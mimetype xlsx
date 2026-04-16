--- v0 (2026-02-25)
+++ v1 (2026-04-16)
@@ -10,1326 +10,2919 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="696" uniqueCount="312">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1736" uniqueCount="706">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
-    <t>7083</t>
+    <t>7092</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>ACTCE</t>
-[...17 lines deleted...]
-  <si>
     <t>ASEX</t>
   </si>
   <si>
     <t>ATA DAS SESSÕES EXTRAORDINÁRIA.</t>
   </si>
   <si>
     <t>ADALTO, JEFFERSON CLÍMACO, Mesa Diretora, SARGENTO MILTON</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7092/ata_da_1a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7092/ata_da_1a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE_x000D_
 NOVA MAMORÉ/RO, REFERENTE AO 1º PERÍODO DA SEGUNDA_x000D_
 SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA NO DIA_x000D_
 19 DE FEVEREIRO DE 2026, ÀS 12H00MIN.</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7093/roteiro_da_2a_sessao_extraordinaria-19-02-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7093/roteiro_da_2a_sessao_extraordinaria-19-02-2026.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE_x000D_
 NOVA MAMORÉ/RO, REFERENTE AO 1º PERÍODO DA SEGUNDA_x000D_
 SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA NO DIA_x000D_
 19 DE FEVEREIRO DE 2026, ÀS 12H05MIN.</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7094/ata_da_3a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7094/ata_da_3a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE_x000D_
 NOVA MAMORÉ/RO, REFERENTE AO 1º PERÍODO DA SEGUNDA_x000D_
 SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA NO DIA_x000D_
 19 DE FEVEREIRO DE 2026, ÀS 12H10MIN.</t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7095/ata_da_4a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7095/ata_da_4a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE_x000D_
 NOVA MAMORÉ/RO, REFERENTE AO 1º PERÍODO DA SEGUNDA_x000D_
 SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA NO DIA_x000D_
 19 DE FEVEREIRO DE 2026, ÀS 12H15MIN.</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7096/ata_da_5a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7096/ata_da_5a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf</t>
   </si>
   <si>
     <t>ATA DA 5ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE_x000D_
 NOVA MAMORÉ/RO, REFERENTE AO 1º PERÍODO DA SEGUNDA_x000D_
 SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA NO DIA_x000D_
 19 DE FEVEREIRO DE 2026, ÀS 12H20MIN.</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7097/ata_da_6a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7097/ata_da_6a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf</t>
   </si>
   <si>
     <t>ATA DA 6ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE_x000D_
 NOVA MAMORÉ/RO, REFERENTE AO 1º PERÍODO DA SEGUNDA_x000D_
 SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA NO DIA_x000D_
 19 DE FEVEREIRO DE 2026, ÀS 12H25MIN.</t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7098/ata_da_7a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7098/ata_da_7a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf</t>
   </si>
   <si>
     <t>ATA DA 7ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE_x000D_
 NOVA MAMORÉ/RO, REFERENTE AO 1º PERÍODO DA SEGUNDA_x000D_
 SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA NO DIA_x000D_
 19 DE FEVEREIRO DE 2026, ÀS 12H30MIN.</t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7101/ata_da_8a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7101/ata_da_8a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf</t>
   </si>
   <si>
     <t>ATA DA 8ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE_x000D_
  NOVA MAMORÉ/RO, REFERENTE AO 1º PERÍODO DA SEGUNDA _x000D_
 SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA NO DIA _x000D_
 19 DE FEVEREIRO DE 2026, ÀS 12H35MIN.</t>
   </si>
   <si>
     <t>7063</t>
   </si>
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t>ATA DAS SESSÕES ORDINÁRIAS</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7063/ata_da_1a_primeira_sessao_ordinaria_no_dia_02-02-2026-.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª (PRIMEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA SEGUNDA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 02, DE FEVEREIRO DE 2026.</t>
   </si>
   <si>
+    <t>7133</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7133/ata_da_2a_segunda_sessao_ordinaria_no_dia_09-02-2026-.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 2ª (SEGUNDA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA SEGUNDA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 09, DE FEVEREIRO DE 2026.</t>
+  </si>
+  <si>
+    <t>7152</t>
+  </si>
+  <si>
+    <t>ADALTO, CLAUDIOMIR RODRIGUES, JOALDO, Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7152/ata_da_3a_terceira_sessao_ordinaria_no_dia_02-03-2026-.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 3ª (TERCEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA SEGUNDA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 02, DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>7173</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7173/ata_da_4a_quarta_sessao_ordinaria_no_dia_09-03-2026-.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 4ª (QUARTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA SEGUNDA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 09, DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>7194</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7194/ata_da_5a_quinta_sessao_ordinaria_no_dia_16-03-2026-.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 5ª (QUINTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA SEGUNDA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 16, DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>7224</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7224/ata_da_6a_sexta_sessao_ordinaria_no_dia_23-03-2026-.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 6ª (SEXTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA SEGUNDA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 23, DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>7239</t>
+  </si>
+  <si>
+    <t>Mesa Diretora, ADALTO, JEFFERSON CLÍMACO, SARGENTO MILTON</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7239/ata_da_7a_setimaa_sessao_ordinaria_no_dia_30-03-2026-.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 7ª (SÉTIMA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA SEGUNDA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 30, DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>7282</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7282/ata_da_8a_oitava_sessao_ordinaria_no_dia_06-04-2026-.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 8ª (OITAVA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA SEGUNDA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 06, DE ABRIL DE 2026.</t>
+  </si>
+  <si>
     <t>7032</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>AUTÓGRAFO</t>
   </si>
   <si>
     <t>ADALTO FERREIRA DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7032/autografo_no_001-cmnm-2026-ref_ao_pl_de_no_001-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7032/autografo_no_001-cmnm-2026-ref_ao_pl_de_no_001-gp-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito _x000D_
 adicional especial por excesso de _x000D_
 arrecadação no orçamento vigente.</t>
   </si>
   <si>
     <t>7026</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7026/autografo_no_002-cmnm-2026-ref_ao_pl_de_no_002-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7026/autografo_no_002-cmnm-2026-ref_ao_pl_de_no_002-gp-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por _x000D_
 Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>7027</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7027/autografo_no_003-cmnm-2026-ref_ao_pl_de_no_003-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7027/autografo_no_003-cmnm-2026-ref_ao_pl_de_no_003-gp-2026.pdf</t>
   </si>
   <si>
     <t>7028</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7028/autografo_no_004-cmnm-2026-ref_ao_pl_de_no_004-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7028/autografo_no_004-cmnm-2026-ref_ao_pl_de_no_004-gp-2026.pdf</t>
   </si>
   <si>
     <t>7029</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7029/autografo_no_005-cmnm-2026-ref_ao_pl_de_no_005-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7029/autografo_no_005-cmnm-2026-ref_ao_pl_de_no_005-gp-2026.pdf</t>
   </si>
   <si>
     <t>7030</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7030/autografo_no_006-cmnm-2026-ref_ao_pl_de_no_006-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7030/autografo_no_006-cmnm-2026-ref_ao_pl_de_no_006-gp-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito _x000D_
 Adicional Especial por Superávit _x000D_
 Financeiro conforme Art. 43, § 1º, _x000D_
 inciso I da Lei 4.320/64, na 2.467_x000D_
 GP-2025 (Lei Orçamentária do _x000D_
 exercício de 2026).e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>7031</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7031/autografo_no_007-cmnm-2026-ref_ao_pl_de_no_007-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7031/autografo_no_007-cmnm-2026-ref_ao_pl_de_no_007-gp-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito _x000D_
 Adicional Especial por Superávit _x000D_
 Financeiro conforme Art. 43, § 1º, _x000D_
 inciso I da Lei 4.320/64, na Lei _x000D_
 2.467- GP/2025 (Lei Orçamentária _x000D_
 Anual Exercício 2026) e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>7033</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7033/autografo_no_008-cmnm-2026-ref_ao_pl_de_no_008-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7033/autografo_no_008-cmnm-2026-ref_ao_pl_de_no_008-gp-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito _x000D_
 Adicional Especial por Superávit _x000D_
 Financeiro conforme Art. 43, § 1º, inciso I _x000D_
 da Lei 4.320/64, na 2.467-GP-2025 (Lei _x000D_
 Orçamentária do exercício de 2026).e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>7034</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7034/autografo_no_009-cmnm-2026-ref_ao_pl_de_no_009-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7034/autografo_no_009-cmnm-2026-ref_ao_pl_de_no_009-gp-2026.pdf</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7035/autografo_no_010-cmnm-2026-ref_ao_pl_de_no_010-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7035/autografo_no_010-cmnm-2026-ref_ao_pl_de_no_010-gp-2026.pdf</t>
   </si>
   <si>
     <t>7036</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7036/autografo_no_011-cmnm-2026-ref_ao_pl_de_no_011-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7036/autografo_no_011-cmnm-2026-ref_ao_pl_de_no_011-gp-2026.pdf</t>
   </si>
   <si>
     <t>7037</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7037/autografo_no_012-cmnm-2026-ref_ao_pl_de_no_012-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7037/autografo_no_012-cmnm-2026-ref_ao_pl_de_no_012-gp-2026.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Realizar _x000D_
 Teste Seletivo Simplificado para _x000D_
 Contratação de Pessoal em Caráter _x000D_
 Emergencial, para atender as _x000D_
 necessidades da Secretaria de Educação e _x000D_
 dá outras providências".</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7038/autografo_no_013-cmnm-2026-ref_ao_pl_de_no_001-cmnm-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7038/autografo_no_013-cmnm-2026-ref_ao_pl_de_no_001-cmnm-2026.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal das Bandas e _x000D_
 Fanfarras” no Município de Nova Mamoré – _x000D_
 RO, e dá outras providências.</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7039/autografo_no_014-cmnm-2026-ref_ao_pl_de_no_002-cmnm-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7039/autografo_no_014-cmnm-2026-ref_ao_pl_de_no_002-cmnm-2026.pdf</t>
   </si>
   <si>
     <t>Declara as Bandas e Fanfarras do _x000D_
 Município de Nova Mamoré – RO como _x000D_
 Patrimônio Cultural Imaterial e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7071/autografo_no_015-cmnm-2026-ref_ao_pl_de_no_013-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7071/autografo_no_015-cmnm-2026-ref_ao_pl_de_no_013-gp-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento _x000D_
 Vigente.</t>
   </si>
   <si>
     <t>7072</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7072/autografo_no_016-cmnm-2026-ref_ao_pl_de_no_016-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7072/autografo_no_016-cmnm-2026-ref_ao_pl_de_no_016-gp-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para _x000D_
 celebração de convênio entre o município _x000D_
 de Nova Mamoré e o Estado de Rondônia, _x000D_
 por intermédio da Secretaria de Estado de _x000D_
 Justiça SEJUS, para utilização de mão de _x000D_
 obra de apenados na execução de _x000D_
 serviços públicos municipais, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>7073</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7073/autografo_no_017-cmnm-2026-ref_ao_pl_de_no_003-cmnm-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7073/autografo_no_017-cmnm-2026-ref_ao_pl_de_no_003-cmnm-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gestão, regularização e _x000D_
 retirada de fios, cabos e elementos de _x000D_
 infraestrutura aérea em vias públicas, _x000D_
 define penalidades  e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>7105</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7105/autografo_no_018-cmnm-2026-ref_ao_pl_de_no_017-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7105/autografo_no_018-cmnm-2026-ref_ao_pl_de_no_017-gp-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional _x000D_
 especial por excesso de arrecadação no _x000D_
 orçamento vigente.</t>
   </si>
   <si>
     <t>7106</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7106/autografo_no_019-cmnm-2026-ref_ao_pl_de_no_018-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7106/autografo_no_019-cmnm-2026-ref_ao_pl_de_no_018-gp-2026.pdf</t>
   </si>
   <si>
     <t>7107</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7107/autografo_no_020-cmnm-2026-ref_ao_pl_de_no_020-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7107/autografo_no_020-cmnm-2026-ref_ao_pl_de_no_020-gp-2026.pdf</t>
   </si>
   <si>
     <t>7108</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7108/autografo_no_021-cmnm-2026-ref_ao_pl_de_no_021-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7108/autografo_no_021-cmnm-2026-ref_ao_pl_de_no_021-gp-2026.pdf</t>
   </si>
   <si>
     <t>7109</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7109/autografo_no_022-cmnm-2026-ref_ao_pl_de_no_022-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7109/autografo_no_022-cmnm-2026-ref_ao_pl_de_no_022-gp-2026.pdf</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7110/autografo_no_023-cmnm-2026-ref_ao_pl_de_no_023-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7110/autografo_no_023-cmnm-2026-ref_ao_pl_de_no_023-gp-2026.pdf</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7111/autografo_no_024-cmnm-2026-ref_ao_pl_de_no_024-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7111/autografo_no_024-cmnm-2026-ref_ao_pl_de_no_024-gp-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Especial por Excesso de Arrecadação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>7112</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7112/autografo_no_025-cmnm-2026-ref_ao_pl_de_no_014-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7112/autografo_no_025-cmnm-2026-ref_ao_pl_de_no_014-gp-2026.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº _x000D_
 1.353-GP/18, de 19 de março de 2018, que _x000D_
 reestruturou o Instituto de Previdência _x000D_
 Social dos Servidores Públicos Municipais _x000D_
 de Nova Mamoré (IPRENOM), e dá outras _x000D_
 providências.</t>
   </si>
   <si>
+    <t>7138</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7138/autografo_no_026-cmnm-2026-ref_ao_pl_de_no_025-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7139</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7139/autografo_no_027-cmnm-2026-ref_ao_pl_de_no_026-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7141</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7141/autografo_no_028-cmnm-2026-ref_ao_pl_de_no_028-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7142</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7142/autografo_no_029-cmnm-2026-ref_ao_pl_de_no_029-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7143</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7143/autografo_no_030-cmnm-2026-ref_ao_pl_de_no_030-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7144</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7144/autografo_no_031-cmnm-2026-ref_ao_pl_de_no_031-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7145</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7145/autografo_no_032-cmnm-2026-ref_ao_pl_de_no_032-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7146</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7146/autografo_no_033-cmnm-2026-ref_ao_pl_de_no_033-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7179</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7179/autografo_no_034-cmnm-2026-ref_ao_pl_de_no_015-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Fiscalização, o _x000D_
+Acompanhamento, a Transparência e a _x000D_
+Execução de Emendas Parlamentares _x000D_
+Individuais e de Bancada (municipais, _x000D_
+estaduais e federais) repassadas ao _x000D_
+Município de Nova Mamoré-RO, visando _x000D_
+assegurar a Rastreabilidade, a Prestação _x000D_
+de Contas e o amplo acesso à Informação.</t>
+  </si>
+  <si>
+    <t>7180</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7180/autografo_no_035-cmnm-2026-ref_ao_pl_de_no_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração na Lei Municipal nº _x000D_
+2.456, de 16 de dezembro de 2025, quanto _x000D_
+ao reajuste anual dos vencimentos dos _x000D_
+servidores públicos da Câmara Municipal _x000D_
+de Nova Mamoré-RO.</t>
+  </si>
+  <si>
+    <t>7181</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7181/autografo_no_036-cmnm-2026-ref_ao_pl_de_no_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Auxílio Alimentação a ser pago _x000D_
+aos agentes públicos da Câmara Municipal _x000D_
+de Nova Mamoré-RO.</t>
+  </si>
+  <si>
+    <t>7182</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7182/autografo_no_037-cmnm-2026-ref_ao_pl_de_no_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Auxílio Saúde a ser pago aos _x000D_
+agentes públicos da Câmara Municipal de _x000D_
+Nova Mamoré-RO.</t>
+  </si>
+  <si>
+    <t>7183</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7183/autografo_no_038-cmnm-2026-ref_ao_pl_de_no_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Atenção _x000D_
+Integral à Saúde da Mulher no Climatério e _x000D_
+na Menopausa no Município de Nova _x000D_
+Mamoré -RO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7205</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7205/autografo_no_039-cmnm-2026-ref_ao_pl_de_no_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a Lei Municipal nº 1.010-GP/2014, _x000D_
+que dispõe sobre o Código de Obras e _x000D_
+Edificações do Município de Nova Mamoré, _x000D_
+para acrescentar o art. 126-A, _x000D_
+disciplinando, em caráter excepcional, a _x000D_
+implantação de solução individual de _x000D_
+esgotamento sanitário em passeio público _x000D_
+nas edificações antigas consolidadas, e dá _x000D_
+outras providências.”</t>
+  </si>
+  <si>
+    <t>7206</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7206/autografo_no_040-cmnm-2026-ref_ao_plc_de_no_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração do inciso IV do _x000D_
+artigo 28º da lei Complementar nº 016, de _x000D_
+07 de Janeiro de 2025, que Institui o Novo _x000D_
+Código Tributário do Município de Nova _x000D_
+Mamoré/RO dá Outras Providências.</t>
+  </si>
+  <si>
+    <t>7207</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7207/autografo_no_041-cmnm-2026-ref_ao_pl_de_no_039-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7208</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7208/autografo_no_042-cmnm-2026-ref_ao_pl_de_no_040-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7209</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7209/autografo_no_043-cmnm-2026-ref_ao_pl_de_no_041-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7210</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>ANDRÉ LUIZ BAIER</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7210/autografo_no_044-cmnm-2026-ref_ao_pl_de_no_042-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7211</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7211/autografo_no_045-cmnm-2026-ref_ao_pl_de_no_043-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7212</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7212/autografo_no_046-cmnm-2026-ref_ao_pl_de_no_044-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7226</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7226/autografo_no_047-cmnm-2026-ref_ao_pl_de_no_045-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7249</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7249/autografo_no_048-cmnm-2026-ref_ao_pl_de_no_046-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7255</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7255/autografo_no_049-cmnm-2026-ref_ao_pl_de_no_048-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Novo Plano de Cargos,_x000D_
+Carreiras e Remuneração da Administração_x000D_
+da Prefeitura do Município de Nova_x000D_
+Mamoré-RO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7256</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>ADALTO</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7256/autografo_no_050-cmnm-2026-ref_ao_pl_de_no_049-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Novo Plano de Cargos,_x000D_
+Carreiras e Remuneração da Saúde da_x000D_
+Prefeitura do Município de Nova Mamoré-_x000D_
+RO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7250</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7250/autografo_no_051-cmnm-2026-ref_ao_pl_de_no_050-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7251</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7251/autografo_no_052-cmnm-2026-ref_ao_pl_de_no_051-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7252</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7252/autografo_no_053-cmnm-2026-ref_ao_pl_de_no_052-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7284</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7284/autografo_no_054-cmnm-2026-ref_ao_pl_de_no_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações na Lei Municipal_x000D_
+nº 2.456, de 16 de dezembro de 2025, a_x000D_
+qual institui o Plano de Cargos e Carreiras_x000D_
+dos Servidores Públicos da Câmara_x000D_
+Municipal de Nova Mamoré-RO</t>
+  </si>
+  <si>
+    <t>7285</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7285/autografo_no_055-cmnm-2026-ref_ao_pl_de_no_297-gp-2025.pdf</t>
+  </si>
+  <si>
+    <t>CRIA O AUXÍLIO "MAIS CIDADANIA - _x000D_
+AGROFEIRA" PARA OS SERVIDORES _x000D_
+PÚBLICOS MUNICIPAIS, E DÁ OUTRAS _x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7286</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7286/autografo_no_056-cmnm-2026-ref_ao_pl_de_no_054-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre acrescentar no Plano de _x000D_
+Cargos, Carreiras e Remuneração da _x000D_
+Saúde da Prefeitura do Município de Nova _x000D_
+Mamoré-RO e dá outras providências.</t>
+  </si>
+  <si>
     <t>7041</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>DECRETO EXECUTIVO</t>
   </si>
   <si>
     <t>MARCÉLIO RODRIGUES UCHÔA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7041/decreto_no_9.470-gp-2025-referente_a_lei_no_2.475-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7041/decreto_no_9.470-gp-2026-referente_a_lei_no_2.475-gp-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito_x000D_
 Adicional Especial por Superávit Financeiro_x000D_
 conforme Art. 43, § 1º, inciso I da Lei_x000D_
 4.320/64, na 2.467-GP-2025 (Lei_x000D_
 Orçamentária do exercício de 2026).e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7042/decreto_no_9.472-gp-2025-referente_a_lei_no_2.477-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7042/decreto_no_9.472-gp-2026-referente_a_lei_no_2.477-gp-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial_x000D_
 por excesso de arrecadação no orçamento_x000D_
 vigente.</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7043/decreto_no_9.474-gp-2025-referente_a_lei_no_2.479-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7043/decreto_no_9.474-gp-2026-referente_a_lei_no_2.479-gp-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
 especial por excesso de arrecadação no_x000D_
 orçamento vigente.</t>
   </si>
   <si>
     <t>7044</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7044/decreto_no_9.475-gp-2025-referente_a_lei_no_2.480-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7044/decreto_no_9.475-gp-2026-referente_a_lei_no_2.480-gp-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por Anulação no Orçamento_x000D_
 Vigente.</t>
   </si>
   <si>
     <t>7045</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7045/decreto_no_9.476-gp-2025-referente_a_lei_no_2.476-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7045/decreto_no_9.476-gp-2026-referente_a_lei_no_2.476-gp-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito_x000D_
 Adicional Especial por Superávit Financeiro_x000D_
 conforme Art. 43, § 1º, inciso I da Lei_x000D_
 4.320/64, na Lei 2.467-GP/2025 (Lei_x000D_
 Orçamentária Anual Exercício 2026) e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>7046</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7046/decreto_no_9.477-gp-2025-referente_a_lei_no_2.482-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7046/decreto_no_9.477-gp-2026-referente_a_lei_no_2.482-gp-2026.pdf</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7047/decreto_no_9.479-gp-2025-referente_a_lei_no_2.483-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7047/decreto_no_9.479-gp-2026-referente_a_lei_no_2.483-gp-2026.pdf</t>
   </si>
   <si>
     <t>7048</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7048/decreto_no_9.480-gp-2025-referente_a_lei_no_2.484-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7048/decreto_no_9.480-gp-2026-referente_a_lei_no_2.484-gp-2026.pdf</t>
   </si>
   <si>
     <t>7049</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7049/decreto_no_9.481-gp-2025-referente_a_lei_no_2.485-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7049/decreto_no_9.481-gp-2026-referente_a_lei_no_2.485-gp-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Superávit Financeiro conforme Art._x000D_
 43, § 1º, inciso I da Lei 4.320/64, na 2.467-GP-2025_x000D_
 (Lei Orçamentária do exercício de 2026).e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7050/decreto_no_9.482-gp-2025-referente_a_lei_no_2.486-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7050/decreto_no_9.482-gp-2026-referente_a_lei_no_2.486-gp-2026.pdf</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7084/decreto_no_9.492-gp-2025-referente_a_lei_no_2.489-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7084/decreto_no_9.492-gp-2026-referente_a_lei_no_2.489-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7117</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7117/decreto_no_9.510-gp-2026-referente_a_lei_no_2.493-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza Abertura de Crédito Adicional_x000D_
+Especial por Excesso de Arrecadação no_x000D_
+Orçamento Vigente.</t>
+  </si>
+  <si>
+    <t>7118</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7118/decreto_no_9.512-gp-2026-referente_a_lei_no_2.494-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7119</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7119/decreto_no_9.513-gp-2026-referente_a_lei_no_2.495-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7120</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7120/decreto_no_9.514-gp-2026-referente_a_lei_no_2.496-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7121</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7121/decreto_no_9.515-gp-2026-referente_a_lei_no_2.497-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7122</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7122/decreto_no_9.516-gp-2026-referente_a_lei_no_2.498-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7123</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7123/decreto_no_9.517-gp-2026-referente_a_lei_no_2.499-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7153</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7153/decreto_no_9.525-gp-2026-referente_a_lei_no_2.500-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7154</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7154/decreto_no_9.528-gp-2026-referente_a_lei_no_2.501-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7155</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7155/decreto_no_9.530-gp-2026-referente_a_lei_no_2.503-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7156</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7156/decreto_no_9.531-gp-2026-referente_a_lei_no_2.504-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7157</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7157/decreto_no_9.533-gp-2026-referente_a_lei_no_2.505-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7158</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7158/decreto_no_9.534-gp-2026-referente_a_lei_no_2.506-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7165</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7165/decreto_no_9.529-gp-2026-referente_a_lei_no_2.502-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7166</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7166/decreto_no_9.541-gp-2026-referente_a_lei_no_2.507-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza Abertura de Crédito Adicional Especial_x000D_
+por Excesso de Arrecadação no Orçamento_x000D_
+Vigente.</t>
+  </si>
+  <si>
+    <t>7214</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7214/decreto_no_9.565-gp-2026-referente_a_lei_no_2.513-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7215</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7215/decreto_no_9.566-gp-2026-referente_a_lei_no_2.514-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7216</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7216/decreto_no_9.567-gp-2026-referente_a_lei_no_2.515-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7217</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7217/decreto_no_9.568-gp-2026-referente_a_lei_no_2.516-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7218</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7218/decreto_no_9.569-gp-2026-referente_a_lei_no_2.518-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7219</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7219/decreto_no_9.570-gp-2026-referente_a_lei_no_2.517-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito_x000D_
+adicional especial por excesso de_x000D_
+arrecadação no orçamento_x000D_
+vigente.</t>
+  </si>
+  <si>
+    <t>7233</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7233/decreto_no_9.583-gp-2026-referente_a_lei_no_2.519-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7254</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7254/decreto_no_9.593-gp-2026-referente_a_lei_no_2.520-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7221</t>
+  </si>
+  <si>
+    <t>EMDF</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA</t>
+  </si>
+  <si>
+    <t>ANDRÉ DO SINDICATO, CÉLIO BRITO, CPCJFEFFO - C.P de Constituição, Just., Finan., Econ., e Fisc. Fina. e O, SARGENTO MILTON</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7221/emenda__modificativa_no_001-2026_-ao_projeto_de_lei_no_034-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA Nº 001/2026 MODIFICATIVA AO PROJETO DE LEI Nº 34GP/2026 _x000D_
+_x000D_
+Altera o inciso VII do art. 20 do Projeto de Lei nº 34-GP/2026, que passa a _x000D_
+ter a seguinte redação: _x000D_
+_x000D_
+[...]; _x000D_
+_x000D_
+VII - Categoria VII Grupo Analista Nível Superior - ANS: _x000D_
+Auditor Fiscal de Tributos, Nutricionista, Pedagogo, _x000D_
+técnico Ambiental, Técnico em Gestão Pública, _x000D_
+Jornalista, Engenheiro Ambiental, Analista em _x000D_
+Administração, Turismólogo, Orientador Social, Educador _x000D_
+Social I, Arquiteto, Biólogo, Geografo, Engenheiro _x000D_
+Florestal, Engenheiro Agrônomo, Engenheiro Civil, _x000D_
+Economista, Controlador Interno, Contador, Assistente _x000D_
+Social, Conciliador;</t>
+  </si>
+  <si>
+    <t>7222</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7222/emenda__modificativa_no_002-2026_-ao_projeto_de_lei_no_035-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA Nº 002/2026 MODIFICATIVA AO PROJETO DE LEI Nº 35_x000D_
+GP/2026 _x000D_
+Altera os incisos III e VI artigo 22 do Projeto de Lei nº 35-GP/2026, que _x000D_
+passam a ter a seguinte redação: _x000D_
+_x000D_
+[...]; _x000D_
+_x000D_
+III - Categoria III - Técnico em Saúde - TES, que _x000D_
+corresponde ao cargo público de: Técnico de Radiologia, _x000D_
+que exige formação de nível Médio mais registro, 24 _x000D_
+(vinte quatro) horas semanais, de acordo com Lei _x000D_
+específica; _x000D_
+_x000D_
+[...]; _x000D_
+_x000D_
+VI – Categoria VI - Superior em Saúde - SPS, que _x000D_
+corresponde ao cargo público de: Biomédico, Contador, _x000D_
+Analista em Administração, Administrador Hospitalar, _x000D_
+Bioquímico, Assistente Social, Psicólogo, Fonoaudiólogo, _x000D_
+Farmacêutico, Enfermeiro, Fisioterapeuta, Nutricionista, _x000D_
+Pedagogo, Psicopedagogo, Terapeuta Ocupacional e _x000D_
+Zootecnista, que exige formação de nível superior mais _x000D_
+registro na respectiva Classe, 40 (quarenta) horas _x000D_
+semanais, ressalvadas as categorias profissionais que _x000D_
+possuam jornada de trabalho definida em legislação _x000D_
+federal específica.</t>
+  </si>
+  <si>
+    <t>7246</t>
+  </si>
+  <si>
+    <t>ANDRÉ DO SINDICATO</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7246/emenda__modificativa_no_003-2026_-ao_projeto_de_lei_no_048-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA Nº 003/2026 MODIFICATIVA AO PROJETO DE LEI Nº 48-GP/2026 _x000D_
+_x000D_
+Altera o caput do art. 97 do Projeto de Lei nº 48-GP/2026, que passa a ter _x000D_
+a seguinte redação: _x000D_
+_x000D_
+Art. 97. Fica instituída a Comissão de Gestão de Plano de _x000D_
+Carreira dos Servidores, com a finalidade de orientar a _x000D_
+implantação e operacionalização do Plano de Cargos, _x000D_
+Carreira e Remuneração dos Servidores da Administração, _x000D_
+bem como dirimir divergências e omissões, exceto para os _x000D_
+Servidores Públicos Municipais da Carreira da Educação e _x000D_
+Saúde Municipal, que possuem Plano de Carreira específico.</t>
+  </si>
+  <si>
+    <t>7247</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7247/emenda__modificativa_no_004-2026_-ao_projeto_de_lei_no_049-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA Nº 004/2026 MODIFICATIVA AO PROJETO DE LEI Nº 49-GP/2026 _x000D_
+_x000D_
+Altera o caput do art. 104 do Projeto de Lei nº 49-GP/2026, que passa a _x000D_
+ter a seguinte redação: _x000D_
+_x000D_
+Art. 104. Fica instituída a Comissão de Gestão de Plano de _x000D_
+Carreira dos Servidores, com a finalidade de orientar a _x000D_
+implantação e operacionalização do Plano de Cargos, _x000D_
+Carreira e Remuneração dos Servidores da Administração, _x000D_
+bem como dirimir divergências e omissões, exceto para os _x000D_
+Servidores Públicos Municipais da Carreira da Educação e _x000D_
+Administração Municipal, que possuem Plano de Carreira _x000D_
+específico.</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>CÉLIO BRITO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7015/indicacao_n_001-2026-celio_brito.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7015/indicacao_n_001-2026-celio_brito.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
   _x000D_
        O Vereador FRANCISCO CÉLIO BRITO SILVA, que a presente subscreve, INDICA ao _x000D_
 Excelentíssimo Senhor Prefeito Municipal, Sr. Marcélio Rodrigues Uchôa, após ouvido o _x000D_
 douto Plenário, que seja regulamentado, por meio de Lei Municipal, o Incentivo Financeiro _x000D_
 Adicional (IFA) destinado aos Agentes Comunitários de Saúde (ACS) e aos Agentes de _x000D_
 Combate às Endemias (ACE) do Município de Nova Mamoré, em conformidade com a Lei _x000D_
 Federal nº 12.994, de 17 de junho de 2014.</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
-    <t>ADALTO</t>
-[...2 lines deleted...]
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7016/indicacao_n_002-2026-pres._adalto.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7016/indicacao_n_002-2026-pres._adalto.pdf</t>
   </si>
   <si>
     <t>Ex. Senhor Prefeito, _x000D_
 _x000D_
 O Vereador ADALTO FERREIRA DA SILVA, infra-assinado, no uso das atribuições _x000D_
 que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
 ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, com cópia ao Secretário _x000D_
 Municipal de Estradas e Logística - SEMEL, Sr. Zenilton Pinto da Silva, _x000D_
 INDICANDO-LHE. QUE DETERMINE À SECRETARIA MUNICIPAL DE ESTRADAS _x000D_
 E LOGÍSTICA, POR MEIO DA COORDENAÇÃO LOCAL EM NOVA DIMENSÃO, A _x000D_
 RECONSTRUÇÃO DA PONTE LOCALIZADA NA LINHA 33-C, APÓS A _x000D_
 PROPRIEDADE DO SR. WAGNER, CONHECIDO COMO WANGUIM, COM A _x000D_
 SUBSTITUIÇÃO DA ATUAL ESTRUTURA POR TUBO PAD, VISANDO GARANTIR _x000D_
 MELHORES CONDIÇÕES DE TRAFEGABILIDADE, SEGURANÇA DOS USUÁRIOS _x000D_
 E MAIOR DURABILIDADE DA OBRA.</t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7017/indicacao_n_003-2026-pres._adalto.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7017/indicacao_n_003-2026-pres._adalto.pdf</t>
   </si>
   <si>
     <t>Ex. Senhor Prefeito, _x000D_
 _x000D_
 O Vereador ADALTO FERREIRA DA SILVA infra-assinado, no uso das _x000D_
 atribuições que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e, se aprovada, _x000D_
 que seja enviado ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, com cópia _x000D_
 ao Secretário Municipal de Estradas  e Logística – SEMEL, SR. Zenilton Pinto da _x000D_
 Silva, INDICANDO-LHE QUE DETERMINE À SECRETARIA MUNICIPAL DE _x000D_
 ESTRADA E LOGÍSTICA, A RECUPERAÇÃO DA LINHA 23, DIVISA COM O _x000D_
 MUNICÍPIO DE PORTO VELHO, EM CARÁTER DE URGÊNCIA.</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
-    <t>ANDRÉ DO SINDICATO</t>
-[...2 lines deleted...]
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7018/indicacao_n_004-2026-andre_luiz_baier.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7018/indicacao_n_004-2026-andre_luiz_baier.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador ANDRÉ LUIZ BAIER, infra-assinado, no uso das atribuições que lhe são _x000D_
 conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições _x000D_
 legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA _x000D_
 APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado ofício _x000D_
 ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE  QUE _x000D_
 DETERMINE AOS ÓRGÃOS COMPETENTES DO PODER EXECUTIVO A EFETIVA _x000D_
 IMPLEMENTAÇÃO DA LEI MUNICIPAL Nº 1.811-GP/2022, DE 14 DE ABRIL DE _x000D_
 2022, QUE INSTITUI O PROGRAMA JOVEM APRENDIZ NO ÂMBITO DO _x000D_
 MUNICÍPIO DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7021/indicacao_n_005-2026-andre_luiz_baier.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7021/indicacao_n_005-2026-andre_luiz_baier.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 _x000D_
 O Vereador ANDRÉ LUIZ BAIER, infra-assinado, no uso das atribuições que lhe são _x000D_
 conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições _x000D_
 legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA _x000D_
 APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado ofício _x000D_
 ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE  QUE SEJAM _x000D_
 ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONTRATAÇÃO DE _x000D_
 PROFISSIONAIS DAS ÁREAS DE AGRONOMIA, MEDICINA VETERINÁRIA E _x000D_
 ENGENHARIA DE PESCA, PARA ATUAREM JUNTO À SECRETARIA MUNICIPAL _x000D_
 DE DESENVOLVIMENTO RURAL – SEMDRU.</t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
     <t>ADALTO, IRMÃO JÓ, JOALDO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7022/indicacao_n_006-2026-pres._adalto.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7022/indicacao_n_006-2026-pres._adalto.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito, _x000D_
 _x000D_
 Os Vereadores  ADALTO FERREIRA DA SILVA, JOALDO SANTOS DE _x000D_
 SOUZA e JOCIMAR MAULAZ,  infra-assinados, no uso das atribuições que lhes são _x000D_
 conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições _x000D_
 legais, indicam a Vossa Excelência, com cópia ao Secretário Municipal de Estradas  _x000D_
 e Logística – SEMEL, SR. Zenilton Pinto da Silva, INDICANDO-LHE QUE A _x000D_
 SECRETARIA MUNICIPAL DE ESTRADAS E LOGÍSTICA ENVIE UMA _x000D_
 MOTONIVELADORA AOS DISTRITOS DE NOVA DIMENSÃO E OUTRA AO _x000D_
 DISTRITO DE JACINÓPOLIS, COM A FINALIDADE DE REALIZAR SERVIÇOS DE _x000D_
 TAPA-BURACOS E MANUTENÇÃO DAS VIAS URBANAS.</t>
   </si>
   <si>
     <t>7051</t>
   </si>
   <si>
     <t>CLAUDIOMIR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7051/indicacao_n_007-2026-claudiomir_rodrigues.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7051/indicacao_n_007-2026-claudiomir_rodrigues.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições _x000D_
 que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
 ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO QUE _x000D_
 DETERMINE AO SETOR COMPETENTE O RECAPEAMENTO DA AVENIDA _x000D_
 PRINCESA ISABEL, NO BAIRRO JOÃO FRANCISCO CLÍMACO, NO MUNICÍPIO _x000D_
 DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>7052</t>
   </si>
   <si>
     <t>TOINHO BARROSO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7052/indicacao_n_008-2026-antonio_barroso.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7052/indicacao_n_008-2026-antonio_barroso.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador ANTÔNIO BARROSO VIANA, infra-assinado, no uso das _x000D_
 atribuições que lhe são conferidas pelo Regimento Interno, c/c a Lei Orgânica Municipal e _x000D_
 demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e, se aprovada, que seja encaminhado _x000D_
 ofício ao Excelentíssimo Senhor Prefeito Municipal, INDICANDO-LHE que                                                _x000D_
 ESTUDE A VIABILIDADE DE INSTITUIR A CONCESSÃO DE ATÉ 8 DIAS DE _x000D_
 FOLGA AOS SERVIDORES PÚBLICOS MUNICIPAIS QUE REALIZAREM _x000D_
 DOAÇÃO VOLUNTÁRIA DE SANGUE, mediante comprovação por documento oficial _x000D_
 emitido por hemocentro ou instituição reconhecida pelo Ministério da Saúde.</t>
   </si>
   <si>
     <t>7053</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7053/indicacao_n_009-2026-andre_luiz_baier.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7053/indicacao_n_009-2026-andre_luiz_baier.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador ANDRÉ LUIZ BAIER, infra-assinado, no uso das atribuições que lhe _x000D_
 são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
 ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE QUE _x000D_
 DETERMINE AOS ÓRGÃOS COMPETENTES DO PODER EXECUTIVO MUNICIPAL _x000D_
 A REALIZAÇÃO DE ESTUDO TÉCNICO, JURÍDICO, ADMINISTRATIVO E _x000D_
 ORÇAMENTÁRIO QUANTO À FORMA DE APLICABILIDADE DA LEI _x000D_
 COMPLEMENTAR Nº 226, DO GOVERNO FEDERAL, QUE TRATA DO RETORNO _x000D_
 E RECOMPOSIÇÃO DE DIREITOS DOS SERVIDORES PÚBLICOS, NO ÂMBITO _x000D_
 DO MUNICÍPIO DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>7054</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7054/indicacao_n_010-2026-andre_luiz_baier.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7054/indicacao_n_010-2026-andre_luiz_baier.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador ANDRÉ LUIZ BAIER, infra-assinado, no uso das atribuições que lhe _x000D_
 são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
 ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE QUE _x000D_
 DETERMINE AOS ÓRGÃOS COMPETENTES DO PODER EXECUTIVO MUNICIPAL _x000D_
 A REALIZAÇÃO DE LIMPEZA, DESASSOREAMENTO E MANUTENÇÃO DO CANAL _x000D_
 DO AMBRÓSIO, QUE CORTA O MUNICÍPIO DE NOVA MAMORÉ, PRECEDIDA DA _x000D_
 ELABORAÇÃO DE PROJETO/PLANO DE CONTROLE (PC), OBSERVANDO OS _x000D_
 CRITÉRIOS TÉCNICOS, AMBIENTAIS E LEGAIS.</t>
   </si>
   <si>
     <t>7055</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7055/indicacao_n_011-2026-andre_luiz_baier.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7055/indicacao_n_011-2026-andre_luiz_baier.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador ANDRÉ LUIZ BAIER, infra-assinado, no uso das atribuições que lhe _x000D_
 são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
 ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE QUE _x000D_
 DETERMINE AOS SETORES COMPETENTES DO PODER EXECUTIVO _x000D_
 MUNICIPAL A IDENTIFICAÇÃO ADEQUADA E VISÍVEL DA GARAGEM MUNICIPAL, _x000D_
 EM ESTRITA OBSERVÂNCIA AO DISPOSTO NA LEI Nº 1.320/GP/2018, DE 06 DE _x000D_
 MARÇO DE 2018.</t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
     <t>FÁBIO CARCARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7086/indicacao_n_012-2026-fabio_carcara.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7086/indicacao_n_012-2026-fabio_carcara.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 O Vereador FÁBIO DOS SANTOS DAS CHAGAS, infra-assinado, no uso das_x000D_
 atribuições que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal_x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente_x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que_x000D_
-seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDOLHE a necessidade de construção de um Complexo de Assistência Social,_x000D_
-destinado à implantação de unidades voltadas ao atendimento socioassistencial,_x000D_
+seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDOLHE a necessidade de construção de um Complexo de Assistência Social, destinado à implantação de unidades voltadas ao atendimento socioassistencial,_x000D_
 incluindo Abrigo Municipal, Serviço de Convivência e Fortalecimento de Vínculos_x000D_
 (SCFV), Centro de Referência Especializada de Assistência Social (CREAS) e_x000D_
 Casa de Passagem da Mulher, conforme projeto apresentado.</t>
   </si>
   <si>
+    <t>7124</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7124/indicacao_n_013-2026-claudiomir_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+_x000D_
+O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições _x000D_
+que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
+disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
+PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
+ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE QUE _x000D_
+DETERMINE AO SETOR COMPETENTE A INSTALAÇÃO DE INTERNET MÓVEL _x000D_
+NAS AMBULÂNCIAS, BEM COMO NAS VANS E ÔNIBUS UTILIZADOS NO _x000D_
+TRANSPORTE DE PACIENTES NO MUNICÍPIO DE NOVA MAMORÉ.</t>
+  </si>
+  <si>
+    <t>7125</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7125/indicacao_n_014-2026-claudiomir_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+_x000D_
+O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições _x000D_
+que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
+disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
+PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
+ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE QUE _x000D_
+DETERMINE AO SETOR COMPETENTE A ELABORAÇÃO E EXECUÇÃO DE _x000D_
+PROJETO PARA CONSTRUÇÃO DE ÁREA COBERTA AO LONGO DO MURO DA _x000D_
+ESCOLA CASIMIRO DE ABREU, BEM COMO A REALIZAÇÃO DE CALÇAMENTO _x000D_
+NO LOCAL, EM FRENTE À AVENIDA ANTÔNIO PEREIRA DE SOUZA, _x000D_
+DESTINADO A ABRIGAR A FEIRINHA REALIZADA ÀS QUARTAS-FEIRAS.</t>
+  </si>
+  <si>
+    <t>7134</t>
+  </si>
+  <si>
+    <t>IRMÃO JÓ</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7134/indicacao_n_015-2026-irmao_jo.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+_x000D_
+O Vereador JOCIMAR MAULAZ, infra-assinado, no uso das atribuições que lhe _x000D_
+são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
+disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
+PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
+ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, com cópia para o _x000D_
+Secretário Municipal de Estradas e Logística - Zenilton Pinto da Silva, INDICANDO_x000D_
+LHE QUE DETERMINE AO SETOR COMPETENTE A REALIZAÇÃO DE SERVIÇOS _x000D_
+DE CASCALHAMENTO NA LINHA 1, SENTIDO 421, NO DISTRITO DE _x000D_
+JACINÓPOLIS, MUNICÍPIO DE NOVA MAMORÉ/RO.</t>
+  </si>
+  <si>
+    <t>7190</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7190/indicacao_n_016-2026-andre_luiz_baier.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+_x000D_
+O Vereador ANDRÉ LUIZ BAIER, infra-assinado, no uso das atribuições que lhe _x000D_
+são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
+disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
+PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
+ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE QUE _x000D_
+DETERMINE AOS SETORES COMPETENTES DO PODER EXECUTIVO _x000D_
+MUNICIPAL A REALIZAÇÃO IMEDIATA DE LEVANTAMENTO E POSTERIOR _x000D_
+IMPLANTAÇÃO DE BANHEIROS ACESSÍVEIS EM TODAS AS REPARTIÇÕES _x000D_
+PÚBLICAS DO MUNICÍPIO DE NOVA MAMORÉ.</t>
+  </si>
+  <si>
+    <t>7213</t>
+  </si>
+  <si>
+    <t>SARGENTO MILTON</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7213/indicacao_n_017-2026-sargento_milton.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+_x000D_
+O Vereador MILTON DOMICIANO GOMES, infra-assinado, no uso das _x000D_
+atribuições que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica _x000D_
+Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da _x000D_
+presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e, se _x000D_
+aprovada, que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito _x000D_
+Municipal, com cópia ao Secretário Municipal de Obras Sra Laiz Uchôa, _x000D_
+INDICANDO-LHE QUE SEJA PROVIDENCIADA A CONSTRUÇÃO DE _x000D_
+CALÇADAS NAS DUAS ENTRADAS DO CEMITÉRIO MUNICIPAL, _x000D_
+CONSIDERANDO QUE O TERRENO APRESENTA DESNÍVEIS E _x000D_
+IRREGULARIDADES, O QUE COMPROMETE O ACESSO E A CIRCULAÇÃO, _x000D_
+TANTO DE VEÍCULOS FUNERÁRIOS QUANTO DE PEDESTRES</t>
+  </si>
+  <si>
+    <t>7223</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7223/indicacao_n_018-2026-claudiomir_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+_x000D_
+O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, _x000D_
+vem, respeitosamente, à presença de Vossa Excelência, INDICAR ao Presidente da _x000D_
+Câmara Municipal, Senhor Adalto Ferreira da Silva, que sejam adotadas as _x000D_
+providências administrativas necessárias para a criação da Escola do Legislativo _x000D_
+no âmbito da Câmara Municipal de Nova Mamoré – RO.</t>
+  </si>
+  <si>
+    <t>7234</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7234/indicacao_n_019-2026-antonio_barroso.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+_x000D_
+  O Vereador ANTÔNIO BARROSO VIANA, infra-assinado, no uso das _x000D_
+atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
+e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
+INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que _x000D_
+seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para o _x000D_
+Secretário Municipal de Estrada e logística- Zenilton Pinto da Silva, INDICANDO – _x000D_
+LHE, IMPLANTAÇÃO DE TUBOS, CASCALHAMENTO e PATROLAMENTO NA _x000D_
+BACIA DO RIBEIRÃO.</t>
+  </si>
+  <si>
+    <t>7235</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7235/indicacao_n_020-2026-andre_luiz_baier.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+_x000D_
+O Vereador ANDRÉ LUIZ BAIER, infra-assinado, no uso das atribuições que lhe são _x000D_
+conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições _x000D_
+legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA _x000D_
+APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado ofício _x000D_
+ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE  QUE _x000D_
+DETERMINE AOS SETORES COMPETENTES DO PODER EXECUTIVO _x000D_
+MUNICIPAL A VIABILIZAÇÃO DA AQUISIÇÃO DE TABLETS PARA OS AGENTES _x000D_
+COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATE ÀS ENDEMIAS _x000D_
+(ACE), VISANDO A ATUALIZAÇÃO E QUALIFICAÇÃO DOS CADASTROS DA _x000D_
+ESTRATÉGIA SAÚDE DA FAMÍLIA.</t>
+  </si>
+  <si>
+    <t>7236</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7236/indicacao_n_021-2026-irmao_jo.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+_x000D_
+O Vereador JOCIMAR MAULAZ, infra-assinado, no uso das atribuições que lhe são _x000D_
+conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, _x000D_
+solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E _x000D_
+VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues _x000D_
+Uchôa, Prefeito Municipal, com cópia para a Secretária Municipal de Saúde, INDICANDO_x000D_
+LHE QUE DETERMINE AO SETOR COMPETENTE A IMPLANTAÇÃO DE UMA SALA DE _x000D_
+VACINAS NO POSTO DE SAÚDE DO DISTRITO DE JACINÓPOLIS, MUNICÍPIO DE NOVA _x000D_
+MAMORÉ/RO.</t>
+  </si>
+  <si>
+    <t>7240</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7240/indicacao_n_022-2026-pres._adalto.pdf</t>
+  </si>
+  <si>
+    <t>Ex. Senhor Prefeito, _x000D_
+_x000D_
+O Vereador ADALTO FERREIRA DA SILVA, infra-assinado, no uso das atribuições _x000D_
+que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
+disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
+PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e, se aprovada, que seja enviada _x000D_
+ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, com cópia ao Secretário _x000D_
+Municipal de Estradas e Logística – SEMEL, Sr. Zenilton Pinto da Silva, INDICANDO_x000D_
+LHE: _x000D_
+QUE DETERMINE À SECRETARIA MUNICIPAL DE ESTRADAS E LOGÍSTICA A _x000D_
+VIABILIZAÇÃO, COM A MAIOR BREVIDADE POSSÍVEL, DA DESOBSTRUÇÃO DA _x000D_
+LINHA 25-B, A QUAL SE ENCONTRA INTERDITADA HÁ MAIS DE UM MÊS EM _x000D_
+RAZÃO DO ROMPIMENTO DE UM TUBO ARMCO, RESTABELECENDO ASSIM AS _x000D_
+CONDIÇÕES ADEQUADAS DE TRAFEGABILIDADE NA REFERIDA VIA.</t>
+  </si>
+  <si>
+    <t>7253</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7253/indicacao_n_023-2026-claudiomir_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+_x000D_
+O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições _x000D_
+que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
+disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
+PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
+ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO QUE _x000D_
+DETERMINE AO SETOR COMPETENTE A CONSTRUÇÃO DE UMA PASSARELA _x000D_
+COBERTA NA ESCOLA MUNICIPAL OSWALDO RIBEIRO DO NASCIMENTO, _x000D_
+LOCALIZADA NA LINHA 34, NO MUNICÍPIO DE NOVA MAMORÉ.</t>
+  </si>
+  <si>
+    <t>7151</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>MOÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7151/mocao_de_apoio_no_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+_x000D_
+_x000D_
+O Vereador ANDRÉ LUIZ BAIER, infra-assinado, no uso das atribuições que lhe são _x000D_
+conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições _x000D_
+legais, solicita a Vossa Excelência a inclusão da presente MOÇÃO DE APOIO, e se _x000D_
+aprovada que seja enviado ofício pela casa legislativa aos deputados federais e _x000D_
+senadores de Rondônia e para Mesa do Congresso Federal. MOÇÃO DE APOIO À _x000D_
+REDUÇÃO DA JORNADA DE TRABALHO SEMANAL E À IMPLANTAÇÃO DA _x000D_
+ESCALA 5X2.</t>
+  </si>
+  <si>
     <t>7040</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
-    <t>IRMÃO JÓ</t>
-[...2 lines deleted...]
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7040/oficio_no_001-gv-jm-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7040/oficio_no_001-gv-jm-2026.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado,_x000D_
 _x000D_
 Cumprimentando-o(a) cordialmente, venho, por meio deste, solicitar a_x000D_
 disponibilização de 01 (uma) Pá Carregadeira para atender às necessidades_x000D_
 operacionais do Distrito de Jacinópolis, pertencente ao Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>7057</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7057/oficio_001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7057/oficio_001.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Deputada, _x000D_
 _x000D_
 Ao cumprimentá-la cordialmente, sirvo-me do presente, na qualidade de _x000D_
 Vereador do Município de Nova Mamoré e representante do Partido dos _x000D_
 Trabalhadores, para submeter à elevada consideração de Vossa Excelência uma _x000D_
 demanda de extrema relevância para a segurança pública deste município, localizado _x000D_
 na região fronteiriça do Estado de Rondônia.</t>
   </si>
   <si>
     <t>7058</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7058/oficio002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7058/oficio002.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Deputada, _x000D_
 Ao cumprimentá-la cordialmente, sirvo-me do presente, na qualidade de _x000D_
 Vereador do Município de Nova Mamoré e representante do Partido dos _x000D_
 Trabalhadores, para submeter à elevada apreciação de Vossa Excelência uma _x000D_
 demanda de grande relevância para o fortalecimento da segurança pública no _x000D_
 Município de Nova Mamoré, situado em região estratégica de fronteira do Estado de _x000D_
 Rondônia.</t>
   </si>
   <si>
     <t>7059</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7059/oficio003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7059/oficio003.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Deputada,_x000D_
  _x000D_
 Ao cumprimentá-la cordialmente, sirvo-me do presente, na qualidade de _x000D_
 Vereador do Município de Nova Mamoré e representante do Partido dos _x000D_
 Trabalhadores, para submeter à elevada consideração de Vossa Excelência uma _x000D_
 demanda de extrema relevância para a segurança pública do Município de Nova _x000D_
 Mamoré, referente à necessidade de reforma estrutural da Unidade Integrada de _x000D_
 Segurança Pública – UNISP.</t>
   </si>
   <si>
     <t>7060</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7060/oficio_004_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7060/oficio_004_protocolado.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
  _x000D_
 Ao cumprimentá-lo cordialmente, sirvo-me do presente, na qualidade de Vereador _x000D_
 do Município de Nova Mamoré, para submeter à elevada consideração de Vossa _x000D_
 Excelência solicitação de informações detalhadas acerca dos projetos de ampliação, _x000D_
 reforço e modernização da rede elétrica, bem como sobre a existência de estudos de _x000D_
 ampliação de carga no Município de Nova Mamoré e em seus distritos, considerando _x000D_
 o crescimento significativo dos bairros e das áreas urbanas.</t>
   </si>
   <si>
     <t>7061</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7061/oficio_005_protocolado_2.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7061/oficio_005_protocolado_2.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente, _x000D_
 _x000D_
 Ao cumprimentá-lo cordialmente, sirvo-me do presente, na qualidade de _x000D_
 Vereador do Município de Nova Mamoré, para submeter à elevada consideração _x000D_
 de Vossa Excelência solicitação de informações detalhadas e atualizadas acerca _x000D_
 da implantação da Subestação de Energia Elétrica 138 kV no Município de Nova _x000D_
 Mamoré.</t>
   </si>
   <si>
     <t>7068</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7068/oficio_no006_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7068/oficio_no006_assinado.pdf</t>
   </si>
   <si>
     <t>Senhores, _x000D_
 Ao cumprimentá-los respeitosamente, sirvo-me do presente, na condição de _x000D_
 Vereador do Município de Nova Mamoré/RO, solicitar a implantação de redutor de _x000D_
 velocidade na Avenida Antônio Lucas de Araújo, especificamente em frente à Unidade _x000D_
 Mista Antônio Luiz de Macedo, neste município.</t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7069/oficio_de_no_007_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7069/oficio_de_no_007_assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Deputada, _x000D_
 _x000D_
 Ao cumprimentá-la respeitosamente, sirvo-me do presente, na condição de _x000D_
 Vereador do Município de Nova Mamoré/RO, para solicitar o apoio e a intercessão de _x000D_
 Vossa Excelência junto ao Governo do Estado de Rondônia e aos órgãos _x000D_
 competentes, visando à realização de ação itinerante de atendimento para emissão _x000D_
 da nova Carteira de Identidade Nacional (RG) em nosso município, com a utilização _x000D_
 de estrutura móvel, como o Mutirão, ou equipamento similar.</t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7070/oficio_de_no008_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7070/oficio_de_no008_assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Deputada,_x000D_
  _x000D_
 Ao cumprimentá-la cordialmente, sirvo-me do presente, na qualidade de _x000D_
 Vereador do Município de Nova Mamoré/RO, para solicitar o apoio institucional e _x000D_
 político de Vossa Excelência junto ao Governo do Estado de Rondônia, visando à _x000D_
 implantação do Projeto Prato Fácil em nosso município.</t>
   </si>
   <si>
     <t>7074</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7074/oficio_no_001-gv-abv-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7074/oficio_n001-gv-2026__1_repaired.pdf</t>
   </si>
   <si>
     <t>Senhora Deputada, _x000D_
 _x000D_
 Ao cumprimentá-la, venho respeitosamente, por meio deste, solicitar, a destinação de emenda parlamentar no valor de R$ 650.000,00 _x000D_
 (seiscentos e cinquenta mil reais), com a finalidade de viabilizar a execução de pavimentação de bloquetes no Distrito de Nova Marechal _x000D_
 Cândido Rondon.</t>
   </si>
   <si>
     <t>7075</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7075/oficio_no_002-gv-abv-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7075/oficio_n002-gv-2026__1_repaired.pdf</t>
   </si>
   <si>
     <t>Senhora Deputada, _x000D_
 _x000D_
 Ao cumprimentá-la, venho respeitosamente, por meio deste, solicitar, a destinação de emenda parlamentar no valor de R$ 1.500.000,00 (um milhão e meio de reais), com a finalidade de viabilizar a recuperação, adequação e melhoria das estradas vicinais do Município de _x000D_
 Nova Mamoré.</t>
   </si>
   <si>
     <t>7076</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7076/oficio_no_003-gv-abv-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7076/oficio_n003-gv-2026__1_repaired.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado, _x000D_
 _x000D_
 Ao cumprimentá-la, venho respeitosamente, por meio deste, solicitar, a destinação de emenda parlamentar no valor de R$ _x000D_
 1.000.000,00 (um milhão de reais), com a finalidade de viabilizar a execução de obras de pavimentação em bloquetes no Município de Nova _x000D_
 Mamoré.</t>
   </si>
   <si>
     <t>7077</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7077/oficio_no_004-gv-abv-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7077/oficio_n004-gv-2026_1_repaired.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado, _x000D_
 _x000D_
 Ao cumprimentá-la, venho respeitosamente, por meio deste, solicitar, a destinação de emenda parlamentar para a aquisição de um _x000D_
 trator agrícola completo, a ser destinado à Associação ASPROAROL, localizada na 3ª Linha do Ribeirão, Km 35, no município de Nova Mamoré.</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7078/oficio_no_004-gv-abv-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7078/oficio-n__005-gv-2026__1_repaired.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária, _x000D_
 _x000D_
  Ao cumprimentá-lo, venho respeitosamente, por meio deste, informar que pais, responsáveis e alunos da comunidade escolar procuraram este vereador com a finalidade de solicitar a intervenção junto aos órgãos competentes para a realização de melhorias urgentes na Escola Napoleão Lobo de Miranda.</t>
   </si>
   <si>
     <t>7079</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7079/oficio_no_006-gv-abv-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7079/oficio-n_006-gv-2026__1_repaired.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário, _x000D_
 _x000D_
  Ao cumprimentá-lo, venho respeitosamente, por meio deste, solicitar, com a máxima urgência, a realização de serviços de recuperação e manutenção da Avenida 25 de Dezembro, bem como das demais avenidas localizadas no Bairro Cidade Nova, que se encontram atualmente em estado crítico.</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7080/oficio_no_007-gv-abv-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7080/oficio-n_007-gv-2026__1_repaired.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária, _x000D_
 _x000D_
  Ao cumprimentá-lo, venho respeitosamente, por meio deste, solicitar, com máxima urgência, a implantação e/ou recuperação da iluminação pública no bairro Cidade Nova, especificamente na Avenida 25 de dezembro, abrangendo o trecho próximo às residências dos senhores Eduardo Correia de Araújo e Tercina Valdivino.</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7081/oficio_008_-_justifica_de_ausencia_-_recebido.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7081/oficio_n_008-gv-abv-20256__repaired.pdf</t>
   </si>
   <si>
     <t>Prezada Senhora, _x000D_
 _x000D_
 Venho, por meio deste, justificar minha ausência nas atividades laborais nos dias 10,11 e 12 de fevereiro de 2026, considerando que estarei em cumprimento de agenda institucional relacionada ao exercício das minhas funções como Vereador do Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7085/oficio_de_no009_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7085/oficio_de_no009_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
             Ao cumprimentá-lo cordialmente, sirvo-me do presente na qualidade de representante do município de Nova Mamoré, vem, por meio deste, solicitar a atenção e o apoio de Vossa Senhoria ._x000D_
            Na oportunidade, solicitamos a Vossa Senhoria, sua interveniência junto ao Ministério do Desenvolvimento, Indústria, Comércio e Serviços que seja viabilizadoIMPLANTAÇÃO DA EXTENSÃO DA ÁREA DE LIVRE COMÉRCIO NO MUNICÍPIO DE NOVA MAMORÉ-RO.</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7102/oficio_no_010-2026_laisassinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7102/oficio_no_010-2026_laisassinado.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária, _x000D_
 _x000D_
 Ao cumprimentá-la respeitosamente, sirvo-me do presente, na condição de _x000D_
 Vereador do Município de Nova Mamoré/RO, solicitar a essa respeitável Secretária _x000D_
 que seja elaborado, com a máxima brevidade possível, um planejamento de _x000D_
 recuperação das avenidas do município de Nova Mamoré, por meio da aplicação de _x000D_
 massa asfáltica.</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7113/justificativa_de_ausencia_-_recebido_009.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7113/oficio_n_009-gv-abv-2026__2_repaired.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, justificar minha ausência nas atividades laborais, no período de 25 a 27 de fevereiro de 2026 onde estarei à cidade de Porto Velho/RO, para participação no curso presencial PROCAVER – Programa de Capacitação Continuada de Vereadores e Servidores, promovido pela ABRACAM.</t>
   </si>
   <si>
+    <t>7132</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7132/whatsapp_image_2026-03-02_at_14.14.08.pdf</t>
+  </si>
+  <si>
+    <t>Venho, por meio deste, justificar minha ausência nas atividades laborais, no dia 03 de março de 2026 onde cumprirei agenda institucional a ser realizada na zona rural do município. Na referida data, acompanharei o Presidente da Câmara Municipal, Adalto Ferreira, o Secretário Adjunto Zé Cícero e o arquiteto Messias, com o objetivo de promover levantamento técnico e análise preliminar de projetos estruturantes voltados às comunidades rurais.</t>
+  </si>
+  <si>
+    <t>7137</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7137/oficio_de_no011_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssima Senhora Deputada,_x000D_
+_x000D_
+Ao cumprimentá-la respeitosamente, sirvo-me do presente, na condição de Vereador do Município de Nova Mamoré/RO, para solicitar a destinação de emenda parlamentar no valor de R$ 200.000,00 (duzentos mil reais) ao Município de Nova Mamoré – RO, com a finalidade de viabilizar a aquisição de tablets destinados aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE), vinculados à Secretaria Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>7140</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7140/oficio_001_recebido.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Prefeito,_x000D_
+_x000D_
+Venho por meio deste solicitar informações referentes ao convênio nº_x000D_
+38/2026/PGE-DERDAM, mencionado no Projeto de Lei nº 21-GP/2026, cujo objeto trata_x000D_
+da recuperação de estradas vicinais com extensão total de 118 km. Considerando a_x000D_
+importância do referido convênio para atender os munícipes da zona rural de Nova_x000D_
+Mamoré, gostaria de obter esclarecimentos sobre as linhas específicas de execução e_x000D_
+aplicação dos recursos destinados à Secretaria Municipal de Estradas e Logística_x000D_
+(SEMEL).</t>
+  </si>
+  <si>
+    <t>7159</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7159/oficio_de_no012_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor,_x000D_
+_x000D_
+Ao cumprimentá-lo respeitosamente, sirvo-me do presente, na condição de Vereador do Município de Nova Mamoré/RO, manifestar o apoio do nosso gabinete à Proposta de Emenda à Constituição nº 148/2015, que trata da redução da jornada de trabalho no Brasil e tem sido discutida no contexto da implantação de modelos mais equilibrados de jornada, como a escala 5x2, garantindo melhores condições de trabalho aos trabalhadores brasileiros.</t>
+  </si>
+  <si>
+    <t>7160</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7160/oficio_de_no013_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor,_x000D_
+_x000D_
+Ao cumprimentá-lo respeitosamente, sirvo-me do presente, na condição de Vereador do Município de Nova Mamoré/RO, para manifestar o apoio do nosso gabinete à Proposta de Emenda à Constituição nº 148/2015, que trata da redução da jornada de trabalho no Brasil e tem sido amplamente debatida no contexto da implantação de modelos mais equilibrados de jornada, como a escala 5x2.</t>
+  </si>
+  <si>
+    <t>7161</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7161/oficio_de_no014_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssima Senhora, _x000D_
+Ao cumprimentá-la respeitosamente, sirvo-me do presente, na condição de _x000D_
+Vereador do Município de Nova Mamoré/RO, manifestar o apoio do nosso gabinete à _x000D_
+Proposta de Emenda à Constituição nº 148/2015, que trata da redução da jornada de _x000D_
+trabalho no Brasil e tem sido discutida no contexto da implantação de modelos mais _x000D_
+equilibrados de jornada, como a escala 5x2, garantindo melhores condições de _x000D_
+trabalho aos trabalhadores brasileiros.</t>
+  </si>
+  <si>
+    <t>7162</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7162/oficio_de_no015_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssima Senhora,_x000D_
+_x000D_
+Ao cumprimentá-la respeitosamente, sirvo-me do presente, na condição de Vereador do Município de Nova Mamoré/RO, manifestar o apoio do nosso gabinete à Proposta de Emenda à Constituição nº 148/2015, que trata da redução da jornada de trabalho no Brasil e tem sido discutida no contexto da implantação de modelos mais equilibrados de jornada, como a escala 5x2, garantindo melhores condições de trabalho aos trabalhadores brasileiros.</t>
+  </si>
+  <si>
+    <t>7163</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7163/oficio_de_no016_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor, _x000D_
+Ao cumprimentá-lo respeitosamente, sirvo-me do presente, na condição de _x000D_
+Vereador do Município de Nova Mamoré/RO, manifestar o apoio do nosso gabinete à _x000D_
+Proposta de Emenda à Constituição nº 148/2015, que trata da redução da jornada de _x000D_
+trabalho no Brasil e tem sido discutida no contexto da implantação de modelos mais _x000D_
+equilibrados de jornada, como a escala 5x2, garantindo melhores condições de _x000D_
+trabalho aos trabalhadores brasileiros.</t>
+  </si>
+  <si>
+    <t>7167</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7167/oficio_n_017-2026_coronel_chrissostomo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>7168</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7168/oficio_no_018-2026_rafael_fera_assinado.pdf</t>
+  </si>
+  <si>
+    <t>7169</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7169/oficio_no_019-2026_prefeitoassinado.pdf</t>
+  </si>
+  <si>
+    <t>Senhores, _x000D_
+ _x000D_
+ _x000D_
+       Ao cumprimentá-los respeitosamente, sirvo-me do presente, por meio deste, no _x000D_
+exercício das atribuições inerentes ao mandato de Vereador e atendendo às _x000D_
+demandas apresentadas pela população da zona rural de nosso município, _x000D_
+encaminhar solicitação de providências para manutenção emergencial na Linha 23, _x000D_
+Km 7,6, nas proximidades da propriedade do senhor Pídio.</t>
+  </si>
+  <si>
+    <t>7170</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7170/oficio_no_020-2026_prefeito_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Senhores, _x000D_
+Ao cumprimentá-los respeitosamente, sirvo-me do presente, por meio deste, no _x000D_
+exercício das atribuições inerentes ao mandato de Vereador e atendendo às _x000D_
+demandas apresentadas pela população de nosso município, encaminhar solicitação _x000D_
+de providências quanto à recuperação de um trecho da via pública localizado em Vila _x000D_
+Murtinho, onde há a formação de um grande buraco com acúmulo de água, situação _x000D_
+que vem causando sérios transtornos aos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>7171</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7171/oficio_no_020-2026_prefeito_assinado.pdf</t>
+  </si>
+  <si>
+    <t>7184</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7184/oficio_de_no021_asinado.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor, _x000D_
+Ao cumprimentá-lo respeitosamente, sirvo-me do presente, na condição de _x000D_
+Vereador do Município de Nova Mamoré/RO, venho por meio deste, solicitar o apoio _x000D_
+de Vossa Excelência ao Projeto de Lei nº 2.531/2021, atualmente em tramitação no _x000D_
+Senado Federal do Brasil.</t>
+  </si>
+  <si>
+    <t>7185</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7185/oficio_de_no022_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Senador,_x000D_
+_x000D_
+Ao cumprimentá-lo respeitosamente, sirvo-me do presente, na condição de Vereador do Município de Nova Mamoré/RO, venho por meio deste, solicitar o apoio de Vossa Excelência ao Projeto de Lei nº 2.531/2021, em tramitação no Senado Federal do Brasil.</t>
+  </si>
+  <si>
+    <t>7186</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7186/oficio_de_no023_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Senador,_x000D_
+_x000D_
+Ao cumprimentá-lo respeitosamente, sirvo-me do presente, na condição de Vereador do Município de Nova Mamoré/RO, venho por meio deste, solicitar a Vossa Excelência o apoio institucional ao Projeto de Lei nº 2.531/2021, em tramitação no Senado Federal do Brasil, bem como solicitar o empenho de Vossa Excelência para sua aprovação.</t>
+  </si>
+  <si>
+    <t>7195</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7195/oficio-n_011-gv-2026__1_repaired.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de recuperação de estrada – Linha 21, Km 50.</t>
+  </si>
+  <si>
+    <t>7196</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7196/oficio_no_012_assinado_repaired.pdf</t>
+  </si>
+  <si>
+    <t>Venho, por meio deste, justificar minha ausência nas atividades laborais nos dias 12 e 13 de março de 2026, em razão do cumprimento de agenda institucional nos municípios de Costa Marques/RO e São Francisco do Guaporé/RO.</t>
+  </si>
+  <si>
+    <t>7197</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7197/oficio_n_013-gv-2026__repaired.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de implantação de tubos PEAD na Linha 4A (KM 1).</t>
+  </si>
+  <si>
+    <t>7198</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7198/oficio-n_014-gv-2026__repaired_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de implantação de tubos PEAD na Linha 4B.</t>
+  </si>
+  <si>
+    <t>7199</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7199/whatsapp_image_2026-03-23_at_08.43.56_repaired.pdf</t>
+  </si>
+  <si>
+    <t>Venho, por meio deste, justificar minha ausência nas atividades laborais nos dias 24 a 27 de março de 2026, em razão do cumprimento de agenda institucional na cidade de Porto Velho/RO, para participação no 1º Pacto Legislativo do Estado de Rondônia, destinado a vereadores(as) e servidores(as) das Câmaras Municipais.</t>
+  </si>
+  <si>
+    <t>7204</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7204/oficio_de_no024_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Secretário,_x000D_
+_x000D_
+_x000D_
+       Ao cumprimentá-lo respeitosamente, sirvo-me do presente, na condição de Vereador do Município de Nova Mamoré/RO, solicitar a realização de estudo técnico visando a implantação de um Projeto de Recuperação de Nascentes no município de Nova Mamoré/RO.</t>
+  </si>
+  <si>
+    <t>7228</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7228/oficio_de_no025_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Presidente, _x000D_
+Ao cumprimentá-lo cordialmente, sirvo-me do presente, na qualidade de Vereador _x000D_
+do Município de Nova Mamoré, vem por meio deste solicitar providências imediatas _x000D_
+quanto à regularização, organização e retirada de fios e cabos inutilizados ou em _x000D_
+desuso instalados nos postes de distribuição de energia elétrica deste município.</t>
+  </si>
+  <si>
+    <t>7229</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7229/oficio_no_026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Presidente, _x000D_
+_x000D_
+Ao cumprimentá-lo cordialmente, sirvo-me do presente, na qualidade de Vereador _x000D_
+do Município de Nova Mamoré, vem por meio deste solicitar O Gabinete do Vereador _x000D_
+André do Sindicato, no exercício de suas atribuições legais e em atenção às _x000D_
+demandas da população de Nova Mamoré, vem respeitosamente à presença de _x000D_
+Vossas Senhorias solicitar a implantação e ampliação do projeto de atendimento à _x000D_
+população de baixa renda, especialmente no que se refere à Tarifa Social de Energia _x000D_
+Elétrica, no âmbito deste município.</t>
+  </si>
+  <si>
+    <t>7230</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7230/oficio_de_no027_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Coordenador, _x000D_
+_x000D_
+Ao cumprimentá-lo cordialmente, sirvo-me do presente, na qualidade de Vereador _x000D_
+do Município de Nova Mamoré, vem por meio deste solicitar a Vossa Senhoria, em _x000D_
+caráter de urgência, a realização de ação fiscalizatória do PROCON/RO neste _x000D_
+município, com foco especial nos postos de combustíveis, supermercados e demais _x000D_
+estabelecimentos que comercializam gêneros de primeira necessidade.</t>
+  </si>
+  <si>
+    <t>7231</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7231/oficio_de_no028_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Senhor_x000D_
+, _x000D_
+Ao cumprimentá-lo cordialmente, sirvo-me do presente, na qualidade de Vereador _x000D_
+do Município de Nova Mamoré, vem por meio deste solicitar informações oficiais _x000D_
+acerca do processo de contratação de empresa de engenharia destinado à elaboração _x000D_
+e/ou execução do projeto de pavimentação da denominada Linha D, eixo estratégico _x000D_
+que interliga os municípios de Nova Mamoré, Campo Novo de Rondônia, Buritis, _x000D_
+Monte Negro e Ariquemes.</t>
+  </si>
+  <si>
+    <t>7248</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7248/oficio_no_029-2026_zeniltonassinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao cumprimentá-lo respeitosamente, sirvo-me do presente, por meio deste, no _x000D_
+exercício das atribuições inerentes ao mandato de Vereador e atendendo às _x000D_
+demandas apresentadas pela população da zona rural de nosso município, _x000D_
+apresentadas por moradores da Linha Sexta do Ribeirão, em especial os senhores _x000D_
+Eujassa, Romildo e Valmor, solicitar intervenção urgente dessa Secretaria em trechos _x000D_
+da referida localidade que se encontram em condições críticas de trafegabilidade.</t>
+  </si>
+  <si>
+    <t>7257</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7257/oficio-001_ass.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de intervenção para realização de ação/mutirão de emissão de documentos junto à Secretaria de Estado da Segurança, Defesa e Cidadania (SESDEC), em especial da nova Carteira de Identidade Nacional (RG), em nosso município.</t>
+  </si>
+  <si>
+    <t>7271</t>
+  </si>
+  <si>
+    <t>JOALDO</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7271/oficio-001-2026_assinado_repaired.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Deputado, _x000D_
+Cumprimentando cordialmente Vossa Excelência, venho, por meio deste _x000D_
+ofício, na qualidade de Vereador do Município de Nova Mamoré/RO, solicitar a _x000D_
+valiosa intervenção de Vossa Excelência junto à Secretaria de Estado da _x000D_
+Agricultura – SEAGRI, no sentido de viabilizar a disponibilização de 250.000 _x000D_
+(duzentas e cinquenta mil) mudas de café clonal e 50.000 (cinquenta mil) _x000D_
+mudas de cacau, destinadas ao atendimento dos produtores rurais do município _x000D_
+de Nova Mamoré/RO, com especial atenção ao Distrito de Jacinópolis.</t>
+  </si>
+  <si>
+    <t>7272</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7272/oficio-002-2026_assinado_2.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Deputado, _x000D_
+Cumprimentando cordialmente Vossa Excelência, na qualidade de vereador do _x000D_
+município de Nova Mamoré/RO, venho por meio deste solicitar o apoio de Vossa _x000D_
+Excelência para viabilizar uma equipe do Instituto de Identificação do Governo _x000D_
+do Estado de Rondônia (IIRGD/IICC) para a realização de uma ação itinerante no _x000D_
+distrito de Jacynópolis, município de Nova Mamoré/RO.</t>
+  </si>
+  <si>
+    <t>7273</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7273/oficio-003-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Deputado, _x000D_
+Cumprimentando cordialmente Vossa Excelência, na qualidade de vereador do _x000D_
+município de Nova Mamoré/RO, venho por meio deste solicitar o apoio de Vossa _x000D_
+Excelência para destinação de uma retroescavadeira para atender às demandas do _x000D_
+distrito de Jacynópolis, município de Nova Mamoré/RO.</t>
+  </si>
+  <si>
+    <t>7274</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Deputado,_x000D_
+_x000D_
+Cumprimentando-o cordialmente, venho, por meio deste, na qualidade de Vereador do Município de Nova Mamoré/RO, solicitar o apoio de Vossa Excelência na destinação de recursos financeiros no valor de R$ 100.000,00 (cem mil reais) para investimento na área de saúde bucal, com o objetivo de atender, principalmente, a população de baixa renda de nosso município.</t>
+  </si>
+  <si>
     <t>7114</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES</t>
   </si>
   <si>
     <t>CPCJFEFFO - C.P de Constituição, Just., Finan., Econ., e Fisc. Fina. e O</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7114/parecer_no_001-ccj-2026-ref._ao_pl_014-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7114/parecer_no_001-ccj-2026-ref._ao_pl_014-gp-2026.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 001/CPCJFEFFO/2026 _x000D_
 _x000D_
 PROPOSITURAS:  _x000D_
 • Altera dispositivos da Lei Municipal nº 1.353-GP/18, de 19 de março de 2018, _x000D_
 que reestruturou o Instituto de Previdência Social dos Servidores Públicos _x000D_
 Municipais de Nova Mamoré (IPRENOM), e dá outras providências.  _x000D_
 _x000D_
 AUTORIA: PODER EXECUTIVO</t>
   </si>
   <si>
+    <t>7164</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7164/parecer_no_002-ccj-2026-ref._ao_pl_015-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 002/CPCJFEFFO/2026 _x000D_
+_x000D_
+PROPOSITURAS:  _x000D_
+Projeto de Lei nº 15-GP/2026, que dispõe sobre a fiscalização, o _x000D_
+acompanhamento, a transparência e a execução de EMENDAS _x000D_
+PARLAMENTARES repassadas ao Município de Nova Mamoré – RO. _x000D_
+_x000D_
+AUTORIA: PODER EXECUTIVO</t>
+  </si>
+  <si>
+    <t>7225</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7225/parecer_no_003-ccj-2026-ref._aos_pls_034_e_035-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 003/CPCJFEFFO/2026 _x000D_
+_x000D_
+PROPOSITURAS: _x000D_
+• Projeto de Lei nº 34-GP/2026 – Dispõe sobre o Novo Plano de Cargos, _x000D_
+Carreiras e Remuneração da Administração da Prefeitura do Município de Nova _x000D_
+Mamoré-RO e dá outras providências. _x000D_
+• Projeto de Lei nº 35-GP/2026 – Dispõe sobre o Novo Plano de Cargos, _x000D_
+Carreiras e Remuneração da Saúde da Prefeitura do Município de Nova _x000D_
+Mamoré-RO e dá outras providências. _x000D_
+_x000D_
+EMENDAS: _x000D_
+• Emenda nº 001/2026 Modificativa ao Projeto de Lei nº 34-GP/2026 _x000D_
+• Emenda nº 002/2026 Modificativa ao Projeto de Lei nº 35-GP/2026</t>
+  </si>
+  <si>
+    <t>7283</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7283/parecer_no_004-ccj-2026-ref._ao_pl_297-gp-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 004/CPCJFEFFO/2026_x000D_
+_x000D_
+PROPOSITURA:_x000D_
+_x000D_
+• Projeto de Lei nº 297-GP/2025 – Cria o auxílio “Mais Cidadania – AGROFEIRA”_x000D_
+para os servidores públicos municipais e dá outras providências._x000D_
+_x000D_
+AUTORIA: Poder Executivo</t>
+  </si>
+  <si>
+    <t>7189</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7189/mensagem_e_projeto_de_lei_complementar_n_022-_gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a alteração do inciso IV do_x000D_
+artigo 28º da lei Complementar nº 016, de_x000D_
+07 de Janeiro de 2025, que Institui o Novo_x000D_
+Código Tributário do Município de Nova_x000D_
+Mamoré/RO dá Outras Providências ".</t>
+  </si>
+  <si>
+    <t>7150</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>JEFFERSON CLÍMACO</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7150/projeto_de_decreto_legislativo_no_001-cmnm-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a outorga de _x000D_
+“Concessão de Título _x000D_
+Honorífico” ao Ilustríssimo _x000D_
+Senhor Pastor Sebastião _x000D_
+Valadares Neto e à Ilustríssima _x000D_
+Senhora Pastora Milsolange _x000D_
+Pires Luz Valadares”.</t>
+  </si>
+  <si>
     <t>7023</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA (ORIGEM EXECUTIVO)ATUAL</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7023/projeto_de_lei_no_012-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7023/projeto_de_lei_no_012-gp-2026.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Realizar Teste_x000D_
 Seletivo Simplificado para Contratação de Pessoal_x000D_
 em Caráter Emergencial, para atender as_x000D_
 necessidades da Secretaria de Educação e dá_x000D_
 outras providências".</t>
   </si>
   <si>
     <t>7065</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7065/projeto_de_lei_no_015-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7065/projeto_de_lei_no_015-gp-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Fiscalização, o_x000D_
 Acompanhamento, a Transparência e a Execução_x000D_
 de Emendas Parlamentares Individuais e de_x000D_
 Bancada (municipais, estaduais e federais)_x000D_
 repassadas ao Município de Nova Mamoré-RO,_x000D_
 visando assegurar a Rastreabilidade, a Prestação_x000D_
 de Contas e o amplo acesso à Informação.</t>
   </si>
   <si>
     <t>7066</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7066/projeto_de_lei_no_016-gp-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7066/projeto_de_lei_no_016-gp-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para celebração de_x000D_
 convênio entre o município de Nova Mamoré e o_x000D_
 Estado de Rondônia, por intermédio da_x000D_
 Secretaria de Estado de Justiça SEJUS, para_x000D_
 utilização de mão de obra de apenados na_x000D_
 execução de serviços públicos municipais, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
+    <t>7200</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7200/projeto_de_lei_no_042-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>7201</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7201/projeto_de_lei_no_43_-gp_-_2026-semosp_-_excesso_de_arrecadacao_-__calcadas_e_rampas.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito _x000D_
+adicional especial por excesso de _x000D_
+arrecadação no orçamento_x000D_
+vigente.</t>
+  </si>
+  <si>
+    <t>7202</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7202/projeto_de_lei_no_44_-_2026-semosp_-anulacao__-_contrapartida_-_constr._calcadas_e_rampas.pdf</t>
+  </si>
+  <si>
+    <t>7232</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7232/projeto_de_lei_no_047-gp-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Plano de Amortização do _x000D_
+equacionamento do déficit atuarial do _x000D_
+Regime Próprio de Previdência Social do _x000D_
+Município de Nova Mamoré/RO – _x000D_
+IPRENOM, conforme diretrizes emanadas _x000D_
+pela Portaria MPS nº. 1467/2022 e suas _x000D_
+alterações, e dá outras providências.</t>
+  </si>
+  <si>
     <t>7019</t>
   </si>
   <si>
     <t>PLOLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA (ORIGEM LEGISLATIVO)ATUAL</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7019/projeto_de_lei_no_001-cmnm-2026-dia_mundial_das_bandas_e_fanfarras.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7019/projeto_de_lei_no_001-cmnm-2026-dia_mundial_das_bandas_e_fanfarras.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal das _x000D_
 Bandas e Fanfarras” no _x000D_
 Município de Nova Mamoré – _x000D_
 RO, e dá outras providências.</t>
   </si>
   <si>
     <t>7020</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7020/projeto_de_lei_no_002-cmnm-2026-dia_mundial_declara_bandas_e_fanfarras_patrimonio_cultural.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7020/projeto_de_lei_no_002-cmnm-2026-dia_mundial_declara_bandas_e_fanfarras_patrimonio_cultural.pdf</t>
   </si>
   <si>
     <t>Declara as Bandas e Fanfarras _x000D_
 do Município de Nova Mamoré – _x000D_
 RO como Patrimônio Cultural _x000D_
 Imaterial e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>7067</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7067/projeto_de_lei_no_003-cmnm-2026-gestao_regularizacao_e_retirada_de_fios.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7067/projeto_de_lei_no_003-cmnm-2026-gestao_regularizacao_e_retirada_de_fios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gestão,_x000D_
 regularização e retirada de fios, _x000D_
 cabos e elementos de _x000D_
 infraestrutura aérea em vias _x000D_
 públicas, define penalidades e _x000D_
 dá outras providências.</t>
   </si>
   <si>
+    <t>7172</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7172/projeto_de_lei_no_004-cmnm-2026-politica_municipal_de_atencao_integral_a_saudeda_mulher_no_climaterio.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de _x000D_
+Atenção Integral à Saúde da  _x000D_
+Mulher no Climatério e na _x000D_
+Menopausa no Município de _x000D_
+Nova Mamoré -RO e dá outras _x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>7176</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7176/projeto_de_lei_no_005-cmnm-2026-reajuste_anual_dos_vencimentos_dos_servidores_cmnm.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração na Lei_x000D_
+Municipal nº 2.456, de 16 de_x000D_
+dezembro de 2025, quanto ao_x000D_
+reajuste anual dos vencimentos_x000D_
+dos servidores públicos da_x000D_
+Câmara Municipal de Nova_x000D_
+Mamoré-RO.</t>
+  </si>
+  <si>
+    <t>7177</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7177/projeto_de_lei_no_006-cmnm-2026-auxilio_alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Auxílio Alimentação a _x000D_
+ser pago aos agentes públicos _x000D_
+da Câmara Municipal de Nova _x000D_
+Mamoré-RO.</t>
+  </si>
+  <si>
+    <t>7178</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7178/projeto_de_lei_no_007-cmnm-2026-auxilio_saude.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Auxílio Saúde a ser _x000D_
+pago aos agentes públicos da _x000D_
+Câmara Municipal de Nova _x000D_
+Mamoré-RO.</t>
+  </si>
+  <si>
+    <t>7174</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7174/projeto_de_resolucao_no_001-cmnm-2026-mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o procedimento de apuração de _x000D_
+infrações e aplicação de sanção administrativa _x000D_
+por conduta cometida durando a licitação, _x000D_
+gestão de atas de registro de preços ou na _x000D_
+execução de contratação administrativo, no _x000D_
+âmbito Câmara Municipal de Nova Mamoré/RO.</t>
+  </si>
+  <si>
+    <t>7175</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7175/projeto_de_resolucao_no_002-cmnm-2026-mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a possibilidade de dispensa de _x000D_
+elaboração do Estudo Técnico Preliminar, da _x000D_
+Análise de Riscos e do Termo de Referência, _x000D_
+em casos específicos de contratação direta por _x000D_
+inexigibilidade de licitação, no âmbito da _x000D_
+Câmara Municipal de Nova Mamoré/RO.</t>
+  </si>
+  <si>
     <t>7062</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>JAIR DA 29</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7062/requerimento_n_001-2026_-_licenca_do_jair.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7062/requerimento_n_001-2026_-_licenca_do_jair.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA Nº 01/2026 – À MESA DIRETORA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO – Do Vereador Jair Alves de Oliveira – REQUERER LICENÇA “para tratar de assunto de interesse particular (inciso II, art. 40, da Lei Orgânica Municipal), SEM  REMUNERAÇÃO, pelo prazo de 30 (trinta) dias, a partir de 01 de fevereiro de 2026, nos termos da legislação vigente”.</t>
+  </si>
+  <si>
+    <t>7149</t>
+  </si>
+  <si>
+    <t>ADALTO, JEFFERSON CLÍMACO, JOALDO, Mesa Diretora, SARGENTO MILTON, TOINHO BARROSO</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7149/requerimento_n_002-2026_-_prorrogacao_da_licenca_no_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Prorrogação da Licença nº 001/2026, do Vereador Jair Alves de Oliveira.</t>
+  </si>
+  <si>
+    <t>7135</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7135/requerimento_n_003-2026_-_solicitacao_de_audiencia_publica.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de Audiência Pública para debater sobre “A Força e a Importância das Mulheres na Construção de Nova Mamoré”.</t>
+  </si>
+  <si>
+    <t>7136</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7136/requerimento_n_004-2026_-_solicitacao_de_audiencia_publica-producao_agricola.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de Audiência Pública para debater a importância da água para os seres vivos, _x000D_
+para a humanidade e, especialmente, para o município de Nova Mamoré, com foco na _x000D_
+produção agrícola, na questão humanitária e no desenvolvimento sustentável.</t>
+  </si>
+  <si>
+    <t>7193</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7193/requerimento_n_005-2026_-_mocao_de_aplauso.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve vem, respeitosamente, REQUERER aos nobres _x000D_
+Edis apoio no sentido de endossar o presente REQUERIMENTO PARA MOÇÃO DE _x000D_
+APLAUSOS em homenagem ao Dia do Vigilante, bem como a realização de uma Sessão _x000D_
+Solene para entrega da referida homenagem, a ser realizada no dia 20 de junho de 2026, _x000D_
+nesta Casa Legislativa.</t>
+  </si>
+  <si>
+    <t>7203</t>
+  </si>
+  <si>
+    <t>ADALTO, ANDRÉ DO SINDICATO, CÉLIO BRITO, CLAUDIOMIR RODRIGUES, FÁBIO CARCARÁ, IRMÃO JÓ, JEFFERSON CLÍMACO, JOALDO, SARGENTO MILTON, TOINHO BARROSO</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7203/requerimento_n_006-2026_-trata_da_criacao_e_regulamentacao_do_cargo_de_condutor_de_ambulancia..pdf</t>
+  </si>
+  <si>
+    <t>REQUERER regulamentação, no âmbito municipal, da Lei nº 15.250, que trata da criação _x000D_
+e regulamentação do cargo de condutor de ambulância.</t>
+  </si>
+  <si>
+    <t>7237</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7237/requerimento_n_007-2026_-_solicitacao_de_sessao_solene.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de realização de Sessão Solene para reconhecimento aos profissionais da rede municipal de cuidado e reabilitação.</t>
+  </si>
+  <si>
+    <t>7238</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7238/requerimento_n_008-2026_-_requerimento__da_licenca_no_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento da Licença nº 003/2026 do Vereador Jair Alves de Oliveira.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1633,67 +3226,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7083/acordao_apl-tc_0023325-referente_ao_processo_0163025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7092/ata_da_1a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7093/roteiro_da_2a_sessao_extraordinaria-19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7094/ata_da_3a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7095/ata_da_4a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7096/ata_da_5a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7097/ata_da_6a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7098/ata_da_7a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7101/ata_da_8a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7032/autografo_no_001-cmnm-2026-ref_ao_pl_de_no_001-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7026/autografo_no_002-cmnm-2026-ref_ao_pl_de_no_002-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7027/autografo_no_003-cmnm-2026-ref_ao_pl_de_no_003-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7028/autografo_no_004-cmnm-2026-ref_ao_pl_de_no_004-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7029/autografo_no_005-cmnm-2026-ref_ao_pl_de_no_005-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7030/autografo_no_006-cmnm-2026-ref_ao_pl_de_no_006-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7031/autografo_no_007-cmnm-2026-ref_ao_pl_de_no_007-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7033/autografo_no_008-cmnm-2026-ref_ao_pl_de_no_008-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7034/autografo_no_009-cmnm-2026-ref_ao_pl_de_no_009-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7035/autografo_no_010-cmnm-2026-ref_ao_pl_de_no_010-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7036/autografo_no_011-cmnm-2026-ref_ao_pl_de_no_011-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7037/autografo_no_012-cmnm-2026-ref_ao_pl_de_no_012-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7038/autografo_no_013-cmnm-2026-ref_ao_pl_de_no_001-cmnm-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7039/autografo_no_014-cmnm-2026-ref_ao_pl_de_no_002-cmnm-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7071/autografo_no_015-cmnm-2026-ref_ao_pl_de_no_013-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7072/autografo_no_016-cmnm-2026-ref_ao_pl_de_no_016-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7073/autografo_no_017-cmnm-2026-ref_ao_pl_de_no_003-cmnm-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7105/autografo_no_018-cmnm-2026-ref_ao_pl_de_no_017-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7106/autografo_no_019-cmnm-2026-ref_ao_pl_de_no_018-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7107/autografo_no_020-cmnm-2026-ref_ao_pl_de_no_020-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7108/autografo_no_021-cmnm-2026-ref_ao_pl_de_no_021-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7109/autografo_no_022-cmnm-2026-ref_ao_pl_de_no_022-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7110/autografo_no_023-cmnm-2026-ref_ao_pl_de_no_023-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7111/autografo_no_024-cmnm-2026-ref_ao_pl_de_no_024-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7112/autografo_no_025-cmnm-2026-ref_ao_pl_de_no_014-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7041/decreto_no_9.470-gp-2025-referente_a_lei_no_2.475-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7042/decreto_no_9.472-gp-2025-referente_a_lei_no_2.477-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7043/decreto_no_9.474-gp-2025-referente_a_lei_no_2.479-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7044/decreto_no_9.475-gp-2025-referente_a_lei_no_2.480-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7045/decreto_no_9.476-gp-2025-referente_a_lei_no_2.476-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7046/decreto_no_9.477-gp-2025-referente_a_lei_no_2.482-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7047/decreto_no_9.479-gp-2025-referente_a_lei_no_2.483-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7048/decreto_no_9.480-gp-2025-referente_a_lei_no_2.484-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7049/decreto_no_9.481-gp-2025-referente_a_lei_no_2.485-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7050/decreto_no_9.482-gp-2025-referente_a_lei_no_2.486-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7084/decreto_no_9.492-gp-2025-referente_a_lei_no_2.489-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7015/indicacao_n_001-2026-celio_brito.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7016/indicacao_n_002-2026-pres._adalto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7017/indicacao_n_003-2026-pres._adalto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7018/indicacao_n_004-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7021/indicacao_n_005-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7022/indicacao_n_006-2026-pres._adalto.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7051/indicacao_n_007-2026-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7052/indicacao_n_008-2026-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7053/indicacao_n_009-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7054/indicacao_n_010-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7055/indicacao_n_011-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7086/indicacao_n_012-2026-fabio_carcara.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7040/oficio_no_001-gv-jm-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7057/oficio_001.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7058/oficio002.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7059/oficio003.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7060/oficio_004_protocolado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7061/oficio_005_protocolado_2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7068/oficio_no006_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7069/oficio_de_no_007_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7070/oficio_de_no008_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7074/oficio_no_001-gv-abv-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7075/oficio_no_002-gv-abv-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7076/oficio_no_003-gv-abv-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7077/oficio_no_004-gv-abv-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7078/oficio_no_004-gv-abv-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7079/oficio_no_006-gv-abv-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7080/oficio_no_007-gv-abv-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7081/oficio_008_-_justifica_de_ausencia_-_recebido.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7085/oficio_de_no009_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7102/oficio_no_010-2026_laisassinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7113/justificativa_de_ausencia_-_recebido_009.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7114/parecer_no_001-ccj-2026-ref._ao_pl_014-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7023/projeto_de_lei_no_012-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7065/projeto_de_lei_no_015-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7066/projeto_de_lei_no_016-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7019/projeto_de_lei_no_001-cmnm-2026-dia_mundial_das_bandas_e_fanfarras.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7020/projeto_de_lei_no_002-cmnm-2026-dia_mundial_declara_bandas_e_fanfarras_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7067/projeto_de_lei_no_003-cmnm-2026-gestao_regularizacao_e_retirada_de_fios.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7062/requerimento_n_001-2026_-_licenca_do_jair.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7092/ata_da_1a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7093/roteiro_da_2a_sessao_extraordinaria-19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7094/ata_da_3a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7095/ata_da_4a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7096/ata_da_5a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7097/ata_da_6a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7098/ata_da_7a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7101/ata_da_8a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7063/ata_da_1a_primeira_sessao_ordinaria_no_dia_02-02-2026-.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7133/ata_da_2a_segunda_sessao_ordinaria_no_dia_09-02-2026-.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7152/ata_da_3a_terceira_sessao_ordinaria_no_dia_02-03-2026-.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7173/ata_da_4a_quarta_sessao_ordinaria_no_dia_09-03-2026-.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7194/ata_da_5a_quinta_sessao_ordinaria_no_dia_16-03-2026-.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7224/ata_da_6a_sexta_sessao_ordinaria_no_dia_23-03-2026-.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7239/ata_da_7a_setimaa_sessao_ordinaria_no_dia_30-03-2026-.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7282/ata_da_8a_oitava_sessao_ordinaria_no_dia_06-04-2026-.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7032/autografo_no_001-cmnm-2026-ref_ao_pl_de_no_001-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7026/autografo_no_002-cmnm-2026-ref_ao_pl_de_no_002-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7027/autografo_no_003-cmnm-2026-ref_ao_pl_de_no_003-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7028/autografo_no_004-cmnm-2026-ref_ao_pl_de_no_004-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7029/autografo_no_005-cmnm-2026-ref_ao_pl_de_no_005-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7030/autografo_no_006-cmnm-2026-ref_ao_pl_de_no_006-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7031/autografo_no_007-cmnm-2026-ref_ao_pl_de_no_007-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7033/autografo_no_008-cmnm-2026-ref_ao_pl_de_no_008-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7034/autografo_no_009-cmnm-2026-ref_ao_pl_de_no_009-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7035/autografo_no_010-cmnm-2026-ref_ao_pl_de_no_010-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7036/autografo_no_011-cmnm-2026-ref_ao_pl_de_no_011-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7037/autografo_no_012-cmnm-2026-ref_ao_pl_de_no_012-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7038/autografo_no_013-cmnm-2026-ref_ao_pl_de_no_001-cmnm-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7039/autografo_no_014-cmnm-2026-ref_ao_pl_de_no_002-cmnm-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7071/autografo_no_015-cmnm-2026-ref_ao_pl_de_no_013-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7072/autografo_no_016-cmnm-2026-ref_ao_pl_de_no_016-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7073/autografo_no_017-cmnm-2026-ref_ao_pl_de_no_003-cmnm-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7105/autografo_no_018-cmnm-2026-ref_ao_pl_de_no_017-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7106/autografo_no_019-cmnm-2026-ref_ao_pl_de_no_018-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7107/autografo_no_020-cmnm-2026-ref_ao_pl_de_no_020-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7108/autografo_no_021-cmnm-2026-ref_ao_pl_de_no_021-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7109/autografo_no_022-cmnm-2026-ref_ao_pl_de_no_022-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7110/autografo_no_023-cmnm-2026-ref_ao_pl_de_no_023-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7111/autografo_no_024-cmnm-2026-ref_ao_pl_de_no_024-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7112/autografo_no_025-cmnm-2026-ref_ao_pl_de_no_014-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7138/autografo_no_026-cmnm-2026-ref_ao_pl_de_no_025-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7139/autografo_no_027-cmnm-2026-ref_ao_pl_de_no_026-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7141/autografo_no_028-cmnm-2026-ref_ao_pl_de_no_028-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7142/autografo_no_029-cmnm-2026-ref_ao_pl_de_no_029-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7143/autografo_no_030-cmnm-2026-ref_ao_pl_de_no_030-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7144/autografo_no_031-cmnm-2026-ref_ao_pl_de_no_031-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7145/autografo_no_032-cmnm-2026-ref_ao_pl_de_no_032-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7146/autografo_no_033-cmnm-2026-ref_ao_pl_de_no_033-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7179/autografo_no_034-cmnm-2026-ref_ao_pl_de_no_015-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7180/autografo_no_035-cmnm-2026-ref_ao_pl_de_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7181/autografo_no_036-cmnm-2026-ref_ao_pl_de_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7182/autografo_no_037-cmnm-2026-ref_ao_pl_de_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7183/autografo_no_038-cmnm-2026-ref_ao_pl_de_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7205/autografo_no_039-cmnm-2026-ref_ao_pl_de_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7206/autografo_no_040-cmnm-2026-ref_ao_plc_de_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7207/autografo_no_041-cmnm-2026-ref_ao_pl_de_no_039-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7208/autografo_no_042-cmnm-2026-ref_ao_pl_de_no_040-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7209/autografo_no_043-cmnm-2026-ref_ao_pl_de_no_041-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7210/autografo_no_044-cmnm-2026-ref_ao_pl_de_no_042-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7211/autografo_no_045-cmnm-2026-ref_ao_pl_de_no_043-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7212/autografo_no_046-cmnm-2026-ref_ao_pl_de_no_044-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7226/autografo_no_047-cmnm-2026-ref_ao_pl_de_no_045-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7249/autografo_no_048-cmnm-2026-ref_ao_pl_de_no_046-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7255/autografo_no_049-cmnm-2026-ref_ao_pl_de_no_048-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7256/autografo_no_050-cmnm-2026-ref_ao_pl_de_no_049-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7250/autografo_no_051-cmnm-2026-ref_ao_pl_de_no_050-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7251/autografo_no_052-cmnm-2026-ref_ao_pl_de_no_051-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7252/autografo_no_053-cmnm-2026-ref_ao_pl_de_no_052-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7284/autografo_no_054-cmnm-2026-ref_ao_pl_de_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7285/autografo_no_055-cmnm-2026-ref_ao_pl_de_no_297-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7286/autografo_no_056-cmnm-2026-ref_ao_pl_de_no_054-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7041/decreto_no_9.470-gp-2026-referente_a_lei_no_2.475-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7042/decreto_no_9.472-gp-2026-referente_a_lei_no_2.477-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7043/decreto_no_9.474-gp-2026-referente_a_lei_no_2.479-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7044/decreto_no_9.475-gp-2026-referente_a_lei_no_2.480-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7045/decreto_no_9.476-gp-2026-referente_a_lei_no_2.476-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7046/decreto_no_9.477-gp-2026-referente_a_lei_no_2.482-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7047/decreto_no_9.479-gp-2026-referente_a_lei_no_2.483-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7048/decreto_no_9.480-gp-2026-referente_a_lei_no_2.484-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7049/decreto_no_9.481-gp-2026-referente_a_lei_no_2.485-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7050/decreto_no_9.482-gp-2026-referente_a_lei_no_2.486-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7084/decreto_no_9.492-gp-2026-referente_a_lei_no_2.489-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7117/decreto_no_9.510-gp-2026-referente_a_lei_no_2.493-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7118/decreto_no_9.512-gp-2026-referente_a_lei_no_2.494-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7119/decreto_no_9.513-gp-2026-referente_a_lei_no_2.495-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7120/decreto_no_9.514-gp-2026-referente_a_lei_no_2.496-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7121/decreto_no_9.515-gp-2026-referente_a_lei_no_2.497-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7122/decreto_no_9.516-gp-2026-referente_a_lei_no_2.498-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7123/decreto_no_9.517-gp-2026-referente_a_lei_no_2.499-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7153/decreto_no_9.525-gp-2026-referente_a_lei_no_2.500-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7154/decreto_no_9.528-gp-2026-referente_a_lei_no_2.501-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7155/decreto_no_9.530-gp-2026-referente_a_lei_no_2.503-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7156/decreto_no_9.531-gp-2026-referente_a_lei_no_2.504-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7157/decreto_no_9.533-gp-2026-referente_a_lei_no_2.505-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7158/decreto_no_9.534-gp-2026-referente_a_lei_no_2.506-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7165/decreto_no_9.529-gp-2026-referente_a_lei_no_2.502-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7166/decreto_no_9.541-gp-2026-referente_a_lei_no_2.507-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7214/decreto_no_9.565-gp-2026-referente_a_lei_no_2.513-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7215/decreto_no_9.566-gp-2026-referente_a_lei_no_2.514-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7216/decreto_no_9.567-gp-2026-referente_a_lei_no_2.515-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7217/decreto_no_9.568-gp-2026-referente_a_lei_no_2.516-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7218/decreto_no_9.569-gp-2026-referente_a_lei_no_2.518-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7219/decreto_no_9.570-gp-2026-referente_a_lei_no_2.517-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7233/decreto_no_9.583-gp-2026-referente_a_lei_no_2.519-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7254/decreto_no_9.593-gp-2026-referente_a_lei_no_2.520-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7221/emenda__modificativa_no_001-2026_-ao_projeto_de_lei_no_034-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7222/emenda__modificativa_no_002-2026_-ao_projeto_de_lei_no_035-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7246/emenda__modificativa_no_003-2026_-ao_projeto_de_lei_no_048-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7247/emenda__modificativa_no_004-2026_-ao_projeto_de_lei_no_049-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7015/indicacao_n_001-2026-celio_brito.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7016/indicacao_n_002-2026-pres._adalto.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7017/indicacao_n_003-2026-pres._adalto.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7018/indicacao_n_004-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7021/indicacao_n_005-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7022/indicacao_n_006-2026-pres._adalto.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7051/indicacao_n_007-2026-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7052/indicacao_n_008-2026-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7053/indicacao_n_009-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7054/indicacao_n_010-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7055/indicacao_n_011-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7086/indicacao_n_012-2026-fabio_carcara.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7124/indicacao_n_013-2026-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7125/indicacao_n_014-2026-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7134/indicacao_n_015-2026-irmao_jo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7190/indicacao_n_016-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7213/indicacao_n_017-2026-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7223/indicacao_n_018-2026-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7234/indicacao_n_019-2026-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7235/indicacao_n_020-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7236/indicacao_n_021-2026-irmao_jo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7240/indicacao_n_022-2026-pres._adalto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7253/indicacao_n_023-2026-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7151/mocao_de_apoio_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7040/oficio_no_001-gv-jm-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7057/oficio_001.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7058/oficio002.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7059/oficio003.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7060/oficio_004_protocolado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7061/oficio_005_protocolado_2.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7068/oficio_no006_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7069/oficio_de_no_007_assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7070/oficio_de_no008_assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7074/oficio_n001-gv-2026__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7075/oficio_n002-gv-2026__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7076/oficio_n003-gv-2026__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7077/oficio_n004-gv-2026_1_repaired.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7078/oficio-n__005-gv-2026__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7079/oficio-n_006-gv-2026__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7080/oficio-n_007-gv-2026__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7081/oficio_n_008-gv-abv-20256__repaired.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7085/oficio_de_no009_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7102/oficio_no_010-2026_laisassinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7113/oficio_n_009-gv-abv-2026__2_repaired.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7132/whatsapp_image_2026-03-02_at_14.14.08.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7137/oficio_de_no011_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7140/oficio_001_recebido.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7159/oficio_de_no012_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7160/oficio_de_no013_assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7161/oficio_de_no014_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7162/oficio_de_no015_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7163/oficio_de_no016_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7167/oficio_n_017-2026_coronel_chrissostomo_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7168/oficio_no_018-2026_rafael_fera_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7169/oficio_no_019-2026_prefeitoassinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7170/oficio_no_020-2026_prefeito_assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7171/oficio_no_020-2026_prefeito_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7184/oficio_de_no021_asinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7185/oficio_de_no022_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7186/oficio_de_no023_assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7195/oficio-n_011-gv-2026__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7196/oficio_no_012_assinado_repaired.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7197/oficio_n_013-gv-2026__repaired.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7198/oficio-n_014-gv-2026__repaired_1.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7199/whatsapp_image_2026-03-23_at_08.43.56_repaired.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7204/oficio_de_no024_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7228/oficio_de_no025_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7229/oficio_no_026_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7230/oficio_de_no027_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7231/oficio_de_no028_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7248/oficio_no_029-2026_zeniltonassinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7257/oficio-001_ass.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7271/oficio-001-2026_assinado_repaired.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7272/oficio-002-2026_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7273/oficio-003-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7114/parecer_no_001-ccj-2026-ref._ao_pl_014-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7164/parecer_no_002-ccj-2026-ref._ao_pl_015-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7225/parecer_no_003-ccj-2026-ref._aos_pls_034_e_035-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7283/parecer_no_004-ccj-2026-ref._ao_pl_297-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7189/mensagem_e_projeto_de_lei_complementar_n_022-_gp-2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7150/projeto_de_decreto_legislativo_no_001-cmnm-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7023/projeto_de_lei_no_012-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7065/projeto_de_lei_no_015-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7066/projeto_de_lei_no_016-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7200/projeto_de_lei_no_042-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7201/projeto_de_lei_no_43_-gp_-_2026-semosp_-_excesso_de_arrecadacao_-__calcadas_e_rampas.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7202/projeto_de_lei_no_44_-_2026-semosp_-anulacao__-_contrapartida_-_constr._calcadas_e_rampas.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7232/projeto_de_lei_no_047-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7019/projeto_de_lei_no_001-cmnm-2026-dia_mundial_das_bandas_e_fanfarras.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7020/projeto_de_lei_no_002-cmnm-2026-dia_mundial_declara_bandas_e_fanfarras_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7067/projeto_de_lei_no_003-cmnm-2026-gestao_regularizacao_e_retirada_de_fios.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7172/projeto_de_lei_no_004-cmnm-2026-politica_municipal_de_atencao_integral_a_saudeda_mulher_no_climaterio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7176/projeto_de_lei_no_005-cmnm-2026-reajuste_anual_dos_vencimentos_dos_servidores_cmnm.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7177/projeto_de_lei_no_006-cmnm-2026-auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7178/projeto_de_lei_no_007-cmnm-2026-auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7174/projeto_de_resolucao_no_001-cmnm-2026-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7175/projeto_de_resolucao_no_002-cmnm-2026-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7062/requerimento_n_001-2026_-_licenca_do_jair.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7149/requerimento_n_002-2026_-_prorrogacao_da_licenca_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7135/requerimento_n_003-2026_-_solicitacao_de_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7136/requerimento_n_004-2026_-_solicitacao_de_audiencia_publica-producao_agricola.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7193/requerimento_n_005-2026_-_mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7203/requerimento_n_006-2026_-trata_da_criacao_e_regulamentacao_do_cargo_de_condutor_de_ambulancia..pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7237/requerimento_n_007-2026_-_solicitacao_de_sessao_solene.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7238/requerimento_n_008-2026_-_requerimento__da_licenca_no_003-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H87"/>
+  <dimension ref="A1:H217"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="51.140625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="61.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="167.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="150.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="177.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1713,2250 +3306,5630 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...13 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...13 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...13 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" t="s">
         <v>46</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D10" t="s">
-[...8 lines deleted...]
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11" t="s">
+        <v>46</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B11" t="s">
-[...5 lines deleted...]
-      <c r="D11" t="s">
+      <c r="H11" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" t="s">
+        <v>46</v>
+      </c>
+      <c r="F12" t="s">
+        <v>53</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H12" t="s">
         <v>55</v>
-      </c>
-[...19 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="E13" t="s">
+        <v>46</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="F13" t="s">
+      <c r="H13" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="E14" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="F14" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="H14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="E15" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="F15" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="H15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" t="s">
+        <v>46</v>
+      </c>
+      <c r="F16" t="s">
+        <v>66</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H16" t="s">
         <v>68</v>
-      </c>
-[...19 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" t="s">
+        <v>46</v>
+      </c>
+      <c r="F17" t="s">
         <v>70</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>71</v>
       </c>
       <c r="H17" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="D18" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="E18" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="F18" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="H18" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" t="s">
+        <v>74</v>
+      </c>
+      <c r="E19" t="s">
+        <v>75</v>
+      </c>
+      <c r="F19" t="s">
         <v>76</v>
       </c>
-      <c r="B19" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G19" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="H19" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="E20" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="F20" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H20" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="E21" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="F21" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H21" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>86</v>
+        <v>29</v>
       </c>
       <c r="D22" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="E22" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="F22" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H22" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>88</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23" t="s">
+        <v>74</v>
+      </c>
+      <c r="E23" t="s">
+        <v>75</v>
+      </c>
+      <c r="F23" t="s">
+        <v>76</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="D23" t="s">
-[...8 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" t="s">
+        <v>74</v>
+      </c>
+      <c r="E24" t="s">
+        <v>75</v>
+      </c>
+      <c r="F24" t="s">
+        <v>76</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="H24" t="s">
         <v>93</v>
-      </c>
-[...13 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>41</v>
+      </c>
+      <c r="D25" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" t="s">
+        <v>76</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H25" t="s">
         <v>96</v>
-      </c>
-[...19 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="D26" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="E26" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="F26" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="H26" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D27" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="E27" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="F27" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="H27" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="D28" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="E28" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="F28" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="H28" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="D29" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="E29" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="F29" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="H29" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="D30" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="E30" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="F30" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="H30" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="D31" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="E31" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="F31" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D32" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="E32" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="F32" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="H32" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>122</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>123</v>
+      </c>
+      <c r="D33" t="s">
+        <v>74</v>
+      </c>
+      <c r="E33" t="s">
+        <v>75</v>
+      </c>
+      <c r="F33" t="s">
+        <v>76</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H33" t="s">
         <v>125</v>
-      </c>
-[...19 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>126</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>127</v>
+      </c>
+      <c r="D34" t="s">
+        <v>74</v>
+      </c>
+      <c r="E34" t="s">
+        <v>75</v>
+      </c>
+      <c r="F34" t="s">
+        <v>76</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="H34" t="s">
         <v>129</v>
-      </c>
-[...13 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>130</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
         <v>131</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>74</v>
+      </c>
+      <c r="E35" t="s">
+        <v>75</v>
+      </c>
+      <c r="F35" t="s">
+        <v>76</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="D35" t="s">
-[...8 lines deleted...]
-      <c r="G35" s="1" t="s">
+      <c r="H35" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>134</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
         <v>135</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>74</v>
+      </c>
+      <c r="E36" t="s">
+        <v>75</v>
+      </c>
+      <c r="F36" t="s">
+        <v>76</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="D36" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H36" t="s">
-        <v>138</v>
+        <v>121</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>137</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>138</v>
+      </c>
+      <c r="D37" t="s">
+        <v>74</v>
+      </c>
+      <c r="E37" t="s">
+        <v>75</v>
+      </c>
+      <c r="F37" t="s">
+        <v>76</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B37" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H37" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>23</v>
+        <v>141</v>
       </c>
       <c r="D38" t="s">
-        <v>140</v>
+        <v>74</v>
       </c>
       <c r="E38" t="s">
-        <v>141</v>
+        <v>75</v>
       </c>
       <c r="F38" t="s">
+        <v>76</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="G38" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H38" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>27</v>
+        <v>144</v>
       </c>
       <c r="D39" t="s">
-        <v>140</v>
+        <v>74</v>
       </c>
       <c r="E39" t="s">
-        <v>141</v>
+        <v>75</v>
       </c>
       <c r="F39" t="s">
-        <v>142</v>
+        <v>76</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="H39" t="s">
-        <v>150</v>
+        <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>31</v>
+        <v>147</v>
       </c>
       <c r="D40" t="s">
-        <v>140</v>
+        <v>74</v>
       </c>
       <c r="E40" t="s">
-        <v>141</v>
+        <v>75</v>
       </c>
       <c r="F40" t="s">
-        <v>142</v>
+        <v>76</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="H40" t="s">
-        <v>153</v>
+        <v>133</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>35</v>
+        <v>150</v>
       </c>
       <c r="D41" t="s">
-        <v>140</v>
+        <v>74</v>
       </c>
       <c r="E41" t="s">
-        <v>141</v>
+        <v>75</v>
       </c>
       <c r="F41" t="s">
-        <v>142</v>
+        <v>76</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="H41" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>39</v>
+        <v>154</v>
       </c>
       <c r="D42" t="s">
-        <v>140</v>
+        <v>74</v>
       </c>
       <c r="E42" t="s">
-        <v>141</v>
+        <v>75</v>
       </c>
       <c r="F42" t="s">
-        <v>142</v>
+        <v>76</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="H42" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>157</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>158</v>
+      </c>
+      <c r="D43" t="s">
+        <v>74</v>
+      </c>
+      <c r="E43" t="s">
+        <v>75</v>
+      </c>
+      <c r="F43" t="s">
+        <v>76</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="B43" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H43" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>160</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
         <v>161</v>
       </c>
-      <c r="B44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D44" t="s">
-        <v>140</v>
+        <v>74</v>
       </c>
       <c r="E44" t="s">
-        <v>141</v>
+        <v>75</v>
       </c>
       <c r="F44" t="s">
-        <v>142</v>
+        <v>76</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H44" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>163</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>80</v>
+        <v>164</v>
       </c>
       <c r="D45" t="s">
-        <v>140</v>
+        <v>74</v>
       </c>
       <c r="E45" t="s">
-        <v>141</v>
+        <v>75</v>
       </c>
       <c r="F45" t="s">
-        <v>142</v>
+        <v>76</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="H45" t="s">
-        <v>165</v>
+        <v>121</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>166</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>83</v>
+        <v>167</v>
       </c>
       <c r="D46" t="s">
-        <v>140</v>
+        <v>74</v>
       </c>
       <c r="E46" t="s">
-        <v>141</v>
+        <v>75</v>
       </c>
       <c r="F46" t="s">
-        <v>142</v>
+        <v>76</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H46" t="s">
-        <v>150</v>
+        <v>121</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>86</v>
+        <v>170</v>
       </c>
       <c r="D47" t="s">
-        <v>140</v>
+        <v>74</v>
       </c>
       <c r="E47" t="s">
-        <v>141</v>
+        <v>75</v>
       </c>
       <c r="F47" t="s">
-        <v>142</v>
+        <v>76</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="H47" t="s">
-        <v>153</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>173</v>
       </c>
       <c r="D48" t="s">
-        <v>171</v>
+        <v>74</v>
       </c>
       <c r="E48" t="s">
-        <v>172</v>
+        <v>75</v>
       </c>
       <c r="F48" t="s">
-        <v>173</v>
+        <v>76</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H48" t="s">
-        <v>175</v>
+        <v>152</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>175</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
         <v>176</v>
       </c>
-      <c r="B49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D49" t="s">
-        <v>171</v>
+        <v>74</v>
       </c>
       <c r="E49" t="s">
-        <v>172</v>
+        <v>75</v>
       </c>
       <c r="F49" t="s">
+        <v>76</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="G49" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H49" t="s">
-        <v>179</v>
+        <v>121</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>178</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>179</v>
+      </c>
+      <c r="D50" t="s">
+        <v>74</v>
+      </c>
+      <c r="E50" t="s">
+        <v>75</v>
+      </c>
+      <c r="F50" t="s">
+        <v>76</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="B50" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H50" t="s">
-        <v>182</v>
+        <v>121</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>181</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>182</v>
+      </c>
+      <c r="D51" t="s">
+        <v>74</v>
+      </c>
+      <c r="E51" t="s">
+        <v>75</v>
+      </c>
+      <c r="F51" t="s">
+        <v>76</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="B51" t="s">
-[...11 lines deleted...]
-      <c r="F51" t="s">
+      <c r="H51" t="s">
         <v>184</v>
-      </c>
-[...4 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>185</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>186</v>
+      </c>
+      <c r="D52" t="s">
+        <v>74</v>
+      </c>
+      <c r="E52" t="s">
+        <v>75</v>
+      </c>
+      <c r="F52" t="s">
+        <v>76</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="B52" t="s">
-[...14 lines deleted...]
-      <c r="G52" s="1" t="s">
+      <c r="H52" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>189</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
         <v>190</v>
       </c>
-      <c r="B53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D53" t="s">
-        <v>171</v>
+        <v>74</v>
       </c>
       <c r="E53" t="s">
-        <v>172</v>
+        <v>75</v>
       </c>
       <c r="F53" t="s">
+        <v>76</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="G53" s="1" t="s">
+      <c r="H53" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>193</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
         <v>194</v>
       </c>
-      <c r="B54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D54" t="s">
-        <v>171</v>
+        <v>74</v>
       </c>
       <c r="E54" t="s">
-        <v>172</v>
+        <v>75</v>
       </c>
       <c r="F54" t="s">
+        <v>76</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="G54" s="1" t="s">
+      <c r="H54" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>197</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
         <v>198</v>
       </c>
-      <c r="B55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D55" t="s">
-        <v>171</v>
+        <v>74</v>
       </c>
       <c r="E55" t="s">
-        <v>172</v>
+        <v>75</v>
       </c>
       <c r="F55" t="s">
+        <v>76</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="G55" s="1" t="s">
+      <c r="H55" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>201</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
         <v>202</v>
       </c>
-      <c r="B56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D56" t="s">
-        <v>171</v>
+        <v>74</v>
       </c>
       <c r="E56" t="s">
-        <v>172</v>
+        <v>75</v>
       </c>
       <c r="F56" t="s">
-        <v>184</v>
+        <v>76</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>203</v>
       </c>
       <c r="H56" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>205</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>83</v>
+        <v>206</v>
       </c>
       <c r="D57" t="s">
-        <v>171</v>
+        <v>74</v>
       </c>
       <c r="E57" t="s">
-        <v>172</v>
+        <v>75</v>
       </c>
       <c r="F57" t="s">
-        <v>184</v>
+        <v>76</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="H57" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>86</v>
+        <v>210</v>
       </c>
       <c r="D58" t="s">
-        <v>171</v>
+        <v>74</v>
       </c>
       <c r="E58" t="s">
-        <v>172</v>
+        <v>75</v>
       </c>
       <c r="F58" t="s">
-        <v>184</v>
+        <v>76</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="H58" t="s">
-        <v>210</v>
+        <v>133</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>89</v>
+        <v>213</v>
       </c>
       <c r="D59" t="s">
-        <v>171</v>
+        <v>74</v>
       </c>
       <c r="E59" t="s">
-        <v>172</v>
+        <v>75</v>
       </c>
       <c r="F59" t="s">
-        <v>212</v>
+        <v>76</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="H59" t="s">
-        <v>214</v>
+        <v>121</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>215</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>10</v>
+        <v>216</v>
       </c>
       <c r="D60" t="s">
-        <v>216</v>
+        <v>74</v>
       </c>
       <c r="E60" t="s">
+        <v>75</v>
+      </c>
+      <c r="F60" t="s">
+        <v>76</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="F60" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H60" t="s">
-        <v>220</v>
+        <v>152</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>219</v>
+      </c>
+      <c r="D61" t="s">
+        <v>74</v>
+      </c>
+      <c r="E61" t="s">
+        <v>75</v>
+      </c>
+      <c r="F61" t="s">
+        <v>220</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="B61" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H61" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>222</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>223</v>
+      </c>
+      <c r="D62" t="s">
+        <v>74</v>
+      </c>
+      <c r="E62" t="s">
+        <v>75</v>
+      </c>
+      <c r="F62" t="s">
+        <v>76</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="B62" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H62" t="s">
-        <v>226</v>
+        <v>133</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>225</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>226</v>
+      </c>
+      <c r="D63" t="s">
+        <v>74</v>
+      </c>
+      <c r="E63" t="s">
+        <v>75</v>
+      </c>
+      <c r="F63" t="s">
+        <v>76</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="B63" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H63" t="s">
-        <v>229</v>
+        <v>121</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>228</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>229</v>
+      </c>
+      <c r="D64" t="s">
+        <v>74</v>
+      </c>
+      <c r="E64" t="s">
+        <v>75</v>
+      </c>
+      <c r="F64" t="s">
+        <v>76</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="B64" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H64" t="s">
-        <v>232</v>
+        <v>121</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>231</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>232</v>
+      </c>
+      <c r="D65" t="s">
+        <v>74</v>
+      </c>
+      <c r="E65" t="s">
+        <v>75</v>
+      </c>
+      <c r="F65" t="s">
+        <v>76</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="B65" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H65" t="s">
-        <v>235</v>
+        <v>133</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>234</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>235</v>
+      </c>
+      <c r="D66" t="s">
+        <v>74</v>
+      </c>
+      <c r="E66" t="s">
+        <v>75</v>
+      </c>
+      <c r="F66" t="s">
+        <v>76</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="B66" t="s">
-[...14 lines deleted...]
-      <c r="G66" s="1" t="s">
+      <c r="H66" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>238</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
         <v>239</v>
       </c>
-      <c r="B67" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D67" t="s">
-        <v>216</v>
+        <v>74</v>
       </c>
       <c r="E67" t="s">
-        <v>217</v>
+        <v>75</v>
       </c>
       <c r="F67" t="s">
-        <v>184</v>
+        <v>240</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="H67" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>80</v>
+        <v>244</v>
       </c>
       <c r="D68" t="s">
-        <v>216</v>
+        <v>74</v>
       </c>
       <c r="E68" t="s">
-        <v>217</v>
+        <v>75</v>
       </c>
       <c r="F68" t="s">
-        <v>184</v>
+        <v>76</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="H68" t="s">
-        <v>244</v>
+        <v>133</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>83</v>
+        <v>247</v>
       </c>
       <c r="D69" t="s">
-        <v>216</v>
+        <v>74</v>
       </c>
       <c r="E69" t="s">
-        <v>217</v>
+        <v>75</v>
       </c>
       <c r="F69" t="s">
-        <v>199</v>
+        <v>76</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="H69" t="s">
-        <v>247</v>
+        <v>133</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>86</v>
+        <v>250</v>
       </c>
       <c r="D70" t="s">
-        <v>216</v>
+        <v>74</v>
       </c>
       <c r="E70" t="s">
-        <v>217</v>
+        <v>75</v>
       </c>
       <c r="F70" t="s">
-        <v>199</v>
+        <v>76</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="H70" t="s">
-        <v>250</v>
+        <v>133</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>89</v>
+        <v>253</v>
       </c>
       <c r="D71" t="s">
-        <v>216</v>
+        <v>74</v>
       </c>
       <c r="E71" t="s">
-        <v>217</v>
+        <v>75</v>
       </c>
       <c r="F71" t="s">
-        <v>199</v>
+        <v>76</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H71" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>93</v>
+        <v>257</v>
       </c>
       <c r="D72" t="s">
-        <v>216</v>
+        <v>74</v>
       </c>
       <c r="E72" t="s">
-        <v>217</v>
+        <v>75</v>
       </c>
       <c r="F72" t="s">
-        <v>199</v>
+        <v>76</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="H72" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>97</v>
+        <v>261</v>
       </c>
       <c r="D73" t="s">
-        <v>216</v>
+        <v>74</v>
       </c>
       <c r="E73" t="s">
-        <v>217</v>
+        <v>75</v>
       </c>
       <c r="F73" t="s">
-        <v>199</v>
+        <v>76</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="H73" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="D74" t="s">
-        <v>216</v>
+        <v>265</v>
       </c>
       <c r="E74" t="s">
-        <v>217</v>
+        <v>266</v>
       </c>
       <c r="F74" t="s">
-        <v>199</v>
+        <v>267</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="H74" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>105</v>
+        <v>17</v>
       </c>
       <c r="D75" t="s">
-        <v>216</v>
+        <v>265</v>
       </c>
       <c r="E75" t="s">
-        <v>217</v>
+        <v>266</v>
       </c>
       <c r="F75" t="s">
-        <v>199</v>
+        <v>267</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="H75" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>273</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>21</v>
+      </c>
+      <c r="D76" t="s">
+        <v>265</v>
+      </c>
+      <c r="E76" t="s">
         <v>266</v>
       </c>
-      <c r="B76" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F76" t="s">
-        <v>199</v>
+        <v>267</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="H76" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>113</v>
+        <v>25</v>
       </c>
       <c r="D77" t="s">
-        <v>216</v>
+        <v>265</v>
       </c>
       <c r="E77" t="s">
-        <v>217</v>
+        <v>266</v>
       </c>
       <c r="F77" t="s">
-        <v>184</v>
+        <v>267</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="H77" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>117</v>
+        <v>29</v>
       </c>
       <c r="D78" t="s">
-        <v>216</v>
+        <v>265</v>
       </c>
       <c r="E78" t="s">
-        <v>217</v>
+        <v>266</v>
       </c>
       <c r="F78" t="s">
-        <v>184</v>
+        <v>267</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="H78" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>120</v>
+        <v>33</v>
       </c>
       <c r="D79" t="s">
-        <v>216</v>
+        <v>265</v>
       </c>
       <c r="E79" t="s">
-        <v>217</v>
+        <v>266</v>
       </c>
       <c r="F79" t="s">
-        <v>199</v>
+        <v>267</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="H79" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D80" t="s">
-        <v>279</v>
+        <v>265</v>
       </c>
       <c r="E80" t="s">
-        <v>280</v>
+        <v>266</v>
       </c>
       <c r="F80" t="s">
-        <v>281</v>
+        <v>267</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="H80" t="s">
-        <v>283</v>
+        <v>269</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>89</v>
+        <v>41</v>
       </c>
       <c r="D81" t="s">
-        <v>285</v>
+        <v>265</v>
       </c>
       <c r="E81" t="s">
-        <v>286</v>
+        <v>266</v>
       </c>
       <c r="F81" t="s">
-        <v>142</v>
+        <v>267</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>287</v>
       </c>
       <c r="H81" t="s">
-        <v>288</v>
+        <v>269</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>288</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>98</v>
+      </c>
+      <c r="D82" t="s">
+        <v>265</v>
+      </c>
+      <c r="E82" t="s">
+        <v>266</v>
+      </c>
+      <c r="F82" t="s">
+        <v>267</v>
+      </c>
+      <c r="G82" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="B82" t="s">
-[...14 lines deleted...]
-      <c r="G82" s="1" t="s">
+      <c r="H82" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>291</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>101</v>
+      </c>
+      <c r="D83" t="s">
+        <v>265</v>
+      </c>
+      <c r="E83" t="s">
+        <v>266</v>
+      </c>
+      <c r="F83" t="s">
+        <v>267</v>
+      </c>
+      <c r="G83" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="B83" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H83" t="s">
-        <v>294</v>
+        <v>275</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="D84" t="s">
-        <v>296</v>
+        <v>265</v>
       </c>
       <c r="E84" t="s">
-        <v>297</v>
+        <v>266</v>
       </c>
       <c r="F84" t="s">
-        <v>184</v>
+        <v>267</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="H84" t="s">
-        <v>299</v>
+        <v>278</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>23</v>
+        <v>107</v>
       </c>
       <c r="D85" t="s">
+        <v>265</v>
+      </c>
+      <c r="E85" t="s">
+        <v>266</v>
+      </c>
+      <c r="F85" t="s">
+        <v>267</v>
+      </c>
+      <c r="G85" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="E85" t="s">
+      <c r="H85" t="s">
         <v>297</v>
-      </c>
-[...7 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>27</v>
+        <v>111</v>
       </c>
       <c r="D86" t="s">
-        <v>296</v>
+        <v>265</v>
       </c>
       <c r="E86" t="s">
-        <v>297</v>
+        <v>266</v>
       </c>
       <c r="F86" t="s">
-        <v>184</v>
+        <v>267</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="H86" t="s">
-        <v>305</v>
+        <v>275</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
+        <v>300</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>115</v>
+      </c>
+      <c r="D87" t="s">
+        <v>265</v>
+      </c>
+      <c r="E87" t="s">
+        <v>266</v>
+      </c>
+      <c r="F87" t="s">
+        <v>267</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H87" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>302</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>119</v>
+      </c>
+      <c r="D88" t="s">
+        <v>265</v>
+      </c>
+      <c r="E88" t="s">
+        <v>266</v>
+      </c>
+      <c r="F88" t="s">
+        <v>267</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H88" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>304</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>123</v>
+      </c>
+      <c r="D89" t="s">
+        <v>265</v>
+      </c>
+      <c r="E89" t="s">
+        <v>266</v>
+      </c>
+      <c r="F89" t="s">
+        <v>267</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H89" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
         <v>306</v>
       </c>
-      <c r="B87" t="s">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>127</v>
+      </c>
+      <c r="D90" t="s">
+        <v>265</v>
+      </c>
+      <c r="E90" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" t="s">
+        <v>267</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H90" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>308</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>131</v>
+      </c>
+      <c r="D91" t="s">
+        <v>265</v>
+      </c>
+      <c r="E91" t="s">
+        <v>266</v>
+      </c>
+      <c r="F91" t="s">
+        <v>267</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H91" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>310</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>135</v>
+      </c>
+      <c r="D92" t="s">
+        <v>265</v>
+      </c>
+      <c r="E92" t="s">
+        <v>266</v>
+      </c>
+      <c r="F92" t="s">
+        <v>267</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H92" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>312</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>138</v>
+      </c>
+      <c r="D93" t="s">
+        <v>265</v>
+      </c>
+      <c r="E93" t="s">
+        <v>266</v>
+      </c>
+      <c r="F93" t="s">
+        <v>267</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H93" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>314</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>141</v>
+      </c>
+      <c r="D94" t="s">
+        <v>265</v>
+      </c>
+      <c r="E94" t="s">
+        <v>266</v>
+      </c>
+      <c r="F94" t="s">
+        <v>267</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H94" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>316</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>144</v>
+      </c>
+      <c r="D95" t="s">
+        <v>265</v>
+      </c>
+      <c r="E95" t="s">
+        <v>266</v>
+      </c>
+      <c r="F95" t="s">
+        <v>267</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H95" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>318</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>147</v>
+      </c>
+      <c r="D96" t="s">
+        <v>265</v>
+      </c>
+      <c r="E96" t="s">
+        <v>266</v>
+      </c>
+      <c r="F96" t="s">
+        <v>267</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H96" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>320</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>150</v>
+      </c>
+      <c r="D97" t="s">
+        <v>265</v>
+      </c>
+      <c r="E97" t="s">
+        <v>266</v>
+      </c>
+      <c r="F97" t="s">
+        <v>267</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H97" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>322</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>154</v>
+      </c>
+      <c r="D98" t="s">
+        <v>265</v>
+      </c>
+      <c r="E98" t="s">
+        <v>266</v>
+      </c>
+      <c r="F98" t="s">
+        <v>267</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H98" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>324</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>158</v>
+      </c>
+      <c r="D99" t="s">
+        <v>265</v>
+      </c>
+      <c r="E99" t="s">
+        <v>266</v>
+      </c>
+      <c r="F99" t="s">
+        <v>267</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H99" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>327</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>161</v>
+      </c>
+      <c r="D100" t="s">
+        <v>265</v>
+      </c>
+      <c r="E100" t="s">
+        <v>266</v>
+      </c>
+      <c r="F100" t="s">
+        <v>267</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H100" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>329</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>164</v>
+      </c>
+      <c r="D101" t="s">
+        <v>265</v>
+      </c>
+      <c r="E101" t="s">
+        <v>266</v>
+      </c>
+      <c r="F101" t="s">
+        <v>267</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H101" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>331</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>167</v>
+      </c>
+      <c r="D102" t="s">
+        <v>265</v>
+      </c>
+      <c r="E102" t="s">
+        <v>266</v>
+      </c>
+      <c r="F102" t="s">
+        <v>267</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H102" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>333</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>170</v>
+      </c>
+      <c r="D103" t="s">
+        <v>265</v>
+      </c>
+      <c r="E103" t="s">
+        <v>266</v>
+      </c>
+      <c r="F103" t="s">
+        <v>267</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H103" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>335</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>173</v>
+      </c>
+      <c r="D104" t="s">
+        <v>265</v>
+      </c>
+      <c r="E104" t="s">
+        <v>266</v>
+      </c>
+      <c r="F104" t="s">
+        <v>267</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H104" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>337</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>176</v>
+      </c>
+      <c r="D105" t="s">
+        <v>265</v>
+      </c>
+      <c r="E105" t="s">
+        <v>266</v>
+      </c>
+      <c r="F105" t="s">
+        <v>267</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H105" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>340</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>179</v>
+      </c>
+      <c r="D106" t="s">
+        <v>265</v>
+      </c>
+      <c r="E106" t="s">
+        <v>266</v>
+      </c>
+      <c r="F106" t="s">
+        <v>267</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H106" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>342</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>182</v>
+      </c>
+      <c r="D107" t="s">
+        <v>265</v>
+      </c>
+      <c r="E107" t="s">
+        <v>266</v>
+      </c>
+      <c r="F107" t="s">
+        <v>267</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H107" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>344</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
         <v>10</v>
       </c>
-      <c r="D87" t="s">
-[...12 lines deleted...]
-        <v>311</v>
+      <c r="D108" t="s">
+        <v>345</v>
+      </c>
+      <c r="E108" t="s">
+        <v>346</v>
+      </c>
+      <c r="F108" t="s">
+        <v>347</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H108" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>350</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>17</v>
+      </c>
+      <c r="D109" t="s">
+        <v>345</v>
+      </c>
+      <c r="E109" t="s">
+        <v>346</v>
+      </c>
+      <c r="F109" t="s">
+        <v>347</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H109" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>353</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>21</v>
+      </c>
+      <c r="D110" t="s">
+        <v>345</v>
+      </c>
+      <c r="E110" t="s">
+        <v>346</v>
+      </c>
+      <c r="F110" t="s">
+        <v>354</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H110" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>357</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>25</v>
+      </c>
+      <c r="D111" t="s">
+        <v>345</v>
+      </c>
+      <c r="E111" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" t="s">
+        <v>354</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H111" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>360</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112" t="s">
+        <v>361</v>
+      </c>
+      <c r="E112" t="s">
+        <v>362</v>
+      </c>
+      <c r="F112" t="s">
+        <v>363</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H112" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>366</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>17</v>
+      </c>
+      <c r="D113" t="s">
+        <v>361</v>
+      </c>
+      <c r="E113" t="s">
+        <v>362</v>
+      </c>
+      <c r="F113" t="s">
+        <v>240</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H113" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>369</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>21</v>
+      </c>
+      <c r="D114" t="s">
+        <v>361</v>
+      </c>
+      <c r="E114" t="s">
+        <v>362</v>
+      </c>
+      <c r="F114" t="s">
+        <v>240</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H114" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>372</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>25</v>
+      </c>
+      <c r="D115" t="s">
+        <v>361</v>
+      </c>
+      <c r="E115" t="s">
+        <v>362</v>
+      </c>
+      <c r="F115" t="s">
+        <v>354</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H115" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>375</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>29</v>
+      </c>
+      <c r="D116" t="s">
+        <v>361</v>
+      </c>
+      <c r="E116" t="s">
+        <v>362</v>
+      </c>
+      <c r="F116" t="s">
+        <v>354</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H116" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>378</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>33</v>
+      </c>
+      <c r="D117" t="s">
+        <v>361</v>
+      </c>
+      <c r="E117" t="s">
+        <v>362</v>
+      </c>
+      <c r="F117" t="s">
+        <v>379</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H117" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>382</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118" t="s">
+        <v>361</v>
+      </c>
+      <c r="E118" t="s">
+        <v>362</v>
+      </c>
+      <c r="F118" t="s">
+        <v>383</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H118" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>386</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>41</v>
+      </c>
+      <c r="D119" t="s">
+        <v>361</v>
+      </c>
+      <c r="E119" t="s">
+        <v>362</v>
+      </c>
+      <c r="F119" t="s">
+        <v>387</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H119" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>390</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>98</v>
+      </c>
+      <c r="D120" t="s">
+        <v>361</v>
+      </c>
+      <c r="E120" t="s">
+        <v>362</v>
+      </c>
+      <c r="F120" t="s">
+        <v>354</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H120" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>393</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>101</v>
+      </c>
+      <c r="D121" t="s">
+        <v>361</v>
+      </c>
+      <c r="E121" t="s">
+        <v>362</v>
+      </c>
+      <c r="F121" t="s">
+        <v>354</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H121" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>396</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>104</v>
+      </c>
+      <c r="D122" t="s">
+        <v>361</v>
+      </c>
+      <c r="E122" t="s">
+        <v>362</v>
+      </c>
+      <c r="F122" t="s">
+        <v>354</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H122" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>399</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>107</v>
+      </c>
+      <c r="D123" t="s">
+        <v>361</v>
+      </c>
+      <c r="E123" t="s">
+        <v>362</v>
+      </c>
+      <c r="F123" t="s">
+        <v>400</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H123" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>403</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>111</v>
+      </c>
+      <c r="D124" t="s">
+        <v>361</v>
+      </c>
+      <c r="E124" t="s">
+        <v>362</v>
+      </c>
+      <c r="F124" t="s">
+        <v>383</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H124" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>406</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>115</v>
+      </c>
+      <c r="D125" t="s">
+        <v>361</v>
+      </c>
+      <c r="E125" t="s">
+        <v>362</v>
+      </c>
+      <c r="F125" t="s">
+        <v>383</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H125" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>409</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>119</v>
+      </c>
+      <c r="D126" t="s">
+        <v>361</v>
+      </c>
+      <c r="E126" t="s">
+        <v>362</v>
+      </c>
+      <c r="F126" t="s">
+        <v>410</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H126" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>413</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>123</v>
+      </c>
+      <c r="D127" t="s">
+        <v>361</v>
+      </c>
+      <c r="E127" t="s">
+        <v>362</v>
+      </c>
+      <c r="F127" t="s">
+        <v>354</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H127" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>416</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>127</v>
+      </c>
+      <c r="D128" t="s">
+        <v>361</v>
+      </c>
+      <c r="E128" t="s">
+        <v>362</v>
+      </c>
+      <c r="F128" t="s">
+        <v>417</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H128" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>420</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>131</v>
+      </c>
+      <c r="D129" t="s">
+        <v>361</v>
+      </c>
+      <c r="E129" t="s">
+        <v>362</v>
+      </c>
+      <c r="F129" t="s">
+        <v>383</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H129" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>423</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>135</v>
+      </c>
+      <c r="D130" t="s">
+        <v>361</v>
+      </c>
+      <c r="E130" t="s">
+        <v>362</v>
+      </c>
+      <c r="F130" t="s">
+        <v>387</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H130" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>426</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>138</v>
+      </c>
+      <c r="D131" t="s">
+        <v>361</v>
+      </c>
+      <c r="E131" t="s">
+        <v>362</v>
+      </c>
+      <c r="F131" t="s">
+        <v>354</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H131" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>429</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>141</v>
+      </c>
+      <c r="D132" t="s">
+        <v>361</v>
+      </c>
+      <c r="E132" t="s">
+        <v>362</v>
+      </c>
+      <c r="F132" t="s">
+        <v>410</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H132" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>432</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>144</v>
+      </c>
+      <c r="D133" t="s">
+        <v>361</v>
+      </c>
+      <c r="E133" t="s">
+        <v>362</v>
+      </c>
+      <c r="F133" t="s">
+        <v>240</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H133" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>435</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>147</v>
+      </c>
+      <c r="D134" t="s">
+        <v>361</v>
+      </c>
+      <c r="E134" t="s">
+        <v>362</v>
+      </c>
+      <c r="F134" t="s">
+        <v>383</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H134" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>438</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>10</v>
+      </c>
+      <c r="D135" t="s">
+        <v>439</v>
+      </c>
+      <c r="E135" t="s">
+        <v>440</v>
+      </c>
+      <c r="F135" t="s">
+        <v>354</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H135" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>443</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>10</v>
+      </c>
+      <c r="D136" t="s">
+        <v>444</v>
+      </c>
+      <c r="E136" t="s">
+        <v>445</v>
+      </c>
+      <c r="F136" t="s">
+        <v>410</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H136" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>448</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>17</v>
+      </c>
+      <c r="D137" t="s">
+        <v>444</v>
+      </c>
+      <c r="E137" t="s">
+        <v>445</v>
+      </c>
+      <c r="F137" t="s">
+        <v>354</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H137" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>451</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>21</v>
+      </c>
+      <c r="D138" t="s">
+        <v>444</v>
+      </c>
+      <c r="E138" t="s">
+        <v>445</v>
+      </c>
+      <c r="F138" t="s">
+        <v>354</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H138" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>454</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>25</v>
+      </c>
+      <c r="D139" t="s">
+        <v>444</v>
+      </c>
+      <c r="E139" t="s">
+        <v>445</v>
+      </c>
+      <c r="F139" t="s">
+        <v>354</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H139" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>457</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>29</v>
+      </c>
+      <c r="D140" t="s">
+        <v>444</v>
+      </c>
+      <c r="E140" t="s">
+        <v>445</v>
+      </c>
+      <c r="F140" t="s">
+        <v>354</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H140" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>460</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>33</v>
+      </c>
+      <c r="D141" t="s">
+        <v>444</v>
+      </c>
+      <c r="E141" t="s">
+        <v>445</v>
+      </c>
+      <c r="F141" t="s">
+        <v>354</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H141" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>463</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>37</v>
+      </c>
+      <c r="D142" t="s">
+        <v>444</v>
+      </c>
+      <c r="E142" t="s">
+        <v>445</v>
+      </c>
+      <c r="F142" t="s">
+        <v>354</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H142" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>466</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>41</v>
+      </c>
+      <c r="D143" t="s">
+        <v>444</v>
+      </c>
+      <c r="E143" t="s">
+        <v>445</v>
+      </c>
+      <c r="F143" t="s">
+        <v>354</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H143" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>469</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>98</v>
+      </c>
+      <c r="D144" t="s">
+        <v>444</v>
+      </c>
+      <c r="E144" t="s">
+        <v>445</v>
+      </c>
+      <c r="F144" t="s">
+        <v>354</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H144" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>472</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>101</v>
+      </c>
+      <c r="D145" t="s">
+        <v>444</v>
+      </c>
+      <c r="E145" t="s">
+        <v>445</v>
+      </c>
+      <c r="F145" t="s">
+        <v>387</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H145" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>475</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>104</v>
+      </c>
+      <c r="D146" t="s">
+        <v>444</v>
+      </c>
+      <c r="E146" t="s">
+        <v>445</v>
+      </c>
+      <c r="F146" t="s">
+        <v>387</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H146" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>478</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>107</v>
+      </c>
+      <c r="D147" t="s">
+        <v>444</v>
+      </c>
+      <c r="E147" t="s">
+        <v>445</v>
+      </c>
+      <c r="F147" t="s">
+        <v>387</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H147" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>481</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>111</v>
+      </c>
+      <c r="D148" t="s">
+        <v>444</v>
+      </c>
+      <c r="E148" t="s">
+        <v>445</v>
+      </c>
+      <c r="F148" t="s">
+        <v>387</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H148" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>484</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>115</v>
+      </c>
+      <c r="D149" t="s">
+        <v>444</v>
+      </c>
+      <c r="E149" t="s">
+        <v>445</v>
+      </c>
+      <c r="F149" t="s">
+        <v>387</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H149" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>487</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>119</v>
+      </c>
+      <c r="D150" t="s">
+        <v>444</v>
+      </c>
+      <c r="E150" t="s">
+        <v>445</v>
+      </c>
+      <c r="F150" t="s">
+        <v>387</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H150" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>490</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>123</v>
+      </c>
+      <c r="D151" t="s">
+        <v>444</v>
+      </c>
+      <c r="E151" t="s">
+        <v>445</v>
+      </c>
+      <c r="F151" t="s">
+        <v>387</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H151" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>493</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>127</v>
+      </c>
+      <c r="D152" t="s">
+        <v>444</v>
+      </c>
+      <c r="E152" t="s">
+        <v>445</v>
+      </c>
+      <c r="F152" t="s">
+        <v>387</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H152" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>496</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>131</v>
+      </c>
+      <c r="D153" t="s">
+        <v>444</v>
+      </c>
+      <c r="E153" t="s">
+        <v>445</v>
+      </c>
+      <c r="F153" t="s">
+        <v>354</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H153" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>499</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>135</v>
+      </c>
+      <c r="D154" t="s">
+        <v>444</v>
+      </c>
+      <c r="E154" t="s">
+        <v>445</v>
+      </c>
+      <c r="F154" t="s">
+        <v>354</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H154" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>502</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>138</v>
+      </c>
+      <c r="D155" t="s">
+        <v>444</v>
+      </c>
+      <c r="E155" t="s">
+        <v>445</v>
+      </c>
+      <c r="F155" t="s">
+        <v>387</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H155" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>505</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>141</v>
+      </c>
+      <c r="D156" t="s">
+        <v>444</v>
+      </c>
+      <c r="E156" t="s">
+        <v>445</v>
+      </c>
+      <c r="F156" t="s">
+        <v>387</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H156" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>508</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>144</v>
+      </c>
+      <c r="D157" t="s">
+        <v>444</v>
+      </c>
+      <c r="E157" t="s">
+        <v>445</v>
+      </c>
+      <c r="F157" t="s">
+        <v>354</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H157" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>511</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>147</v>
+      </c>
+      <c r="D158" t="s">
+        <v>444</v>
+      </c>
+      <c r="E158" t="s">
+        <v>445</v>
+      </c>
+      <c r="F158" t="s">
+        <v>363</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H158" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>514</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>150</v>
+      </c>
+      <c r="D159" t="s">
+        <v>444</v>
+      </c>
+      <c r="E159" t="s">
+        <v>445</v>
+      </c>
+      <c r="F159" t="s">
+        <v>354</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H159" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>517</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>154</v>
+      </c>
+      <c r="D160" t="s">
+        <v>444</v>
+      </c>
+      <c r="E160" t="s">
+        <v>445</v>
+      </c>
+      <c r="F160" t="s">
+        <v>354</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H160" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>520</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>158</v>
+      </c>
+      <c r="D161" t="s">
+        <v>444</v>
+      </c>
+      <c r="E161" t="s">
+        <v>445</v>
+      </c>
+      <c r="F161" t="s">
+        <v>354</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H161" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>523</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>161</v>
+      </c>
+      <c r="D162" t="s">
+        <v>444</v>
+      </c>
+      <c r="E162" t="s">
+        <v>445</v>
+      </c>
+      <c r="F162" t="s">
+        <v>354</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H162" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>526</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>164</v>
+      </c>
+      <c r="D163" t="s">
+        <v>444</v>
+      </c>
+      <c r="E163" t="s">
+        <v>445</v>
+      </c>
+      <c r="F163" t="s">
+        <v>354</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H163" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>529</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>167</v>
+      </c>
+      <c r="D164" t="s">
+        <v>444</v>
+      </c>
+      <c r="E164" t="s">
+        <v>445</v>
+      </c>
+      <c r="F164" t="s">
+        <v>354</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H164" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>531</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>170</v>
+      </c>
+      <c r="D165" t="s">
+        <v>444</v>
+      </c>
+      <c r="E165" t="s">
+        <v>445</v>
+      </c>
+      <c r="F165" t="s">
+        <v>354</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H165" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>533</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>173</v>
+      </c>
+      <c r="D166" t="s">
+        <v>444</v>
+      </c>
+      <c r="E166" t="s">
+        <v>445</v>
+      </c>
+      <c r="F166" t="s">
+        <v>354</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H166" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>536</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>176</v>
+      </c>
+      <c r="D167" t="s">
+        <v>444</v>
+      </c>
+      <c r="E167" t="s">
+        <v>445</v>
+      </c>
+      <c r="F167" t="s">
+        <v>220</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H167" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>539</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>179</v>
+      </c>
+      <c r="D168" t="s">
+        <v>444</v>
+      </c>
+      <c r="E168" t="s">
+        <v>445</v>
+      </c>
+      <c r="F168" t="s">
+        <v>354</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H168" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>541</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>182</v>
+      </c>
+      <c r="D169" t="s">
+        <v>444</v>
+      </c>
+      <c r="E169" t="s">
+        <v>445</v>
+      </c>
+      <c r="F169" t="s">
+        <v>354</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H169" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>544</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>186</v>
+      </c>
+      <c r="D170" t="s">
+        <v>444</v>
+      </c>
+      <c r="E170" t="s">
+        <v>445</v>
+      </c>
+      <c r="F170" t="s">
+        <v>354</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H170" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>547</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>190</v>
+      </c>
+      <c r="D171" t="s">
+        <v>444</v>
+      </c>
+      <c r="E171" t="s">
+        <v>445</v>
+      </c>
+      <c r="F171" t="s">
+        <v>354</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H171" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>550</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>194</v>
+      </c>
+      <c r="D172" t="s">
+        <v>444</v>
+      </c>
+      <c r="E172" t="s">
+        <v>445</v>
+      </c>
+      <c r="F172" t="s">
+        <v>387</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H172" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>553</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>198</v>
+      </c>
+      <c r="D173" t="s">
+        <v>444</v>
+      </c>
+      <c r="E173" t="s">
+        <v>445</v>
+      </c>
+      <c r="F173" t="s">
+        <v>387</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H173" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>556</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>202</v>
+      </c>
+      <c r="D174" t="s">
+        <v>444</v>
+      </c>
+      <c r="E174" t="s">
+        <v>445</v>
+      </c>
+      <c r="F174" t="s">
+        <v>387</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H174" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>559</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>206</v>
+      </c>
+      <c r="D175" t="s">
+        <v>444</v>
+      </c>
+      <c r="E175" t="s">
+        <v>445</v>
+      </c>
+      <c r="F175" t="s">
+        <v>387</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H175" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>562</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>210</v>
+      </c>
+      <c r="D176" t="s">
+        <v>444</v>
+      </c>
+      <c r="E176" t="s">
+        <v>445</v>
+      </c>
+      <c r="F176" t="s">
+        <v>387</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H176" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>565</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>213</v>
+      </c>
+      <c r="D177" t="s">
+        <v>444</v>
+      </c>
+      <c r="E177" t="s">
+        <v>445</v>
+      </c>
+      <c r="F177" t="s">
+        <v>354</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H177" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>568</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>216</v>
+      </c>
+      <c r="D178" t="s">
+        <v>444</v>
+      </c>
+      <c r="E178" t="s">
+        <v>445</v>
+      </c>
+      <c r="F178" t="s">
+        <v>354</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H178" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>571</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>219</v>
+      </c>
+      <c r="D179" t="s">
+        <v>444</v>
+      </c>
+      <c r="E179" t="s">
+        <v>445</v>
+      </c>
+      <c r="F179" t="s">
+        <v>354</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H179" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>574</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>223</v>
+      </c>
+      <c r="D180" t="s">
+        <v>444</v>
+      </c>
+      <c r="E180" t="s">
+        <v>445</v>
+      </c>
+      <c r="F180" t="s">
+        <v>354</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H180" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>577</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>226</v>
+      </c>
+      <c r="D181" t="s">
+        <v>444</v>
+      </c>
+      <c r="E181" t="s">
+        <v>445</v>
+      </c>
+      <c r="F181" t="s">
+        <v>354</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H181" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>580</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>229</v>
+      </c>
+      <c r="D182" t="s">
+        <v>444</v>
+      </c>
+      <c r="E182" t="s">
+        <v>445</v>
+      </c>
+      <c r="F182" t="s">
+        <v>354</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H182" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>583</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>232</v>
+      </c>
+      <c r="D183" t="s">
+        <v>444</v>
+      </c>
+      <c r="E183" t="s">
+        <v>445</v>
+      </c>
+      <c r="F183" t="s">
+        <v>383</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H183" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>586</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>235</v>
+      </c>
+      <c r="D184" t="s">
+        <v>444</v>
+      </c>
+      <c r="E184" t="s">
+        <v>445</v>
+      </c>
+      <c r="F184" t="s">
+        <v>587</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H184" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>590</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>239</v>
+      </c>
+      <c r="D185" t="s">
+        <v>444</v>
+      </c>
+      <c r="E185" t="s">
+        <v>445</v>
+      </c>
+      <c r="F185" t="s">
+        <v>587</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H185" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>593</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>244</v>
+      </c>
+      <c r="D186" t="s">
+        <v>444</v>
+      </c>
+      <c r="E186" t="s">
+        <v>445</v>
+      </c>
+      <c r="F186" t="s">
+        <v>587</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H186" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>596</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>247</v>
+      </c>
+      <c r="D187" t="s">
+        <v>444</v>
+      </c>
+      <c r="E187" t="s">
+        <v>445</v>
+      </c>
+      <c r="F187" t="s">
+        <v>383</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H187" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>599</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>10</v>
+      </c>
+      <c r="D188" t="s">
+        <v>600</v>
+      </c>
+      <c r="E188" t="s">
+        <v>601</v>
+      </c>
+      <c r="F188" t="s">
+        <v>602</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H188" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>605</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>17</v>
+      </c>
+      <c r="D189" t="s">
+        <v>600</v>
+      </c>
+      <c r="E189" t="s">
+        <v>601</v>
+      </c>
+      <c r="F189" t="s">
+        <v>347</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H189" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>608</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>21</v>
+      </c>
+      <c r="D190" t="s">
+        <v>600</v>
+      </c>
+      <c r="E190" t="s">
+        <v>601</v>
+      </c>
+      <c r="F190" t="s">
+        <v>602</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H190" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>611</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>25</v>
+      </c>
+      <c r="D191" t="s">
+        <v>600</v>
+      </c>
+      <c r="E191" t="s">
+        <v>601</v>
+      </c>
+      <c r="F191" t="s">
+        <v>347</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H191" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>614</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>144</v>
+      </c>
+      <c r="D192" t="s">
+        <v>615</v>
+      </c>
+      <c r="E192" t="s">
+        <v>616</v>
+      </c>
+      <c r="F192" t="s">
+        <v>267</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H192" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>619</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>10</v>
+      </c>
+      <c r="D193" t="s">
+        <v>620</v>
+      </c>
+      <c r="E193" t="s">
+        <v>621</v>
+      </c>
+      <c r="F193" t="s">
+        <v>622</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H193" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>625</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>107</v>
+      </c>
+      <c r="D194" t="s">
+        <v>626</v>
+      </c>
+      <c r="E194" t="s">
+        <v>627</v>
+      </c>
+      <c r="F194" t="s">
+        <v>267</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H194" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>630</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>119</v>
+      </c>
+      <c r="D195" t="s">
+        <v>626</v>
+      </c>
+      <c r="E195" t="s">
+        <v>627</v>
+      </c>
+      <c r="F195" t="s">
+        <v>267</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H195" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>633</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>123</v>
+      </c>
+      <c r="D196" t="s">
+        <v>626</v>
+      </c>
+      <c r="E196" t="s">
+        <v>627</v>
+      </c>
+      <c r="F196" t="s">
+        <v>267</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H196" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>636</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>213</v>
+      </c>
+      <c r="D197" t="s">
+        <v>626</v>
+      </c>
+      <c r="E197" t="s">
+        <v>627</v>
+      </c>
+      <c r="F197" t="s">
+        <v>267</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H197" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>638</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>216</v>
+      </c>
+      <c r="D198" t="s">
+        <v>626</v>
+      </c>
+      <c r="E198" t="s">
+        <v>627</v>
+      </c>
+      <c r="F198" t="s">
+        <v>267</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H198" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>641</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>219</v>
+      </c>
+      <c r="D199" t="s">
+        <v>626</v>
+      </c>
+      <c r="E199" t="s">
+        <v>627</v>
+      </c>
+      <c r="F199" t="s">
+        <v>267</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H199" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>643</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>229</v>
+      </c>
+      <c r="D200" t="s">
+        <v>626</v>
+      </c>
+      <c r="E200" t="s">
+        <v>627</v>
+      </c>
+      <c r="F200" t="s">
+        <v>267</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H200" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>646</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>10</v>
+      </c>
+      <c r="D201" t="s">
+        <v>647</v>
+      </c>
+      <c r="E201" t="s">
+        <v>648</v>
+      </c>
+      <c r="F201" t="s">
+        <v>354</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H201" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>651</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>17</v>
+      </c>
+      <c r="D202" t="s">
+        <v>647</v>
+      </c>
+      <c r="E202" t="s">
+        <v>648</v>
+      </c>
+      <c r="F202" t="s">
+        <v>354</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H202" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>654</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>21</v>
+      </c>
+      <c r="D203" t="s">
+        <v>647</v>
+      </c>
+      <c r="E203" t="s">
+        <v>648</v>
+      </c>
+      <c r="F203" t="s">
+        <v>354</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H203" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>657</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>25</v>
+      </c>
+      <c r="D204" t="s">
+        <v>647</v>
+      </c>
+      <c r="E204" t="s">
+        <v>648</v>
+      </c>
+      <c r="F204" t="s">
+        <v>354</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H204" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>660</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>29</v>
+      </c>
+      <c r="D205" t="s">
+        <v>647</v>
+      </c>
+      <c r="E205" t="s">
+        <v>648</v>
+      </c>
+      <c r="F205" t="s">
+        <v>13</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H205" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>663</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>33</v>
+      </c>
+      <c r="D206" t="s">
+        <v>647</v>
+      </c>
+      <c r="E206" t="s">
+        <v>648</v>
+      </c>
+      <c r="F206" t="s">
+        <v>13</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H206" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>666</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>37</v>
+      </c>
+      <c r="D207" t="s">
+        <v>647</v>
+      </c>
+      <c r="E207" t="s">
+        <v>648</v>
+      </c>
+      <c r="F207" t="s">
+        <v>13</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H207" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>669</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>10</v>
+      </c>
+      <c r="D208" t="s">
+        <v>670</v>
+      </c>
+      <c r="E208" t="s">
+        <v>671</v>
+      </c>
+      <c r="F208" t="s">
+        <v>13</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H208" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>674</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>17</v>
+      </c>
+      <c r="D209" t="s">
+        <v>670</v>
+      </c>
+      <c r="E209" t="s">
+        <v>671</v>
+      </c>
+      <c r="F209" t="s">
+        <v>13</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H209" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>677</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>10</v>
+      </c>
+      <c r="D210" t="s">
+        <v>678</v>
+      </c>
+      <c r="E210" t="s">
+        <v>679</v>
+      </c>
+      <c r="F210" t="s">
+        <v>680</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H210" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>683</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>17</v>
+      </c>
+      <c r="D211" t="s">
+        <v>678</v>
+      </c>
+      <c r="E211" t="s">
+        <v>679</v>
+      </c>
+      <c r="F211" t="s">
+        <v>684</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H211" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>687</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>21</v>
+      </c>
+      <c r="D212" t="s">
+        <v>678</v>
+      </c>
+      <c r="E212" t="s">
+        <v>679</v>
+      </c>
+      <c r="F212" t="s">
+        <v>354</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H212" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>690</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>25</v>
+      </c>
+      <c r="D213" t="s">
+        <v>678</v>
+      </c>
+      <c r="E213" t="s">
+        <v>679</v>
+      </c>
+      <c r="F213" t="s">
+        <v>354</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H213" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>693</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>29</v>
+      </c>
+      <c r="D214" t="s">
+        <v>678</v>
+      </c>
+      <c r="E214" t="s">
+        <v>679</v>
+      </c>
+      <c r="F214" t="s">
+        <v>363</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H214" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>696</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>33</v>
+      </c>
+      <c r="D215" t="s">
+        <v>678</v>
+      </c>
+      <c r="E215" t="s">
+        <v>679</v>
+      </c>
+      <c r="F215" t="s">
+        <v>697</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H215" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>700</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>37</v>
+      </c>
+      <c r="D216" t="s">
+        <v>678</v>
+      </c>
+      <c r="E216" t="s">
+        <v>679</v>
+      </c>
+      <c r="F216" t="s">
+        <v>354</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H216" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>703</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>41</v>
+      </c>
+      <c r="D217" t="s">
+        <v>678</v>
+      </c>
+      <c r="E217" t="s">
+        <v>679</v>
+      </c>
+      <c r="F217" t="s">
+        <v>684</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H217" t="s">
+        <v>705</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4003,50 +8976,180 @@
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>