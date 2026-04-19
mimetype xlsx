--- v1 (2026-04-16)
+++ v2 (2026-04-19)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1736" uniqueCount="706">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1752" uniqueCount="712">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -69,51 +69,51 @@
   <si>
     <t>ASEX</t>
   </si>
   <si>
     <t>ATA DAS SESSÕES EXTRAORDINÁRIA.</t>
   </si>
   <si>
     <t>ADALTO, JEFFERSON CLÍMACO, Mesa Diretora, SARGENTO MILTON</t>
   </si>
   <si>
     <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7092/ata_da_1a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE_x000D_
 NOVA MAMORÉ/RO, REFERENTE AO 1º PERÍODO DA SEGUNDA_x000D_
 SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA NO DIA_x000D_
 19 DE FEVEREIRO DE 2026, ÀS 12H00MIN.</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7093/roteiro_da_2a_sessao_extraordinaria-19-02-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7093/ata_da_2a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE_x000D_
 NOVA MAMORÉ/RO, REFERENTE AO 1º PERÍODO DA SEGUNDA_x000D_
 SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA NO DIA_x000D_
 19 DE FEVEREIRO DE 2026, ÀS 12H05MIN.</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7094/ata_da_3a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE_x000D_
 NOVA MAMORÉ/RO, REFERENTE AO 1º PERÍODO DA SEGUNDA_x000D_
 SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA NO DIA_x000D_
 19 DE FEVEREIRO DE 2026, ÀS 12H10MIN.</t>
   </si>
   <si>
     <t>7095</t>
   </si>
@@ -2444,50 +2444,77 @@
 distrito de Jacynópolis, município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>7273</t>
   </si>
   <si>
     <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7273/oficio-003-2026_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado, _x000D_
 Cumprimentando cordialmente Vossa Excelência, na qualidade de vereador do _x000D_
 município de Nova Mamoré/RO, venho por meio deste solicitar o apoio de Vossa _x000D_
 Excelência para destinação de uma retroescavadeira para atender às demandas do _x000D_
 distrito de Jacynópolis, município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>7274</t>
   </si>
   <si>
     <t>http://sapl.novamamore.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho, por meio deste, na qualidade de Vereador do Município de Nova Mamoré/RO, solicitar o apoio de Vossa Excelência na destinação de recursos financeiros no valor de R$ 100.000,00 (cem mil reais) para investimento na área de saúde bucal, com o objetivo de atender, principalmente, a população de baixa renda de nosso município.</t>
+  </si>
+  <si>
+    <t>7287</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7287/oficio_de_no032_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssima Senhora Deputada, _x000D_
+Ao cumprimentá-la respeitosamente, sirvo-me do presente, na condição de _x000D_
+Vereador do Município de Nova Mamoré/RO, para solicitar a Vossa Excelência que _x000D_
+interceda junto ao Departamento de Estradas de Rodagem (DER) e ao Governo do _x000D_
+Estado de Rondônia, no sentido de viabilizar, com a máxima urgência, o patrolamento _x000D_
+da Linha D, localizada na zona rural deste município.</t>
+  </si>
+  <si>
+    <t>7288</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7288/oficio_de_no033_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssima Senhora Deputada, _x000D_
+Ao cumprimentá-la respeitosamente, sirvo-me do presente, na condição de _x000D_
+Vereador do Município de Nova Mamoré/RO, para solicitar vosso valioso apoio e _x000D_
+intermediação junto à Escola do Legislativo para a realização, no município de Nova _x000D_
+Mamoré, do curso de Inteligência Financeira, Planejamento e Finanças Pessoais.</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES</t>
   </si>
   <si>
     <t>CPCJFEFFO - C.P de Constituição, Just., Finan., Econ., e Fisc. Fina. e O</t>
   </si>
   <si>
     <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7114/parecer_no_001-ccj-2026-ref._ao_pl_014-gp-2026.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 001/CPCJFEFFO/2026 _x000D_
 _x000D_
 PROPOSITURAS:  _x000D_
 • Altera dispositivos da Lei Municipal nº 1.353-GP/18, de 19 de março de 2018, _x000D_
 que reestruturou o Instituto de Previdência Social dos Servidores Públicos _x000D_
 Municipais de Nova Mamoré (IPRENOM), e dá outras providências.  _x000D_
 _x000D_
 AUTORIA: PODER EXECUTIVO</t>
@@ -3226,56 +3253,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7092/ata_da_1a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7093/roteiro_da_2a_sessao_extraordinaria-19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7094/ata_da_3a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7095/ata_da_4a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7096/ata_da_5a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7097/ata_da_6a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7098/ata_da_7a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7101/ata_da_8a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7063/ata_da_1a_primeira_sessao_ordinaria_no_dia_02-02-2026-.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7133/ata_da_2a_segunda_sessao_ordinaria_no_dia_09-02-2026-.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7152/ata_da_3a_terceira_sessao_ordinaria_no_dia_02-03-2026-.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7173/ata_da_4a_quarta_sessao_ordinaria_no_dia_09-03-2026-.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7194/ata_da_5a_quinta_sessao_ordinaria_no_dia_16-03-2026-.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7224/ata_da_6a_sexta_sessao_ordinaria_no_dia_23-03-2026-.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7239/ata_da_7a_setimaa_sessao_ordinaria_no_dia_30-03-2026-.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7282/ata_da_8a_oitava_sessao_ordinaria_no_dia_06-04-2026-.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7032/autografo_no_001-cmnm-2026-ref_ao_pl_de_no_001-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7026/autografo_no_002-cmnm-2026-ref_ao_pl_de_no_002-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7027/autografo_no_003-cmnm-2026-ref_ao_pl_de_no_003-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7028/autografo_no_004-cmnm-2026-ref_ao_pl_de_no_004-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7029/autografo_no_005-cmnm-2026-ref_ao_pl_de_no_005-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7030/autografo_no_006-cmnm-2026-ref_ao_pl_de_no_006-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7031/autografo_no_007-cmnm-2026-ref_ao_pl_de_no_007-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7033/autografo_no_008-cmnm-2026-ref_ao_pl_de_no_008-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7034/autografo_no_009-cmnm-2026-ref_ao_pl_de_no_009-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7035/autografo_no_010-cmnm-2026-ref_ao_pl_de_no_010-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7036/autografo_no_011-cmnm-2026-ref_ao_pl_de_no_011-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7037/autografo_no_012-cmnm-2026-ref_ao_pl_de_no_012-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7038/autografo_no_013-cmnm-2026-ref_ao_pl_de_no_001-cmnm-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7039/autografo_no_014-cmnm-2026-ref_ao_pl_de_no_002-cmnm-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7071/autografo_no_015-cmnm-2026-ref_ao_pl_de_no_013-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7072/autografo_no_016-cmnm-2026-ref_ao_pl_de_no_016-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7073/autografo_no_017-cmnm-2026-ref_ao_pl_de_no_003-cmnm-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7105/autografo_no_018-cmnm-2026-ref_ao_pl_de_no_017-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7106/autografo_no_019-cmnm-2026-ref_ao_pl_de_no_018-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7107/autografo_no_020-cmnm-2026-ref_ao_pl_de_no_020-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7108/autografo_no_021-cmnm-2026-ref_ao_pl_de_no_021-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7109/autografo_no_022-cmnm-2026-ref_ao_pl_de_no_022-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7110/autografo_no_023-cmnm-2026-ref_ao_pl_de_no_023-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7111/autografo_no_024-cmnm-2026-ref_ao_pl_de_no_024-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7112/autografo_no_025-cmnm-2026-ref_ao_pl_de_no_014-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7138/autografo_no_026-cmnm-2026-ref_ao_pl_de_no_025-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7139/autografo_no_027-cmnm-2026-ref_ao_pl_de_no_026-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7141/autografo_no_028-cmnm-2026-ref_ao_pl_de_no_028-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7142/autografo_no_029-cmnm-2026-ref_ao_pl_de_no_029-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7143/autografo_no_030-cmnm-2026-ref_ao_pl_de_no_030-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7144/autografo_no_031-cmnm-2026-ref_ao_pl_de_no_031-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7145/autografo_no_032-cmnm-2026-ref_ao_pl_de_no_032-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7146/autografo_no_033-cmnm-2026-ref_ao_pl_de_no_033-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7179/autografo_no_034-cmnm-2026-ref_ao_pl_de_no_015-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7180/autografo_no_035-cmnm-2026-ref_ao_pl_de_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7181/autografo_no_036-cmnm-2026-ref_ao_pl_de_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7182/autografo_no_037-cmnm-2026-ref_ao_pl_de_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7183/autografo_no_038-cmnm-2026-ref_ao_pl_de_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7205/autografo_no_039-cmnm-2026-ref_ao_pl_de_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7206/autografo_no_040-cmnm-2026-ref_ao_plc_de_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7207/autografo_no_041-cmnm-2026-ref_ao_pl_de_no_039-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7208/autografo_no_042-cmnm-2026-ref_ao_pl_de_no_040-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7209/autografo_no_043-cmnm-2026-ref_ao_pl_de_no_041-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7210/autografo_no_044-cmnm-2026-ref_ao_pl_de_no_042-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7211/autografo_no_045-cmnm-2026-ref_ao_pl_de_no_043-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7212/autografo_no_046-cmnm-2026-ref_ao_pl_de_no_044-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7226/autografo_no_047-cmnm-2026-ref_ao_pl_de_no_045-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7249/autografo_no_048-cmnm-2026-ref_ao_pl_de_no_046-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7255/autografo_no_049-cmnm-2026-ref_ao_pl_de_no_048-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7256/autografo_no_050-cmnm-2026-ref_ao_pl_de_no_049-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7250/autografo_no_051-cmnm-2026-ref_ao_pl_de_no_050-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7251/autografo_no_052-cmnm-2026-ref_ao_pl_de_no_051-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7252/autografo_no_053-cmnm-2026-ref_ao_pl_de_no_052-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7284/autografo_no_054-cmnm-2026-ref_ao_pl_de_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7285/autografo_no_055-cmnm-2026-ref_ao_pl_de_no_297-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7286/autografo_no_056-cmnm-2026-ref_ao_pl_de_no_054-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7041/decreto_no_9.470-gp-2026-referente_a_lei_no_2.475-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7042/decreto_no_9.472-gp-2026-referente_a_lei_no_2.477-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7043/decreto_no_9.474-gp-2026-referente_a_lei_no_2.479-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7044/decreto_no_9.475-gp-2026-referente_a_lei_no_2.480-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7045/decreto_no_9.476-gp-2026-referente_a_lei_no_2.476-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7046/decreto_no_9.477-gp-2026-referente_a_lei_no_2.482-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7047/decreto_no_9.479-gp-2026-referente_a_lei_no_2.483-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7048/decreto_no_9.480-gp-2026-referente_a_lei_no_2.484-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7049/decreto_no_9.481-gp-2026-referente_a_lei_no_2.485-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7050/decreto_no_9.482-gp-2026-referente_a_lei_no_2.486-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7084/decreto_no_9.492-gp-2026-referente_a_lei_no_2.489-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7117/decreto_no_9.510-gp-2026-referente_a_lei_no_2.493-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7118/decreto_no_9.512-gp-2026-referente_a_lei_no_2.494-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7119/decreto_no_9.513-gp-2026-referente_a_lei_no_2.495-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7120/decreto_no_9.514-gp-2026-referente_a_lei_no_2.496-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7121/decreto_no_9.515-gp-2026-referente_a_lei_no_2.497-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7122/decreto_no_9.516-gp-2026-referente_a_lei_no_2.498-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7123/decreto_no_9.517-gp-2026-referente_a_lei_no_2.499-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7153/decreto_no_9.525-gp-2026-referente_a_lei_no_2.500-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7154/decreto_no_9.528-gp-2026-referente_a_lei_no_2.501-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7155/decreto_no_9.530-gp-2026-referente_a_lei_no_2.503-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7156/decreto_no_9.531-gp-2026-referente_a_lei_no_2.504-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7157/decreto_no_9.533-gp-2026-referente_a_lei_no_2.505-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7158/decreto_no_9.534-gp-2026-referente_a_lei_no_2.506-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7165/decreto_no_9.529-gp-2026-referente_a_lei_no_2.502-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7166/decreto_no_9.541-gp-2026-referente_a_lei_no_2.507-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7214/decreto_no_9.565-gp-2026-referente_a_lei_no_2.513-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7215/decreto_no_9.566-gp-2026-referente_a_lei_no_2.514-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7216/decreto_no_9.567-gp-2026-referente_a_lei_no_2.515-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7217/decreto_no_9.568-gp-2026-referente_a_lei_no_2.516-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7218/decreto_no_9.569-gp-2026-referente_a_lei_no_2.518-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7219/decreto_no_9.570-gp-2026-referente_a_lei_no_2.517-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7233/decreto_no_9.583-gp-2026-referente_a_lei_no_2.519-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7254/decreto_no_9.593-gp-2026-referente_a_lei_no_2.520-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7221/emenda__modificativa_no_001-2026_-ao_projeto_de_lei_no_034-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7222/emenda__modificativa_no_002-2026_-ao_projeto_de_lei_no_035-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7246/emenda__modificativa_no_003-2026_-ao_projeto_de_lei_no_048-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7247/emenda__modificativa_no_004-2026_-ao_projeto_de_lei_no_049-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7015/indicacao_n_001-2026-celio_brito.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7016/indicacao_n_002-2026-pres._adalto.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7017/indicacao_n_003-2026-pres._adalto.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7018/indicacao_n_004-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7021/indicacao_n_005-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7022/indicacao_n_006-2026-pres._adalto.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7051/indicacao_n_007-2026-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7052/indicacao_n_008-2026-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7053/indicacao_n_009-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7054/indicacao_n_010-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7055/indicacao_n_011-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7086/indicacao_n_012-2026-fabio_carcara.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7124/indicacao_n_013-2026-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7125/indicacao_n_014-2026-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7134/indicacao_n_015-2026-irmao_jo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7190/indicacao_n_016-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7213/indicacao_n_017-2026-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7223/indicacao_n_018-2026-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7234/indicacao_n_019-2026-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7235/indicacao_n_020-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7236/indicacao_n_021-2026-irmao_jo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7240/indicacao_n_022-2026-pres._adalto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7253/indicacao_n_023-2026-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7151/mocao_de_apoio_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7040/oficio_no_001-gv-jm-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7057/oficio_001.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7058/oficio002.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7059/oficio003.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7060/oficio_004_protocolado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7061/oficio_005_protocolado_2.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7068/oficio_no006_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7069/oficio_de_no_007_assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7070/oficio_de_no008_assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7074/oficio_n001-gv-2026__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7075/oficio_n002-gv-2026__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7076/oficio_n003-gv-2026__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7077/oficio_n004-gv-2026_1_repaired.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7078/oficio-n__005-gv-2026__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7079/oficio-n_006-gv-2026__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7080/oficio-n_007-gv-2026__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7081/oficio_n_008-gv-abv-20256__repaired.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7085/oficio_de_no009_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7102/oficio_no_010-2026_laisassinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7113/oficio_n_009-gv-abv-2026__2_repaired.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7132/whatsapp_image_2026-03-02_at_14.14.08.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7137/oficio_de_no011_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7140/oficio_001_recebido.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7159/oficio_de_no012_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7160/oficio_de_no013_assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7161/oficio_de_no014_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7162/oficio_de_no015_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7163/oficio_de_no016_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7167/oficio_n_017-2026_coronel_chrissostomo_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7168/oficio_no_018-2026_rafael_fera_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7169/oficio_no_019-2026_prefeitoassinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7170/oficio_no_020-2026_prefeito_assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7171/oficio_no_020-2026_prefeito_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7184/oficio_de_no021_asinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7185/oficio_de_no022_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7186/oficio_de_no023_assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7195/oficio-n_011-gv-2026__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7196/oficio_no_012_assinado_repaired.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7197/oficio_n_013-gv-2026__repaired.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7198/oficio-n_014-gv-2026__repaired_1.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7199/whatsapp_image_2026-03-23_at_08.43.56_repaired.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7204/oficio_de_no024_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7228/oficio_de_no025_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7229/oficio_no_026_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7230/oficio_de_no027_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7231/oficio_de_no028_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7248/oficio_no_029-2026_zeniltonassinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7257/oficio-001_ass.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7271/oficio-001-2026_assinado_repaired.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7272/oficio-002-2026_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7273/oficio-003-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7114/parecer_no_001-ccj-2026-ref._ao_pl_014-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7164/parecer_no_002-ccj-2026-ref._ao_pl_015-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7225/parecer_no_003-ccj-2026-ref._aos_pls_034_e_035-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7283/parecer_no_004-ccj-2026-ref._ao_pl_297-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7189/mensagem_e_projeto_de_lei_complementar_n_022-_gp-2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7150/projeto_de_decreto_legislativo_no_001-cmnm-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7023/projeto_de_lei_no_012-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7065/projeto_de_lei_no_015-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7066/projeto_de_lei_no_016-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7200/projeto_de_lei_no_042-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7201/projeto_de_lei_no_43_-gp_-_2026-semosp_-_excesso_de_arrecadacao_-__calcadas_e_rampas.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7202/projeto_de_lei_no_44_-_2026-semosp_-anulacao__-_contrapartida_-_constr._calcadas_e_rampas.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7232/projeto_de_lei_no_047-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7019/projeto_de_lei_no_001-cmnm-2026-dia_mundial_das_bandas_e_fanfarras.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7020/projeto_de_lei_no_002-cmnm-2026-dia_mundial_declara_bandas_e_fanfarras_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7067/projeto_de_lei_no_003-cmnm-2026-gestao_regularizacao_e_retirada_de_fios.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7172/projeto_de_lei_no_004-cmnm-2026-politica_municipal_de_atencao_integral_a_saudeda_mulher_no_climaterio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7176/projeto_de_lei_no_005-cmnm-2026-reajuste_anual_dos_vencimentos_dos_servidores_cmnm.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7177/projeto_de_lei_no_006-cmnm-2026-auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7178/projeto_de_lei_no_007-cmnm-2026-auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7174/projeto_de_resolucao_no_001-cmnm-2026-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7175/projeto_de_resolucao_no_002-cmnm-2026-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7062/requerimento_n_001-2026_-_licenca_do_jair.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7149/requerimento_n_002-2026_-_prorrogacao_da_licenca_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7135/requerimento_n_003-2026_-_solicitacao_de_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7136/requerimento_n_004-2026_-_solicitacao_de_audiencia_publica-producao_agricola.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7193/requerimento_n_005-2026_-_mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7203/requerimento_n_006-2026_-trata_da_criacao_e_regulamentacao_do_cargo_de_condutor_de_ambulancia..pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7237/requerimento_n_007-2026_-_solicitacao_de_sessao_solene.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7238/requerimento_n_008-2026_-_requerimento__da_licenca_no_003-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7092/ata_da_1a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7093/ata_da_2a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7094/ata_da_3a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7095/ata_da_4a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7096/ata_da_5a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7097/ata_da_6a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7098/ata_da_7a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7101/ata_da_8a_sessao_extraordinaria_-realizada_dia_19-02-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7063/ata_da_1a_primeira_sessao_ordinaria_no_dia_02-02-2026-.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7133/ata_da_2a_segunda_sessao_ordinaria_no_dia_09-02-2026-.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7152/ata_da_3a_terceira_sessao_ordinaria_no_dia_02-03-2026-.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7173/ata_da_4a_quarta_sessao_ordinaria_no_dia_09-03-2026-.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7194/ata_da_5a_quinta_sessao_ordinaria_no_dia_16-03-2026-.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7224/ata_da_6a_sexta_sessao_ordinaria_no_dia_23-03-2026-.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7239/ata_da_7a_setimaa_sessao_ordinaria_no_dia_30-03-2026-.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7282/ata_da_8a_oitava_sessao_ordinaria_no_dia_06-04-2026-.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7032/autografo_no_001-cmnm-2026-ref_ao_pl_de_no_001-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7026/autografo_no_002-cmnm-2026-ref_ao_pl_de_no_002-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7027/autografo_no_003-cmnm-2026-ref_ao_pl_de_no_003-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7028/autografo_no_004-cmnm-2026-ref_ao_pl_de_no_004-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7029/autografo_no_005-cmnm-2026-ref_ao_pl_de_no_005-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7030/autografo_no_006-cmnm-2026-ref_ao_pl_de_no_006-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7031/autografo_no_007-cmnm-2026-ref_ao_pl_de_no_007-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7033/autografo_no_008-cmnm-2026-ref_ao_pl_de_no_008-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7034/autografo_no_009-cmnm-2026-ref_ao_pl_de_no_009-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7035/autografo_no_010-cmnm-2026-ref_ao_pl_de_no_010-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7036/autografo_no_011-cmnm-2026-ref_ao_pl_de_no_011-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7037/autografo_no_012-cmnm-2026-ref_ao_pl_de_no_012-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7038/autografo_no_013-cmnm-2026-ref_ao_pl_de_no_001-cmnm-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7039/autografo_no_014-cmnm-2026-ref_ao_pl_de_no_002-cmnm-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7071/autografo_no_015-cmnm-2026-ref_ao_pl_de_no_013-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7072/autografo_no_016-cmnm-2026-ref_ao_pl_de_no_016-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7073/autografo_no_017-cmnm-2026-ref_ao_pl_de_no_003-cmnm-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7105/autografo_no_018-cmnm-2026-ref_ao_pl_de_no_017-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7106/autografo_no_019-cmnm-2026-ref_ao_pl_de_no_018-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7107/autografo_no_020-cmnm-2026-ref_ao_pl_de_no_020-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7108/autografo_no_021-cmnm-2026-ref_ao_pl_de_no_021-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7109/autografo_no_022-cmnm-2026-ref_ao_pl_de_no_022-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7110/autografo_no_023-cmnm-2026-ref_ao_pl_de_no_023-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7111/autografo_no_024-cmnm-2026-ref_ao_pl_de_no_024-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7112/autografo_no_025-cmnm-2026-ref_ao_pl_de_no_014-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7138/autografo_no_026-cmnm-2026-ref_ao_pl_de_no_025-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7139/autografo_no_027-cmnm-2026-ref_ao_pl_de_no_026-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7141/autografo_no_028-cmnm-2026-ref_ao_pl_de_no_028-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7142/autografo_no_029-cmnm-2026-ref_ao_pl_de_no_029-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7143/autografo_no_030-cmnm-2026-ref_ao_pl_de_no_030-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7144/autografo_no_031-cmnm-2026-ref_ao_pl_de_no_031-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7145/autografo_no_032-cmnm-2026-ref_ao_pl_de_no_032-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7146/autografo_no_033-cmnm-2026-ref_ao_pl_de_no_033-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7179/autografo_no_034-cmnm-2026-ref_ao_pl_de_no_015-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7180/autografo_no_035-cmnm-2026-ref_ao_pl_de_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7181/autografo_no_036-cmnm-2026-ref_ao_pl_de_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7182/autografo_no_037-cmnm-2026-ref_ao_pl_de_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7183/autografo_no_038-cmnm-2026-ref_ao_pl_de_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7205/autografo_no_039-cmnm-2026-ref_ao_pl_de_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7206/autografo_no_040-cmnm-2026-ref_ao_plc_de_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7207/autografo_no_041-cmnm-2026-ref_ao_pl_de_no_039-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7208/autografo_no_042-cmnm-2026-ref_ao_pl_de_no_040-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7209/autografo_no_043-cmnm-2026-ref_ao_pl_de_no_041-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7210/autografo_no_044-cmnm-2026-ref_ao_pl_de_no_042-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7211/autografo_no_045-cmnm-2026-ref_ao_pl_de_no_043-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7212/autografo_no_046-cmnm-2026-ref_ao_pl_de_no_044-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7226/autografo_no_047-cmnm-2026-ref_ao_pl_de_no_045-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7249/autografo_no_048-cmnm-2026-ref_ao_pl_de_no_046-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7255/autografo_no_049-cmnm-2026-ref_ao_pl_de_no_048-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7256/autografo_no_050-cmnm-2026-ref_ao_pl_de_no_049-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7250/autografo_no_051-cmnm-2026-ref_ao_pl_de_no_050-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7251/autografo_no_052-cmnm-2026-ref_ao_pl_de_no_051-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7252/autografo_no_053-cmnm-2026-ref_ao_pl_de_no_052-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7284/autografo_no_054-cmnm-2026-ref_ao_pl_de_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7285/autografo_no_055-cmnm-2026-ref_ao_pl_de_no_297-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7286/autografo_no_056-cmnm-2026-ref_ao_pl_de_no_054-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7041/decreto_no_9.470-gp-2026-referente_a_lei_no_2.475-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7042/decreto_no_9.472-gp-2026-referente_a_lei_no_2.477-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7043/decreto_no_9.474-gp-2026-referente_a_lei_no_2.479-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7044/decreto_no_9.475-gp-2026-referente_a_lei_no_2.480-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7045/decreto_no_9.476-gp-2026-referente_a_lei_no_2.476-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7046/decreto_no_9.477-gp-2026-referente_a_lei_no_2.482-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7047/decreto_no_9.479-gp-2026-referente_a_lei_no_2.483-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7048/decreto_no_9.480-gp-2026-referente_a_lei_no_2.484-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7049/decreto_no_9.481-gp-2026-referente_a_lei_no_2.485-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7050/decreto_no_9.482-gp-2026-referente_a_lei_no_2.486-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7084/decreto_no_9.492-gp-2026-referente_a_lei_no_2.489-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7117/decreto_no_9.510-gp-2026-referente_a_lei_no_2.493-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7118/decreto_no_9.512-gp-2026-referente_a_lei_no_2.494-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7119/decreto_no_9.513-gp-2026-referente_a_lei_no_2.495-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7120/decreto_no_9.514-gp-2026-referente_a_lei_no_2.496-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7121/decreto_no_9.515-gp-2026-referente_a_lei_no_2.497-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7122/decreto_no_9.516-gp-2026-referente_a_lei_no_2.498-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7123/decreto_no_9.517-gp-2026-referente_a_lei_no_2.499-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7153/decreto_no_9.525-gp-2026-referente_a_lei_no_2.500-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7154/decreto_no_9.528-gp-2026-referente_a_lei_no_2.501-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7155/decreto_no_9.530-gp-2026-referente_a_lei_no_2.503-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7156/decreto_no_9.531-gp-2026-referente_a_lei_no_2.504-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7157/decreto_no_9.533-gp-2026-referente_a_lei_no_2.505-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7158/decreto_no_9.534-gp-2026-referente_a_lei_no_2.506-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7165/decreto_no_9.529-gp-2026-referente_a_lei_no_2.502-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7166/decreto_no_9.541-gp-2026-referente_a_lei_no_2.507-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7214/decreto_no_9.565-gp-2026-referente_a_lei_no_2.513-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7215/decreto_no_9.566-gp-2026-referente_a_lei_no_2.514-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7216/decreto_no_9.567-gp-2026-referente_a_lei_no_2.515-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7217/decreto_no_9.568-gp-2026-referente_a_lei_no_2.516-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7218/decreto_no_9.569-gp-2026-referente_a_lei_no_2.518-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7219/decreto_no_9.570-gp-2026-referente_a_lei_no_2.517-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7233/decreto_no_9.583-gp-2026-referente_a_lei_no_2.519-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7254/decreto_no_9.593-gp-2026-referente_a_lei_no_2.520-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7221/emenda__modificativa_no_001-2026_-ao_projeto_de_lei_no_034-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7222/emenda__modificativa_no_002-2026_-ao_projeto_de_lei_no_035-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7246/emenda__modificativa_no_003-2026_-ao_projeto_de_lei_no_048-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7247/emenda__modificativa_no_004-2026_-ao_projeto_de_lei_no_049-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7015/indicacao_n_001-2026-celio_brito.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7016/indicacao_n_002-2026-pres._adalto.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7017/indicacao_n_003-2026-pres._adalto.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7018/indicacao_n_004-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7021/indicacao_n_005-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7022/indicacao_n_006-2026-pres._adalto.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7051/indicacao_n_007-2026-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7052/indicacao_n_008-2026-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7053/indicacao_n_009-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7054/indicacao_n_010-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7055/indicacao_n_011-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7086/indicacao_n_012-2026-fabio_carcara.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7124/indicacao_n_013-2026-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7125/indicacao_n_014-2026-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7134/indicacao_n_015-2026-irmao_jo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7190/indicacao_n_016-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7213/indicacao_n_017-2026-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7223/indicacao_n_018-2026-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7234/indicacao_n_019-2026-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7235/indicacao_n_020-2026-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7236/indicacao_n_021-2026-irmao_jo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7240/indicacao_n_022-2026-pres._adalto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7253/indicacao_n_023-2026-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7151/mocao_de_apoio_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7040/oficio_no_001-gv-jm-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7057/oficio_001.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7058/oficio002.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7059/oficio003.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7060/oficio_004_protocolado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7061/oficio_005_protocolado_2.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7068/oficio_no006_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7069/oficio_de_no_007_assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7070/oficio_de_no008_assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7074/oficio_n001-gv-2026__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7075/oficio_n002-gv-2026__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7076/oficio_n003-gv-2026__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7077/oficio_n004-gv-2026_1_repaired.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7078/oficio-n__005-gv-2026__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7079/oficio-n_006-gv-2026__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7080/oficio-n_007-gv-2026__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7081/oficio_n_008-gv-abv-20256__repaired.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7085/oficio_de_no009_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7102/oficio_no_010-2026_laisassinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7113/oficio_n_009-gv-abv-2026__2_repaired.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7132/whatsapp_image_2026-03-02_at_14.14.08.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7137/oficio_de_no011_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7140/oficio_001_recebido.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7159/oficio_de_no012_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7160/oficio_de_no013_assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7161/oficio_de_no014_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7162/oficio_de_no015_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7163/oficio_de_no016_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7167/oficio_n_017-2026_coronel_chrissostomo_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7168/oficio_no_018-2026_rafael_fera_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7169/oficio_no_019-2026_prefeitoassinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7170/oficio_no_020-2026_prefeito_assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7171/oficio_no_020-2026_prefeito_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7184/oficio_de_no021_asinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7185/oficio_de_no022_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7186/oficio_de_no023_assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7195/oficio-n_011-gv-2026__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7196/oficio_no_012_assinado_repaired.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7197/oficio_n_013-gv-2026__repaired.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7198/oficio-n_014-gv-2026__repaired_1.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7199/whatsapp_image_2026-03-23_at_08.43.56_repaired.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7204/oficio_de_no024_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7228/oficio_de_no025_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7229/oficio_no_026_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7230/oficio_de_no027_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7231/oficio_de_no028_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7248/oficio_no_029-2026_zeniltonassinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7257/oficio-001_ass.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7271/oficio-001-2026_assinado_repaired.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7272/oficio-002-2026_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7273/oficio-003-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7287/oficio_de_no032_assinado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7288/oficio_de_no033_assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7114/parecer_no_001-ccj-2026-ref._ao_pl_014-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7164/parecer_no_002-ccj-2026-ref._ao_pl_015-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7225/parecer_no_003-ccj-2026-ref._aos_pls_034_e_035-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7283/parecer_no_004-ccj-2026-ref._ao_pl_297-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7189/mensagem_e_projeto_de_lei_complementar_n_022-_gp-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7150/projeto_de_decreto_legislativo_no_001-cmnm-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7023/projeto_de_lei_no_012-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7065/projeto_de_lei_no_015-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7066/projeto_de_lei_no_016-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7200/projeto_de_lei_no_042-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7201/projeto_de_lei_no_43_-gp_-_2026-semosp_-_excesso_de_arrecadacao_-__calcadas_e_rampas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7202/projeto_de_lei_no_44_-_2026-semosp_-anulacao__-_contrapartida_-_constr._calcadas_e_rampas.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7232/projeto_de_lei_no_047-gp-2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7019/projeto_de_lei_no_001-cmnm-2026-dia_mundial_das_bandas_e_fanfarras.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7020/projeto_de_lei_no_002-cmnm-2026-dia_mundial_declara_bandas_e_fanfarras_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7067/projeto_de_lei_no_003-cmnm-2026-gestao_regularizacao_e_retirada_de_fios.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7172/projeto_de_lei_no_004-cmnm-2026-politica_municipal_de_atencao_integral_a_saudeda_mulher_no_climaterio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7176/projeto_de_lei_no_005-cmnm-2026-reajuste_anual_dos_vencimentos_dos_servidores_cmnm.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7177/projeto_de_lei_no_006-cmnm-2026-auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7178/projeto_de_lei_no_007-cmnm-2026-auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7174/projeto_de_resolucao_no_001-cmnm-2026-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7175/projeto_de_resolucao_no_002-cmnm-2026-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7062/requerimento_n_001-2026_-_licenca_do_jair.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7149/requerimento_n_002-2026_-_prorrogacao_da_licenca_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7135/requerimento_n_003-2026_-_solicitacao_de_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7136/requerimento_n_004-2026_-_solicitacao_de_audiencia_publica-producao_agricola.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7193/requerimento_n_005-2026_-_mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7203/requerimento_n_006-2026_-trata_da_criacao_e_regulamentacao_do_cargo_de_condutor_de_ambulancia..pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7237/requerimento_n_007-2026_-_solicitacao_de_sessao_solene.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2026/7238/requerimento_n_008-2026_-_requerimento__da_licenca_no_003-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H217"/>
+  <dimension ref="A1:H219"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="51.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="150.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="177.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -8116,820 +8143,872 @@
       </c>
       <c r="D187" t="s">
         <v>444</v>
       </c>
       <c r="E187" t="s">
         <v>445</v>
       </c>
       <c r="F187" t="s">
         <v>383</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>597</v>
       </c>
       <c r="H187" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
         <v>599</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>10</v>
+        <v>250</v>
       </c>
       <c r="D188" t="s">
+        <v>444</v>
+      </c>
+      <c r="E188" t="s">
+        <v>445</v>
+      </c>
+      <c r="F188" t="s">
+        <v>354</v>
+      </c>
+      <c r="G188" s="1" t="s">
         <v>600</v>
       </c>
-      <c r="E188" t="s">
+      <c r="H188" t="s">
         <v>601</v>
-      </c>
-[...7 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>17</v>
+        <v>253</v>
       </c>
       <c r="D189" t="s">
-        <v>600</v>
+        <v>444</v>
       </c>
       <c r="E189" t="s">
-        <v>601</v>
+        <v>445</v>
       </c>
       <c r="F189" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="H189" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
+        <v>605</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>10</v>
+      </c>
+      <c r="D190" t="s">
+        <v>606</v>
+      </c>
+      <c r="E190" t="s">
+        <v>607</v>
+      </c>
+      <c r="F190" t="s">
         <v>608</v>
-      </c>
-[...13 lines deleted...]
-        <v>602</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>609</v>
       </c>
       <c r="H190" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
         <v>611</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D191" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="E191" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="F191" t="s">
         <v>347</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>612</v>
       </c>
       <c r="H191" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
         <v>614</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>144</v>
+        <v>21</v>
       </c>
       <c r="D192" t="s">
+        <v>606</v>
+      </c>
+      <c r="E192" t="s">
+        <v>607</v>
+      </c>
+      <c r="F192" t="s">
+        <v>608</v>
+      </c>
+      <c r="G192" s="1" t="s">
         <v>615</v>
       </c>
-      <c r="E192" t="s">
+      <c r="H192" t="s">
         <v>616</v>
-      </c>
-[...7 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
+        <v>617</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>25</v>
+      </c>
+      <c r="D193" t="s">
+        <v>606</v>
+      </c>
+      <c r="E193" t="s">
+        <v>607</v>
+      </c>
+      <c r="F193" t="s">
+        <v>347</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H193" t="s">
         <v>619</v>
-      </c>
-[...19 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>625</v>
+        <v>620</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>107</v>
+        <v>144</v>
       </c>
       <c r="D194" t="s">
-        <v>626</v>
+        <v>621</v>
       </c>
       <c r="E194" t="s">
-        <v>627</v>
+        <v>622</v>
       </c>
       <c r="F194" t="s">
         <v>267</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="H194" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>119</v>
+        <v>10</v>
       </c>
       <c r="D195" t="s">
         <v>626</v>
       </c>
       <c r="E195" t="s">
         <v>627</v>
       </c>
       <c r="F195" t="s">
-        <v>267</v>
+        <v>628</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="H195" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
+        <v>631</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>107</v>
+      </c>
+      <c r="D196" t="s">
+        <v>632</v>
+      </c>
+      <c r="E196" t="s">
         <v>633</v>
-      </c>
-[...10 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F196" t="s">
         <v>267</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>634</v>
       </c>
       <c r="H196" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
         <v>636</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>213</v>
+        <v>119</v>
       </c>
       <c r="D197" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
       <c r="E197" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="F197" t="s">
         <v>267</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>637</v>
       </c>
       <c r="H197" t="s">
-        <v>278</v>
+        <v>638</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>216</v>
+        <v>123</v>
       </c>
       <c r="D198" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
       <c r="E198" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="F198" t="s">
         <v>267</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="H198" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="D199" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
       <c r="E199" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="F199" t="s">
         <v>267</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="H199" t="s">
-        <v>81</v>
+        <v>278</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>229</v>
+        <v>216</v>
       </c>
       <c r="D200" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
       <c r="E200" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="F200" t="s">
         <v>267</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="H200" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>10</v>
+        <v>219</v>
       </c>
       <c r="D201" t="s">
-        <v>647</v>
+        <v>632</v>
       </c>
       <c r="E201" t="s">
+        <v>633</v>
+      </c>
+      <c r="F201" t="s">
+        <v>267</v>
+      </c>
+      <c r="G201" s="1" t="s">
         <v>648</v>
       </c>
-      <c r="F201" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H201" t="s">
-        <v>650</v>
+        <v>81</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
+        <v>649</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>229</v>
+      </c>
+      <c r="D202" t="s">
+        <v>632</v>
+      </c>
+      <c r="E202" t="s">
+        <v>633</v>
+      </c>
+      <c r="F202" t="s">
+        <v>267</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H202" t="s">
         <v>651</v>
-      </c>
-[...19 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
+        <v>652</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>10</v>
+      </c>
+      <c r="D203" t="s">
+        <v>653</v>
+      </c>
+      <c r="E203" t="s">
         <v>654</v>
-      </c>
-[...10 lines deleted...]
-        <v>648</v>
       </c>
       <c r="F203" t="s">
         <v>354</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>655</v>
       </c>
       <c r="H203" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
         <v>657</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D204" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="E204" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="F204" t="s">
         <v>354</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>658</v>
       </c>
       <c r="H204" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
         <v>660</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D205" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="E205" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="F205" t="s">
-        <v>13</v>
+        <v>354</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>661</v>
       </c>
       <c r="H205" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
         <v>663</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D206" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="E206" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="F206" t="s">
-        <v>13</v>
+        <v>354</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>664</v>
       </c>
       <c r="H206" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
         <v>666</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D207" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="E207" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="F207" t="s">
         <v>13</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>667</v>
       </c>
       <c r="H207" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
         <v>669</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D208" t="s">
-        <v>670</v>
+        <v>653</v>
       </c>
       <c r="E208" t="s">
-        <v>671</v>
+        <v>654</v>
       </c>
       <c r="F208" t="s">
         <v>13</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="H208" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="D209" t="s">
-        <v>670</v>
+        <v>653</v>
       </c>
       <c r="E209" t="s">
-        <v>671</v>
+        <v>654</v>
       </c>
       <c r="F209" t="s">
         <v>13</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="H209" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
         <v>10</v>
       </c>
       <c r="D210" t="s">
+        <v>676</v>
+      </c>
+      <c r="E210" t="s">
+        <v>677</v>
+      </c>
+      <c r="F210" t="s">
+        <v>13</v>
+      </c>
+      <c r="G210" s="1" t="s">
         <v>678</v>
       </c>
-      <c r="E210" t="s">
+      <c r="H210" t="s">
         <v>679</v>
-      </c>
-[...7 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
         <v>17</v>
       </c>
       <c r="D211" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E211" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F211" t="s">
-        <v>684</v>
+        <v>13</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>685</v>
+        <v>681</v>
       </c>
       <c r="H211" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
+        <v>683</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>10</v>
+      </c>
+      <c r="D212" t="s">
+        <v>684</v>
+      </c>
+      <c r="E212" t="s">
+        <v>685</v>
+      </c>
+      <c r="F212" t="s">
+        <v>686</v>
+      </c>
+      <c r="G212" s="1" t="s">
         <v>687</v>
       </c>
-      <c r="B212" t="s">
-[...14 lines deleted...]
-      <c r="G212" s="1" t="s">
+      <c r="H212" t="s">
         <v>688</v>
-      </c>
-[...1 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
+        <v>689</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>17</v>
+      </c>
+      <c r="D213" t="s">
+        <v>684</v>
+      </c>
+      <c r="E213" t="s">
+        <v>685</v>
+      </c>
+      <c r="F213" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>691</v>
       </c>
       <c r="H213" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
         <v>693</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D214" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
       <c r="E214" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="F214" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>694</v>
       </c>
       <c r="H214" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
         <v>696</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D215" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
       <c r="E215" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="F215" t="s">
+        <v>354</v>
+      </c>
+      <c r="G215" s="1" t="s">
         <v>697</v>
       </c>
-      <c r="G215" s="1" t="s">
+      <c r="H215" t="s">
         <v>698</v>
-      </c>
-[...1 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
+        <v>699</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>29</v>
+      </c>
+      <c r="D216" t="s">
+        <v>684</v>
+      </c>
+      <c r="E216" t="s">
+        <v>685</v>
+      </c>
+      <c r="F216" t="s">
+        <v>363</v>
+      </c>
+      <c r="G216" s="1" t="s">
         <v>700</v>
       </c>
-      <c r="B216" t="s">
-[...14 lines deleted...]
-      <c r="G216" s="1" t="s">
+      <c r="H216" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>702</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
+        <v>702</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>33</v>
+      </c>
+      <c r="D217" t="s">
+        <v>684</v>
+      </c>
+      <c r="E217" t="s">
+        <v>685</v>
+      </c>
+      <c r="F217" t="s">
         <v>703</v>
-      </c>
-[...13 lines deleted...]
-        <v>684</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>704</v>
       </c>
       <c r="H217" t="s">
         <v>705</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>706</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>37</v>
+      </c>
+      <c r="D218" t="s">
+        <v>684</v>
+      </c>
+      <c r="E218" t="s">
+        <v>685</v>
+      </c>
+      <c r="F218" t="s">
+        <v>354</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H218" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>709</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>41</v>
+      </c>
+      <c r="D219" t="s">
+        <v>684</v>
+      </c>
+      <c r="E219" t="s">
+        <v>685</v>
+      </c>
+      <c r="F219" t="s">
+        <v>690</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H219" t="s">
+        <v>711</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -9106,50 +9185,52 @@
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
     <hyperlink ref="G212" r:id="rId211"/>
     <hyperlink ref="G213" r:id="rId212"/>
     <hyperlink ref="G214" r:id="rId213"/>
     <hyperlink ref="G215" r:id="rId214"/>
     <hyperlink ref="G216" r:id="rId215"/>
     <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>