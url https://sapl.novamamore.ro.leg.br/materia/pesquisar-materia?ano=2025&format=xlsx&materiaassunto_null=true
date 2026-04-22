--- v0 (2026-02-26)
+++ v1 (2026-04-22)
@@ -10,12953 +10,13159 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8333" uniqueCount="3281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8429" uniqueCount="3328">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>APJ</t>
   </si>
   <si>
     <t>ACÓRDÃO PODER JUDICIÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6853/acordao_-_projeto_de_lei-010-2023__e_lei_2.113-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6853/acordao_-_projeto_de_lei-010-2023__e_lei_2.113-2024.pdf</t>
   </si>
   <si>
     <t>Processo: 0805529-41.2024.8.22.0000 - AÇÃO DIRETA DE INCONSTITUCIONALIDADE (95)_x000D_
 Data do julgamento: 16/06/2025_x000D_
 Data da distribuição: 24/04/2024_x000D_
 Direta de Inconstitucionalidade n. 0805529-41.2024.8.22.0000_x000D_
 Requerente: Prefeito do Município de Nova Mamoré_x000D_
 Procuradores: Marcos Antônio Araújo dos Santos (OAB/RO 846),_x000D_
                         Poliana Nunes de Lima (OAB/RO 7.085) e_x000D_
 Alanda Castedo Dial (OAB/R 12.369)_x000D_
 Requerido     : Presidente da Câmara Municipal de Nova Mamoré_x000D_
 Advogados (as): Nábila Caroline Rodrigues de Carvalho (OAB/RO 12.814) e_x000D_
                            Ana Clara O. e Oliveira Rocha (OAB/RO 11.457)_x000D_
 Relator originário: Desembargador Isaias Fonseca de Moraes _x000D_
 Relator para o acórdão: Desembargador Hiram Souza Marques_x000D_
 RELATÓRIO_x000D_
 Trata-se de ação direta de inconstitucionalidade por vício formal, ajuizada por Marcelio_x000D_
 Rodrigues Uchoa contra a Lei Municipal n. 2.113, de 5 de abril de 2024, que criou horário_x000D_
 especial de trabalho aos servidores portadores do transtorno do espectr</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
     <t>ASEX</t>
   </si>
   <si>
     <t>ATA DAS SESSÕES EXTRAORDINÁRIA.</t>
   </si>
   <si>
     <t>ADALTO, JEFFERSON CLÍMACO, Mesa Diretora, SARGENTO MILTON</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5850/ata_da_1a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5850/ata_da_1a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE _x000D_
 NOVA MAMORÉ/RO, REFERENTE AO 1º PERÍODO DA PRIMEIRA_x000D_
 SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA NO DIA _x000D_
 13 DE JANEIRO DE 2025, ÀS 13H00MIN.</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5851/ata_da_2a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5851/ata_da_2a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO 1º PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA NO DIA 13 DE JANEIRO DE 2025, ÀS 13H20MIN.</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5852/ata_da_03a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5852/ata_da_03a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE _x000D_
 NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA_x000D_
 SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA _x000D_
 13 DE JANEIRO DE 2025, ÀS 13H40MIN</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5853/ata_da_04a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5853/ata_da_04a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE_x000D_
 NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA_x000D_
 SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA_x000D_
 13 DE JANEIRO DE 2025, ÀS 14H00MIN.</t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5854/ata_da_05a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5854/ata_da_05a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 5ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE_x000D_
 NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA_x000D_
 SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA_x000D_
 13 DE JANEIRO DE 2025, ÀS 14H20MIN.</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5855/ata_da_06a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5855/ata_da_06a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 6ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE_x000D_
 NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA_x000D_
 SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA_x000D_
 13 DE JANEIRO DE 2025, ÀS 14H40MIN.</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ADALTO, Mesa Diretora, SARGENTO MILTON, TOINHO BARROSO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6002/ata_da_07a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6002/ata_da_07a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 7ª (SÉTIMA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL _x000D_
 DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA _x000D_
 PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, _x000D_
 REALIZADA NO DIA 03 DE MARÇO DE 2025, ÀS 09H05MIN.</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6003/ata_da_08a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6003/ata_da_08a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 8ª (OITAVA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL_x000D_
 DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA_x000D_
 PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 03 DE MARÇO DE 2025, ÀS 09H10MIN.</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6004/ata_da_09a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6004/ata_da_09a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 9ª (NONA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL_x000D_
 DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA_x000D_
 PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 03 DE MARÇO DE 2025, ÀS 09H15MIN.</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Mesa Diretora, ADALTO, SARGENTO MILTON, TOINHO BARROSO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6005/ata_da_10a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6005/ata_da_10a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 10ª (DÉCIMA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL_x000D_
 DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA_x000D_
 PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 03 DE MARÇO DE 2025, ÀS 09H20MIN.</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6006/ata_da_11a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6006/ata_da_11a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 11ª (DÉCIMA PRIMEIRA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL_x000D_
 DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA_x000D_
 PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 03 DE MARÇO DE 2025, ÀS 09H25MIN.</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6007/ata_da_12a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6007/ata_da_12a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 12ª (DÉCIMA SEGUNDA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL_x000D_
 DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA_x000D_
 PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 03 DE MARÇO DE 2025, ÀS 09H30MIN.</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6008/ata_da_13a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6008/ata_da_13a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 13ª (DÉCIMA TERCEIRA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL_x000D_
 DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA_x000D_
 PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 03 DE MARÇO DE 2025, ÀS 09H35MIN.</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6009/ata_da_14a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6009/ata_da_14a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 14ª (DÉCIMA QUARTA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL_x000D_
 DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA_x000D_
 PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 03 DE MARÇO DE 2025, ÀS 09H40MIN.</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6010/ata_da_15a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6010/ata_da_15a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 15ª (DÉCIMA QUINTA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL_x000D_
 DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA_x000D_
 PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 03 DE MARÇO DE 2025, ÀS 09H45MIN.</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>ADALTO, JEFFERSON CLÍMACO, SARGENTO MILTON</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6282/ata_da_16a_sessao_extraordinaria_-realizada_dia_09_de__junho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6282/ata_da_16a_sessao_extraordinaria_-realizada_dia_09_de__junho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 16ª (DÉCIMA SEXTA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 09 DE JUNHO DE 2025, ÀS 17H00MIN.</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6283/ata_da_17a_sessao_extraordinaria_-realizada_dia_09_de__junho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6283/ata_da_17a_sessao_extraordinaria_-realizada_dia_09_de__junho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 17ª (DÉCIMA SÉTIMA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 09 DE JUNHO DE 2025, ÀS 17H05MIN.</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6284/ata_da_18a_sessao_extraordinaria_-realizada_dia_09_de__junho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6284/ata_da_18a_sessao_extraordinaria_-realizada_dia_09_de__junho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 18ª (DÉCIMA OITAVA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 09 DE JUNHO DE 2025, ÀS 17H10MIN.</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6285/ata_da_19a_sessao_extraordinaria_-realizada_dia_09_de__junho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6285/ata_da_19a_sessao_extraordinaria_-realizada_dia_09_de__junho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 19ª (DÉCIMA NONA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 09 DE JUNHO DE 2025, ÀS 17H15MIN.</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6286/ata_da_20a_sessao_extraordinaria_-realizada_dia_09_de__junho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6286/ata_da_20a_sessao_extraordinaria_-realizada_dia_09_de__junho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 20ª (VIGÉSIMA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 09 DE JUNHO DE 2025, ÀS 17H20MIN.</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6299/ata_da_21a_sessao_extraordinaria_-realizada_dia_12_de__junho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6299/ata_da_21a_sessao_extraordinaria_-realizada_dia_12_de__junho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 21ª (VIGÉSIMA PRIMEIRA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 12 DE JUNHO DE 2025, ÀS 12H00MIN.</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6300/ata_da_22a_sessao_extraordinaria_-realizada_dia_12_de__junho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6300/ata_da_22a_sessao_extraordinaria_-realizada_dia_12_de__junho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 22ª (VIGÉSIMA SEGUNDA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 12 DE JUNHO DE 2025, ÀS 12H05MIN.</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6343/ata_da_23a_sessao_extraordinaria_-realizada_dia_30_de__junho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6343/ata_da_23a_sessao_extraordinaria_-realizada_dia_30_de__junho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 23ª (VIGÉSIMA TERCEIRA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 30 DE JUNHO DE 2025, ÀS 17H00MIN.</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6344/ata_da_24a_sessao_extraordinaria_-realizada_dia_30_de__junho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6344/ata_da_24a_sessao_extraordinaria_-realizada_dia_30_de__junho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 24ª (VIGÉSIMA QUARTA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 30 DE JUNHO DE 2025, ÀS 17H05MIN.</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6345/ata_da_25a_sessao_extraordinaria_-realizada_dia_30_de__junho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6345/ata_da_25a_sessao_extraordinaria_-realizada_dia_30_de__junho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 25ª (VIGÉSIMA QUINTA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 30 DE JUNHO DE 2025, ÀS 17H10MIN.</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6346/ata_da_26a_sessao_extraordinaria_-realizada_dia_30_de__junho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6346/ata_da_26a_sessao_extraordinaria_-realizada_dia_30_de__junho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 26ª (VIGÉSIMA SEXTA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 30 DE JUNHO DE 2025, ÀS 17H15MIN.</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6371/ata_da_27a_sessao_extraordinaria_-realizada_dia_07_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6371/ata_da_27a_sessao_extraordinaria_-realizada_dia_07_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 27ª (VIGÉSIMA SÉTIMA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 07 DE JULHO DE 2025, ÀS 14H40MIN.</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6372/ata_da_28a_sessao_extraordinaria_-realizada_dia_07_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6372/ata_da_28a_sessao_extraordinaria_-realizada_dia_07_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 28ª (VIGÉSIMA OITAVA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 07 DE JULHO DE 2025, ÀS 14H45MIN.</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6373/ata_da_29a_sessao_extraordinaria_-realizada_dia_07_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6373/ata_da_29a_sessao_extraordinaria_-realizada_dia_07_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 29ª (VIGÉSIMA NONA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 07 DE JULHO DE 2025, ÀS 14H50MIN.</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6374/ata_da_30a_sessao_extraordinaria_-realizada_dia_07_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6374/ata_da_30a_sessao_extraordinaria_-realizada_dia_07_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 30ª (TRIGÉSIMA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 07 DE JULHO DE 2025, ÀS 14H55MIN.</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6375/ata_da_31a_sessao_extraordinaria_-realizada_dia_07_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6375/ata_da_31a_sessao_extraordinaria_-realizada_dia_07_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 31ª (TRIGÉSIMA PRIMEIRA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 07 DE JULHO DE 2025, ÀS 15H00MIN.</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Mesa Diretora, ADALTO, JEFFERSON CLÍMACO, SARGENTO MILTON</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6399/ata_da_32a_sessao_extraordinaria_-realizada_dia_14_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6399/ata_da_32a_sessao_extraordinaria_-realizada_dia_14_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 32ª (TRIGÉSIMA SEGUNDA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 14 DE JULHO DE 2025, ÀS 12H00MIN.</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6400/ata_da_33a_sessao_extraordinaria_-realizada_dia_14_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6400/ata_da_33a_sessao_extraordinaria_-realizada_dia_14_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 33ª (TRIGÉSIMA TERCEIRA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 14 DE JULHO DE 2025, ÀS 12H05MIN.</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6411/ata_da_34a_sessao_extraordinaria_-realizada_dia_21_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6411/ata_da_34a_sessao_extraordinaria_-realizada_dia_21_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 34ª (TRIGÉSIMA QUARTA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 21 DE JULHO DE 2025, ÀS 11H00MIN.</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6412/ata_da_35a_sessao_extraordinaria_-realizada_dia_21_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6412/ata_da_35a_sessao_extraordinaria_-realizada_dia_21_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 35ª (TRIGÉSIMA QUINTA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 21 DE JULHO DE 2025, ÀS 11H05MIN.</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6413/ata_da_36a_sessao_extraordinaria_-realizada_dia_21_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6413/ata_da_36a_sessao_extraordinaria_-realizada_dia_21_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 36ª (TRIGÉSIMA SEXTA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 21 DE JULHO DE 2025, ÀS 11H10MIN.</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6414/ata_da_37a_sessao_extraordinaria_-realizada_dia_21_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6414/ata_da_37a_sessao_extraordinaria_-realizada_dia_21_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 37ª (TRIGÉSIMA SÈTIMA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 21 DE JULHO DE 2025, ÀS HMIN.</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6418/ata_da_38a_sessao_extraordinaria_-realizada_dia_23_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6418/ata_da_38a_sessao_extraordinaria_-realizada_dia_23_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 38ª (TRIGÉSIMA OITAVA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 23 DE JULHO DE 2025, ÀS 12H00MIN.</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6419/ata_da_39a_sessao_extraordinaria_-realizada_dia_23_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6419/ata_da_39a_sessao_extraordinaria_-realizada_dia_23_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 39ª (TRIGÉSIMA NONA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 23 DE JULHO DE 2025, ÀS 12H05MIN.</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6420/ata_da_40a_sessao_extraordinaria_-realizada_dia_23_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6420/ata_da_40a_sessao_extraordinaria_-realizada_dia_23_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 40ª (QUADRAGÉSIMA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 23 DE JULHO DE 2025, ÀS 12H10MIN.</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6443/ata_da_41a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6443/ata_da_41a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 41ª (QUADRAGÉSIMA PRIMEIRA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA _x000D_
 29 DE JULHO DE 2025, ÀS 19H00MIN.</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6444/ata_da_42a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6444/ata_da_42a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 42ª (QUADRAGÉSIMA SEGUNDA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA_x000D_
 29 DE JULHO DE 2025, ÀS 19H05MIN.</t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6445/ata_da_43a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6445/ata_da_43a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 43ª (QUADRAGÉSIMA TERCEIRA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA_x000D_
 29 DE JULHO DE 2025, ÀS 19H10MIN.</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6446/ata_da_44a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6446/ata_da_44a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 44ª (QUADRAGÉSIMA QUARTA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA_x000D_
 29 DE JULHO DE 2025, ÀS 19H15MIN.</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6447/ata_da_45a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6447/ata_da_45a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 45ª (QUADRAGÉSIMA QUINTA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA_x000D_
 29 DE JULHO DE 2025, ÀS 19H20MIN.</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6448/ata_da_46a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6448/ata_da_46a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 46ª (QUADRAGÉSIMA SEXTA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA_x000D_
 29 DE JULHO DE 2025, ÀS 19H25MIN.</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6449/ata_da_47a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6449/ata_da_47a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 47ª (QUADRAGÉSIMA SÉTIMA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA_x000D_
 29 DE JULHO DE 2025, ÀS 19H30MIN.</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6450/ata_da_48a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6450/ata_da_48a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 48ª (QUADRAGÉSIMA OITAVA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA_x000D_
 29 DE JULHO DE 2025, ÀS 19H35MIN.</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6451/ata_da_49a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6451/ata_da_49a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 49ª (QUADRAGÉSIMA NONA) SESSÃO EXTRAORDINÁRIA DA CÂMARA_x000D_
 MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO_x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA_x000D_
 NO DIA 29 DE JULHO DE 2025, ÀS 19H40MIN.</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>ADALTO, CÉLIO BRITO, JEFFERSON CLÍMACO, Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6543/ata_da_50a_sessao_extraordinaria_-realizada_dia_26_de__agosto_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6543/ata_da_50a_sessao_extraordinaria_-realizada_dia_26_de__agosto_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 50ª (QUINQUAGÉSIMA) SESSÃO EXTRAORDINÁRIA DA CÂMARA_x000D_
 MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO_x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA_x000D_
 NO DIA 26 DE AGOSTO DE 2025, ÀS 21H20MIN. _x000D_
 _x000D_
 OBS.: A SESSÃO EXTRAORDINÁRIA FOI REALIZADA DE FORMA VIRTUAL, PELO GOOGLE MEET.</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6544/ata_da_51a_sessao_extraordinaria_-realizada_dia_26_de__agosto_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6544/ata_da_51a_sessao_extraordinaria_-realizada_dia_26_de__agosto_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 51ª (QUINQUAGÉSIMA PRIMEIRA) SESSÃO EXTRAORDINÁRIA DA CÂMARA_x000D_
 MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO_x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA_x000D_
 NO DIA 26 DE AGOSTO DE 2025, ÀS 21H25MIN._x000D_
 _x000D_
 OBS.: A SESSÃO EXTRAORDINÁRIA FOI REALIZADA DE FORMA VIRTUAL, PELO GOOGLE MEET.</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6572/ata_da_52a_sessao_extraordinaria_-realizada_dia_12_de__setembro_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6572/ata_da_52a_sessao_extraordinaria_-realizada_dia_12_de__setembro_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 52ª (QUINQUAGÉSIMA SEGUNDA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 12 DE SETEMBRO DE 2025, ÀS 09H30MIN. _x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma híbrida (online e presencial), no Gabinete do Presidente, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6573/ata_da_53a_sessao_extraordinaria_-realizada_dia_12_de__setembro_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6573/ata_da_53a_sessao_extraordinaria_-realizada_dia_12_de__setembro_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 53ª (QUINQUAGÉSIMA TERCEIRA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 12 DE SETEMBRO DE 2025, ÀS 09H35MIN._x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma híbrida (online e presencial), no Gabinete do Presidente, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6574/ata_da_54a_sessao_extraordinaria_-realizada_dia_12_de__setembro_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6574/ata_da_54a_sessao_extraordinaria_-realizada_dia_12_de__setembro_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 54ª (QUINQUAGÉSIMA QUARTA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 12 DE SETEMBRO DE 2025, ÀS 09H40MIN._x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma híbrida (online e presencial), no Gabinete do Presidente, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6588</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6588/ata_da_55a_sessao_extraordinaria_-realizada_dia_15_de__setembro_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6588/ata_da_55a_sessao_extraordinaria_-realizada_dia_15_de__setembro_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 55ª (QUINQUAGÉSIMA QUINTA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 15 DE SETEMBRO DE 2025, ÀS 18H55MIN. _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6814/ata-da_56_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6814/ata-da_56_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 56ª (QUINQUAGÉSIMA SEXTA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 24 DE NOVEMBRO DE 2025, ÀS 18H0MIN. _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6816/ata-da_57_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6816/ata-da_57_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 57ª (QUINQUAGÉSIMA SÉTIMA) SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO  _x000D_
 SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 24 DE NOVEMBRO DE 2025, ÀS 18H05MIN. _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6817/ata-da_58_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6817/ata-da_58_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 58ª (QUINQUAGÉSIMA OITAVA) SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO  _x000D_
 SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 24 DE NOVEMBRO DE 2025, ÀS 18H10MIN._x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6818/ata_da_59a_sessao_extraordinaria_-realizada_dia_24_de__novembro_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 59ª (QUINQUAGÉSIMA NONA) SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO  _x000D_
 SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 24 DE NOVEMBRO DE 2025, ÀS 18H15MIN._x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6819/ata-da_60_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6819/ata-da_60_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 60ª (SEXAGÉSIMA) SESSÃO EXTRAORDINÁRIA DA CÂMARA _x000D_
 MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO  SEGUNDO _x000D_
 PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 24 DE NOVEMBRO DE 2025, ÀS 18H20MIN._x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6820/ata-da_61_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6820/ata-da_61_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 61ª (SEXAGÉSIMA PRIMEIRA) SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO _x000D_
 PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 24 DE NOVEMBRO DE 2025, ÀS 18H25MIN._x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6821/ata-da_62_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6821/ata-da_62_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 62ª (SEXAGÉSIMA SEGUNDA) SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO _x000D_
 PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 24 DE NOVEMBRO DE 2025, ÀS 18H30MIN._x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6822/ata-da_63_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6822/ata-da_63_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 63ª (SEXAGÉSIMA TERCEIRA) SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO _x000D_
 PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 24 DE NOVEMBRO DE 2025, ÀS 18H35MIN. _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6823/ata-da_64_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6823/ata-da_64_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 64ª (SEXAGÉSIMA QUARTA) SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO _x000D_
 PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 24 DE NOVEMBRO DE 2025, ÀS 18H40MIN._x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6905/ata-da_65_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6905/ata-da_65_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 65ª (SEXAGÉSIMA QUINTA)  SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO _x000D_
 PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 08 DE DEZEMBRO DE 2025, ÀS _x000D_
 18H00MIN.</t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6906/ata-da_66_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6906/ata-da_66_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 66ª (SEXAGÉSIMA SEXTA)  SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO _x000D_
 PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 08 DE DEZEMBRO DE 2025, ÀS _x000D_
 18H05MIN._x000D_
 _x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6907/ata-da_67_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6907/ata-da_67_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 67ª (SEXAGÉSIMA SÉTIMA)  SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO _x000D_
 PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 08 DE DEZEMBRO DE 2025, ÀS _x000D_
 18H10MIN._x000D_
 _x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6908/ata-da_68_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6908/ata-da_68_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 68ª (SEXAGÉSIMA OITAVA)  SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO _x000D_
 PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 08 DE DEZEMBRO DE 2025, ÀS _x000D_
 18H15MIN._x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6909/ata-da_69_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6909/ata-da_69_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 69ª (SEXAGÉSIMA NONA)  SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO _x000D_
 PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 08 DE DEZEMBRO DE 2025, ÀS _x000D_
 18H20MIN. _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6858/ata__70a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6858/ata__70a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 70ª (SETUAGÉSIMA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 08 DE DEZEMBRO DE 2025, ÀS 18H25MIN. _x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6910/ata-da_71_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6910/ata-da_71_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 71ª (SETUAGÉSIMA PRIMEIRA)  SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO _x000D_
 PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 08 DE DEZEMBRO DE 2025, ÀS _x000D_
 18H30MIN._x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6911/ata-da_72_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6911/ata-da_72_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 72ª (SETUAGÉSIMA SEGUNDA)  SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO _x000D_
 PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 08 DE DEZEMBRO DE 2025, ÀS _x000D_
 18H35MIN. _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6912/ata-da_73_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6912/ata-da_73_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 73ª (SETUAGÉSIMA TERCEIRA)  SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO _x000D_
 PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 08 DE DEZEMBRO DE 2025, ÀS _x000D_
 18H40MIN. _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6913/ata-da_74_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6913/ata-da_74_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 74ª (SETUAGÉSIMA QUARTA)  SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO _x000D_
 PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 08 DE DEZEMBRO DE 2025, ÀS _x000D_
 18H45MIN. _x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6914/ata-da_75_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6914/ata-da_75_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 75ª (SETUAGÉSIMA QUINTA)  SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO _x000D_
 PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 08 DE DEZEMBRO DE 2025, ÀS _x000D_
 18H50MIN. _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6915/ata-da_76_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6915/ata-da_76_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 76ª (SETUAGÉSIMA SEXTA)  SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO _x000D_
 PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 08 DE DEZEMBRO DE 2025, ÀS _x000D_
 18H52MIN._x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6916/ata-da_77_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6916/ata-da_77_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 77ª (SETUAGÉSIMA SÉTIMA)  SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO _x000D_
 PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 08 DE DEZEMBRO DE 2025, ÀS _x000D_
 18H54MIN._x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6917/ata-da_78_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6917/ata-da_78_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 78ª (SETUAGÉSIMA OITAVA) SESSÃO EXTRAORDINÁRIA DA_x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO_x000D_
 PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA_x000D_
 LEGISLATURA, REALIZADA NO DIA 08 DE DEZEMBRO DE 2025, ÀS_x000D_
 18H56MIN._x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6918/ata-da_79_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6918/ata-da_79_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 79ª (SETUAGÉSIMA NONA) SESSÃO EXTRAORDINÁRIA DA_x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO_x000D_
 PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA_x000D_
 LEGISLATURA, REALIZADA NO DIA 08 DE DEZEMBRO DE 2025, ÀS_x000D_
 18H58MIN._x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6919/ata-da_80_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6919/ata-da_80_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 80ª (OCTOGÉSIMA)  SESSÃO EXTRAORDINÁRIA DA CÂMARA _x000D_
 MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO _x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, _x000D_
 REALIZADA NO DIA 08 DE DEZEMBRO DE 2025, ÀS 18H59MIN._x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6941/ata-da_81_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6941/ata-da_81_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 81ª (OCTOGÉSIMA PRIMEIRA)  SESSÃO EXTRAORDINÁRIA DA CÂMARA _x000D_
 MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO _x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, _x000D_
 REALIZADA NO DIA 15 DE DEZEMBRO DE 2025, ÀS 18H00MIN. _x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6942/ata-da_82_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6942/ata-da_82_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 82ª (OCTOGÉSIMA SEGUNDA) SESSÃO EXTRAORDINÁRIA DA CÂMARA_x000D_
 MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO_x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 15 DE DEZEMBRO DE 2025, ÀS 18H05MIN._x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6943/ata-da_83_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6943/ata-da_83_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 83ª (OCTOGÉSIMA TERCEIRA) S SESSÃO EXTRAORDINÁRIA DA CÂMARA_x000D_
 MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO_x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 15 DE DEZEMBRO DE 2025, ÀS 18H10MIN._x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6944/ata-da_84_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6944/ata-da_84_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 84ª (OCTOGÉSIMA QUARTA) S SESSÃO EXTRAORDINÁRIA DA CÂMARA_x000D_
 MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO_x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 15 DE DEZEMBRO DE 2025, ÀS 18H15MIN._x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6945/ata-da_85_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6945/ata-da_85_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 85ª (OCTOGÉSIMA QUINTA) S SESSÃO EXTRAORDINÁRIA DA CÂMARA_x000D_
 MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO_x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 15 DE DEZEMBRO DE 2025, ÀS 18H20MIN._x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6946/ata-da_86_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6946/ata-da_86_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 86ª (OCTOGÉSIMA SEXTA) S SESSÃO EXTRAORDINÁRIA DA CÂMARA_x000D_
 MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO_x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 15 DE DEZEMBRO DE 2025, ÀS 18H25MIN._x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6947/ata-da_87_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6947/ata-da_87_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 87ª (OCTOGÉSIMA SÉTIMA) S SESSÃO EXTRAORDINÁRIA DA CÂMARA_x000D_
 MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO_x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 15 DE DEZEMBRO DE 2025, ÀS 18H30MIN._x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6948/ata-da_88_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6948/ata-da_88_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 88ª (OCTOGÉSIMA OITAVA) S SESSÃO EXTRAORDINÁRIA DA CÂMARA_x000D_
 MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO_x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 15 DE DEZEMBRO DE 2025, ÀS 18H35MIN._x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6949</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6949/ata-da_89_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6949/ata-da_89_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 89ª (OCTOGÉSIMA NONA) S SESSÃO EXTRAORDINÁRIA DA CÂMARA_x000D_
 MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO_x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 15 DE DEZEMBRO DE 2025, ÀS 18H40MIN._x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6950/ata-da_90_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6950/ata-da_90_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 90 (NONAGÉSIMA) SESSÃO EXTRAORDINÁRIA DA CÂMARA_x000D_
 MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO_x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 15 DE DEZEMBRO DE 2025, ÀS 18H45MIN._x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6951/ata-da_91_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6951/ata-da_91_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 91ª (NONAGÉSIMA PRIMEIRA) SESSÃO EXTRAORDINÁRIA DA CÂMARA_x000D_
 MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO_x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 15 DE DEZEMBRO DE 2025, ÀS 18H50MIN._x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6952/ata-da_92_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6952/ata-da_92_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 92ª (NONAGÉSIMA SEGUNDA) SESSÃO EXTRAORDINÁRIA DA CÂMARA_x000D_
 MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO_x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 15 DE DEZEMBRO DE 2025, ÀS 18H52MIN._x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6953</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6953/ata-da_93_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6953/ata-da_93_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 93ª (NONAGÉSIMA TERCEIRA) SESSÃO EXTRAORDINÁRIA DA CÂMARA_x000D_
 MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO_x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 15 DE DEZEMBRO DE 2025, ÀS 18H54MIN._x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6954</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6954/ata-da_94_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6954/ata-da_94_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 94ª (NONAGÉSIMA QUARTA) SESSÃO EXTRAORDINÁRIA DA CÂMARA_x000D_
 MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO_x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 15 DE DEZEMBRO DE 2025, ÀS 18H56MIN._x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6955/ata-da_95_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6955/ata-da_95_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 95ª (NONAGÉSIMA QUINTA)  SESSÃO EXTRAORDINÁRIA DA CÂMARA_x000D_
 MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO_x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 17 DE DEZEMBRO DE 2025, ÀS 18H00MIN._x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6956</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6956/ata-da_96_sessao_extraordinaria.pdf</t>
+  </si>
+  <si>
     <t>ATA DA 96ª (NONAGÉSIMA SEXTA) SESSÃO EXTRAORDINÁRIA DA CÂMARA_x000D_
 MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO_x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA,_x000D_
 REALIZADA NO DIA 17 DE DEZEMBRO DE 2025, ÀS 18H05MIN._x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>ADALTO, Mesa Diretora, SARGENTO MILTON</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6975/ata-da_97_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6975/ata-da_97_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 97ª (NONAGÉSIMA SÉTIMA) SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO _x000D_
 SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 22 DE DEZEMBRO DE 2025, ÀS _x000D_
 15H00MIN._x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6976/ata-da_98_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6976/ata-da_98_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 98ª (NONAGÉSIMA OITAVA) SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO _x000D_
 SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 22 DE DEZEMBRO DE 2025, ÀS _x000D_
 15H10MIN. _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6977</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6977/ata-da_99_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6977/ata-da_99_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 99ª (NONAGÉSIMA NONA) SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO _x000D_
 SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 22 DE DEZEMBRO DE 2025, ÀS _x000D_
 15H20MIN. _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6978</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6978/ata-da_100_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6978/ata-da_100_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 100ª (CENTÉSIMA) SESSÃO EXTRAORDINÁRIA DA CÂMARA _x000D_
 MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO _x000D_
 PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 22 DE DEZEMBRO DE 2025, ÀS _x000D_
 15H30MIN. _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6979/ata-da_101_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6979/ata-da_101_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 101ª (CENTÉSIMA PRIMEIRA) SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO _x000D_
 SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 22 DE DEZEMBRO DE 2025, ÀS _x000D_
 15H40MIN. _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6980</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6980/ata-da_102_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6980/ata-da_102_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 102ª (CENTÉSIMA SEGUNDA) SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO _x000D_
 SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 22 DE DEZEMBRO DE 2025, ÀS _x000D_
 15H50MIN. _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6981/ata-da_103_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6981/ata-da_103_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 103ª (CENTÉSIMA TERCEIRA) SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO _x000D_
 SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 22 DE DEZEMBRO DE 2025, ÀS _x000D_
 16H00MIN. _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6982/ata-da_104_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6982/ata-da_104_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 104ª (CENTÉSIMA QUARTA) SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO _x000D_
 SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 22 DE DEZEMBRO DE 2025, ÀS _x000D_
 16H10MIN._x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6983/ata-da_105_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6983/ata-da_105_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 105ª (CENTÉSIMA QUINTA) SESSÃO EXTRAORDINÁRIA DA _x000D_
 CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO _x000D_
 SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA _x000D_
 LEGISLATURA, REALIZADA NO DIA 22 DE DEZEMBRO DE 2025, ÀS _x000D_
 16H20MIN. _x000D_
 _x000D_
 _x000D_
 OBS.: A Sessão Extraordinária foi de, forma presencial, no Plenário, desta Casa de Leis na Câmara Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t>ATA DAS SESSÕES ORDINÁRIAS</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5931/ata_da_1a_primeira_sessao_ordinaria_no_dia_03-02-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5931/ata_da_1a_primeira_sessao_ordinaria_no_dia_03-02-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª (PRIMEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 03, DE FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5946/ata_da_2a_segunda_sessao_ordinaria_no_dia_10-02-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5946/ata_da_2a_segunda_sessao_ordinaria_no_dia_10-02-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª (SEGUNDA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 10, DE FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6030/ata_da_3a_terceira_sessao_ordinaria_no_dia_17-02-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6030/ata_da_3a_terceira_sessao_ordinaria_no_dia_17-02-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª (TERCEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 17, DE FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6046/ata_da_4a_quarta_sessao_ordinaria_no_dia_10-03-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6046/ata_da_4a_quarta_sessao_ordinaria_no_dia_10-03-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª (QUARTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 10, DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6050/ata_da_5a_quinta_sessao_ordinaria_no_dia_17-03-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6050/ata_da_5a_quinta_sessao_ordinaria_no_dia_17-03-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 5ª (QUINTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 17, DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6067/ata_da_6a_sexta_sessao_ordinaria_no_dia_24-03-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6067/ata_da_6a_sexta_sessao_ordinaria_no_dia_24-03-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 6ª (SEXTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 24, DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6089/ata_da_7a_setima_sessao_ordinaria_no_dia_31-03-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6089/ata_da_7a_setima_sessao_ordinaria_no_dia_31-03-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 7ª (SÉTIMA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 31, DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6117/ata_da_8a_oitava_sessao_ordinaria_no_dia_07-04-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6117/ata_da_8a_oitava_sessao_ordinaria_no_dia_07-04-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 8ª (OITAVA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 07, DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6146/ata_da_9a_nona_sessao_ordinaria_no_dia_14-04-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6146/ata_da_9a_nona_sessao_ordinaria_no_dia_14-04-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 9ª (NONA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 14, DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
     <t>JEFFERSON CLÍMACO, Mesa Diretora, SARGENTO MILTON, TOINHO BARROSO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6171/ata_da_10a_decima_sessao_ordinaria_no_dia_28-04-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6171/ata_da_10a_decima_sessao_ordinaria_no_dia_28-04-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 10ª (DÉCIMA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 28, DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6211/ata_da_11a_decima_primeira_sessao_ordinaria_no_dia_05-05-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6211/ata_da_11a_decima_primeira_sessao_ordinaria_no_dia_05-05-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 11ª (DÉCIMA PRIMEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 05, DE MAIO DE 2025.</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6225/ata_da_12a_decima_segunda_sessao_ordinaria_no_dia_12-05-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6225/ata_da_12a_decima_segunda_sessao_ordinaria_no_dia_12-05-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 12ª (DÉCIMA SEGUNDA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 12, DE MAIO DE 2025.</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
     <t>IRMÃO JÓ, JEFFERSON CLÍMACO, JOALDO, Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6247/ata_da_13a_decima_terceira_sessao_ordinaria_no_dia_19-05-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6247/ata_da_13a_decima_terceira_sessao_ordinaria_no_dia_19-05-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 13ª (DÉCIMA TERCEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 19, DE MAIO DE 2025.</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6256/ata_da_14a_decima_quarta_sessao_ordinaria_no_dia_26-05-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6256/ata_da_14a_decima_quarta_sessao_ordinaria_no_dia_26-05-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 14ª (DÉCIMA QUARTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 26, DE MAIO DE 2025.</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6280/ata_da_15a_decima_quinta_sessao_ordinaria_no_dia_02-06-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6280/ata_da_15a_decima_quinta_sessao_ordinaria_no_dia_02-06-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 15ª (DÉCIMA QUINTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 02, DE JUNHO DE 2025.</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6309/ata_da_16a_decima_sexta_sessao_ordinaria_no_dia_09-06-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6309/ata_da_16a_decima_sexta_sessao_ordinaria_no_dia_09-06-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 16ª (DÉCIMA SEXTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 09, DE JUNHO DE 2025.</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6328/ata_da_17a_setima_sessao_ordinaria_no_dia_16-06-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6328/ata_da_17a_setima_sessao_ordinaria_no_dia_16-06-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 17ª (DÉCIMA SÉTIMA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 16, DE JUNHO DE 2025.</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6351/ata_da_18a_decima_oitava_sessao_ordinaria_no_dia_23-06-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6351/ata_da_18a_decima_oitava_sessao_ordinaria_no_dia_23-06-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 18ª (DÉCIMA OITAVA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 23, DE JUNHO DE 2025.</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6376/ata_da_19a_decima_nona_sessao_ordinaria_no_dia_30-06-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6376/ata_da_19a_decima_nona_sessao_ordinaria_no_dia_30-06-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 19ª (DÉCIMA NONA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 30, DE JUNHO DE 2025.</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6398/ata_da_20a_vigesima_sessao_ordinaria_no_dia_07-07-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6398/ata_da_20a_vigesima_sessao_ordinaria_no_dia_07-07-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 20ª (VIGÈSIMA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 07, DE JULHO DE 2025.</t>
   </si>
   <si>
     <t>6475</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6475/ata_da_21a_vigesima_primeira_sessao_ordinaria_no_dia_14-07-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6475/ata_da_21a_vigesima_primeira_sessao_ordinaria_no_dia_14-07-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 21ª (VIGÉSIMA PRIMEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 14, DE JULHO DE 2025.</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6487/ata_da_22a_vigesima_segunda_sessao_ordinaria_no_dia_04-08-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6487/ata_da_22a_vigesima_segunda_sessao_ordinaria_no_dia_04-08-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 22ª (VIGÉSIMA SEGUNDA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 04, DE AGOSTO DE 2025.</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6502/ata_da_23a_vigesima_terceira_sessao_ordinaria_no_dia_11-08-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6502/ata_da_23a_vigesima_terceira_sessao_ordinaria_no_dia_11-08-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 23ª (VIGÉSIMA TERCEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 11, DE AGOSTO DE 2025.</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6529/ata_da_24a_vigesima_quarta_sessao_ordinaria_no_dia_18-08-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6529/ata_da_24a_vigesima_quarta_sessao_ordinaria_no_dia_18-08-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 24ª (VIGÉSIMA QUARTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 18, DE AGOSTO DE 2025.</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6552/ata_da_25a_vigesima_quinta_sessao_ordinaria_no_dia_25-08-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6552/ata_da_25a_vigesima_quinta_sessao_ordinaria_no_dia_25-08-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 25ª (VIGÉSIMA QUINTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 25, DE AGOSTO DE 2025.</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6567/ata_da_26a_vigesima_sexta_sessao_ordinaria_no_dia_01-09-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6567/ata_da_26a_vigesima_sexta_sessao_ordinaria_no_dia_01-09-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 26ª (VIGÉSIMA SEXTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 01, DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6580/ata_da_27a_vigesima_setima_sessao_ordinaria_no_dia_08-09-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6580/ata_da_27a_vigesima_setima_sessao_ordinaria_no_dia_08-09-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 27ª (VIGÉSIMA SÉTIMA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 08, DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6605/ata_da_28a_vigesima_oitava_sessao_ordinaria_no_dia_15-09-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6605/ata_da_28a_vigesima_oitava_sessao_ordinaria_no_dia_15-09-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 28ª (VIGÉSIMA OITAVA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 15, DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6629/ata_da_29a_vigesima_nona_sessao_ordinaria_no_dia_22-09-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6629/ata_da_29a_vigesima_nona_sessao_ordinaria_no_dia_22-09-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 29ª (VIGÉSIMA NONA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 22, DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6643/ata_da_30a_sessao_ordinaria_no_dia_29-09-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6643/ata_da_30a_sessao_ordinaria_no_dia_29-09-2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 30ª (TRIGÉSIMA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 29, DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6674/ata_da_31a_sessao_ordinaria_no_dia_06-10-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6674/ata_da_31a_sessao_ordinaria_no_dia_06-10-2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 31ª (TRIGÉSIMA PRIMEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 06, DE OUTUBRO DE 2025.</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6713/ata_da_32a_sessao_ordinaria_no_dia_13-10-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6713/ata_da_32a_sessao_ordinaria_no_dia_13-10-2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 32ª (TRIGÉSIMA SEGUNDA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 13, DE OUTUBRO DE 2025.</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6739/ata_da_33a_sessao_ordinaria_no_dia_20-10-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6739/ata_da_33a_sessao_ordinaria_no_dia_20-10-2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 33ª (TRIGÉSIMA TERCEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO, DA PRIMEIRA SESSÃO LEGISLATIVA, DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 20, DE OUTUBRO DE 2025.</t>
   </si>
   <si>
     <t>6863</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6863/ata-da_34_sessao_ordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6863/ata-da_34_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 34ª (TRIGÉSIMA QUARTA) SESSÃO ORDINÁRIA DA CÂMARA _x000D_
 MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO _x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, _x000D_
 REALIZADA NO DIA 27 DE OUTUBRO DE 2025.</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
     <t>ADALTO, JOALDO, SARGENTO MILTON</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6864/ata-da_35_sessao_ordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6864/ata-da_35_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 35ª (TRIGÉSIMA QUINTA) SESSÃO ORDINÁRIA DA CÂMARA _x000D_
 MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO _x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, _x000D_
 REALIZADA NO DIA 03 DE NOVEMBRO DE 2025.</t>
   </si>
   <si>
     <t>6865</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6865/ata-da_36_sessao_ordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6865/ata-da_36_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 36ª (TRIGÉSIMA SEXTA) SESSÃO ORDINÁRIA DA CÂMARA _x000D_
 MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO _x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, _x000D_
 REALIZADA NO DIA 10 DE NOVEMBRO DE 2025.</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6834/ata-da_37_sessao_ordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6834/ata-da_37_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 37ª (TRIGÉSIMA SÉTIMA) SESSÃO ORDINÁRIA DA CÂMARA _x000D_
 MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 17 DE NOVEMBRO DE 2025.</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6859/ata-da_38_sessao_ordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6859/ata-da_38_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 38ª (TRIGÉSIMA OITAVA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 24 DE NOVEMBRO DE 2025.</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6860/ata-da_39_sessao_ordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6860/ata-da_39_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 39ª (TRIGÉSIMA NONA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 08 DE DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>6967</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6967/ata-da_40a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6967/ata-da_40a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 40ª (QUADRAGÉSIMA) SESSÃO ORDINÁRIA DA CÂMARA _x000D_
 MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO _x000D_
 DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, _x000D_
 REALIZADA NO DIA 15 DE DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6968/ata-da_41asessao_ordinaria.pdf</t>
-[...2 lines deleted...]
-    <t>ATA DA 41ª (QUADRAGÉSIMA PRIMEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 22 DE DEZEMBRO DE 2</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6968/ata-da_41asessao_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 41ª (QUADRAGÉSIMA PRIMEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA LEGISLATURA, REALIZADA NO DIA 22 DE DEZEMBRO DE 2025</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
     <t>ASS</t>
   </si>
   <si>
     <t>ATA DA SESSÃO SOLENE</t>
   </si>
   <si>
     <t>ADALTO, JEFFERSON CLÍMACO, JOALDO, Mesa Diretora, SARGENTO MILTON, TOINHO BARROSO, ANDRÉ DO SINDICATO, CÉLIO BRITO, CLAUDIOMIR RODRIGUES, FÁBIO CARCARÁ, IRMÃO JÓ, JAIR DA 29</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5831/ata_da_1a_sessao_solene-_posse_dos_vereadores-_prefeito_e_vice-prefeito_para_o_quadrienio_2025-2028.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5831/ata_da_1a_sessao_solene-_posse_dos_vereadores-_prefeito_e_vice-prefeito_para_o_quadrienio_2025-2028.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO SOLENE DE POSSE DOS VEREADORES, PREFEITO., DO VICE-PREFEITO,  ELEITOS PARA O QUADRIÊNIO DE 2025-2028 E ELEIÇÃO DA MESA DIRETORA DESTA CÂMARA MUNICIPAL DE NOVA MAMORÉ-RO, PARA O BIÊNIO 2025-2026.</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>AUTÓGRAFO</t>
   </si>
   <si>
     <t>ADALTO FERREIRA DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5859/autografo_no_001-cmnm-2025-ref_ao_pl_de_no_195-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5859/autografo_no_001-cmnm-2025-ref_ao_pl_de_no_195-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito _x000D_
 adicional especial por excesso de _x000D_
 arrecadação no orçamento vigente.</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5860/autografo_no_002-cmnm-2025-ref_ao_pl_de_no_196-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5860/autografo_no_002-cmnm-2025-ref_ao_pl_de_no_196-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por Anulação _x000D_
 no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5861/autografo_no_003-cmnm-2025-ref_ao_pl_de_no_197-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5861/autografo_no_003-cmnm-2025-ref_ao_pl_de_no_197-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Especial por Excesso de _x000D_
 Arrecadação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5862/autografo_no_004-cmnm-2025-ref_ao_pl_de_no_198-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5862/autografo_no_004-cmnm-2025-ref_ao_pl_de_no_198-gp-2025.pdf</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5863/autografo_no_005-cmnm-2025-ref_ao_pl_de_no_199-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5863/autografo_no_005-cmnm-2025-ref_ao_pl_de_no_199-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a Criação e Denominação _x000D_
 da Escola Municipal de Ensino _x000D_
 Infantil e Fundamental da Linha 29-B _x000D_
 – Projeto Sidney Girão do Município _x000D_
 de Nova Mamoré- RO.</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5864/autografo_no_006-cmnm-2025-ref_ao_pl_de_no_200-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5864/autografo_no_006-cmnm-2025-ref_ao_pl_de_no_200-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a Criação e Denominação _x000D_
 da Escola Municipal de Ensino _x000D_
 Infantil e Fundamental da Linha 21-B _x000D_
 – Projeto Sidney Girão do Município _x000D_
 de Nova Mamoré- RO.</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5898/autografo_no_007-cmnm-2025-ref_ao_pl_de_no_201-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5898/autografo_no_007-cmnm-2025-ref_ao_pl_de_no_201-gp-2025.pdf</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5899/autografo_no_008-cmnm-2025-ref_ao_pl_de_no_202-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5899/autografo_no_008-cmnm-2025-ref_ao_pl_de_no_202-gp-2025.pdf</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5900/autografo_no_009-cmnm-2025-ref_ao_pl_de_no_203-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5900/autografo_no_009-cmnm-2025-ref_ao_pl_de_no_203-gp-2025.pdf</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5901/autografo_no_010-cmnm-2025-ref_ao_pl_de_no_204-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5901/autografo_no_010-cmnm-2025-ref_ao_pl_de_no_204-gp-2025.pdf</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5902/autografo_no_011-cmnm-2025-ref_ao_pl_de_no_205-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5902/autografo_no_011-cmnm-2025-ref_ao_pl_de_no_205-gp-2025.pdf</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5903/autografo_no_012-cmnm-2025-ref_ao_pl_de_no_206-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5903/autografo_no_012-cmnm-2025-ref_ao_pl_de_no_206-gp-2025.pdf</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5904/autografo_no_013-cmnm-2025-ref_ao_pl_de_no_207-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5904/autografo_no_013-cmnm-2025-ref_ao_pl_de_no_207-gp-2025.pdf</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5905/autografo_no_014-cmnm-2025-ref_ao_pl_de_no_208-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5905/autografo_no_014-cmnm-2025-ref_ao_pl_de_no_208-gp-2025.pdf</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5906/autografo_no_015-cmnm-2025-ref_ao_pl_de_no_209-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5906/autografo_no_015-cmnm-2025-ref_ao_pl_de_no_209-gp-2025.pdf</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5907/autografo_no_016-cmnm-2025-ref_ao_pl_de_no_210-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5907/autografo_no_016-cmnm-2025-ref_ao_pl_de_no_210-gp-2025.pdf</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5908/autografo_no_017-cmnm-2025-ref_ao_pl_de_no_211-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5908/autografo_no_017-cmnm-2025-ref_ao_pl_de_no_211-gp-2025.pdf</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5909/autografo_no_018-cmnm-2025-ref_ao_pl_de_no_212-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5909/autografo_no_018-cmnm-2025-ref_ao_pl_de_no_212-gp-2025.pdf</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5910/autografo_no_019-cmnm-2025-ref_ao_pl_de_no_213-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5910/autografo_no_019-cmnm-2025-ref_ao_pl_de_no_213-gp-2025.pdf</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5911/autografo_no_020-cmnm-2025-ref_ao_pl_de_no_217-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5911/autografo_no_020-cmnm-2025-ref_ao_pl_de_no_217-gp-2025.pdf</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5949/autografo_no_021-cmnm-2025-ref_ao_pl_de_no_215-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5949/autografo_no_021-cmnm-2025-ref_ao_pl_de_no_215-gp-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito _x000D_
 Adicional Especial por Superávit _x000D_
 Financeiro conforme Art. 43, § 1º, inciso I _x000D_
 da Lei 4.320/64, e Lei 2.248- GP/2024 (Lei _x000D_
 Orçamentária Anual Exercício 2025) e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
     <t>MARCÉLIO RODRIGUES UCHÔA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5950/autografo_no_022-cmnm-2025-ref_ao_pl_de_no_219-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5950/autografo_no_022-cmnm-2025-ref_ao_pl_de_no_219-gp-2025.pdf</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5951/autografo_no_023-cmnm-2025-ref_ao_pl_de_no_220-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5951/autografo_no_023-cmnm-2025-ref_ao_pl_de_no_220-gp-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito _x000D_
 Adicional Especial por Superávit _x000D_
 Financeiro conforme Art. 43, § 1º, inciso I _x000D_
 da Lei 4.320/64, na Lei 2.248-GP/2024_x000D_
 (Lei Orçamentária Anual Exercício 2025) e _x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5952/autografo_no_024-cmnm-2025-ref_ao_pl_de_no_221-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5952/autografo_no_024-cmnm-2025-ref_ao_pl_de_no_221-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional _x000D_
 especial por excesso de arrecadação no _x000D_
 orçamento vigente.</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5953/autografo_no_025-cmnm-2025-ref_ao_pl_de_no_222-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5953/autografo_no_025-cmnm-2025-ref_ao_pl_de_no_222-gp-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito _x000D_
 Adicional Especial por Superávit _x000D_
 Financeiro conforme Art. 43, § 1º, inciso I _x000D_
 da Lei 4.320/64, na Lei 2.248- GP/2024 (Lei _x000D_
 Orçamentária Anual Exercício 2025) e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5954/autografo_no_026-cmnm-2025-ref_ao_pl_de_no_223-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5954/autografo_no_026-cmnm-2025-ref_ao_pl_de_no_223-gp-2025.pdf</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5955/autografo_no_027-cmnm-2025-ref_ao_pl_de_no_224-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5955/autografo_no_027-cmnm-2025-ref_ao_pl_de_no_224-gp-2025.pdf</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6011/autografo_no_028-cmnm-2025-ref_ao_pl_de_no_225-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6011/autografo_no_028-cmnm-2025-ref_ao_pl_de_no_225-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento_x000D_
 Vigente.</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6012/autografo_no_029-cmnm-2025-ref_ao_pl_de_no_226-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6012/autografo_no_029-cmnm-2025-ref_ao_pl_de_no_226-gp-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito _x000D_
 Adicional Especial por Superávit _x000D_
 Financeiro conforme Art. 43, § 1º, inciso I _x000D_
 da Lei 4.320/64, na Lei 2.248-GP/2024 (Lei _x000D_
 Orçamentária Anual Exercício 2025) e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6013/autografo_no_030-cmnm-2025-ref_ao_pl_de_no_227-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6013/autografo_no_030-cmnm-2025-ref_ao_pl_de_no_227-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento _x000D_
 Vigente.</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6014/autografo_no_031-cmnm-2025-ref_ao_pl_de_no_228-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6014/autografo_no_031-cmnm-2025-ref_ao_pl_de_no_228-gp-2025.pdf</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6015/autografo_no_032-cmnm-2025-ref_ao_pl_de_no_229-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6015/autografo_no_032-cmnm-2025-ref_ao_pl_de_no_229-gp-2025.pdf</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6016/autografo_no_033-cmnm-2025-ref_ao_pl_de_no_230-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6016/autografo_no_033-cmnm-2025-ref_ao_pl_de_no_230-gp-2025.pdf</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6017/autografo_no_034-cmnm-2025-ref_ao_pl_de_no_231-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6017/autografo_no_034-cmnm-2025-ref_ao_pl_de_no_231-gp-2025.pdf</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6018/autografo_no_035-cmnm-2025-ref_ao_pl_de_no_233-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6018/autografo_no_035-cmnm-2025-ref_ao_pl_de_no_233-gp-2025.pdf</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6019/autografo_no_036-cmnm-2025-ref_ao_pl_de_no_234-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6019/autografo_no_036-cmnm-2025-ref_ao_pl_de_no_234-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento _x000D_
 Vigente</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6055/autografo_no_037-cmnm-2025-ref_ao_pl_de_no_235-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6055/autografo_no_037-cmnm-2025-ref_ao_pl_de_no_235-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar _x000D_
 recursos financeiros à Associação de Pais _x000D_
 e Amigos dos Excepcionais - APAE, do _x000D_
 Município de Buritis-RO, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6080/autografo_no_038-cmnm-2025-ref_ao_pl_de_no_238-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6080/autografo_no_038-cmnm-2025-ref_ao_pl_de_no_238-gp-2025.pdf</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6081/autografo_no_039-cmnm-2025-ref_ao_pl_de_no_003-cmnm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6081/autografo_no_039-cmnm-2025-ref_ao_pl_de_no_003-cmnm-2025.pdf</t>
   </si>
   <si>
     <t>Reconhece e institui o Município de _x000D_
 Nova Mamoré como "Berço do _x000D_
 Madeira" e dá outras providências.</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6095/autografo_no_040-cmnm-2025-ref_ao_pl_de_no_001-cmnm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6095/autografo_no_040-cmnm-2025-ref_ao_pl_de_no_001-cmnm-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Municipal nº _x000D_
 1322, de março de 2018, quanto ao_x000D_
 reajuste anual dos vencimentos dos _x000D_
 servidores públicos da Câmara Municipal _x000D_
 de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6096/autografo_no_041-cmnm-2025-ref_ao_pl_de_no_002-cmnm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6096/autografo_no_041-cmnm-2025-ref_ao_pl_de_no_002-cmnm-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Cargos e Carreiras dos _x000D_
 Servidores Públicos da Câmara Municipal _x000D_
 de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6100/autografo_no_042-cmnm-2025-ref_ao_pl_de_no_004-cmnm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6100/autografo_no_042-cmnm-2025-ref_ao_pl_de_no_004-cmnm-2025.pdf</t>
   </si>
   <si>
     <t>“Institui a Campanha Permanente de _x000D_
 Conscientização sobre a Importância _x000D_
 da Vacinação no Município de Nova _x000D_
 Mamoré e dá outras providências.”</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6101/autografo_no_043-cmnm-2025-ref_ao_pl_de_no_240-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6101/autografo_no_043-cmnm-2025-ref_ao_pl_de_no_240-gp-2025.pdf</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6102/autografo_no_044-cmnm-2025-ref_ao_pl_de_no_241-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6102/autografo_no_044-cmnm-2025-ref_ao_pl_de_no_241-gp-2025.pdf</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6103/autografo_no_045-cmnm-2025-ref_ao_pl_de_no_242-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6103/autografo_no_045-cmnm-2025-ref_ao_pl_de_no_242-gp-2025.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do _x000D_
 Orçamento Anual do Município de Nova _x000D_
 Mamoré por Transposição de Recursos.</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6104/autografo_no_046-cmnm-2025-ref_ao_pl_de_no_243-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6104/autografo_no_046-cmnm-2025-ref_ao_pl_de_no_243-gp-2025.pdf</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6126/autografo_no_047-cmnm-2025-ref_ao_pl_de_no_005-cmnm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6126/autografo_no_047-cmnm-2025-ref_ao_pl_de_no_005-cmnm-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de _x000D_
 reparo e danos causados por _x000D_
 construtoras, concessionárias e _x000D_
 permissionárias que danifiquem _x000D_
 bens públicos e dá outras _x000D_
 providências.”</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6127/autografo_no_048-cmnm-2025-ref_ao_pl_de_no_245-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6127/autografo_no_048-cmnm-2025-ref_ao_pl_de_no_245-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Celebrar _x000D_
 Termo de Cooperação técnica com o _x000D_
 SENAR/RO para a cessão, em caráter _x000D_
 oneroso, de Servidores, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6152/autografo_no_049-cmnm-2025-ref_ao_pl_de_no_246-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6152/autografo_no_049-cmnm-2025-ref_ao_pl_de_no_246-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a Criação e Denominação da _x000D_
 Creche Municipal Aparecida Magron do _x000D_
 Bairro Novo Horizonte no Município de _x000D_
 Nova Mamoré- RO.</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6154/autografo_no_050-cmnm-2025-ref_ao_pl_de_no_247-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6154/autografo_no_050-cmnm-2025-ref_ao_pl_de_no_247-gp-2025.pdf</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6155/autografo_no_051-cmnm-2025-ref_ao_pl_de_no_250-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6155/autografo_no_051-cmnm-2025-ref_ao_pl_de_no_250-gp-2025.pdf</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6162/autografo_no_052-cmnm-2025-ref_ao_pl_de_no_248-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6162/autografo_no_052-cmnm-2025-ref_ao_pl_de_no_248-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a _x000D_
 conceder premiação em pecúnia para os _x000D_
 eventos esportivos, culturais e concursos _x000D_
 no Município de Nova Mamoré/RO e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6163/autografo_no_053-cmnm-2025-ref_ao_pl_de_no_249-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6163/autografo_no_053-cmnm-2025-ref_ao_pl_de_no_249-gp-2025.pdf</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6164/autografo_no_054-cmnm-2025-ref_ao_pl_de_no_251-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6164/autografo_no_054-cmnm-2025-ref_ao_pl_de_no_251-gp-2025.pdf</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6168/autografo_no_055-cmnm-2025-ref_ao_pl_de_no_237-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6168/autografo_no_055-cmnm-2025-ref_ao_pl_de_no_237-gp-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Plano de Amortização do _x000D_
 equacionamento do déficit atuarial do _x000D_
 Regime Próprio de Previdência Social do _x000D_
 Município de Nova Mamoré/RO IPRENOM, _x000D_
 conforme diretrizes emanadas pela_x000D_
 Portaria MPS nº. 1467/2022 e suas _x000D_
 alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6184/autografo_no_056-cmnm-2025-ref_ao_pl_de_no_253-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6184/autografo_no_056-cmnm-2025-ref_ao_pl_de_no_253-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Especial por Excesso de Arrecadação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6185/autografo_no_057-cmnm-2025-ref_ao_pl_de_no_254-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6185/autografo_no_057-cmnm-2025-ref_ao_pl_de_no_254-gp-2025.pdf</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6186/autografo_no_058-cmnm-2025-ref_ao_pl_de_no_006-cmnm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6186/autografo_no_058-cmnm-2025-ref_ao_pl_de_no_006-cmnm-2025.pdf</t>
   </si>
   <si>
     <t>“Institui a Caminhada de Santa _x000D_
 Terezinha como Patrimônio Cultural _x000D_
 Imaterial do Município de Nova _x000D_
 Mamoré/RO, e dá Outras _x000D_
 Providências.”</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6217/autografo_no_059-cmnm-2025-ref_ao_pl_de_no_252-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6217/autografo_no_059-cmnm-2025-ref_ao_pl_de_no_252-gp-2025.pdf</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6218/autografo_no_060-cmnm-2025-ref_ao_pl_de_no_256-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6218/autografo_no_060-cmnm-2025-ref_ao_pl_de_no_256-gp-2025.pdf</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6219/autografo_no_061-cmnm-2025-ref_ao_pl_de_no_007-cmnm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6219/autografo_no_061-cmnm-2025-ref_ao_pl_de_no_007-cmnm-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a comprovação da _x000D_
 origem de materiais metálicos _x000D_
 recicláveis no Município de Nova _x000D_
 Mamoré e dá outras providencias.</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6237/autografo_no_062-cmnm-2025-ref_ao_pl_de_no_257-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6237/autografo_no_062-cmnm-2025-ref_ao_pl_de_no_257-gp-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito_x000D_
 Adicional Especial por Superávit_x000D_
 Financeiro conforme Art. 43, § 1º, inciso I_x000D_
 da Lei 4.320/64, e Lei 2.248- GP/2024 (Lei_x000D_
 Orçamentária Anual Exercício 2025) e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6266/autografo_no_063-cmnm-2025-ref_ao_pl_de_no_258-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6266/autografo_no_063-cmnm-2025-ref_ao_pl_de_no_258-gp-2025.pdf</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6267/autografo_no_064-cmnm-2025-ref_ao_pl_de_no_008-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6267/autografo_no_064-cmnm-2025-ref_ao_pl_de_no_008-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do uso do _x000D_
 cordão de girassol como instrumento _x000D_
 auxiliar de orientação para _x000D_
 identificação de pessoas com _x000D_
 deficiências ocultas no município de _x000D_
 Nova Mamoré – RO, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6268/autografo_no_065-cmnm-2025-ref_ao_pl_de_no_009-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6268/autografo_no_065-cmnm-2025-ref_ao_pl_de_no_009-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca da implantação de _x000D_
 Código Qr em todas as Placas de _x000D_
 Obras Públicas executadas no _x000D_
 âmbito do Município de Nova _x000D_
 Mamoré/RO, para leitura e _x000D_
 fiscalização eletrônica.</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6272/autografo_no_066-cmnm-2025-ref_ao_pl_de_no_011-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6272/autografo_no_066-cmnm-2025-ref_ao_pl_de_no_011-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação _x000D_
 do prédio público da Câmara _x000D_
 Municipal de Nova _x000D_
 Mamoré/RO, e dá Outras _x000D_
 Providências.</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6273/autografo_no_067-cmnm-2025-ref_ao_pl_de_no_010-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6273/autografo_no_067-cmnm-2025-ref_ao_pl_de_no_010-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal _x000D_
 da Leitura no âmbito do _x000D_
 Município de Nova Mamoré e _x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6274/autografo_no_068-cmnm-2025-ref_ao_pl_de_no_012-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6274/autografo_no_068-cmnm-2025-ref_ao_pl_de_no_012-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a _x000D_
 obrigatoriedade da reserva de _x000D_
 leitos específicos no Hospital _x000D_
 Municipal Antônio Luiz de _x000D_
 Macedo, no município de _x000D_
 Nova Mamoré/RO, para o _x000D_
 atendimento a mães em _x000D_
 situação de perda _x000D_
 gestacional, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6293/autografo_no_069-cmnm-2025-ref_ao_pl_de_no_013-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6293/autografo_no_069-cmnm-2025-ref_ao_pl_de_no_013-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de diárias no âmbito _x000D_
 da Câmara Municipal de Nova Mamoré e dá outras _x000D_
 providências.”</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6303/autografo_no_070-cmnm-2025-ref_ao_pl_de_no_264-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6303/autografo_no_070-cmnm-2025-ref_ao_pl_de_no_264-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a Criação e _x000D_
 Denominação do Ponto de Táxi _x000D_
 e Mototáxi no Bairro Centro no _x000D_
 Município de Nova Mamoré_x000D_
 RO.</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6289/autografo_no_071-cmnm-2025-ref_ao_pl_de_no_260-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6289/autografo_no_071-cmnm-2025-ref_ao_pl_de_no_260-gp-2025.pdf</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6290/autografo_no_072-cmnm-2025-ref_ao_pl_de_no_261-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6290/autografo_no_072-cmnm-2025-ref_ao_pl_de_no_261-gp-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3° da Lei 1.772-GP/2021, de 21 _x000D_
 de dezembro de 2021 que “"dispõe sobre a _x000D_
 criação da "Casa da Cidadania de Nova _x000D_
 Mamoré" em Porto Velho capital do Estado _x000D_
 de Rondônia, destinado ao amparo e _x000D_
 proteção dos doentes do município de _x000D_
 Nova Mamoré e dá outras providências.</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6291/autografo_no_073-cmnm-2025-ref_ao_pl_de_no_262-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6291/autografo_no_073-cmnm-2025-ref_ao_pl_de_no_262-gp-2025.pdf</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6292/autografo_no_074-cmnm-2025-ref_ao_pl_de_no_263-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6292/autografo_no_074-cmnm-2025-ref_ao_pl_de_no_263-gp-2025.pdf</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6304/autografo_no_075-cmnm-2025-ref_ao_pl_de_no_265-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6304/autografo_no_075-cmnm-2025-ref_ao_pl_de_no_265-gp-2025.pdf</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6316/autografo_no_076-cmnm-2025-ref_ao_pl_de_no_014-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6316/autografo_no_076-cmnm-2025-ref_ao_pl_de_no_014-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição da Semana _x000D_
 Municipal de Prevenção ao HIV no _x000D_
 Município Nova Mamoré – RO, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6317/autografo_no_077-cmnm-2025-ref_ao_pl_de_no_015-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6317/autografo_no_077-cmnm-2025-ref_ao_pl_de_no_015-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação das Avenidas _x000D_
 no Município Nova Mamoré – RO, e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6318/autografo_no_078-cmnm-2025-ref_ao_pl_de_no_016-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6318/autografo_no_078-cmnm-2025-ref_ao_pl_de_no_016-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação dos _x000D_
 serviços funerários no município de Nova _x000D_
 Mamoré, estabelece direitos, deveres das _x000D_
 empresas _x000D_
 permissionárias _x000D_
 e _x000D_
 obrigatoriedade de escala de plantão, e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6319/autografo_no_079-cmnm-2025-ref_ao_pl_de_no_017-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6319/autografo_no_079-cmnm-2025-ref_ao_pl_de_no_017-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da pista de _x000D_
 caminhada do Distrito de Nova Dimensão, _x000D_
 Município de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6320/autografo_no_080-cmnm-2025-ref_ao_pl_de_no_018-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6320/autografo_no_080-cmnm-2025-ref_ao_pl_de_no_018-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Ponto de _x000D_
 Táxi e Mototáxi do Distrito de Nova _x000D_
 Dimensão, Município de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6333/autografo_no_081-cmnm-2025-ref_ao_pl_de_no_266-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6333/autografo_no_081-cmnm-2025-ref_ao_pl_de_no_266-gp-2025.pdf</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6334/autografo_no_082-cmnm-2025-ref_ao_pl_de_no_267-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6334/autografo_no_082-cmnm-2025-ref_ao_pl_de_no_267-gp-2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A _x000D_
 DOAR IMÓVEL AO ESTADO DE _x000D_
 RONDÔNIA E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6335/autografo_no_083-cmnm-2025-ref_ao_pl_de_no_019-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6335/autografo_no_083-cmnm-2025-ref_ao_pl_de_no_019-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Avenida _x000D_
 no Município Nova Mamoré – RO, e dá _x000D_
 outras providências</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6353/autografo_no_084-cmnm-2025-ref_ao_pl_de_no_268-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6353/autografo_no_084-cmnm-2025-ref_ao_pl_de_no_268-gp-2025.pdf</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6354/autografo_no_085-cmnm-2025-ref_ao_pl_de_no_269-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6354/autografo_no_085-cmnm-2025-ref_ao_pl_de_no_269-gp-2025.pdf</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6355/autografo_no_086-cmnm-2025-ref_ao_pl_de_no_270-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6355/autografo_no_086-cmnm-2025-ref_ao_pl_de_no_270-gp-2025.pdf</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6356/autografo_no_087-cmnm-2025-ref_ao_pl_de_no_271-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6356/autografo_no_087-cmnm-2025-ref_ao_pl_de_no_271-gp-2025.pdf</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6379/autografo_no_088-cmnm-2025-ref_ao_pl_de_no_272-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6379/autografo_no_088-cmnm-2025-ref_ao_pl_de_no_272-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Remanejamento de Dotações _x000D_
 Orçamentárias por Anulação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6380/autografo_no_089-cmnm-2025-ref_ao_pl_de_no_273-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6380/autografo_no_089-cmnm-2025-ref_ao_pl_de_no_273-gp-2025.pdf</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6381/autografo_no_090-cmnm-2025-ref_ao_pl_de_no_274-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6381/autografo_no_090-cmnm-2025-ref_ao_pl_de_no_274-gp-2025.pdf</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6382/autografo_no_091-cmnm-2025-ref_ao_pl_de_no_275-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6382/autografo_no_091-cmnm-2025-ref_ao_pl_de_no_275-gp-2025.pdf</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6383/autografo_no_092-cmnm-2025-ref_ao_pl_de_no_276-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6383/autografo_no_092-cmnm-2025-ref_ao_pl_de_no_276-gp-2025.pdf</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6401/autografo_no_093-cmnm-2025-ref_ao_pl_de_no_020-cmnm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6401/autografo_no_093-cmnm-2025-ref_ao_pl_de_no_020-cmnm-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração do art. 3º da Lei _x000D_
 Municipal nº 1.949-GP2023, para incluir _x000D_
 parágrafo que trata do adiantamento do _x000D_
 décimo terceiro subsídio devido aos _x000D_
 vereadores do Município de Nova _x000D_
 Mamoré/RO.”</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6403/autografo_no_094-cmnm-2025-ref_ao_pl_de_no_277-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6403/autografo_no_094-cmnm-2025-ref_ao_pl_de_no_277-gp-2025.pdf</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6465/autografo_no_095-cmnm-2025-ref_ao_pl_de_no_255-gp-2025-ldo-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6465/autografo_no_095-cmnm-2025-ref_ao_pl_de_no_255-gp-2025-ldo-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para _x000D_
 Elaboração e Execução da Lei _x000D_
 Orçamentária Anual - LDO para o _x000D_
 Exercício Financeiro de 2026 e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6425/autografo_no_096-cmnm-2025-ref_ao_pl_de_no_278-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6425/autografo_no_096-cmnm-2025-ref_ao_pl_de_no_278-gp-2025.pdf</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6426/autografo_no_097-cmnm-2025-ref_ao_pl_de_no_279-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6426/autografo_no_097-cmnm-2025-ref_ao_pl_de_no_279-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional _x000D_
 suplementar por excesso de arrecadação _x000D_
 no orçamento vigente.</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6427/autografo_no_098-cmnm-2025-ref_ao_pl_de_no_280-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6427/autografo_no_098-cmnm-2025-ref_ao_pl_de_no_280-gp-2025.pdf</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6428/autografo_no_099-cmnm-2025-ref_ao_pl_de_no_281-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6428/autografo_no_099-cmnm-2025-ref_ao_pl_de_no_281-gp-2025.pdf</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6429/autografo_no_100-cmnm-2025-ref_ao_pl_de_no_282-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6429/autografo_no_100-cmnm-2025-ref_ao_pl_de_no_282-gp-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da denominação _x000D_
 da Creche Municipal "Cantinho da _x000D_
 Alegria", localizada no Bairro João _x000D_
 Francisco Clímaco, que passa a _x000D_
 denominar-se "Creche Municipal _x000D_
 Terezinha da Silva Monteiro", e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6430/autografo_no_101-cmnm-2025-ref_ao_pl_de_no_283-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6430/autografo_no_101-cmnm-2025-ref_ao_pl_de_no_283-gp-2025.pdf</t>
   </si>
   <si>
     <t>6431</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6431/autografo_no_102-cmnm-2025-ref_ao_pl_de_no_284-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6431/autografo_no_102-cmnm-2025-ref_ao_pl_de_no_284-gp-2025.pdf</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6456/autografo_no_103-cmnm-2025-ref_ao_pl_de_no_285-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6456/autografo_no_103-cmnm-2025-ref_ao_pl_de_no_285-gp-2025.pdf</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6457/autografo_no_104-cmnm-2025-ref_ao_pl_de_no_286-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6457/autografo_no_104-cmnm-2025-ref_ao_pl_de_no_286-gp-2025.pdf</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6458/autografo_no_105-cmnm-2025-ref_ao_pl_de_no_287-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6458/autografo_no_105-cmnm-2025-ref_ao_pl_de_no_287-gp-2025.pdf</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6459/autografo_no_106-cmnm-2025-ref_ao_pl_de_no_288-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6459/autografo_no_106-cmnm-2025-ref_ao_pl_de_no_288-gp-2025.pdf</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6460/autografo_no_107-cmnm-2025-ref_ao_pl_de_no_289-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6460/autografo_no_107-cmnm-2025-ref_ao_pl_de_no_289-gp-2025.pdf</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6461/autografo_no_108-cmnm-2025-ref_ao_pl_de_no_290-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6461/autografo_no_108-cmnm-2025-ref_ao_pl_de_no_290-gp-2025.pdf</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6462/autografo_no_109-cmnm-2025-ref_ao_pl_de_no_291-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6462/autografo_no_109-cmnm-2025-ref_ao_pl_de_no_291-gp-2025.pdf</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6463/autografo_no_110-cmnm-2025-ref_ao_pl_de_no_292-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6463/autografo_no_110-cmnm-2025-ref_ao_pl_de_no_292-gp-2025.pdf</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/</t>
+  </si>
+  <si>
     <t>6490</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6490/autografo_no_112-cmnm-2025-ref_ao_pl_de_no_021-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6490/autografo_no_112-cmnm-2025-ref_ao_pl_de_no_021-2025.pdf</t>
   </si>
   <si>
     <t>"Reconhece como de utilidade pública o _x000D_
 Vila Nova Esporte Clube, no Município de _x000D_
 Nova Mamoré.”</t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6491/autografo_no_113-cmnm-2025-ref_ao_pl_de_no_022-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6491/autografo_no_113-cmnm-2025-ref_ao_pl_de_no_022-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de Avenida _x000D_
 no Município Nova Mamoré – RO, e dá _x000D_
 outras providências.”</t>
   </si>
   <si>
     <t>6504</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6504/autografo_no_114-cmnm-2025-ref_ao_pl_de_no_294-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6504/autografo_no_114-cmnm-2025-ref_ao_pl_de_no_294-gp-2025.pdf</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6505/autografo_no_115-cmnm-2025-ref_ao_pl_de_no_295-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6505/autografo_no_115-cmnm-2025-ref_ao_pl_de_no_295-gp-2025.pdf</t>
   </si>
   <si>
     <t>6506</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6506/autografo_no_116-cmnm-2025-ref_ao_pl_de_no_023-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6506/autografo_no_116-cmnm-2025-ref_ao_pl_de_no_023-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de diárias no _x000D_
 âmbito da Câmara Municipal de Nova _x000D_
 Mamoré e dá outras providências.”</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6507/autografo_no_117-cmnm-2025-ref_ao_pl_de_no_024-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6507/autografo_no_117-cmnm-2025-ref_ao_pl_de_no_024-2025.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana Municipal _x000D_
 de Enfrentamento à Violência _x000D_
 contra Mulher no calendário oficial _x000D_
 de eventos do Município de Nova_x000D_
  Mamoré e dá outras providências.”</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6535/autografo_no_118-cmnm-2025-ref_ao_pl_de_no_025-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6535/autografo_no_118-cmnm-2025-ref_ao_pl_de_no_025-2025.pdf</t>
   </si>
   <si>
     <t>"Institui, no âmbito do Município de Nova _x000D_
 Mamoré, a Semana Municipal da Pessoa _x000D_
 com Deficiência Intelectual e Múltipla, e dá _x000D_
 outras providências.”</t>
   </si>
   <si>
     <t>6536</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6536/autografo_no_119-cmnm-2025-ref_ao_pl_de_no_026-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6536/autografo_no_119-cmnm-2025-ref_ao_pl_de_no_026-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a redação da Lei Municipal nº 2.332_x000D_
 GP/2025, que dispõe sobre a denominação _x000D_
 do prédio da sede da Câmara Municipal de _x000D_
 Nova Mamoré/RO.”</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6537/autografo_no_120-cmnm-2025-ref_ao_pl_de_no_296-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6537/autografo_no_120-cmnm-2025-ref_ao_pl_de_no_296-gp-2025.pdf</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6538/autografo_no_121-cmnm-2025-ref_ao_pl_de_no_298-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6538/autografo_no_121-cmnm-2025-ref_ao_pl_de_no_298-gp-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de _x000D_
 atendimento aos direitos Da Criança e do _x000D_
 Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6545/autografo_no_122-cmnm-2025-ref_ao_pl_de_no_300-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6545/autografo_no_122-cmnm-2025-ref_ao_pl_de_no_300-gp-2025.pdf</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6546/autografo_no_123-cmnm-2025-ref_ao_pl_de_no_301-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6546/autografo_no_123-cmnm-2025-ref_ao_pl_de_no_301-gp-2025.pdf</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6575/autografo_no_124-cmnm-2025-ref_ao_pl_de_no_302-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6575/autografo_no_124-cmnm-2025-ref_ao_pl_de_no_302-gp-2025.pdf</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6576/autografo_no_125-cmnm-2025-ref_ao_pl_de_no_303-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6576/autografo_no_125-cmnm-2025-ref_ao_pl_de_no_303-gp-2025.pdf</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6577/autografo_no_126-cmnm-2025-ref_ao_pl_de_no_305-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6577/autografo_no_126-cmnm-2025-ref_ao_pl_de_no_305-gp-2025.pdf</t>
   </si>
   <si>
     <t>6586</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6586/autografo_no_127-cmnm-2025-ref_ao_pl_de_no_027-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6586/autografo_no_127-cmnm-2025-ref_ao_pl_de_no_027-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a Instituir _x000D_
 o Serviço de Atendimento Móvel de _x000D_
 Urgência – Samu, no Município Nova _x000D_
 Mamoré – RO, e dá outras providências.”</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6587/autografo_no_128-cmnm-2025-ref_ao_plc_de_no_020-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6587/autografo_no_128-cmnm-2025-ref_ao_plc_de_no_020-gp-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da Lei _x000D_
 Complementar nº 014/PMNM/2022, de 14 _x000D_
 de dezembro 2022, que trata das regras de _x000D_
 concessão de benefícios previdenciários _x000D_
 no âmbito do Regime Próprio de _x000D_
 Previdência Social do Município de Nova _x000D_
 Mamoré-RO, e dá outras providências”.</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6607/autografo_no_129-cmnm-2025-ref_ao_pl_de_no_28-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6607/autografo_no_129-cmnm-2025-ref_ao_pl_de_no_28-2025.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa “Conhecendo Minha _x000D_
 Cidade” no âmbito do Município de Nova _x000D_
 Mamoré e dá outras providências.”</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6608/autografo_no_130-cmnm-2025-ref_ao_pl_de_no_29-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6608/autografo_no_130-cmnm-2025-ref_ao_pl_de_no_29-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a aceitação de exames _x000D_
 complementares realizados na rede _x000D_
 privada por Unidades de Saúde Públicas e _x000D_
 conveniadas com o SUS no âmbito do _x000D_
 Município de Nova Mamoré, quando em _x000D_
 conformidade com critérios técnicos, e dá _x000D_
 outras providências.”</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6612/autografo_no_131-cmnm-2025-ref_ao_pl_de_no_306-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6612/autografo_no_131-cmnm-2025-ref_ao_pl_de_no_306-gp-2025.pdf</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6613/autografo_no_132-cmnm-2025-ref_ao_pl_de_no_307-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6613/autografo_no_132-cmnm-2025-ref_ao_pl_de_no_307-gp-2025.pdf</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6614/autografo_no_133-cmnm-2025-ref_ao_pl_de_no_308-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6614/autografo_no_133-cmnm-2025-ref_ao_pl_de_no_308-gp-2025.pdf</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6615/autografo_no_134-cmnm-2025-ref_ao_pl_de_no_309-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6615/autografo_no_134-cmnm-2025-ref_ao_pl_de_no_309-gp-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DA JUNTA _x000D_
 MÉDICA OFICIAL DO MUNICÍPIO DE NOVA _x000D_
 MAMORÉ- RO E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6616/autografo_no_135-cmnm-2025-ref_ao_pl_de_no_310-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6616/autografo_no_135-cmnm-2025-ref_ao_pl_de_no_310-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a Criação e Denominação do _x000D_
 nome do Centro Alternativo de Cultura, _x000D_
 Lazer e Eventos Gil Brasileiro no _x000D_
 Município de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6617/autografo_no_136-cmnm-2025-ref_ao_pl_de_no_311-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6617/autografo_no_136-cmnm-2025-ref_ao_pl_de_no_311-gp-2025.pdf</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6635/autografo_no_137-cmnm-2025-ref_ao_pl_de_no_030-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6635/autografo_no_137-cmnm-2025-ref_ao_pl_de_no_030-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 11 da Lei nº 1.615, GP/2020,_x000D_
 de 16 de julho de 2020, que dispõe sobre a_x000D_
 utilização do transporte escolar no âmbito_x000D_
 municipal.”</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6636/autografo_no_138-cmnm-2025-ref_ao_pl_de_no_031-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6636/autografo_no_138-cmnm-2025-ref_ao_pl_de_no_031-2025.pdf</t>
   </si>
   <si>
     <t>"Institui a Política Municipal de Inclusão e_x000D_
 Proteção Digital da Pessoa Idosa no_x000D_
 âmbito do Município de Nova Mamoré e dá_x000D_
 outras providências.”</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6637/autografo_no_139-cmnm-2025-ref_ao_pl_de_no_032-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6637/autografo_no_139-cmnm-2025-ref_ao_pl_de_no_032-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Comitê_x000D_
 Municipal de Acompanhamento da_x000D_
 Construção da Ponte Binacional Brasil –_x000D_
 Bolívia, e dá outras providências.”</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6651/autografo_no_140-cmnm-2025-ref_ao_pl_de_no_033-2025_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6651/autografo_no_140-cmnm-2025-ref_ao_pl_de_no_033-2025_1.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana Municipal da Agricultura_x000D_
 Familiar no Município de Nova Mamoré e_x000D_
 dá outras providências.”</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6652/autografo_no_141-cmnm-2025-ref_ao_pl_de_no_313-gp-2025_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6652/autografo_no_141-cmnm-2025-ref_ao_pl_de_no_313-gp-2025_1.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por Anulação no Orçamento_x000D_
 Vigente.</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6653/autografo_no_142-cmnm-2025-ref_ao_pl_de_no_314-gp-2025_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6653/autografo_no_142-cmnm-2025-ref_ao_pl_de_no_314-gp-2025_1.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
 especial por excesso de arrecadação no_x000D_
 orçamento vigente.</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6679/autografo_no_143-cmnm-2025-ref_ao_pl_de_no_034-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6679/autografo_no_143-cmnm-2025-ref_ao_pl_de_no_034-2025.pdf</t>
   </si>
   <si>
     <t>" Institui, no âmbito do Município de Nova_x000D_
 Mamoré, a Semana de Prevenção à_x000D_
 Adultização e Erotização Infantil e dá outras_x000D_
 providências.”</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6680/autografo_no_144-cmnm-2025-ref_ao_pl_de_no_315-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6680/autografo_no_144-cmnm-2025-ref_ao_pl_de_no_315-gp-2025.pdf</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6714/autografo_no_145-cmnm-2025-ref_ao_pl_de_no_317-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6714/autografo_no_145-cmnm-2025-ref_ao_pl_de_no_317-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por_x000D_
 Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6715/autografo_no_146-cmnm-2025-ref_ao_pl_de_no_318-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6715/autografo_no_146-cmnm-2025-ref_ao_pl_de_no_318-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar _x000D_
 por Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6716/autografo_no_147-cmnm-2025-ref_ao_pl_de_no_319-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6716/autografo_no_147-cmnm-2025-ref_ao_pl_de_no_319-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito _x000D_
 adicional especial por excesso de _x000D_
 arrecadação vigente.</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6717/autografo_no_148-cmnm-2025-ref_ao_pl_de_no_320-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6717/autografo_no_148-cmnm-2025-ref_ao_pl_de_no_320-gp-2025.pdf</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6718/autografo_no_149-cmnm-2025-ref_ao_pl_de_no_321-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6718/autografo_no_149-cmnm-2025-ref_ao_pl_de_no_321-gp-2025.pdf</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6719/autografo_no_150-cmnm-2025-ref_ao_pl_de_no_322-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6719/autografo_no_150-cmnm-2025-ref_ao_pl_de_no_322-gp-2025.pdf</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6720/autografo_no_151-cmnm-2025-ref_ao_pl_de_no_323-gp-2025_2.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6720/autografo_no_151-cmnm-2025-ref_ao_pl_de_no_323-gp-2025_2.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por _x000D_
 Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6721/autografo_no_152-cmnm-2025-ref_ao_pl_de_no_324-gp-2025_2.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6721/autografo_no_152-cmnm-2025-ref_ao_pl_de_no_324-gp-2025_2.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito_x000D_
 adicional especial por excesso de_x000D_
 arrecadação no orçamento_x000D_
 vigente.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6722/autografo_no_153-cmnm-2025-ref_ao_pl_de_no_325-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6722/autografo_no_153-cmnm-2025-ref_ao_pl_de_no_325-gp-2025.pdf</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6741/autografo_no_154-cmnm-2025-ref_ao_pl_de_no_035-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6741/autografo_no_154-cmnm-2025-ref_ao_pl_de_no_035-2025.pdf</t>
   </si>
   <si>
     <t>"Institui a Política de Bem-_x000D_
 Estar, Saúde e Qualidade de_x000D_
 Vida no Trabalho e_x000D_
 Valorização dos Profissionais_x000D_
 da Educação”.</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6769/autografo-n_155-cmnm-2025_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6769/autografo-n_155-cmnm-2025_repaired.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito_x000D_
 adicional suplementar por_x000D_
 excesso de arrecadação no_x000D_
 orçamento vigente.</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6770/autografo-n_156-cmnm-2025_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6770/autografo-n_156-cmnm-2025_repaired.pdf</t>
   </si>
   <si>
     <t>Cria Vagas de Cargos de Provimento Efetivo e os_x000D_
 incorpora à Lei Municipal no 634 do ano de 2008,_x000D_
 que dispõe sobre o Plano de Cargos, Carreiras e_x000D_
 Salários do Poder Executivo do Município de_x000D_
 Nova Mamoré e dá outras providências.</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6771/autografo-n_157-cmnm-2025_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6771/autografo-n_157-cmnm-2025_repaired.pdf</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6772/autografo-n_158-cmnm-2025_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6772/autografo-n_158-cmnm-2025_repaired.pdf</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6773/autografo-n_159-cmnm-2025_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6773/autografo-n_159-cmnm-2025_repaired.pdf</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6774/autografo-n_160-cmnm-2025_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6774/autografo-n_160-cmnm-2025_repaired.pdf</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6775/autografo-n_161-cmnm-2025_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6775/autografo-n_161-cmnm-2025_repaired.pdf</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6776/autografo-n_162-cmnm-2025_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6776/autografo-n_162-cmnm-2025_repaired.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a_x000D_
 instituir o Programa de Fornecimento de_x000D_
 Uniformes Escolares aos alunos da Rede_x000D_
 Pública Municipal de Ensino e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6792/autografo-n_164-cmnm-2025_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6792/autografo-n_164-cmnm-2025_repaired.pdf</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6793/autografo-n_165-cmnm-2025_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6793/autografo-n_165-cmnm-2025_repaired.pdf</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6795/autografo-n_167-cmnm-2025_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6795/autografo-n_167-cmnm-2025_repaired.pdf</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6796/autografo-n168-cmnm-2025_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6796/autografo-n168-cmnm-2025_repaired.pdf</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6797/autografo-n_169-cmnm-2025_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6797/autografo-n_169-cmnm-2025_repaired.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da_x000D_
 Subprefeitura do Distrito de Nova_x000D_
 Dimensão, Município de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6826/autografo-n_170-cmnm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6826/autografo-n_170-cmnm-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a _x000D_
 Celebrar Termo de Cooperação _x000D_
 técnica com a Prefeitura de Porto _x000D_
 Velho/RO para  cessão/ Disponibilização, em _x000D_
 caráter oneroso, de Servidores, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6827/autografo-n_171-cmnm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6827/autografo-n_171-cmnm-2025.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos da Lei nº 1.353/2018, _x000D_
 alterando a nomenclatura do Conselho _x000D_
 Curador no âmbito do Instituto de _x000D_
 Previdência Social dos Servidores Públicos _x000D_
 Municipais de Nova Mamoré-IPRENOM e dá _x000D_
 outras providências."</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6828/autografo-n_172-cmnm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6828/autografo-n_172-cmnm-2025.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2.430-GP/2025 e _x000D_
 o Decreto nº 9.268-GP/2025, ambos de 12 de _x000D_
 novembro de 2025, que autorizaram a _x000D_
 abertura de Crédito Adicional Especial por _x000D_
 Excesso de Arrecadação.</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6829/autografo-n_173-cmnm-2025_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6829/autografo-n_173-cmnm-2025_repaired.pdf</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6830/autografo-n_174-cmnm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6830/autografo-n_174-cmnm-2025.pdf</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6836/autografo-n_175-cmnm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6836/autografo-n_175-cmnm-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do _x000D_
 Município de Nova Mamoré para o _x000D_
 quadriênio 2026 - 2029.</t>
   </si>
   <si>
     <t>6857</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6857/autografo_no_176-cmnm-2025-ref_ao_pl_de_no_044-2025-abono.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6857/autografo_no_176-cmnm-2025-ref_ao_pl_de_no_044-2025-abono.pdf</t>
   </si>
   <si>
     <t>Estabelece o Auxíio Extraordinário, _x000D_
 para os exercícios de 2025 e 2026, _x000D_
 aos servidores públicos efetivos e _x000D_
 comissionados da Municipal de Nova Mamoré.</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6920/autografo-n_177-cmnm-2025-proj.39.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6920/autografo-n_177-cmnm-2025-proj.39.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal dos _x000D_
 Desbravadores” no Município de Nova _x000D_
 Mamoré – RO, e dá outras providências.</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6921/autografo-n_178-cmnm-2025-proj.40.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6921/autografo-n_178-cmnm-2025-proj.40.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Nova _x000D_
 Mamoré, a Medalha de Honra ao Mérito _x000D_
 “Governador Jerônimo Garcia de Santana"_x000D_
 destinada a reconhecer cidadãos e entidades _x000D_
 que tenham contribuído de forma relevante para o _x000D_
 desenvolvimento social, político, econômico, educacional _x000D_
 e cultural do município, e dá outras providências.</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6922/autografo-n_179-cmnm-2025-proj.41.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6922/autografo-n_179-cmnm-2025-proj.41.pdf</t>
   </si>
   <si>
     <t>“Declara Utilidade Pública Municipal a _x000D_
 Igreja Assembleia de Deus Ministério de _x000D_
 Madureira, sediada no Município de Nova _x000D_
 Mamoré, e dá outras providências.”</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6923/autografo-n_180-cmnm-2025-proj.42.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6923/autografo-n_180-cmnm-2025-proj.42.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a promoção do incentivo a _x000D_
 pratica do xadrez nas creches, escolas de _x000D_
 educação infantil (pré-escolas), no ensino _x000D_
 fundamental e médio no Município de Nova _x000D_
 Mamoré – RO, e dá outras providências.</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6924/autografo-n_181-cmnm-2025-proj.43.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6924/autografo-n_181-cmnm-2025-proj.43.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal saúde do _x000D_
 trabalhador no Município de Nova Mamoré_x000D_
  – RO, e dá outras providências</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6925/autografo-n_182-cmnm-2025-proj.344.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6925/autografo-n_182-cmnm-2025-proj.344.pdf</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6926/autografo-n_183-cmnm-2025-proj.45.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6926/autografo-n_183-cmnm-2025-proj.45.pdf</t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6927/autografo-n_184-cmnm-2025-proj.346.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6927/autografo-n_184-cmnm-2025-proj.346.pdf</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6928/autografo-n_185-cmnm-2025-proj.347.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6928/autografo-n_185-cmnm-2025-proj.347.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 suplementar por Excesso de Arrecadação _x000D_
 no Orçamento Vigente.</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6929/autografo-n_186-cmnm-2025-proj.lei_compl.21.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6929/autografo-n_186-cmnm-2025-proj.lei_compl.21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do artigo 168º da _x000D_
 lei Complementar nº016, de 07 de Janeiro _x000D_
 de 2025, que Institui o Novo Código _x000D_
 Tributário do Município de Nova Mamoré/RO_x000D_
  dá Outras Providências.</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6930/autografo-n_187-cmnm-2025-proj.38.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6930/autografo-n_187-cmnm-2025-proj.38.pdf</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6931/autografo-n_188-cmnm-2025-proj.348.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6931/autografo-n_188-cmnm-2025-proj.348.pdf</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6932/autografo-n_189-cmnm-2025-proj.349.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6932/autografo-n_189-cmnm-2025-proj.349.pdf</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6933/autografo-n_190-cmnm-2025-proj.350.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6933/autografo-n_190-cmnm-2025-proj.350.pdf</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6934/autografo-n_191-cmnm-2025-proj.351.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6934/autografo-n_191-cmnm-2025-proj.351.pdf</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6935/autografo-n_192-cmnm-2025-proj.352.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6935/autografo-n_192-cmnm-2025-proj.352.pdf</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6936/autografo-n_193-cmnm-2025-proj.353.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6936/autografo-n_193-cmnm-2025-proj.353.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Carreira, _x000D_
 Cargos e Remuneração dos Profissionais_x000D_
 da Educação do Município de Nova _x000D_
 Mamoré e dá outras providencias.</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6937/autografo-n_194-cmnm-2025-proj.045.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6937/autografo-n_194-cmnm-2025-proj.045.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a declarar _x000D_
 de utilidade pública o Conselho Escolar _x000D_
 Carrossel da Criança, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6938/autografo-n_195-cmnm-2025-proj.046.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6938/autografo-n_195-cmnm-2025-proj.046.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do inciso IV no art. _x000D_
 157 no Regime Jurídico Único do Servidor _x000D_
 Público instituindo o Dia da Felicitação _x000D_
 com a concessão de licença remunerada _x000D_
 de 1 (um) dia, por ocasião do aniversário _x000D_
 do servidor efetivo ou comissionado, e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6939/autografo-n_196-cmnm-2025-proj.354.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6939/autografo-n_196-cmnm-2025-proj.354.pdf</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6940/autografo-n_197-cmnm-2025-proj.356.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6940/autografo-n_197-cmnm-2025-proj.356.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Concessão de Abono _x000D_
 Natalino aos Servidores Públicos _x000D_
 Municipais da Prefeitura Municipal de _x000D_
 Nova Mamoré-RO, no exercício financeiro _x000D_
 de 2025 e dá outras providências."</t>
   </si>
   <si>
     <t>6985</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6985/autografo_no198-cmnm-2025-proj.312.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6985/autografo_no198-cmnm-2025-proj.312.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa _x000D_
 do Município de Nova Mamoré _x000D_
 para o Exercício Financeiro de _x000D_
 2026.</t>
   </si>
   <si>
     <t>6986</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6986/autografo_no199-cmnm-2025-proj.357-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6986/autografo_no199-cmnm-2025-proj.357-gp-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão do RATEIO_x000D_
 FUNDEB aos Profissionais da Educação _x000D_
 Básica da Rede Municipal de Ensino, no _x000D_
 exercício de 2025 no Município de Nova _x000D_
 Mamoré-RO.</t>
   </si>
   <si>
     <t>6987</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6987/autografo_no_200-cmnm-2025-proj.355-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6987/autografo_no_200-cmnm-2025-proj.355-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional _x000D_
 suplementar por excesso de _x000D_
 arrecadação no orçamento vigente.</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6988/autografo_no_201-cmnm-2025-proj.359-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6988/autografo_no_201-cmnm-2025-proj.359-gp-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Obrigatoriedade do Uso _x000D_
 de Uniforme Escolar na Rede _x000D_
 Municipal de Ensino, Autoriza a _x000D_
 Doação de UNIFORMES e _x000D_
 Materiais Escolares e dá Outras _x000D_
 Providências.</t>
   </si>
   <si>
     <t>6989</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6989/autografo_no_202-cmnm-2025-proj.360-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6989/autografo_no_202-cmnm-2025-proj.360-gp-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as alterações no _x000D_
 Regime Jurídico Único dos _x000D_
 Servidores Públicos do Município _x000D_
 de Nova Mamoré, das Autarquias _x000D_
 e das Fundações Municipais e dá _x000D_
 outras providências, na forma que _x000D_
 se especifica.</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6990/autografo_no_203-cmnm-2025-proj.361-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6990/autografo_no_203-cmnm-2025-proj.361-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por _x000D_
 Anulação no Orçamento Vigente</t>
   </si>
   <si>
     <t>6991</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6991/autografo_no_204-cmnm-2025-proj.362-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6991/autografo_no_204-cmnm-2025-proj.362-gp-2025.pdf</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>DECRETO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5837/decreto_no_8.593-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5837/decreto_no_8.593-gp-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Abertura do Orçamento_x000D_
 Programa para o Exercício Financeiro de 2025."</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5865/decreto_no_8.657-gp-2025-referente_a_lei_no_2.266-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5865/decreto_no_8.657-gp-2025-referente_a_lei_no_2.266-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial_x000D_
 por excesso de arrecadação no orçamento_x000D_
 vigente.</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5866/decreto_no_8.659-gp-2025-referente_a_lei_no_2.267-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5866/decreto_no_8.659-gp-2025-referente_a_lei_no_2.267-gp-2025.pdf</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5867/decreto_no_8.660-gp-2025-referente_a_lei_no_2.268-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5867/decreto_no_8.660-gp-2025-referente_a_lei_no_2.268-gp-2025.pdf</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5868/decreto_no_8.661-gp-2025-referente_a_lei_no_2.269-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5868/decreto_no_8.661-gp-2025-referente_a_lei_no_2.269-gp-2025.pdf</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5915/decreto_no_8.691-gp-2025-referente_a_lei_no_2.272-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5915/decreto_no_8.691-gp-2025-referente_a_lei_no_2.272-gp-2025.pdf</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5916/decreto_no_8.692-gp-2025-referente_a_lei_no_2.273-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5916/decreto_no_8.692-gp-2025-referente_a_lei_no_2.273-gp-2025.pdf</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5917/decreto_no_8.693-gp-2025-referente_a_lei_no_2.274-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5917/decreto_no_8.693-gp-2025-referente_a_lei_no_2.274-gp-2025.pdf</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5918/decreto_no_8.694-gp-2025-referente_a_lei_no_2.275-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5918/decreto_no_8.694-gp-2025-referente_a_lei_no_2.275-gp-2025.pdf</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5919/decreto_no_8.695-gp-2025-referente_a_lei_no_2.276-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5919/decreto_no_8.695-gp-2025-referente_a_lei_no_2.276-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Suplementar por_x000D_
 Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5920/decreto_no_8.696-gp-2025-referente_a_lei_no_2.277-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5920/decreto_no_8.696-gp-2025-referente_a_lei_no_2.277-gp-2025.pdf</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5921/decreto_no_8.697-gp-2025-referente_a_lei_no_2.278-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5921/decreto_no_8.697-gp-2025-referente_a_lei_no_2.278-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial por_x000D_
 excesso de arrecadação no orçamento vigente.</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5922/decreto_no_8.699-gp-2025-referente_a_lei_no_2.279-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5922/decreto_no_8.699-gp-2025-referente_a_lei_no_2.279-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Especial_x000D_
 por Excesso de Arrecadação no Orçamento_x000D_
 Vigente.</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5923/decreto_no_8.700-gp-2025-referente_a_lei_no_2.280-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5923/decreto_no_8.700-gp-2025-referente_a_lei_no_2.280-gp-2025.pdf</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5924/decreto_no_8.701-gp-2025-referente_a_lei_no_2.281-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5924/decreto_no_8.701-gp-2025-referente_a_lei_no_2.281-gp-2025.pdf</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5925/decreto_no_8.702-gp-2025-referente_a_lei_no_2.282-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5925/decreto_no_8.702-gp-2025-referente_a_lei_no_2.282-gp-2025.pdf</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5926/decreto_no_8.703-gp-2025-referente_a_lei_no_2.283-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5926/decreto_no_8.703-gp-2025-referente_a_lei_no_2.283-gp-2025.pdf</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5927/decreto_no_8.704-gp-2025-referente_a_lei_no_2.284-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5927/decreto_no_8.704-gp-2025-referente_a_lei_no_2.284-gp-2025.pdf</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5928/decreto_no_8.705-gp-2025-referente_a_lei_no_2.285-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5928/decreto_no_8.705-gp-2025-referente_a_lei_no_2.285-gp-2025.pdf</t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5956/decreto_no_8.743-gp-2025-referente_a_lei_no_2.286-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5956/decreto_no_8.743-gp-2025-referente_a_lei_no_2.286-gp-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Superávit Financeiro conforme Art._x000D_
 43, § 1º, inciso I da Lei 4.320/64, e Lei 2.248-_x000D_
 GP/2024 (Lei Orçamentária Anual Exercício 2025)_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5957/decreto_no_8.745-gp-2025-referente_a_lei_no_2.287-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5957/decreto_no_8.745-gp-2025-referente_a_lei_no_2.287-gp-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial_x000D_
 por Superávit Financeiro conforme Art. 43, § 1º, inciso_x000D_
 I da Lei 4.320/64, na Lei 2.248-GP/2024 (Lei_x000D_
 Orçamentária Anual Exercício 2025) e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5958/decreto_no_8.744-gp-2025-referente_a_lei_no_2.288-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5958/decreto_no_8.744-gp-2025-referente_a_lei_no_2.288-gp-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Superávit Financeiro conforme Art._x000D_
 43, § 1º, inciso I da Lei 4.320/64, na Lei 2.248-_x000D_
 GP/2024 (Lei Orçamentária Anual Exercício 2025)_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5959/decreto_no_8.746-gp-2025-referente_a_lei_no_2.289-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5959/decreto_no_8.746-gp-2025-referente_a_lei_no_2.289-gp-2025.pdf</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5960/decreto_no_8.747-gp-2025-referente_a_lei_no_2.290-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5960/decreto_no_8.747-gp-2025-referente_a_lei_no_2.290-gp-2025.pdf</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5961/decreto_no_8.748-gp-2025-referente_a_lei_no_2.291-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5961/decreto_no_8.748-gp-2025-referente_a_lei_no_2.291-gp-2025.pdf</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5962/decreto_no_8.750-gp-2025-referente_a_lei_no_2.292-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5962/decreto_no_8.750-gp-2025-referente_a_lei_no_2.292-gp-2025.pdf</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6020/decreto_no_8.785-gp-2025-referente_a_lei_no_2.293-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6020/decreto_no_8.785-gp-2025-referente_a_lei_no_2.293-gp-2025.pdf</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6021/decreto_no_8.786-gp-2025-referente_a_lei_no_2.294-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6021/decreto_no_8.786-gp-2025-referente_a_lei_no_2.294-gp-2025.pdf</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6022/decreto_no_8.787-gp-2025-referente_a_lei_no_2.295-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6022/decreto_no_8.787-gp-2025-referente_a_lei_no_2.295-gp-2025.pdf</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6023/decreto_no_8.788-gp-2025-referente_a_lei_no_2.297-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6023/decreto_no_8.788-gp-2025-referente_a_lei_no_2.297-gp-2025.pdf</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6024/decreto_no_8.789-gp-2025-referente_a_lei_no_2.296-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6024/decreto_no_8.789-gp-2025-referente_a_lei_no_2.296-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por Anulação no Orçamento_x000D_
  Vigente.</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6025/decreto_no_8.790-gp-2025-referente_a_lei_no_2.298-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6025/decreto_no_8.790-gp-2025-referente_a_lei_no_2.298-gp-2025.pdf</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6026/decreto_no_8.791-gp-2025-referente_a_lei_no_2.299-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6026/decreto_no_8.791-gp-2025-referente_a_lei_no_2.299-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial_x000D_
  por excesso de arrecadação no orçamento_x000D_
  vigente.</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6027/decreto_no_8.792-gp-2025-referente_a_lei_no_2.300-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6027/decreto_no_8.792-gp-2025-referente_a_lei_no_2.300-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
  especial por excesso de arrecadação no_x000D_
  orçamento vigente.</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6028/decreto_no_8.793-gp-2025-referente_a_lei_no_2.301-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6028/decreto_no_8.793-gp-2025-referente_a_lei_no_2.301-gp-2025.pdf</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6086/decreto_no_8.920-gp-2025-referente_a_lei_no_2.303-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6086/decreto_no_8.920-gp-2025-referente_a_lei_no_2.303-gp-2025.pdf</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6111/decreto_no_8.946-gp-2025-referente_a_lei_no_2.308-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6111/decreto_no_8.946-gp-2025-referente_a_lei_no_2.308-gp-2025.pdf</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6112/decreto_no_8.947-gp-2025-referente_a_lei_no_2.309-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6112/decreto_no_8.947-gp-2025-referente_a_lei_no_2.309-gp-2025.pdf</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6113/decreto_no_8.948-gp-2025-referente_a_lei_no_2.310-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6113/decreto_no_8.948-gp-2025-referente_a_lei_no_2.310-gp-2025.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do_x000D_
 Orçamento Anual do Município de Nova_x000D_
 Mamoré por Transposição de Recursos.</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6114/decreto_no_8.949-gp-2025-referente_a_lei_no_2.311-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6114/decreto_no_8.949-gp-2025-referente_a_lei_no_2.311-gp-2025.pdf</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6172/decreto_no_8.961-gp-2025-referente_a_lei_no_2.315-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6172/decreto_no_8.961-gp-2025-referente_a_lei_no_2.315-gp-2025.pdf</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6173/decreto_no_8.962-gp-2025-referente_a_lei_no_2.316-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6173/decreto_no_8.962-gp-2025-referente_a_lei_no_2.316-gp-2025.pdf</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6174/decreto_no_8.967-gp-2025-referente_a_lei_no_2.205-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6174/decreto_no_8.967-gp-2025-referente_a_lei_no_2.205-gp-2024.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do_x000D_
 Orçamento Anual do Município de Nova Mamoré_x000D_
 por Transferência de Recursos.</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6175/decreto_no_8.968-gp-2025-referente_a_lei_no_2.319-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6175/decreto_no_8.968-gp-2025-referente_a_lei_no_2.319-gp-2025.pdf</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6176/decreto_no_8.970-gp-2025-referente_a_lei_no_2.320-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6176/decreto_no_8.970-gp-2025-referente_a_lei_no_2.320-gp-2025.pdf</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6192/decreto_no_8.981-gp-2025-referente_a_lei_no_2.322-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6192/decreto_no_8.981-gp-2025-referente_a_lei_no_2.322-gp-2025.pdf</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6193/decreto_no_8.984-gp-2025-referente_a_lei_no_2.323-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6193/decreto_no_8.984-gp-2025-referente_a_lei_no_2.323-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no_x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6234/decreto_no_9.006-gp-2025-referente_a_lei_no_2.325-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6234/decreto_no_9.006-gp-2025-referente_a_lei_no_2.325-gp-2025.pdf</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6235/decreto_no_9.008-gp-2025-referente_a_lei_no_2.326-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6235/decreto_no_9.008-gp-2025-referente_a_lei_no_2.326-gp-2025.pdf</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6244/decreto_no_9.017-gp-2025-referente_a_lei_no_2.328-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6244/decreto_no_9.017-gp-2025-referente_a_lei_no_2.328-gp-2025.pdf</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6275/decreto_no_9.030-gp-2025-referente_a_lei_no_2.330-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6275/decreto_no_9.030-gp-2025-referente_a_lei_no_2.330-gp-2025.pdf</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6294/decreto_no_9.039-gp-2025-referente_a_lei_no_2.335-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6294/decreto_no_9.039-gp-2025-referente_a_lei_no_2.335-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por Anulação_x000D_
  no Orçamento Vigente.</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6295/decreto_no_9.041-gp-2025-referente_a_lei_no_2.338-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6295/decreto_no_9.041-gp-2025-referente_a_lei_no_2.338-gp-2025.pdf</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6302/decreto_no_9.040-gp-2025-referente_a_lei_no_2.337-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6302/decreto_no_9.040-gp-2025-referente_a_lei_no_2.337-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Suplementar_x000D_
  por Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6306/decreto_no_9.044-gp-2025-referente_a_lei_no_2.341-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6306/decreto_no_9.044-gp-2025-referente_a_lei_no_2.341-gp-2025.pdf</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6337/decreto_no_9.054-gp-2025-referente_a_lei_no_2.343-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6337/decreto_no_9.054-gp-2025-referente_a_lei_no_2.343-gp-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
  Especial por Superávit Financeiro conforme Art._x000D_
  43, § 1º, inciso I da Lei 4.320/64, e Lei 2.248_x000D_
 GP/2024 (Lei Orçamentária Anual Exercício 2025)_x000D_
  e dá outras providências.</t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6357/decreto_no_9.063-gp-2025-referente_a_lei_no_2.348-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6357/decreto_no_9.063-gp-2025-referente_a_lei_no_2.348-gp-2025.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do_x000D_
  Orçamento Anual do Município de Nova _x000D_
 Mamoré por Transposição de Recursos.</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6363/decreto_no_9.064-gp-2025-referente_a_lei_no_2.349-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6363/decreto_no_9.064-gp-2025-referente_a_lei_no_2.349-gp-2025.pdf</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6364/decreto_no_9.066-gp-2025-referente_a_lei_no_2.350-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6364/decreto_no_9.066-gp-2025-referente_a_lei_no_2.350-gp-2025.pdf</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6365/decreto_no_9.067-gp-2025-referente_a_lei_no_2.351-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6365/decreto_no_9.067-gp-2025-referente_a_lei_no_2.351-gp-2025.pdf</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6388/decreto_no_9.072-gp-2025-referente_a_lei_no_2.352-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6388/decreto_no_9.072-gp-2025-referente_a_lei_no_2.352-gp-2025.pdf</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6390/decreto_no_9.073-gp-2025-referente_a_lei_no_2.353-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6390/decreto_no_9.073-gp-2025-referente_a_lei_no_2.353-gp-2025.pdf</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6391/decreto_no_9.074-gp-2025-referente_a_lei_no_2.354-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6391/decreto_no_9.074-gp-2025-referente_a_lei_no_2.354-gp-2025.pdf</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6392/decreto_no_9.075-gp-2025-referente_a_lei_no_2.355-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6392/decreto_no_9.075-gp-2025-referente_a_lei_no_2.355-gp-2025.pdf</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6393/decreto_no_9.078-gp-2025-referente_a_lei_no_2.356-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6393/decreto_no_9.078-gp-2025-referente_a_lei_no_2.356-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Remanejamento de Dotações_x000D_
  Orçamentárias por Anulação no Orçamento_x000D_
  Vigente.</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6404/decreto_no_9.089-gp-2025-referente_a_lei_no_2.358-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6404/decreto_no_9.089-gp-2025-referente_a_lei_no_2.358-gp-2025.pdf</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6438/decreto_no_9.107-gp-2025-referente_a_lei_no_2.363-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6438/decreto_no_9.107-gp-2025-referente_a_lei_no_2.363-gp-2025.pdf</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6442/decreto_no_9.111-gp-2025-referente_a_lei_no_2.365-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6442/decreto_no_9.111-gp-2025-referente_a_lei_no_2.365-gp-2025.pdf</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6452/decreto_no_9.115-gp-2025-referente_a_lei_no_2.367-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6452/decreto_no_9.115-gp-2025-referente_a_lei_no_2.367-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
  suplementar por excesso de arrecadação _x000D_
 no orçamento vigente</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6453/decreto_no_9.116-gp-2025-referente_a_lei_no_2.368-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6453/decreto_no_9.116-gp-2025-referente_a_lei_no_2.368-gp-2025.pdf</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6454/decreto_no_9.117-gp-2025-referente_a_lei_no_2.369-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6454/decreto_no_9.117-gp-2025-referente_a_lei_no_2.369-gp-2025.pdf</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6455/decreto_no_9.118-gp-2025-referente_a_lei_no_2.370-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6455/decreto_no_9.118-gp-2025-referente_a_lei_no_2.370-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
  suplementar por excesso de arrecadação no_x000D_
  orçamento vigente.</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6466/decreto_no_9.119-gp-2025-referente_a_lei_no_2.371-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6466/decreto_no_9.119-gp-2025-referente_a_lei_no_2.371-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
  suplementar por excesso de arrecadação _x000D_
 no orçamento vigente.</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6467/decreto_no_9.120-gp-2025-referente_a_lei_no_2.372-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6467/decreto_no_9.120-gp-2025-referente_a_lei_no_2.372-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
  suplementar por excesso de arrecadação_x000D_
  no orçamento vigente</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6468/decreto_no_9.122-gp-2025-referente_a_lei_no_2.373-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6468/decreto_no_9.122-gp-2025-referente_a_lei_no_2.373-gp-2025.pdf</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6469/decreto_no_9.123-gp-2025-referente_a_lei_no_2.375-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6469/decreto_no_9.123-gp-2025-referente_a_lei_no_2.375-gp-2025.pdf</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6470/decreto_no_9.124-gp-2025-referente_a_lei_no_2.376-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6470/decreto_no_9.124-gp-2025-referente_a_lei_no_2.376-gp-2025.pdf</t>
   </si>
   <si>
     <t>6508</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6508/decreto_no_9.155-gp-2025-referente_a_lei_no_2.383-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6508/decreto_no_9.155-gp-2025-referente_a_lei_no_2.383-gp-2025.pdf</t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6510/decreto_no_9.157-gp-2025-referente_a_lei_no_2.384-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6510/decreto_no_9.157-gp-2025-referente_a_lei_no_2.384-gp-2025.pdf</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6547/decreto_no_9.161-gp-2025-referente_a_lei_no_2.389-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6547/decreto_no_9.161-gp-2025-referente_a_lei_no_2.389-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Especial_x000D_
  por Excesso de Arrecadação no Orçamento_x000D_
  Vigente.</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6548/decreto_no_9.162-gp-2025-referente_a_lei_no_2.390-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6548/decreto_no_9.162-gp-2025-referente_a_lei_no_2.390-gp-2025.pdf</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6571/decreto_no_9.183-gp-2025-referente_a_lei_no_2.393-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6571/decreto_no_9.183-gp-2025-referente_a_lei_no_2.393-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
 suplementar por excesso de arrecadação no_x000D_
 orçamento vigente.</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6581/decreto_no_9.194-gp-2025-referente_a_lei_no_2.394-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6581/decreto_no_9.194-gp-2025-referente_a_lei_no_2.394-gp-2025.pdf</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6582/decreto_no_9.196-gp-2025-referente_a_lei_no_2.396-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6582/decreto_no_9.196-gp-2025-referente_a_lei_no_2.396-gp-2025.pdf</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6592/decreto_no_9.199-gp-2025-referente_a_lei_no_2.397-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6592/decreto_no_9.199-gp-2025-referente_a_lei_no_2.397-gp-2025.pdf</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6618/decreto_no_9.202-gp-2025-referente_a_lei_no_2.400-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6618/decreto_no_9.202-gp-2025-referente_a_lei_no_2.400-gp-2025.pdf</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6620/decreto_no_9.204-gp-2025-referente_a_lei_no_2.401-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6620/decreto_no_9.204-gp-2025-referente_a_lei_no_2.401-gp-2025.pdf</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6621/decreto_no_9.206-gp-2025-referente_a_lei_no_2.402-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6621/decreto_no_9.206-gp-2025-referente_a_lei_no_2.402-gp-2025.pdf</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6622/decreto_no_9.207-gp-2025-referente_a_lei_no_2.405-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6622/decreto_no_9.207-gp-2025-referente_a_lei_no_2.405-gp-2025.pdf</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6669/decreto_no_9.220-gp-2025-referente_a_lei_no_2.411-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6669/decreto_no_9.220-gp-2025-referente_a_lei_no_2.411-gp-2025.pdf</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6670/decreto_no_9.221-gp-2025-referente_a_lei_no_2.412-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6670/decreto_no_9.221-gp-2025-referente_a_lei_no_2.412-gp-2025.pdf</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6693/decreto_no_9.232-gp-2025-referente_a_lei_no_2.414-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6693/decreto_no_9.232-gp-2025-referente_a_lei_no_2.414-gp-2025.pdf</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6726/decreto_no_9.239-gp-2025-referente_a_lei_no_2.415-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6726/decreto_no_9.239-gp-2025-referente_a_lei_no_2.415-gp-2025.pdf</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6727/decreto_no_9.240-gp-2025-referente_a_lei_no_2.416-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6727/decreto_no_9.240-gp-2025-referente_a_lei_no_2.416-gp-2025.pdf</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6728/decreto_no_9.241-gp-2025-referente_a_lei_no_2.417-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6728/decreto_no_9.241-gp-2025-referente_a_lei_no_2.417-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
  especial por excesso de arrecadação no_x000D_
  orçamento vigente</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6729/decreto_no_9.242-gp-2025-referente_a_lei_no_2.418-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6729/decreto_no_9.242-gp-2025-referente_a_lei_no_2.418-gp-2025.pdf</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6730/decreto_no_9.243-gp-2025-referente_a_lei_no_2.419-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6730/decreto_no_9.243-gp-2025-referente_a_lei_no_2.419-gp-2025.pdf</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6731/decreto_no_9.245-gp-2025-referente_a_lei_no_2.420-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6731/decreto_no_9.245-gp-2025-referente_a_lei_no_2.420-gp-2025.pdf</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6732/decreto_no_9.246-gp-2025-referente_a_lei_no_2.421-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6732/decreto_no_9.246-gp-2025-referente_a_lei_no_2.421-gp-2025.pdf</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6733/decreto_no_9.247-gp-2025-referente_a_lei_no_2.422-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6733/decreto_no_9.247-gp-2025-referente_a_lei_no_2.422-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
  especial por excesso de arrecadação_x000D_
  no orçamento vigente.</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6734/decreto_no_9.248-gp-2025-referente_a_lei_no_2.423-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6734/decreto_no_9.248-gp-2025-referente_a_lei_no_2.423-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por Anulação no Orçamento_x000D_
  Vigente</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6840/01-decreto-9266-ref_a_lei_2.428.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6840/01-decreto-9266-ref_a_lei_2.428.pdf</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6841/01-decreto-9267-ref_a_lei_2.429.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6841/01-decreto-9267-ref_a_lei_2.429.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Suplementar_x000D_
 por Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6842/01-decreto-9268-ref_a_lei_2.430.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6842/01-decreto-9268-ref_a_lei_2.430.pdf</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6843/01-decreto-9269-ref_a_lei_2.431.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6843/01-decreto-9269-ref_a_lei_2.431.pdf</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6844/01-decreto-9270-ref_a_lei_2.432.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6844/01-decreto-9270-ref_a_lei_2.432.pdf</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6845/01-decreto-9279-ref_a_lei_2.433.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6845/01-decreto-9279-ref_a_lei_2.433.pdf</t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6846/01-decreto-9280-ref_a_lei_2.434.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6846/01-decreto-9280-ref_a_lei_2.434.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
 suplementar por  por Anulação no Orçamento_x000D_
 Vigente.</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6847/01-decreto-9282-ref_a_lei_2.436.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6847/01-decreto-9282-ref_a_lei_2.436.pdf</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6848/01-decreto-9283-ref_a_lei_2.437.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6848/01-decreto-9283-ref_a_lei_2.437.pdf</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6849/01-decreto-9292-ref_a_lei_2.443.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6849/01-decreto-9292-ref_a_lei_2.443.pdf</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6850/01-decreto-9293-ref_a_lei_2.444.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6850/01-decreto-9293-ref_a_lei_2.444.pdf</t>
   </si>
   <si>
     <t>6851</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6851/01-decreto-9281-ref_a_lei_2.435.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6851/01-decreto-9281-ref_a_lei_2.435.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Suplementar por Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6958/decreto_no_9.370-gp-2025-referente_a_lei_no_2.448-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6958/decreto_no_9.370-gp-2025-referente_a_lei_no_2.448-gp-2025.pdf</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6959/decreto_no_9.382-gp-2025-referente_a_lei_no_2.454-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6959/decreto_no_9.382-gp-2025-referente_a_lei_no_2.454-gp-2025.pdf</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6960/decreto_no_9.383-gp-2025-referente_a_lei_no_2.455-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6960/decreto_no_9.383-gp-2025-referente_a_lei_no_2.455-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 suplementar por Excesso de Arrecadação_x000D_
 no Orçamento Vigente.</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6961/decreto_no_9.390-gp-2025-referente_a_lei_no_2.458-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6961/decreto_no_9.390-gp-2025-referente_a_lei_no_2.458-gp-2025.pdf</t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6962/decreto_no_9.391-gp-2025-referente_a_lei_no_2.459-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6962/decreto_no_9.391-gp-2025-referente_a_lei_no_2.459-gp-2025.pdf</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6963/decreto_no_9.392-gp-2025-referente_a_lei_no_2.460-gp-2025_repaired_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6963/decreto_no_9.392-gp-2025-referente_a_lei_no_2.460-gp-2025_repaired_1.pdf</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6964/decreto_no_9.393-gp-2025-referente_a_lei_no_2.461-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6964/decreto_no_9.393-gp-2025-referente_a_lei_no_2.461-gp-2025.pdf</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6965/decreto_no_9.394-gp-2025-referente_a_lei_no_2.462-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6965/decreto_no_9.394-gp-2025-referente_a_lei_no_2.462-gp-2025.pdf</t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6966/decreto_no_9.396-gp-2025-referente_a_lei_no_2.463-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6966/decreto_no_9.396-gp-2025-referente_a_lei_no_2.463-gp-2025.pdf</t>
   </si>
   <si>
     <t>6994</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6994/decreto_no_9.399-gp-2025-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6994/decreto_no_9.399-gp-2025-.pdf</t>
   </si>
   <si>
     <t>6995</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6995/decreto_no_9.402-gp-2025-referente_a_lei_no_2.469-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6995/decreto_no_9.402-gp-2025-referente_a_lei_no_2.469-gp-2025.pdf</t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6996/decreto_no_9.403-gp-2025-referente_a_lei_no_2.472-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6996/decreto_no_9.403-gp-2025-referente_a_lei_no_2.472-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por Anulação no_x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6997/decreto_no_9.404-gp-2025-referente_a_lei_no_2.474-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6997/decreto_no_9.404-gp-2025-referente_a_lei_no_2.474-gp-2025.pdf</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
     <t>EMDA</t>
   </si>
   <si>
     <t>EMENDA ADITIVA</t>
   </si>
   <si>
     <t>ADALTO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6368/emenda_aditiva-no_001-cmnm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6368/emenda_aditiva-no_001-cmnm-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001/2025 ADITIVA AO PROJETO DE LEI Nº 255-GP/2025 _x000D_
 _x000D_
 Fica acrescido o inciso VII ao art. 2º do Projeto de Lei nº 255-GP/2025, _x000D_
 com a seguinte redação:</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
     <t>ANDRÉ DO SINDICATO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6903/emenda_002_aditiva_ao_pl_353-2025-andre.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6903/emenda_002_aditiva_ao_pl_353-2025-andre.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 002/2025 ADITIVA AO PROJETO DE LEI Nº 353-GP/2025_x000D_
 _x000D_
 Altera o inciso II do art. 8º do Projeto de Lei nº 353-GP/2025, que passa a ter a seguinte redação:_x000D_
 _x000D_
 II. II - Analista Educacional composta dos cargos cujas atribuições são relativas às atividades especializadas em nível superior para: Administrador, Assistente Social, Fonoaudiólogo, Contador, Bibliotecário, Nutricionista, Psicólogo, Técnico Ambiental, Técnico em educação, Técnico Educacional que ofereçam base técnica especializada às atividades desenvolvidas na rede Pública Municipal de Ensino;</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
     <t>TOINHO BARROSO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6904/emenda_003_aditiva_ao_pl_353-2025-toim.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6904/emenda_003_aditiva_ao_pl_353-2025-toim.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 003/2025 ADITIVA AO PROJETO DE LEI Nº 353-GP/2025_x000D_
 _x000D_
 Altera o caput do art. 82 do Projeto de Lei nº 353-GP/2025, que passa a ter a seguinte redação:_x000D_
 _x000D_
 Art. 82. O diretor e vice-diretor nomeados, serão avaliados continuamente pelo Conselho Municipal de Educação e pela Secretaria Municipal de Educação, por meio do seu Plano de Desenvolvimento Individual, considerando os seguintes eixos: gestão de resultados educacionais, gestão pedagógica, gestão participativa, gestão de pessoas e gestão de serviços e recursos;</t>
   </si>
   <si>
     <t>6993</t>
   </si>
   <si>
     <t>ANDRÉ DO SINDICATO, CÉLIO BRITO, CPCJFEFFO - C.P de Constituição, Just., Finan., Econ., e Fisc. Fina. e O, SARGENTO MILTON</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6993/emenda_004_aditiva_ao_pl_360-2025-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6993/emenda_004_aditiva_ao_pl_360-2025-.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 004/2025 ADITIVA AO PROJETO DE LEI Nº 360-GP/2025 _x000D_
 _x000D_
 _x000D_
 Cria o art.6º ao Projeto de Lei nº 360-GP/2025, que passa a ter a seguinte _x000D_
 redação:_x000D_
 _x000D_
                  Art. 6º. Esta Lei entra em vigor na data de sua _x000D_
 publicação.</t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
     <t>EMI</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS</t>
   </si>
   <si>
     <t>ADALTO, ANDRÉ DO SINDICATO, CÉLIO BRITO, CLAUDIOMIR RODRIGUES, FÁBIO CARCARÁ, IRMÃO JÓ, JEFFERSON CLÍMACO, JOALDO, SARGENTO MILTON, TOINHO BARROSO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6861/anexo_emendas_impositivas-exercicio_2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6861/anexo_emendas_impositivas-exercicio_2026.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS – EXERCÍCIO 2026 _x000D_
 _x000D_
 Em conformidade com a Emenda à Lei Orgânica nº 05, de 20 de agosto de _x000D_
 2024, que alterou a Lei Orgânica do Município de Nova Mamoré para tornar _x000D_
 obrigatória a execução da programação proveniente de emendas individuais _x000D_
 impositivas apresentadas pelos membros do Poder Legislativo, encaminha-se ao _x000D_
 Poder Executivo Municipal a presente relação das emendas destinadas pelos _x000D_
 vereadores para a execução no exercício correspondente.</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
     <t>EMDF</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6075/emenda__modificativa_no_001-2025_-ao_projeto_de_lei_no_002-cmnm-2025-pccs.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6075/emenda__modificativa_no_001-2025_-ao_projeto_de_lei_no_002-cmnm-2025-pccs.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001/2025 MODIFICATIVA AO PROJETO DE LEI Nº 002/2025_x000D_
 _x000D_
 Altera o caput do art. 72 do Projeto de Lei nº 002/2025, que passa a ter a seguinte redação:_x000D_
 _x000D_
 Art. 72. A gratificação de escolaridade será devida ao servidor do quadro efetivo da Câmara Municipal de Nova Mamoré de nível médio técnico completo, nível médio completo e nível fundamental completo, que tenha concluído nível superior, a título de incentivo no percentual de 20% (vinte por cento), incidente sobre o vencimento.</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6812/emenda-modificativa_001-proj_38-2025-mesa_diretora.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6812/emenda-modificativa_001-proj_38-2025-mesa_diretora.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001/2025 MODIFICATIVA AO PROJETO DE LEI Nº 038/2025</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
     <t>CÉLIO BRITO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6813/emenda_002_modificativa_ao_pl_38-celio.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6813/emenda_002_modificativa_ao_pl_38-celio.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 002/2025 MODIFICATIVA AO PROJETO DE LEI Nº 038/2025</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6862/emenda__modificativa_no_001-2025_-ao_projeto_de_lei_no_312-gp-loa_-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6862/emenda__modificativa_no_001-2025_-ao_projeto_de_lei_no_312-gp-loa_-2026.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001/2025 MODIFICATIVA AO PROJETO DE LEI Nº 312GP/2025 _x000D_
 _x000D_
 Altera os itens abaixo do art. 3º do Projeto de Lei nº 312-GP/2025, no que _x000D_
 se refere aos valores da tabela, que passam a ter a seguinte redação: _x000D_
 Art. 3º [..] _x000D_
 GRUPO DE DESPESA                                                                 TOTAL _x000D_
 CHEFIA DE GABINETE DO PREFEITO                                         1.400.000,00 _x000D_
 _x000D_
 SECRETARIA MUN. DESENVOLVIMENTO RURAL                       742.600,00 _x000D_
 _x000D_
 SECETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS        8.578.380,26 _x000D_
 _x000D_
 SECRETARIA MUN. ESPORTE, TURISMO, EVENTOS E CULTURA   350.000,00_x000D_
 [...]</t>
   </si>
   <si>
     <t>6992</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6992/emenda_modificativa_n_003-2025-ref._proj.360-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6992/emenda_modificativa_n_003-2025-ref._proj.360-gp-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 003/2025 MODIFICATIVA AO PROJETO DE LEI Nº 360-GP/2025 _x000D_
 _x000D_
 _x000D_
 Art. 1º O art. 5º do Projeto de Lei nº 360-GP/2025, de 19 de dezembro de _x000D_
 2025, passa a possuir a seguinte redação:</t>
   </si>
   <si>
     <t>6902</t>
   </si>
   <si>
     <t>EMDSU</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6902/emenda_001_supressiva_ao_pl_353-2025-andre.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6902/emenda_001_supressiva_ao_pl_353-2025-andre.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001/2025 SUPRESSIVA AO PROJETO DE LEI Nº 353-GP/2025_x000D_
 _x000D_
 Suprime dispositivos do Projeto de Lei nº 353-GP/2025._x000D_
 _x000D_
 Art. 1º Fica suprimido o inciso III do art. 61 do Projeto de Lei nº 353-GP/2025._x000D_
 _x000D_
 Art. 2º Fica suprimida a parte final do inciso III do art. 65 do Projeto de Lei nº 353-GP/2025, especificamente a expressão “desde que este esteja lotado na unidade escolar”._x000D_
 _x000D_
 Art. 3º Fica suprimida parte do caput do art. 68 do Projeto de Lei nº 353-GP/2025, especificamente a expressão “e, em seu impedimento, pelo vice-diretor”.</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5938/vereador_toinho_barroso_indicacao_n_001-2025-_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5938/vereador_toinho_barroso_indicacao_n_001-2025-_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 001/2025_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 		O Vereador ANTÔNIO BARROSO VIANA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a Secretaria Municipal de Obras, INDICANDO – LHE, que REALIZE A RESTAURAÇÃO DA ESTRUTURA DA QUADRA POLIESPORTIVA DA ESCOLA MARECHAL RONDON, SITUADA NO DISTRITO DE MARECHAL RONDON.</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5945/indicacao_002_ciente.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5945/indicacao_002_ciente.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 002/2025_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador ANTÔNIO BARROSO VIANA, infra-assinado, no uso das_x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica_x000D_
 Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da_x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com_x000D_
 cópia para o Secretário de Saúde Arildo Moreira, INDICANDO – LHE, que REALIZE_x000D_
 A RESTAURAÇÃO DO POSTO DE SAÚDE PROCIDONIO GOMES DE AQUINO_x000D_
 SITUADA NO DISTRITO DE MARECHAL RONDON, KM 12.</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
     <t>SARGENTO MILTON</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6029/indicacao_n_003-2025-sargento_milton.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6029/indicacao_n_003-2025-sargento_milton.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 003/2025._x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador MILTON DOMICIANO GOMES, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que _x000D_
 seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para o_x000D_
 Secretário de Assistência Social e Cidadania Jorge Oliveira, INDICANDO – LHE, que _x000D_
 REALIZE UMA AÇÃO SOCIAL NOS DISTRITOS DE PALMEIRAS E NOVA _x000D_
 DIMENSÃO.</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
     <t>JOALDO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6031/indicacao_n_004-2025-joaldo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6031/indicacao_n_004-2025-joaldo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 004/2025._x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador JOALDO SANTOS DE SOUZA, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que _x000D_
 seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para_x000D_
 Zenilton Pinto da Silva - Secretário Municipal de Estradas e Logística (SEMEL),_x000D_
 INDICANDO – LHE, que REALIZE O PATROLAMENTO DAS RUAS DO DISTRITO _x000D_
 DE JACINÓPOLIS.</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6043/indicacao_n_005-2025-antonio_barroso.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6043/indicacao_n_005-2025-antonio_barroso.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 O Vereador ANTÔNIO BARROSO VIANA, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica _x000D_
 Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da _x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se _x000D_
 aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com _x000D_
 cópia para o Secretário Municipal de Estrada e logística- Zenilton Pinto da Silva,_x000D_
 INDICANDO – LHE, A RECUPERAÇÃO DAS ESTRADAS VICINAIS DA BACIA _x000D_
 DO RIBEIRÃO.</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6044/indicacao_n_006-2025-antonio_barroso.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6044/indicacao_n_006-2025-antonio_barroso.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 O Vereador ANTÔNIO BARROSO VIANA, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica _x000D_
 Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da _x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se _x000D_
 aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, juntamente com _x000D_
 cópia para o Secretário Municipal de Estrada e logística- Zenilton Pinto da Silva,_x000D_
 INDICANDO – LHE, que o REBAIXAMENTO DOS MORROS NA ZONA RURAL _x000D_
 DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6049/indicacao_n_007-2025-_pres.adalto.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6049/indicacao_n_007-2025-_pres.adalto.pdf</t>
   </si>
   <si>
     <t>Ex. Senhor Prefeito,_x000D_
 _x000D_
 O Vereador ADALTO FERREIRA DA SILVA, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que _x000D_
 seja enviado ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a_x000D_
 Secretária Municipal de Fazenda, Marlene Martins Ferreira, INDICANDO – LHE, que_x000D_
 SEJA REALIZADA A INSTALAÇÃO DA SALA DO EMPREENDEDOR (SEBRAE) _x000D_
 NA SUBPREFEITURA NO DISTRITO DE NOVA DIMENSÃO.</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
     <t>IRMÃO JÓ</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6051/indicacao_n_008-2025-_irmao_jo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6051/indicacao_n_008-2025-_irmao_jo.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
  O Vereador JOCIMAR MAULAZ, infra-assinado, no uso das atribuições _x000D_
 que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e, se aprovada, que seja _x000D_
 enviado ofício ao Senhor Marcélio Rodrigues Uchôa, com cópia para o Secretário_x000D_
 Municipal de Estradas e Logística - Zenilton Pinto da Silva, INDICANDO-LHE a _x000D_
 necessidade urgente da RECUPERAÇÃO DA LINHA FORTALEZA, NO DISTRITO _x000D_
 DE JACINÓPOLIS.</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6069/indicacao_n_009-2025-antonio_barroso.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6069/indicacao_n_009-2025-antonio_barroso.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 009/2025_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador ANTÔNIO BARROSO VIANA, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica _x000D_
 Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da _x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se _x000D_
 aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com _x000D_
 cópia para o Secretário Municipal de Estradas e Logística- Zenilton Pinto da Silva,_x000D_
 INDICANDO – LHE, A SUBSTITUIÇÃO DA PONTE DO TRAVESSÃO DA QUINTA_x000D_
 PARA SEXTA LINHA DO RIBEIRÃO KM 22,5 POR TUBOS PEAD.</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6115/indicacao_n_010-2025-_irmao_jo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6115/indicacao_n_010-2025-_irmao_jo.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
  O Vereador JOCIMAR MAULAZ, infra-assinado, no uso das atribuições _x000D_
 que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e, se aprovada, que seja _x000D_
 enviado ofício ao Senhor Marcélio Rodrigues Uchôa, com cópia para a Secretária _x000D_
 Municipal de Estradas e Logísticas – Zenilton Pinto da Silva, INDICANDO-LHE a _x000D_
 necessidade urgente da PERMANÊNCIA DA MÁQUINA MOTONIVELADORA NO _x000D_
 DISTRITO DE JACINÓPOLIS.</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6116/indicacao_n_011-2025-_pres.adalto.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6116/indicacao_n_011-2025-_pres.adalto.pdf</t>
   </si>
   <si>
     <t>Ex. Senhor Prefeito,_x000D_
 O Vereador ADALTO FERREIRA DA SILVA, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que _x000D_
 seja enviado ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para o_x000D_
 Secretário Municipal de Saúde Arildo Moreira, INDICANDO – LHE, que SEJA _x000D_
 REALIZADO UM PLANO DE ATENDIMENTO DE SAÚDE BUCAL E COLETA DE _x000D_
 MATERIAL NOS DISTRITOS DE PALMEIRAS E NOVA DIMENSÃO, PARA _x000D_
 REALIZAÇÃO DE EXAMES NO HOSPITAL DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6118/indicacao_n_012-2025-sargento_milton.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6118/indicacao_n_012-2025-sargento_milton.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 O Vereador MILTON DOMICIANO GOMES, infra-assinado, no uso _x000D_
 das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica _x000D_
 Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da _x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se _x000D_
 aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, juntamente com _x000D_
 cópia para a Secretária Municipal de Obras e Serviços Públicos - Laís Perpétuo _x000D_
 Uchôa, INDICANDO – LHE, que seja feita A INSTALAÇÃO DE DOIS QUEBRA-MOLAS NA AVENIDA SEBASTIÃO JOÃO CLÍMACO, ENTRE A AVENIDA SETE _x000D_
 DE SETEMBRO E AVENIDA 21 DE ABRIL.</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6149/indicacao_n_013-2025-antonio_barroso.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6149/indicacao_n_013-2025-antonio_barroso.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 O Vereador ANTÔNIO BARROSO VIANA, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica _x000D_
 Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da _x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se _x000D_
 aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com _x000D_
 cópia para o Secretário de Saúde Arildo Moreira, INDICANDO – LHE, que REALIZE_x000D_
 O REJUSTE DO VALOR DA DIÁRIA DOS FUNCIONÁRIOS MUNICIPAIS DA _x000D_
 SAÚDE.</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6169/indicacao_n_014-2025-andre_luiz_baier.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6169/indicacao_n_014-2025-andre_luiz_baier.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 O Vereador ANDRÉ LUIZ BAIER, infra-assinado, no uso das atribuições que lhe _x000D_
 são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
 ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE que _x000D_
 providencie, junto à Secretaria Municipal de Saúde, AS MEDIDAS NECESSÁRIAS _x000D_
 PARA QUE O MUNICÍPIO DE NOVA MAMORÉ – RO SE HABILITE NO _x000D_
 PROGRAMA BRASIL SORRIDENTE, DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6210/indicacao_n_015-2025-_pres.adalto.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6210/indicacao_n_015-2025-_pres.adalto.pdf</t>
   </si>
   <si>
     <t>Ex. Senhor Prefeito,_x000D_
 O Vereador ADALTO FERREIRA DA SILVA, infra-assinado, no uso das_x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal_x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente_x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que_x000D_
 seja enviado ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a_x000D_
 Secretária Municipal de Obras e Serviços Públicos Laís Perpétuo Uchôa, INDICANDO_x000D_
 – LHE, que REALIZE UMA AÇÃO DE TAPA-BURACOS NAS RUAS E AVENIDAS_x000D_
 ASFALTADAS DOS DISTRITOS DE NOVA DIMENSÃO E PALMEIRAS, BEM_x000D_
 COMO A RECUPERAÇÃO DAS RUAS E AVENIDAS NÃO PAVIMENTADAS DOS_x000D_
 REFERIDOS DISTRITOS.</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6227/indicacao_n_016-2025-andre_luiz_baier.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6227/indicacao_n_016-2025-andre_luiz_baier.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 Nova Mamoré,19 de maio de 2025 _x000D_
 O Vereador ANDRÉ LUIZ BAIER, infra-assinado, no uso das atribuições que lhe _x000D_
 são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
 ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE A _x000D_
 CRIAÇÃO DO PROGRAMA MUNICIPAL DE CASTRAÇÃO DE CÃES E GATOS, _x000D_
 COM O OBJETIVO DE PROMOVER O CONTROLE POPULACIONAL DE ANIMAIS _x000D_
 NO MUNICÍPIO DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
     <t>JEFFERSON CLÍMACO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6236/indicacao_n_017-2025-jefferson_climaco.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6236/indicacao_n_017-2025-jefferson_climaco.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador JEFFERSON DE CASTRO CLÍMACO, infra-assinado, no uso das_x000D_
 atribuições que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal_x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente_x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, se aprovada que_x000D_
 seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, com cópia_x000D_
 para Secretaria Municipal de Obras e Serviços Públicos, Lais Perpetuo Uchôa,_x000D_
 INDICANDO-LHE a CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA_x000D_
 COBERTA E DE UM PLAYGROUND na ESCOLA MUNICIPAL ONORINA DE_x000D_
 SOUZA, localizada no Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6240/indicacao_n_018-2025-jefferson_climaco.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6240/indicacao_n_018-2025-jefferson_climaco.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 O Vereador JEFFERSON DE CASTRO CLÍMACO, infra-assinado, no uso das_x000D_
 atribuições que lhe são conferidas pelo Regimento Interno, combinado com a Lei_x000D_
 Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão_x000D_
 da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO e, se_x000D_
 aprovada, que seja enviado ofício ao Excelentíssimo Senhor Marcélio Rodrigues_x000D_
 Uchôa, Prefeito Municipal, com cópia para a Secretária Municipal de Educação, Sra._x000D_
 Eunice Menezes de Souza, INDICANDO A AQUISIÇÃO E A CONSTRUÇÃO DE UM_x000D_
 ACERVO DE LIVROS DE LITERATURA INFANTIL E INFANTOJUVENIL NA ESCOLA_x000D_
 MUNICIPAL ONORINA DE SOUZA, localizada no Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6242/indicacao_n_019-2025-jefferson_climaco.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6242/indicacao_n_019-2025-jefferson_climaco.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 O Vereador JEFFERSON DE CASTRO CLÍMACO, infra-assinado, no uso das_x000D_
 atribuições que lhe são conferidas pelo Regimento Interno, combinado com a Lei_x000D_
 Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a_x000D_
 inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM_x000D_
 PLENÁRIO. Se aprovada, que seja encaminhado ofício ao Senhor Marcélio_x000D_
 Rodrigues Uchôa, Prefeito Municipal, com cópia para a Senhora Laís Perpétuo_x000D_
 Uchôa, Secretária Municipal de Obras e Serviços Públicos, INDICANDO-LHE a_x000D_
 necessidade urgente de REFORMA E AMPLIAÇÃO DA CRECHE MUNICIPAL_x000D_
 LUCIMAR MARTINS.</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6243/indicacao_n_020-2025-jefferson_climaco.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6243/indicacao_n_020-2025-jefferson_climaco.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 _x000D_
 O Vereador JEFFERSON DE CASTRO CLÍMACO, no uso das atribuições que lhe_x000D_
 são conferidas pelo Regimento Interno, pela Lei Orgânica Municipal e demais_x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO_x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO e, se aprovada, que seja_x000D_
 enviado ofício ao Senhor Marcélio Rodrigues Uchôa, Prefeito Municipal, com cópia_x000D_
 para a Senhora Laís Perpétuo Uchôa, Secretária Municipal de Obras e Serviços_x000D_
 Públicos, INDICANDO a necessidade de REPAROS E MANUTENÇÃO NA PISTA_x000D_
 DE CAMINHADA LOCALIZADA NO CENTRO DA CIDADE DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
     <t>CLAUDIOMIR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6246/indicacao_n_021-2025-claudiomir_rodrigues.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6246/indicacao_n_021-2025-claudiomir_rodrigues.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições _x000D_
 que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
 ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE A _x000D_
 REESTRUTURAÇÃO DA ILUMINAÇÃO PÚBLICA NOS CANTEIROS CENTRAIS_x000D_
 NAS AVENIDAS MANOEL MELGAR E ANTÔNIO MATOS PIEDADE, INCLUINDO A _x000D_
 REINSTALAÇÃO DE POSTES COM LUMINÁRIAS DUPLAS PARA ILUMINAÇÃO _x000D_
 DOS CANTEIROS CENTRAIS.</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6255/indicacao_n_022-2025-jefferson_climaco.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6255/indicacao_n_022-2025-jefferson_climaco.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 O Vereador JEFFERSON DE CASTRO CLÍMACO, infra-assinado, no uso das _x000D_
 atribuições que lhe são conferidas pelo Regimento Interno, pela Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO e, se aprovada, que _x000D_
 seja encaminhado ofício ao Senhor Marcélio Rodrigues Uchôa, Prefeito Municipal, _x000D_
 com cópia ao Senhor Arildo Moreira, Secretário Municipal de Saúde, INDICANDO a _x000D_
 adoção de medida que permita a ENTREGA DE MEDICAMENTOS DA FARMÁCIA _x000D_
 BÁSICA MUNICIPAL MEDIANTE APRESENTAÇÃO DE RECEITAS ORIUNDAS DE _x000D_
 CONSULTAS PARTICULARES OU COOPERATIVAS, desde que o paciente esteja _x000D_
 devidamente cadastrado no Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6257/indicacao_n_023-2025-antonio_barroso.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6257/indicacao_n_023-2025-antonio_barroso.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 023/2025_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador ANTÔNIO BARROSO VIANA, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica _x000D_
 Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da _x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se _x000D_
 aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com _x000D_
 cópia para a Secretaria Municipal de Obras e Serviços Públicos- Laís Perpetuo _x000D_
 Uchôa, INDICANDO – LHE, A INSTALAÇÃO DE REDUTORES DE VELOCIDADE _x000D_
 (QUEBRA-MOLAS) NO DISTRITO DE MARECHAL RONDON.</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6258/indicacao_n_024-2025-jefferson_climaco.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6258/indicacao_n_024-2025-jefferson_climaco.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 24/2025 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador JEFFERSON DE CASTRO CLÍMACO, infra-assinado, no uso das _x000D_
 atribuições que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e _x000D_
 demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada, que _x000D_
 seja enviado ofício ao Senhor Marcélio Rodrigues Uchôa, Prefeito Municipal, com _x000D_
 cópia a Sra. Eunice Menezes de Souza, Secretária Municipal de Educação,_x000D_
 indicando-lhe a necessidade de REVITALIZAÇÃO E AMPLIAÇÃO DO ACERVO DA _x000D_
 BIBLIOTECA PÚBLICA MUNICIPAL DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6259/indicacao_n_025-2025-andre_luiz_baier.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6259/indicacao_n_025-2025-andre_luiz_baier.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 025/2025_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador ANDRÉ LUIZ BAIER, infra-assinado, no uso das atribuições que lhe _x000D_
 são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
 ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE, QUE _x000D_
 SEJA ELABORADO E EXECUTADO UM PROGRAMA DE CONSTRUÇÃO E _x000D_
 REFORMA DE BANHEIROS EM RESIDÊNCIAS DE FAMÍLIAS DE BAIXA RENDA _x000D_
 NO MUNICÍPIO DE NOVA MAMORÉ – RO.</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6265/indicacao_n_026-2025-_pres.adalto.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6265/indicacao_n_026-2025-_pres.adalto.pdf</t>
   </si>
   <si>
     <t>Ex. Senhor Prefeito,_x000D_
 _x000D_
 O Vereador ADALTO FERREIRA DA SILVA, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que _x000D_
 seja enviado ao Sr. Marcélio Rodrigues Uchôa, INDICANDO – LHE, A NOMEAÇÃO _x000D_
 DA PISTA DE CAMINHADA DE NOVA DIMENSÃO COM O NOME DE RONILDO _x000D_
 MARTINS DE PAULA.</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
     <t>FÁBIO CARCARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6276/indicacao_n_027-2025-fabio_carcara.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6276/indicacao_n_027-2025-fabio_carcara.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 027/2025_x000D_
                                                      _x000D_
 Senhor Presidente,_x000D_
 _x000D_
  O Vereador FÁBIO DOS SANTOS DAS CHAGAS, infra-assinado, no uso das atribuições_x000D_
  que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições_x000D_
  legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E_x000D_
  VOTAÇÃO EM PLENÁRIO, e, se aprovada, que seja enviado ofício ao Sr. Marcélio Rodrigues_x000D_
  Uchôa, Prefeito Municipal, INDICANDO-LHE que seja elaborado e implantado o programa_x000D_
  "Cartão Mais Feira", destinado aos servidores públicos municipais de Nova Mamoré RO.</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6307/indicacao_n_028-2025-sargento_milton.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6307/indicacao_n_028-2025-sargento_milton.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 028/2025_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 _x000D_
 O Vereador MILTON DOMICIANO GOMES, infra-assinado, no uso das _x000D_
 atribuições que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que _x000D_
 seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO_x000D_
 LHE, QUE SEJA VIABILIZADA A IMPLANTAÇÃO DE UMA ÁREA DE LAZER NO _x000D_
 DISTRITO DE PALMEIRAS, LOCALIZADO NA LINHA 20.</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6305/indicacao_n_029-2025-antonio_barroso.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6305/indicacao_n_029-2025-antonio_barroso.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 029/2025_x000D_
  _x000D_
 Senhor Presidente, _x000D_
 _x000D_
   O Vereador ANTÔNIO BARROSO VIANA, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica _x000D_
 Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da _x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se _x000D_
 aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com _x000D_
 cópia para a Secretaria Municipal de Obras e Serviços Públicos Laís Perpetuo _x000D_
 Uchôa, INDICANDO – LHE, que REALIZE A CONSTRUÇÃO DE UMA PRAÇA _x000D_
 COM PLAYGROUND, SITUADA NO DISTRITO DE MARECHAL RONDON.</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6314/indicacao_n_030-2025-antonio_barroso.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6314/indicacao_n_030-2025-antonio_barroso.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 030/2025_x000D_
  _x000D_
 Senhor Presidente, _x000D_
 _x000D_
   O Vereador ANTÔNIO BARROSO VIANA, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica _x000D_
 Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da _x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se _x000D_
 aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com _x000D_
 cópia para a Secretaria Municipal de Obras e Serviços Públicos Laís Perpetuo _x000D_
 Uchôa, INDICANDO – LHE, que REALIZE O SERVIÇO DE PATROLAMENTO E _x000D_
 CASCALHAMENTO E ILUMINAÇÃO PÚBLICA NO RAMAL DO VALDO LUCAS.</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6312/indicacao_n_031-2025-jefferson_climaco.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6312/indicacao_n_031-2025-jefferson_climaco.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 31/2025 _x000D_
 _x000D_
 Senhor Presidente, _x000D_
 _x000D_
 O Vereador JEFFERSON DE CASTRO CLÍMACO, infra-assinado, no uso das _x000D_
 atribuições que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e _x000D_
 demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada, que _x000D_
 seja enviado ofício ao Senhor Marcélio Rodrigues Uchôa, Prefeito Municipal, com _x000D_
 cópia a Sra. Laís Perpétuo Uchôa, Secretária Municipal de Obras e Serviços Públicos, _x000D_
 indicando-lhe a necessidade da PINTURA DAS FAIXAS DE PEDESTRE EM FRENTE _x000D_
 À ESCOLA MUNICIPAL PAULO FREIRE.</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6313/indicacao_n_032-2025-jefferson_climaco.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6313/indicacao_n_032-2025-jefferson_climaco.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 32/2025 _x000D_
 _x000D_
 Senhor Presidente, _x000D_
 _x000D_
 O Vereador JEFFERSON DE CASTRO CLÍMACO, infra-assinado, no uso das _x000D_
 atribuições que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e _x000D_
 demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada, que _x000D_
 seja enviado ofício ao Senhor Marcélio Rodrigues Uchôa, Prefeito Municipal, com _x000D_
 cópia a Sra. Laís Perpétuo Uchôa, Secretária Municipal de Obras e Serviços Públicos, _x000D_
 indicando-lhe a necessidade de IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA _x000D_
 AVENIDA SEBASTIÃO JOÃO CLÍMACO, NO TRECHO COMPREENDIDO ENTRE A _x000D_
 AVENIDA DEZIDÉRIO DOMINGOS LOPES E A AVENIDA JOSÉ RIBEIRO DA COSTA.</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6315/indicacao_n_033-2025-antonio_barroso.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6315/indicacao_n_033-2025-antonio_barroso.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 033/2025_x000D_
  _x000D_
 Senhor Presidente, _x000D_
 _x000D_
   O Vereador ANTÔNIO BARROSO VIANA, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica _x000D_
 Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da _x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se _x000D_
 aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, juntamente com _x000D_
 cópia para o Secretário Municipal de Estrada e logística- Zenilton Pinto da Silva, _x000D_
 INDICANDO – LHE,  INSTALAÇÃO DE TUBOS PEAD OU ELEVAÇÃO DE _x000D_
 ATERRO NA LINHA 4B KM 8, ZONA RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6348/indicacao_n_034-2025-antonio_barroso.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6348/indicacao_n_034-2025-antonio_barroso.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 034/2025_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 _x000D_
 O Vereador ANTÔNIO BARROSO VIANA, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que _x000D_
 seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a _x000D_
 Secretaria Municipal de Obras e Serviços Públicos Laís Perpetuo Uchôa, INDICANDO – LHE, que REALIZE A INSTALAÇÃO DE TUBOS DE CONCRETO (MANILHAS) _x000D_
 NA AVENIDA ANTÔNIO MATOS PIEDADE, ENTRE A AVENIDA LUIZ FRANÇA _x000D_
 TORRES E SEBASTIÃO JOÃO CLÍMACO</t>
   </si>
   <si>
     <t>6476</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6476/indicacao_n_035-2025-sargento_milton.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6476/indicacao_n_035-2025-sargento_milton.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 035/2025_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 _x000D_
 O Vereador MILTON DOMICIANO GOMES, infra-assinado, no uso das _x000D_
 atribuições que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que _x000D_
 seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, juntamente _x000D_
 com cópia para o Secretário Municipal de Cultura, Esportes e Turismo (SEMETEC), _x000D_
 Alan Éric de Souza Barros INDICANDO-LHE, QUE SEJA VIABILIZADA A _x000D_
 IMPLANTAÇÃO DE UM CAMPO SOCIETY COM ARQUIBANCADA, ILUMINAÇÃO E _x000D_
 POSSIVELMENTE UM BARRACÃO PARA EVENTOS, LOCALIZADO NA LINHA 8 B, _x000D_
 NÚCLEO SECUNDÁRIO.</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6482/indicacao_proposicao_legislativa-036_1_com_cientes.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6482/indicacao_proposicao_legislativa-036_1_com_cientes.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 036/2025  _x000D_
                                          _x000D_
 Senhor Presidente, _x000D_
 _x000D_
 O Vereador JOCIMAR MAULAZ, infra-assinado, no uso das atribuições que lhe _x000D_
 são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e, se aprovada, que seja _x000D_
 enviado ofício ao Senhor Marcélio Rodrigues Uchôa, com cópia para a Secretária _x000D_
 Municipal de Desenvolvimento Rural – Nilson de Alves Souza, INDICANDO-LHE a _x000D_
 necessidade da INSTALAÇÃO DE UM POSTO DE ATENDIMENTO DA SECRETARIA _x000D_
 MUNICIPAL DE DESENVOLVIMENTO RURAL NA SUBPREFEITURA DO DISTRITO DE JACINÓPOLIS.</t>
   </si>
   <si>
     <t>6483</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6483/indicacao_n_037-2025-antonio_barroso.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6483/indicacao_n_037-2025-antonio_barroso.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 037/2025_x000D_
                                           _x000D_
 Senhor Presidente, _x000D_
 _x000D_
 O Vereador ANTÔNIO BARROSO VIANA, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que _x000D_
 seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para o _x000D_
 Secretario Municipal de Obras e Serviços Públicos Caio César Leite Rodrigues, _x000D_
 INDICANDO – LHE, que REALIZE A SUBSTITUIÇÃO DO BUEIRO POR TUBO _x000D_
 PEAD, REABERTURA DAS LATERAIS DOS MORROS E REBAIXAMENTO DA VIA _x000D_
 NO KM 3,5 DA  “SEGUNDINHA LOUCA”, sentido Linha 21.</t>
   </si>
   <si>
     <t>6484</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6484/indicacao_n_038-2025-antonio_barroso.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6484/indicacao_n_038-2025-antonio_barroso.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 038                                             _x000D_
 _x000D_
 Senhor Presidente, _x000D_
  _x000D_
   O Vereador ANTÔNIO BARROSO VIANA, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que _x000D_
 seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para o _x000D_
 Secretário Municipal de Obras e Serviços Públicos Caio César Leite Rodrigues, _x000D_
 INDICANDO – LHE, que REALIZE A CONSTRUÇÃO DO MURO VISANDO A _x000D_
 SEGURANÇA DA ESCOLA MARIA DE LOURDES. T DE ANDRADE, LOCALIZADA NA LINHA 21.</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6501/indicacao_n_039-2025-celio_brito.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6501/indicacao_n_039-2025-celio_brito.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº039/2025 _x000D_
 _x000D_
 Senhor Presidente, _x000D_
 _x000D_
 O Vereador FRANCISCO CÉLIO BRITO SILVA, infra-assinado, no uso das _x000D_
 atribuições que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica _x000D_
 Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da _x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se _x000D_
 aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito _x000D_
 Municipal, INDICANDO-LHE a necessidade de reimplantar o Programa de _x000D_
 Recuperação Fiscal – REFIS, no âmbito do Município de Nova Mamoré.</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6561/indicacao_n_040-2025-andre_luiz_baier.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6561/indicacao_n_040-2025-andre_luiz_baier.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador ANDRÉ LUIZ BAIER, infra-assinado, no uso das atribuições que lhe _x000D_
 são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
 ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE  QUE _x000D_
 ESTUDE A VIABILIDADE DE CRIAR A CASA DOS CONSELHOS MUNICIPAIS, UM _x000D_
 ESPAÇO DESTINADO AO FUNCIONAMENTO INTEGRADO DE TODOS OS _x000D_
 CONSELHOS EXISTENTES NO MUNICÍPIO DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6562/indicacao_n_041-2025-antonio_barroso.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6562/indicacao_n_041-2025-antonio_barroso.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador ANTÔNIO BARROSO VIANA, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que _x000D_
 seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para o _x000D_
 Secretário Municipal de Estrada e logística- Zenilton Pinto da Silva, _x000D_
 INDICANDO – LHE, QUE SEJA REALIZADO O CASCALHAMENTO DA VIA _x000D_
 PRINCIPAL E ADJACENTES DA COMUNIDADE DA VILA MURTINHO.</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6563/indicacao_n_042-2025-antonio_barroso.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6563/indicacao_n_042-2025-antonio_barroso.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador ANTÔNIO BARROSO VIANA, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que _x000D_
 seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para o _x000D_
 Secretário Municipal de Estrada e logística- Zenilton Pinto da Silva,  _x000D_
 INDICANDO – LHE, A SOLICITAÇÃO DE CASCALHAMENTO DA VIA E _x000D_
 IMPLANTAÇÃO DE SINALIZAÇÃO ADEQUADA DE QUEBRA-MOLAS NA VILA _x000D_
 FORMOSA, LOCALIZADA NA LINHA 21, KM 33 ESQUINA COM A TERCEIRA _x000D_
 LINHA DO RIBEIRÃO.</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6569/indicacao_n_043-2025-claudiomir_rodrigues.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6569/indicacao_n_043-2025-claudiomir_rodrigues.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições _x000D_
 que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
 ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE A _x000D_
 CONSTRUÇÃO DE QUEBRA-MOLAS/LOMBADAS NA RUA DESIDÉRIO _x000D_
 DOMINGOS LOPES, NAS PROXIMIDADES DA IGREJA MUNDIAL DO PODER DE _x000D_
 DEUS, E NA RUA MANOEL MELGAR, NO BAIRRO SÃO JOSÉ, EM FRENTE À _x000D_
 PANIFICADORA MAMORÉ.</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6570/indicacao_n_044-2025-claudiomir_rodrigues.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6570/indicacao_n_044-2025-claudiomir_rodrigues.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições _x000D_
 que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
 ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE A _x000D_
 CONSTRUÇÃO DE 04 (QUATRO) QUEBRA-MOLAS/LOMBADAS NA RUA _x000D_
 SEBASTIÃO JOÃO CLÍMACO, NA RUA SENTIDO VILA MURTINHO, SENDO UM _x000D_
 DEPOIS DA ACADEMIA WG FITNESS, OUTRO DE FRENTE À PLACA DE PARE, _x000D_
 UM TERCEIRO DEPOIS DO LAVA JATO E O QUARTO PRÓXIMO AO SALÃO JÚLIA _x000D_
 DUTRA.</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6578/indicacao_n_045-2025-claudiomir_rodrigues.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6578/indicacao_n_045-2025-claudiomir_rodrigues.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições _x000D_
 que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
 ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE  A _x000D_
 MELHORIA DA ILUMINAÇÃO PÚBLICA NOS CANTEIROS CENTRAIS E NAS _x000D_
 LATERAIS DAS AVENIDAS MANOEL MELGAR, ANTÔNIO MATOS PIEDADE E _x000D_
 SEBASTIÃO JOÃO CLÍMACO.</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6579/indicacao_n_046-2025-claudiomir_rodrigues.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6579/indicacao_n_046-2025-claudiomir_rodrigues.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições _x000D_
 que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
 ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE O _x000D_
 PATROLAMENTO, CASCALHAMENTO E LIMPEZA LATERAL DA ESTRADA DA _x000D_
 VILA MURTINHO.</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6603/indicacao_n_047-2025-antonio_barroso.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6603/indicacao_n_047-2025-antonio_barroso.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador ANTÔNIO BARROSO VIANA, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que _x000D_
 seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para o _x000D_
 Secretário Municipal de Estrada e logística- Zenilton Pinto da Silva, INDICANDO – _x000D_
 LHE, RECUPERAÇÃO DA PONTE NA LINHA 21, KM 8, COM SUBSTITUIÇÃO POR _x000D_
 TUBOS PEAD.</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6597/indicacao_n_048-2025-jefferson_climaco.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6597/indicacao_n_048-2025-jefferson_climaco.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador JEFFERSON DE CASTRO CLÍMACO, infra-assinado, no uso das _x000D_
 atribuições que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e _x000D_
 demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada, que _x000D_
 seja enviado ofício ao Senhor Marcélio Rodrigues Uchôa, Prefeito Municipal, com cópia _x000D_
 para Secretaria de Educação Eunice Menezes,  indicando-lhe a necessidade urgente _x000D_
 de reforma da Escola Municipal PROF.ª MARIA ALEUDA NUNES DE SOUZA, _x000D_
 localizada na LINHA 08 D,KM16, S/N ZONA RURAL. PROJETO SIDNEY GIRAO.</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6604/indicacao_proposicao_legislativa-049.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6604/indicacao_proposicao_legislativa-049.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador JOCIMAR MAULAZ, infra-assinado, no uso das atribuições que lhe _x000D_
 são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e, se aprovada, que seja _x000D_
 enviado ofício ao Senhor Marcélio Rodrigues Uchôa, com cópia para o Secretário _x000D_
 Municipal de Estradas e Logística – Zenilton Pinto da Silva, INDICANDO-LHE a _x000D_
 necessidade da EXECUÇÃO DE CASCALHAMENTO NAS ESTRADAS DA LINHA _x000D_
 QUATINHA, LINHA 1 NORTE E LINHA 3 (SENTIDO FORMOSO).</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6606/indicacao_n_050-2025-joaldo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6606/indicacao_n_050-2025-joaldo.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador JOALDO SANTOS DE SOUZA, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que _x000D_
 seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para Caio _x000D_
 César Leite Rodrigues - Secretaria Municipal de Obras e Serviços Públicos _x000D_
 (SEMOSP), INDICANDO – LHE, que SEJA PROVIDENCIADA A IMPLEMENTAÇÃO _x000D_
 DE LOMBADAS (QUEBRA-MOLAS) NA AVENIDA PRINCIPAL DO DISTRITO DE _x000D_
 JACINÓPOLIS.</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6623/indicacao_n_051-2025-claudiomir_rodrigues.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6623/indicacao_n_051-2025-claudiomir_rodrigues.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições _x000D_
 que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
 ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE A _x000D_
 REFORMA E AMPLIAÇÃO DA ESCOLA MUNICIPAL PARAÍSO DA CRIANÇA, _x000D_
 LOCALIZADA NO BAIRRO SÃO JOSÉ, BEM COMO A CONSTRUÇÃO DE UMA _x000D_
 QUADRA DE ESPORTES PARA ATENDER OS ALUNOS.</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6624/indicacao_n_052-2025-claudiomir_rodrigues.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6624/indicacao_n_052-2025-claudiomir_rodrigues.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições _x000D_
 que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
 ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE A _x000D_
 AMPLIAÇÃO DA ILUMINAÇÃO PÚBLICA NAS MARGENS DA BR-425, NO _x000D_
 TRECHO DE ACESSO A PORTO VELHO ATÉ O IGARAPÉ MANGUEIRA.</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6628/indicacao_n_053-2025-fabio_carcara.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6628/indicacao_n_053-2025-fabio_carcara.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador FÁBIO DOS SANTOS DAS CHAGAS, infra-assinado, no uso das _x000D_
 atribuições que lhe são conferidas pelo Regimento Interno, combinado com a Lei _x000D_
 Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a _x000D_
 inclusão da presente INDICAÇÃO para apreciação e votação em plenário e, se _x000D_
 aprovada, que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito _x000D_
 Municipal, e ao Sr. Caio Cesar Leite Rodrigues, Secretário Interino da Secretaria _x000D_
 Municipal de Obras e Serviços Públicos — SEMOSP, indicando-lhes a ampliação _x000D_
 do Cemitério Municipal Severino Inácio da Rocha, utilizando o lote 08, quadra _x000D_
 02.11.</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6642/indicacao_n_054-2025-antonio_barroso_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6642/indicacao_n_054-2025-antonio_barroso_1.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador ANTÔNIO BARROSO VIANA, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que _x000D_
 seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para o _x000D_
 Secretaria Municipal de Obras e Serviços Públicos Caio César Leite Rodrigues _x000D_
 INDICANDO – LHE, A SOLICITAÇÃO DE INSTALAÇÃO DE REDUTORES DE _x000D_
 VELOCIDADE (QUEBRA – MOLAS) EM VIAS PÚBLICAS DOS BAIRROS CIDADE _x000D_
 NOVA E SÃO JOSÉ.</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6671/indicacao_n_055-2025-andre_luiz_baier.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6671/indicacao_n_055-2025-andre_luiz_baier.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador ANDRÉ LUIZ BAIER, infra-assinado, no uso das atribuições que lhe_x000D_
 são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais_x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO_x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado_x000D_
 ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE QUE_x000D_
 ESTUDE A VIABILIDADE DE INSTITUIR A CARTEIRA MUNICIPAL DE_x000D_
 IDENTIFICAÇÃO DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA –_x000D_
 CM-TEA, NO ÂMBITO DO MUNICÍPIO DE NOVA MAMORÉ, ESTABELECENDO_x000D_
 SUA EMISSÃO PELA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E_x000D_
 DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6673/indicacao_n_056-2025-jefferson_climaco.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6673/indicacao_n_056-2025-jefferson_climaco.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 O Vereador JEFFERSON DE CASTRO CLÍMACO, infra-assinado, no uso das_x000D_
 atribuições que lhe são conferidas pelo Regimento Interno e pela Lei Orgânica do_x000D_
 Município, bem como demais disposições legais aplicáveis, vem respeitosamente_x000D_
 solicitar a Vossa Excelência a inclusão da presente Indicação para apreciação e votação_x000D_
 em Plenário. Se aprovada, requer que seja encaminhado ofício ao Senhor Marcélio_x000D_
 Rodrigues Uchôa, Prefeito Municipal, com cópia ao Senhor Arildo Moreira, Secretário_x000D_
 Municipal de Saúde, INDICANDO-LHE A IMPLANTAÇÃO DO PROGRAMA_x000D_
 “MEDICAMENTO EM CASA”, COM O OBJETIVO DE ENTREGAR MEDICAMENTOS_x000D_
 DE USO CONTÍNUO DIRETAMENTE NA RESIDÊNCIA DE PACIENTES_x000D_
 CADASTRADOS, ESPECIALMENTE IDOSOS, PESSOAS COM DEFICIÊNCIA E_x000D_
 PACIENTES COM DIFICULDADE DE LOCOMOÇÃO.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6702/indicacao_n_057-2025-sargento_milton.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6702/indicacao_n_057-2025-sargento_milton.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador MILTON DOMICIANO GOMES, infra-assinado, no uso das _x000D_
 atribuições que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que _x000D_
 seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, juntamente _x000D_
 com cópia para o Secretário Municipal da Educação, Eunice Menezes  INDICANDO_x000D_
 LHE,QUE SEJA INSTALADA UMA CAIXA D’ÁGUA DE MAIOR CAPACIDADE NA _x000D_
 ESCOLA MUNICIPAL MARIA ALEUDA NUNES DE SOUZA, LOCALIZADA NA LINHA _x000D_
 8D, ZONA RURAL DESTE MUNICÍPIO, BEM COMO IMPLANTADO UM PONTO DE _x000D_
 ABASTECIMENTO DE ÁGUA POTÁVEL EM FRENTE À REFERIDA UNIDADE _x000D_
 ESCOLAR, DESTINADO AO USO DA POPULAÇÃO LOCAL.</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6703/indicacao_n_058-2025-sargento_milton.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6703/indicacao_n_058-2025-sargento_milton.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 O Vereador MILTON DOMICIANO GOMES, infra-assinado, no uso das_x000D_
 atribuições que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal_x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente_x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que_x000D_
 seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, juntamente_x000D_
 com cópia para o Secretário Municipal de Cultura, Esportes e Turismo (SEMETEC),_x000D_
 Alan Éric de Souza Barros INDICANDO-LHE, INDICO AO PODER EXECUTIVO_x000D_
 MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UMA COBERTURA NA_x000D_
 ARQUIBANCADA DO CAMPO ELISANDRO DA COSTA SANTOS CONHECIDO COMO_x000D_
 CAMPO DO JONAS, VISANDO OFERECER MELHOR ESTRUTURA E CONFORTO AOS_x000D_
 FREQUENTADORES.</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6704/indicacao_n_059-2025-sargento_milton.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6704/indicacao_n_059-2025-sargento_milton.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 O Vereador MILTON DOMICIANO GOMES, infra-assinado, no uso das_x000D_
 atribuições que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal_x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente_x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que_x000D_
 seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDOLHE_x000D_
 QUE SEJA PROVIDENCIADA A MUDANÇA DO QUARTEL DA POLÍCIA_x000D_
 MILITAR LOCALIZADO NO DISTRITO DE NOVA DIMENSÃO PARA UM PRÉDIO_x000D_
 MAIOR E COM MELHOR ESTRUTURA FÍSICA, QUE OFEREÇA MAIS_x000D_
 SEGURANÇA AOS POLICIAIS E MELHOR ATENDIMENTO À POPULAÇÃO LOCAL.</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6737/indicacao_n_060-2025-sargento_milton.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6737/indicacao_n_060-2025-sargento_milton.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador MILTON DOMICIANO GOMES, infra-assinado, no uso das _x000D_
 atribuições que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que _x000D_
 seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, juntamente _x000D_
 com cópia para o Secretário de saúde, Arildo Moreira INDICANDO-LHE, INDICANDO_x000D_
 LHE QUE SEJA VIABILIZADA A INSTALAÇÃO DO SISTEMA DE INTERNET VIA _x000D_
 SATÉLITE (STARLINK) NAS AMBULÂNCIAS QUE ATENDEM À ZONA RURAL DO _x000D_
 MUNICÍPIO DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6740/indicacao_n_061-2025-celio_brito.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6740/indicacao_n_061-2025-celio_brito.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 O Vereador FRANCISCO CÉLIO BRITO SILVA, infra-assinado, no uso das_x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal_x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente_x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que_x000D_
 seja enviado ao Sr. Marcélio Rodrigues Uchôa com cópia para o Secretário Municipal_x000D_
 de Obras e Serviços Públicos Caio César Leite Rodrigues, INDICANDO – LHE, A_x000D_
 INSTALAÇÃO DE TRÊS REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NA_x000D_
 AVENIDA DOM PEDRO II, NO TRECHO COMPREENDIDO ENTRE A AVENIDA_x000D_
 ANTÔNIO LUCAS DE ARAÚJO ATÉ O FINAL DO ASFALTO.</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6780/indicacao_062.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6780/indicacao_062.pdf</t>
   </si>
   <si>
     <t>O Vereador ANDRÉ LUIZ BAIER, infra-assinado, no uso das atribuições que lhe_x000D_
 são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais_x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO_x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado_x000D_
 ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE QUE_x000D_
 ESTUDE A VIABILIDADE DE CRIAR E IMPLANTAR O APLICATIVO MUNICIPAL_x000D_
 “TRABALHADOR SAUDÁVEL”, COM O OBJETIVO DE FORTALECER AS AÇÕES_x000D_
 DE SAÚDE OCUPACIONAL, PREVENÇÃO E BEM-ESTAR DOS TRABALHADORES_x000D_
 DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6781/indicacao_proposicao_legislativa-063_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6781/indicacao_proposicao_legislativa-063_repaired.pdf</t>
   </si>
   <si>
     <t>O Vereador ANDRÉ LUIZ BAIER, infra-assinado, no uso das atribuições que lhe_x000D_
 são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais_x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO_x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado_x000D_
 ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE QUE_x000D_
 DETERMINE AO SETOR COMPETENTE A REALIZAÇÃO DE ESTUDOS TÉCNICOS_x000D_
 E ADMINISTRATIVOS PARA A IMPLANTAÇÃO DE UM “CEASA DIGITAL” NO_x000D_
 MUNICÍPIO DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6789/indicacao_proposicao_legislativa-064_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6789/indicacao_proposicao_legislativa-064_repaired.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE IMPLANTAÇÃO DE SISTEMA DE ILUMINAÇÃO E MONITORAMENTO NO_x000D_
 CEMITÉRIO MUNICIPAL SEVERINO INÁCIO DE AGUIAR, VISANDO CONTER_x000D_
 FURTOS E DEPREDAÇÕES DE SEPULTURAS.</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6895/indicacao_65.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6895/indicacao_65.pdf</t>
   </si>
   <si>
     <t>O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições _x000D_
 que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
 ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO-LHE   A _x000D_
 IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE (LOMBADAS) EM VIAS _x000D_
 PÚBLICAS DOS BAIRROS PLANALTO E SÃO JOSÉ, conforme segue: _x000D_
 — Instalação de duas lombadas na Avenida Cecília Meireles, no Bairro Planalto, _x000D_
 ao lado da Escola Coronel Jorge Teixeira; _x000D_
 — Instalação de duas lombadas na Avenida Ma</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6896/indicacao_n_066-2025-sargento_milton.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6896/indicacao_n_066-2025-sargento_milton.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador MILTON DOMICIANO GOMES, infra-assinado, no uso das _x000D_
 atribuições que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e, se aprovada, _x000D_
 que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, com _x000D_
 cópia ao Secretário Municipal de Saúde, Sr. Arildo Moreira, INDICANDO-LHE _x000D_
 QUE SEJA PROVIDENCIADA A CONSTRUÇÃO DE UMA COBERTURA PARA AS _x000D_
 AMBULÂNCIAS, VEÍCULOS DE PACIENTES E FUNCIONÁRIOS NA UNIDADE DE _x000D_
 SAÚDE DO DISTRITO DE NOVA DIMENSÃO.</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6897/indicacao_n_67-2025-antonio_barroso.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6897/indicacao_n_67-2025-antonio_barroso.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador ANTÔNIO BARROSO VIANA, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que _x000D_
 seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para o _x000D_
 Secretaria Municipal de Obras e Serviços Públicos Caio César Leite Rodrigues _x000D_
 INDICANDO – LHE, A DISPONIBILIZAÇÃO DE CAMINHÃO DE COLETA DE _x000D_
 RESÍDUOS SÓLIDOS EM REGIME QUINZENAL NOS DISTRITO DE ARARAS E _x000D_
 NOVA MARECHAL RONDON, GARANTINDO FREQUÊNCIA MÍNIMA DE 15 _x000D_
 (QUINZE) EM 15 (QUINZE) DIAS, DE FORMA CONTÍNUA E PERMANENTE.</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6898/indicacao_n_68-2025-celio.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6898/indicacao_n_68-2025-celio.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, _x000D_
 _x000D_
 _x000D_
 O Vereador FRANCISCO CÉLIO BRITO SILVA, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que _x000D_
 seja enviado ao Sr. Marcélio Rodrigues Uchôa com cópia para o Secretário Municipal _x000D_
 de Educação Eunice Menezes, INDICANDO – LHE, A INSTITUIÇÃO DO _x000D_
 PROGRAMA DE FORNECIMENTO DE UNIFORMES ESCOLARES AOS ALUNOS _x000D_
 REGULARMENTE MATRICULADOS NA REDE PÚBLICA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>6972</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6972/indicacao_n_069-2025-claudiomir_rodrigues.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6972/indicacao_n_069-2025-claudiomir_rodrigues.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições _x000D_
 que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
 ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO- QUE _x000D_
 DETERMINE AO SETOR COMPETENTE A REALIZAÇÃO DE CONVÊNIO ENTRE _x000D_
 A PREFEITURA MUNICIPAL DE NOVA MAMORÉ E A SESDEC – SECRETARIA _x000D_
 DE ESTADO DA SEGURANÇA, DEFESA E CIDADANIA, COM A FINALIDADE DE _x000D_
 VIABILIZAR, POR MEIO DA SALA DO EMPREENDEDOR, A EMISSÃO DO NOVO _x000D_
 MODELO DA CARTEIRA NACIONAL DE IDENTIDADE – CIN NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6973/indicacao_n_070-2025-claudiomir_rodrigues.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6973/indicacao_n_070-2025-claudiomir_rodrigues.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições _x000D_
 que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
 ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO - QUE _x000D_
 DETERMINE AO SETOR COMPETENTE A IMPLANTAÇÃO DO PROGRAMA _x000D_
 MOUNJARO NO MUNICÍPIO DE NOVA MAMORÉ, VOLTADO AO COMBATE Á _x000D_
 OBSIDADE E AO TRATAMENTO DO DIABETES MELLITUS TIPO 2 EM ADULTOS, _x000D_
 CONFORME APROVAÇÃO DA AGÊNCIA NACIONAL DE VIGILÂNCIA SANITÁRIA – ANVISA.</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6974/indicacao_n_071-2025-sargento_milton.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6974/indicacao_n_071-2025-sargento_milton.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador MILTON DOMICIANO GOMES, infra-assinado, no uso das _x000D_
 atribuições que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e, se aprovada, _x000D_
 que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, com _x000D_
 cópia ao Secretário Municipal de Obras Sr Caio César Leite Rodrigues, _x000D_
 INDICANDO-LHE QUE SEJAM PROVIDENCIADOS REPAROS NOS CORRIMÃOS, _x000D_
 NOS PISOS E NA COBERTURA DO PONTO DE MOTOTÁXI, TENDO EM VISTA _x000D_
 QUE,EM PERÍODOS CHUVOSOS, OCORRE INFILTRAÇÃO DE ÁGUA NO LOCAL, _x000D_
 OCASIONANDO PONTOS MOLHADOS NO INTERIOR DO ESPAÇO.</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5832/oficio_expedido_de_no_001-gv-abv-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5832/oficio_expedido_de_no_001-gv-abv-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente, venho por meio de este ofício informar e solicitar providências urgentes em relação a um escoamento contínuo de água que aparenta ser proveniente de esgoto saindo do Hospital Antônio Luiz de Macedo, sendo um problema que vem afetando a comunidade da Rua Deziderio Domingues Lopes.</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5833/oficio_expedido_de_no_002-gv-abv-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5833/oficio_expedido_de_no_002-gv-abv-2025.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente, venho por meio de este ofício informar e solicitar providências urgentes em relação a um escoamento contínuo de água que aparenta ser proveniente de esgoto saindo do Hospital Antônio Luiz de Macedo, sendo um problema que vem afetando a comunidade da Rua Deziderio Domingues Lopes._x000D_
 _x000D_
 Conforme relatos de moradores e verificação local, esta água escorre pela rua gerando forte odor e potencial risco à saúde pública, uma vez que pode estar contaminada e expor a população a diversas doenças.</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5834/oficio_expedido_de_no_003-gv-abv-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5834/oficio_expedido_de_no_003-gv-abv-2025.pdf</t>
   </si>
   <si>
     <t>Senhor,_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente, venho por meio de este ofício informar e solicitar providências urgentes em relação a um escoamento contínuo de água que aparenta ser proveniente de esgoto saindo do Hospital Antônio Luiz de Macedo, sendo um problema que vem afetando a comunidade da Rua Deziderio Domingues Lopes._x000D_
 _x000D_
 Conforme relatos de moradores e verificação local, esta água escorre pela rua gerando forte odor e potencial risco à saúde pública, uma vez que pode estar contaminada e expor a população a diversas doenças.</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5835/oficio_expedido_de_no_004-gv-abv-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5835/oficio_expedido_de_no_004-gv-abv-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Secretário_x000D_
 _x000D_
 Ao cumprimentá-los mui atenciosamente, venho por meio deste solicitar com urgência a substituição da ponte sobre o Rio Araras, localizada na Sexta Linha do Ribeirão, devido ao seu atual estado de decomposição, que representa um grave risco à segurança dos usuários._x000D_
 _x000D_
 A ponte em questão apresenta sérios problemas estruturais, Essa situação tem dificultado o tráfego de veículos, comprometendo a mobilidade e a segurança da comunidade local, além de afetar o escoamento de produtos agrícolas e o transporte escolar._x000D_
 _x000D_
 Diante da importância dessa via para os moradores e para a economia da região solicitamos que as medidas necessárias para a substituição da ponte sejam tomadas com a máxima celeridade. A realização dessa obra é essencial para garantir a segurança e o bem-estar dos usuários, bem como para evitar eventuais acidentes que possam acarretar em maiores prejuízos e riscos.</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5836/oficio_expedido_de_no_005-gv-abv-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5836/oficio_expedido_de_no_005-gv-abv-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Secretário_x000D_
 _x000D_
 Ao cumprimentá-los mui atenciosamente, venho por meio deste solicitar o cascalhamento do morro localizado na terceira linha do Ribeirão, no km 1,5. Esta reivindicação se faz necessária devido às condições precárias da via, especialmente em períodos de chuva, quando o tráfego torna-se extremamente perigoso para os moradores e transeuntes da região._x000D_
 _x000D_
 O morro em questão apresenta trechos com erosões significativas e acúmulo de lama, o que aumenta consideravelmente o risco de acidentes, como derrapagens de veículos. Além disso, a dificuldade de acesso compromete a circulação de veículos de emergência, transporte escolar e escoamento da produção local, trazendo prejuízos à comunidade._x000D_
 _x000D_
 Diante disso, solicitamos a vossa colaboração para que providências sejam tomadas com urgência, visando à melhoria da segurança e acessibilidade dos moradores dessa linha</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5881/oficio_no_006-gv-abv-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5881/oficio_no_006-gv-abv-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Superintendente_x000D_
 Ao cumprimentá-lo mui atenciosamente, na qualidade de Vereador do_x000D_
 Município de Nova Mamoré, venho por meio deste ofício alertar sobre a situação_x000D_
 crítica das pontes do Araras e Ribeirão, trecho compreendido entre Porto Velho e_x000D_
 Nova Mamoré, que têm apresentado condições estruturais preocupantes,_x000D_
 representando risco iminente à segurança dos moradores e usuários dessas vias._x000D_
 Conforme constatado e amplamente reportado por moradores e usuários da_x000D_
 via, essas estruturas apresentam danos significativos que comprometem a segurança_x000D_
 de motoristas, conforme imagens em anexo, pedestres e demais transeuntes. A_x000D_
 ausência de sinalizações adequadas e de manutenção preventiva agrava os riscos de_x000D_
 acidentes e dificulta o tráfego, prejudicando a mobilidade.</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
     <t>JAIR DA 29</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5882/oficio_001-gv-jao-2025-ass.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5882/oficio_001-gv-jao-2025-ass.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
  Ao cumprimentá-lo mui atenciosamente, venho por meio deste solicitar _x000D_
 o apoio da Secretaria de Agricultura para o transporte de aproximadamente 2.000 _x000D_
 mudas de Cacau, atualmente localizadas no Viveiro Capixaba, situado na Avenida _x000D_
 Flamboyant, 210, Centro, no município de Seringueiras - RO. As mudas deverão ser _x000D_
 transportadas para o município de Nova Mamoré, em benefício do produtor rural, _x000D_
 Senhor Wanderson Borges de Souza, residente na Linha 33 (travessão do Beda km _x000D_
 55), sendo este o respectivo endereço para entrega das mudas.</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5883/oficio-n_007-gv-abv-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5883/oficio-n_007-gv-abv-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Secretário,_x000D_
 _x000D_
 venho, por meio deste, solicitar com máxima urgência a substituição do bueiro localizado na sexta linha do ribeirão KM 01, em frente à propriedade do Sr. Juarez, policial. A estrutura do referido bueiro encontra-se em estado de deterioração progressiva, conforme imagens em anexo, colocando em risco a segurança de quem a utiliza diariamente.</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5884/oficio_n._001-gv-cr-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5884/oficio_n._001-gv-cr-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Doação de Medicamentos e Insumos para o Posto de Saúde de Nova Dimensão.</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5885/oficio_no_008-gv-abv-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5885/oficio_no_008-gv-abv-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Diretor,_x000D_
 Por meio deste, venho, na qualidade de Vereador e Vice-Presidente da Câmara Municipal de Nova Mamoré, representando o interesse da população do distrito de Marechal Rondon, localizado a 45 km da sede do município, na 3ª Linha do Ribeirão, solicitar providências urgentes quanto à manutenção da rede elétrica que atende a referida localidade.</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5887/oficio_n._002-gv-cr-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5887/oficio_n._002-gv-cr-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Doação de Sementes, Calcário e Trator Agrícola para o Setor Agrícola do Município de Nova Mamoré.</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5888/oficio_no_009-gv-abv-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5888/oficio_no_009-gv-abv-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhora Secretária,_x000D_
         Ao cumprimentá-los mui atenciosamente, venho, por meio deste, solicitar, com a máxima urgência, a recuperação das avenidas Ana Lúcia Dermani de Aguiar, Dom Pedro II, Antônio Lucas de Araújo, Manoel Melgar e demais avenidas que se encontram em estado crítico de conservação, conforme imagens em anexo.</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5889/oficio_no_010-gv-abv-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5889/oficio_no_010-gv-abv-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-los mui atenciosamente, venho, por meio desta, solicitar com a máxima urgência a adoção de providências para sanar os graves problemas de infraestrutura que têm comprometido o funcionamento do hospital, conforme imagens em anexo.</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5890/oficio_n_001-2025-gv-alb.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5890/oficio_n_001-2025-gv-alb.pdf</t>
   </si>
   <si>
     <t>Solicitação para criação do Programa Aluguel Social</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5891/oficio_n_002-2025-gv-alb.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5891/oficio_n_002-2025-gv-alb.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza do Canal do Ambrósio</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5892/oficio_n_003-2025-gv-alb.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5892/oficio_n_003-2025-gv-alb.pdf</t>
   </si>
   <si>
     <t>Solicitação de visita técnica ao Município de Nova Mamoré/RO</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5893/oficio_n_004-2025-gv-alb.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5893/oficio_n_004-2025-gv-alb.pdf</t>
   </si>
   <si>
     <t>Solicitação de pintura do Posto de Saúde Eleniza Félix, Bairro Planalto.</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5894/oficio_no_011-gv-abv-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5894/oficio_no_011-gv-abv-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Secretário,_x000D_
 _x000D_
 Atenciosamente, venho por meio deste solicitar, com máxima urgência, a substituição dos tubos da ponte da linha 21, km 47, por tubos de PEAD, conforme reivindicação constante da população local.</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5896/oficio_no_012-gv-abv-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5896/oficio_no_012-gv-abv-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Secretário,_x000D_
 _x000D_
 Atenciosamente, venho, por meio desta, solicitar a restauração do bueiro localizado na Terceira Linha, KM 4, em frente à propriedade do Senhor Bener. A referida área tem enfrentado problemas recorrentes de alagamento, conforme imagens em anexo, o que tem causado transtornos tanto para os moradores quanto para os proprietários locais.</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5897/oficio_no_013-gv-abv-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5897/oficio_no_013-gv-abv-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Secretário_x000D_
 _x000D_
 Ao cumprimentá-los mui atenciosamente, venho, por meio deste, formalizar a solicitação para a substituição das pontes localizadas na Terceirinha do Ribeirão por tubos de PEAD. A estrutura atual encontra-se em condições precárias, com sinais evidentes de desgaste e comprometimento de sua integridade, conforme imagens em anexo,  o que coloca em risco tanto a segurança das pessoas que transitam pela via quanto a funcionalidade da mesma.</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5912/oficio_no_014-gv-abv-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5912/oficio_no_014-gv-abv-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Secretário_x000D_
 _x000D_
 Ao cumprimentá-los mui atenciosamente, venho, por meio deste, formalizar a solicitação da substituição para tubos PEAD da Linha 14 C. Informamos que os novos tubos já se encontram no local e que o processo de substituição deve ser iniciado com urgência. conforme imagens em anexo,  visto que o início do ano letivo está próximo e a operação da linha precisa ser otimizada para atender à demanda.</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5913/oficio_no_015-gv-abv-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5913/oficio_no_015-gv-abv-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Prezado Deputado, _x000D_
 _x000D_
     Eu, Antônio Barroso Viana, vereador do município de Nova Mamoré, venho por meio deste ofício solicitar, com a devida urgência, a alocação de recursos financeiros no valor de R$ 1.500.000,00 (um milhão e quinhentos mil reais) para a recuperação, cascalhamento e Patrolamento das estradas vicinais, especificamente na 3ª Linha do Ribeirão, no trecho compreendido entre a Linha 21, km 35, até o ponto mais distante da localidade.</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5914/oficio_no_016-gv-abv-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5914/oficio_no_016-gv-abv-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Prezada Deputada,_x000D_
 _x000D_
     Eu, Antônio Barroso Viana, vereador do município de Nova Mamoré, venho por meio deste ofício solicitar o apoio de Vossa Excelência no valor de R$ 150.000,00 (cento e cinquenta mil reais) para a realização do Campeonato de Pesca. Este campeonato tem como objetivo promover a prática esportiva, a integração social e o fortalecimento da cultura pesqueira em nossa região.</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5930/oficio_no_01-gv-mdg-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5930/oficio_no_01-gv-mdg-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Secretário_x000D_
         Ao cumprimentá-los mui atenciosamente, venho, por meio deste, reforçar o ofício nº 014/GV/ABV/2025, protocolado em 04 de fevereiro, referente à urgente substituição dos tubos PEAD na Linha 14C km-4, Projeto Sidney Girão . A situação atual impede o trânsito do transporte escolar, obrigando os alunos a se deslocarem a pé até a escola devido à ponte danificada.</t>
   </si>
   <si>
     <t>5939</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5939/oficio_no_02-gv-mdg-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5939/oficio_no_02-gv-mdg-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhora Secretária,_x000D_
 _x000D_
 Ao cumprimentá-los mui atenciosamente, venho, por meio deste, solicitar a disponibilização de uma caçamba de terra a ser depositada, na rua 12 de outubro Nº4142, Bairro Novo Horizonte conforme demanda dos moradores daquela localidade.</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5941/oficio_no_03-gv-mdg-2025__dnit_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5941/oficio_no_03-gv-mdg-2025__dnit_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Superintendente,_x000D_
  Ao cumprimentá-lo mui atenciosamente, na qualidade de vereador do Município de Nova Mamoré, venho por meio deste ofício, solicitar a instalação de uma faixa de pedestre em frente a Panificadora Lacerda, situada na avenida Desidério Domingos Lopes, Nº3574, Centro (antiga Big Pão) no município de Nova Mamoré e na mesma direção na rodovia BR-425</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5942/oficio_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5942/oficio_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de Atenção e Fortalecimento da Rede na Linha 6C, Nova Mamoré_x000D_
 _x000D_
 Senhor/Senhora Responsável,_x000D_
 _x000D_
 _x000D_
 Cumprimentando-o (a) cordialmente, venho, na qualidade de vereador desta Casa de Leis solicitar a atenção de Vossa Senhoria para uma questão de extrema importância que afeta a comunidade localizada na Linha 6C, no município de Nova Mamoré, RO.</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5964/oficio_assinado_017.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5964/oficio_assinado_017.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Secretário,_x000D_
 _x000D_
 _x000D_
           Ao cumprimentá-los muito atenciosamente, venho, por meio desta, solicitar com a máxima urgência a adoção de providências para sanar os graves problemas de infraestrutura que têm comprometido o banheiro da Casa de Apoio  conforme imagens em anexo.</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5965/oficio_assinado_018.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5965/oficio_assinado_018.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Secretário,_x000D_
 _x000D_
      Ao cumprimentá-los mui atenciosamente, venho, por meio deste, solicitar providências urgentes para a substituição dos tubos PEAD na Sexta Linha do_x000D_
 Ribeirão Km 20. A atual infraestrutura tem se mostrado ineficaz diante das chuvas intensas, conforme imagens em anexo, resultando em danos severos e dificultando o trânsito da população local.</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5966/oficio_assinado_019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5966/oficio_assinado_019.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhora Secretária, _x000D_
 _x000D_
 Ao cumprimentá-los mui atenciosamente, venho, por meio deste ofício, informar e solicitar providências quanto à iluminação pública nos bairros da cidade, com atenção especial à área em frente à Escola Val Verde,na avenida Ulisses Guimarães localizada no bairro Nova Redenção.</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5970/01-oficio-2_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5970/01-oficio-2_1.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste ofício, solicitar a atenção e intervenção da Secretaria Municipal de Obras -_x000D_
 SEMEL, no que tange à situação de deterioração constatada na estrada situada na Linha 6 do_x000D_
 Ribeirão Km25, que atualmente se encontra sem condições de uso adequado._x000D_
 A solicitação, encaminhada por uma cidadã preocupada com a segurança e o bem-estar dos_x000D_
 munícipes, foi acompanhada de um vídeo que comprova as condições precárias da referida via.</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5971/of_020_nova_mamore_-_ver_antonio_barroso_viana_0001_0001_protocolado_-_ok.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5971/of_020_nova_mamore_-_ver_antonio_barroso_viana_0001_0001_protocolado_-_ok.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo, venho por meio deste, solicitar a liberação de uma emenda parlamentar no valor de R$ 1.500.000,00 (um milhão e quinhentos mil reais) para a aquisição de tubos PEAD, com o objetivo de promover a melhoria das estradas da zona rural do município de Nova Mamoré.</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5972/of_021_nova_mamore_-_ver_antonio_barroso_viana__protocolado_-_ok.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5972/of_021_nova_mamore_-_ver_antonio_barroso_viana__protocolado_-_ok.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo, venho respeitosamente, por meio deste, solicitar a destinação de recursos financeiros para a aquisição de uma caçamba e uma pá carregadeira, equipamentos essenciais para a execução de serviços de infraestrutura e manutenção das estradas municipais, especialmente na zona rural do Município de Nova Mamoré.</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5973/of_022_nova_mamore_-_ver_antonio_barroso_viana_0001_0001_protocolado-_ok.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5973/of_022_nova_mamore_-_ver_antonio_barroso_viana_0001_0001_protocolado-_ok.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo, Venho, por meio deste, solicitar a destinação de recurso no valor de R$ 800.000,00 (oitocentos mil reais) para a reforma e ampliação do Posto de Saúde Procidonio Gomes de Aquino, localizado no distrito de Marechal Rondon, KM 12. Consideramos esta solicitação com máxima urgência, tendo em vista que o posto encontra-se em condições precárias, o que tem comprometido a qualidade do atendimento à população local.</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5974/oficio-n_04-gv-mdg-2025_-_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5974/oficio-n_04-gv-mdg-2025_-_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Senador,_x000D_
 _x000D_
 Cordialmente o cumprimento por meio deste. Aproveito a oportunidade para expressar minha gratidão pelo seu trabalho em prol ao município de Nova Mamoré e, ao mesmo tempo, venho por meio deste, solicitar sua valiosa atenção e apoio para a viabilização de recursos financeiros, no valor aproximado de R$ 500.000,00 (quinhentos mil reais), por meio de emenda parlamentar, para a construção de uma praça no Distrito de Palmeiras, em nosso município.</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5975/of_023_nova_mamore_-_ver_antonio_barroso_viana_0001_0001_protocoladob_-ok.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5975/of_023_nova_mamore_-_ver_antonio_barroso_viana_0001_0001_protocoladob_-ok.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
            _x000D_
            Ao cumprimentá-lo, venho respeitosamente, por meio deste, solicitar a destinação de recursos financeiros para o  município de Nova Mamoré/RO,  no valor de R$ 400.000,00 (quatrocentos mil reais) para a aquisição de um transporte destinado à Câmara Municipal. O objetivo é proporcionar maior comodidade e eficiência no deslocamento dos vereadores e funcionários da Câmara, garantindo que as atividades legislativas e administrativas sejam realizadas de maneira mais eficaz e sem interrupções causadas pela falta de transporte adequado.</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5976/of_024_nova_mamore_-_ver_antonio_barroso_viana_0001_0001_protocolado_-_ok.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5976/of_024_nova_mamore_-_ver_antonio_barroso_viana_0001_0001_protocolado_-_ok.pdf</t>
   </si>
   <si>
     <t>Senhor Senador,_x000D_
          Ao cumprimentá-lo, venho respeitosamente, por meio deste, solicitar a destinação de recursos financeiros no valor de R$ 800.000,00 (oitocentos mil reais) para a reforma e ampliação do Posto de Saúde Procidonio Gomes de Aquino, localizado no Distrito de Marechal Rondon, Km 12 no município de Nova Mamoré.</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5977/of_025_nova_mamore_-_ver_antonio_barroso_viana__protocolado_-_ok.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5977/of_025_nova_mamore_-_ver_antonio_barroso_viana__protocolado_-_ok.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado, _x000D_
            Venho, respeitosamente, por meio desta, solicitar a destinação de recursos financeiros para o município de Nova Mamoré, com o objetivo de viabilizar a aquisição de uma ambulância para o Hospital Antônio Luiz de Macedo.</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
     <t>ADALTO, CÉLIO BRITO, IRMÃO JÓ, JEFFERSON CLÍMACO, JOALDO, SARGENTO MILTON, TOINHO BARROSO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5978/oficio_001.gv.afs_-__deputada_federal_silvia_cristina_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5978/oficio_001.gv.afs_-__deputada_federal_silvia_cristina_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de recursos de construção para investimentos da Construção de uma Capela Pública no Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5979/oficio_no_01-gv-jm-2025-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5979/oficio_no_01-gv-jm-2025-protocolado.pdf</t>
   </si>
   <si>
     <t>Senhor Senador,_x000D_
           _x000D_
      Cumprimento respeitosamente Vossa Excelência e venho, por meio este_x000D_
 solicitar o seu apoio para a destinação de uma Máquina PC Escavadeira bem como_x000D_
 de 01 (um) quilômetro de bloqueteamento para o Distrito de Jacinópolis, pertencente_x000D_
 ao município de Nova Mamoré, Rondônia.</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5981/oficio_002.gv.afs-_deputado_federal_crisostomo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5981/oficio_002.gv.afs-_deputado_federal_crisostomo.pdf</t>
   </si>
   <si>
     <t>Solicitação de recursos para aquisição de caminhão pipa para atender o Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5982/oficio_003.gv.afs-deputado_federal_fernando_maximo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5982/oficio_003.gv.afs-deputado_federal_fernando_maximo.pdf</t>
   </si>
   <si>
     <t>Solicitação de emendas para construção e ampliação da Unidade de Saúde no Distrito de Nova Dimensão</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5983/oficio-004-gv-afs-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5983/oficio-004-gv-afs-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de recursos para investimentos na infra instrutura do Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5986/oficio_005.gv.afs-_senador_marcos_rogerio.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5986/oficio_005.gv.afs-_senador_marcos_rogerio.pdf</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5988/oficio_006.gv.afs-deputado_federal_lucio_mosquini.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5988/oficio_006.gv.afs-deputado_federal_lucio_mosquini.pdf</t>
   </si>
   <si>
     <t>Solicitação de emendas para aquisição de uma Escavadeira Hidráulica (PC) de médio porte e um caminhão tipo prancha para o Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5990/oficio-007-gv-afs-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5990/oficio-007-gv-afs-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de recursos para aquisição de equipamentos para o setor Administrativo da Câmara Municipal de Nova Mamoré.</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5992/oficio_008.gv.afs-_deputado_federal__jose_euripedes_clemente_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5992/oficio_008.gv.afs-_deputado_federal__jose_euripedes_clemente_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de recursos para aquisição de equipamentos imobiliários para o setor Administrativo da Câmara Municipal de Nova Mamoré.</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5994/oficio_009.gv.afs-_deputado_federal_jose_euripedes_clemente_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5994/oficio_009.gv.afs-_deputado_federal_jose_euripedes_clemente_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de recursos para aquisição de um Veículo  de Sete lugares para o setor Administrativo da Câmara Municipal de Nova Mamoré.</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5995/oficio-002-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5995/oficio-002-assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 _x000D_
      Cumprimentando-o respeitosamente, venho por meio deste solicitar, dentro das possibilidades e atenção de Vossa Excelência, a destinação de 1 (uma) carregadeira para atender às demandas de manutenção e infraestrutura do distrito de Jacinópolis, no estado de Rondônia.</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5996/oficio-003-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5996/oficio-003-assinado.pdf</t>
   </si>
   <si>
     <t>Senhora Deputada,_x000D_
 _x000D_
       Ao cumprimentá-lo, servimo-nos do presente para solicitar os bons préstimos de Vossa Excelência no sentido de solicitar seu apoio para a construção de uma praça no distrito de Jacinópolis, pertencente ao município de Nova Mamoré, Rondônia. Este espaço será de extrema importância para oferecer lazer e bem-estar à comunidade, promovendo um ambiente saudável e seguro para a convivência de crianças, jovens, adultos e idosos.</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5997/oficio-004-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5997/oficio-004-protocolado.pdf</t>
   </si>
   <si>
     <t>Prezado Senador,_x000D_
 _x000D_
      Cumprimentando-o respeitosamente, venho, por meio deste, solicitar a atenção e apoio de Vossa Excelência para a destinação de uma escavadeira hidráulica para atender às demandas do distrito de Jacinópolis, pertencente ao município de Nova Mamoré, Rondônia.</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5998/oficio-005-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5998/oficio-005-protocolado.pdf</t>
   </si>
   <si>
     <t>Senhor Senador,_x000D_
 _x000D_
       Cumprimento respeitosamente Vossa Excelência e venho, por meio deste, solicitar seu apoio para a construção de uma ponte de aço e concreto sobre o Rio Capivari, localizada na Linha 02, Km 10, no distrito de Jacinópolis, município de Nova Mamoré, Rondônia. Essa obra é de extrema necessidade para garantir a mobilidade e a segurança dos moradores da região, bem como para facilitar o transporte de insumos e a circulação de veículos.</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5999/oficio-006-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5999/oficio-006-protocolado.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
        Cumprimento respeitosamente Vossa Excelência e venho, por meio deste, solicitar seu apoio para a destinação de recursos no valor de R$ 500.000,00 (quinhentos mil reais) para melhorias no Posto de Saúde do distrito de Jacinópolis, município de Nova Mamoré, Rondônia. Esses recursos serão fundamentais para a ampliação e modernização da unidade, garantindo um atendimento mais eficiente e humanizado à população.</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6000/oficio-007-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6000/oficio-007-assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 _x000D_
       Cumprimentando-o respeitosamente, venho, por meio deste, solicitar a atenção e apoio de Vossa Excelência para a destinação de uma pá carregadeira para atender às demandas do distrito de Jacinópolis, pertencente ao município de Nova Mamoré, Rondônia.</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6034/oficio_de_no005_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6034/oficio_de_no005_assinado.pdf</t>
   </si>
   <si>
     <t>Prezada Senhora,_x000D_
 _x000D_
 Cumprimentando-a cordialmente, venho por meio deste solicitar a senhora, a doação de mudas para a arborização da cidade de Nova Mamoré. Considerando o período de grande crise climática que enfrentamos, a ampliação das áreas verdes é uma medida essencial para mitigar os impactos ambientais e melhorar a qualidade de vida da população.</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6035/oficio_006_assinado_governador.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6035/oficio_006_assinado_governador.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor Governador Cel. Marcos Rocha._x000D_
 _x000D_
 Cordialmente o cumprimento por meio deste, aproveito a oportunidade para expressar minha gratidão pelo seu trabalho em prol da comunidade e, ao mesmo tempo, solicito a vossa excelência o precioso apoio e a solicitação de instalação de uma base de um Totem de segurança em nossa cidade.</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6038/oficio_007_seas.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6038/oficio_007_seas.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Ao tempo que a cumprimento, aproveito para parabenizá-la pelos serviços prestados ao nosso município e pela presteza em nos atender. Após, solicito de vossa Excelência os bons préstimos para que o município de Nova Mamoré/RO seja contemplado com o Programa PRATO FÁCIL do governo do Estado.</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6039/oficio_008_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6039/oficio_008_assinado.pdf</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6040/oficio_009_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6040/oficio_009_protocolado.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Ao tempo que a cumprimento, aproveito para parabenizá-la pelos serviços prestados ao nosso município e pela presteza em nos atender. Aproveito para solicitar de vossa Excelência os bons préstimos para que o município de Nova Mamoré/RO seja contemplado com o Programa VENCER, do governo do Estado</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6041/ofico_010_claudia_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6041/ofico_010_claudia_assinado.pdf</t>
   </si>
   <si>
     <t>Senhora Deputada,_x000D_
 Ao tempo que a cumprimento, aproveito para parabenizá-la pelos serviços prestados ao nosso município e pela presteza em nos atender. Aproveito para solicitar de vossa Excelência os bons préstimos para que o município de Nova Mamoré/RO seja contemplado com o Programa VENCER, do governo do Estado.</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6042/oficio_011_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6042/oficio_011_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Diretor, _x000D_
 _x000D_
 É com grande prazer que acompanhando as diligências publicadas nos sítios oficiais da Energisa Rondônia – Distribuidora de Energia S. A., venho solicitar informes acerca da implantação da Subestação 138 KV Nova Mamoré, uma vez autorizada, e ainda, que já com área de terra necessária à implantação da mesma. Diante de tal demanda em favor de toda região, hoje comportando mais de 25.000 habitantes (IBGE, 2022)1, o Município de Nova Mamoré agrega as receitas realizadas mais de R$ 60 milhões e demandas do Processo 48500.000460/2023-28/ANEEL.</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6045/oficio_claudiomir.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6045/oficio_claudiomir.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 _x000D_
            Cumprimentando-o cordialmente, venho por meio deste solicitar o apoio de Vossa Excelência, para a destinação de emenda parlamentar destinada à realização de exames de imagem para atender à população de Nova Mamoré.</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6048/ciencia_oficio_012.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6048/ciencia_oficio_012.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário, _x000D_
 Cumprimentando-a cordialmente, venho, por meio deste, solicitar que seja _x000D_
 realizado um estudo técnico e social para viabilizar a implantação de um auxílio _x000D_
 emergencial destinado às famílias atingidas pelas recentes cheias no município de _x000D_
 Nova Mamoré.</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6056/oficio_002-gv-jcc-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6056/oficio_002-gv-jcc-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências quanto à iluminação da Rodoviária e drenagem da rua da frente (Manoel Fernandes dos Santos).</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6057/oficio-003-gv-jcc-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6057/oficio-003-gv-jcc-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências urgentes e informações sobre a situação de insalubridade_x000D_
 no hospital municipal e a omissão na gestão do problema.</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6058/oficio-004-gv-jcc-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6058/oficio-004-gv-jcc-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Documentos Complementares Lei Municipal nº 1553/2023.</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6059/oficio-005-gv-jcc-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6059/oficio-005-gv-jcc-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações e Providências sobre Abastecimento, Armazenamento_x000D_
 de Medicamentos e Insumos Essenciais.</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6060/oficio-006-gv-jcc-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6060/oficio-006-gv-jcc-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações sobre Cirurgias, Consultas Eletivas_x000D_
 Oftalmológicas e Pagamentos – Termo de Convênio (Lei Municipal nº 2174-GP/2024) e_x000D_
 Resolução nº 391/2024/SESAU-CIB.</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6061/oficio-007-gv-jcc-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6061/oficio-007-gv-jcc-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações sobre a Frota de Ambulâncias.</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6062/oficio-008-gv-jcc-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6062/oficio-008-gv-jcc-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências quanto à drenagem da via em frente à_x000D_
 Rodoviária.</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6066/oficio_002_ass.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6066/oficio_002_ass.pdf</t>
   </si>
   <si>
     <t>Senhor Vereador,_x000D_
      Ao cumprimentá-lo mui atenciosamente, venho por meio deste solicitar a presença de Vossa Senhoria para uma reunião de grande relevância, a ser realizada no dia 01/04/2025.</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6073/oficio_no_02-gv-jm-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6073/oficio_no_02-gv-jm-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Deputada,_x000D_
  _x000D_
 Cumprimentando-a cordialmente, venho, por meio deste ofício, solicitar o apoio_x000D_
 de Vossa Excelência para a destinação de recursos no valor de R$ 300.000,00 (trezentos_x000D_
 mil reais) ao Posto de Saúde de Jacinópolis, situado no município de Nova Mamoré,_x000D_
 estado de Rondônia.</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6074/oficio_no_03-gv-jm-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6074/oficio_no_03-gv-jm-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Deputado,_x000D_
  _x000D_
    Cumprimentando-o respeitosamente, venho, por meio deste, apresentar uma_x000D_
 solicitação de grande relevância para o Distrito de Jacinópolis: a execução de um_x000D_
 quilômetro de bloqueteamento.</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6076/oficio_013_dado_ciencia.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6076/oficio_013_dado_ciencia.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário, _x000D_
 Cumprimentando-o cordialmente, venho, por meio deste, solicitar a viabilidade _x000D_
 da contratação de dentista para a Saúde Base e de Assistente social para a área da _x000D_
 saúde no município de Nova Mamoré.</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6077/oficio_lais_com_ciencia.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6077/oficio_lais_com_ciencia.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária, _x000D_
 Cumprimentando-o cordialmente, venho, por meio deste, solicitar que seja _x000D_
 realizado o planejamento para o início dos trabalhos de patrolamento e aplicação de _x000D_
 massa asfáltica dentro da cidade no mês de abril.</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6078/oficio_no_015_2025_area_de_livre_comercio.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6078/oficio_no_015_2025_area_de_livre_comercio.pdf</t>
   </si>
   <si>
     <t>Senhora Deputada, _x000D_
 1. Cumprimentando-a mui cordialmente, venho por meio deste, primeiramente _x000D_
 agradecer a Vossa Excelência, pelos relevantes serviços prestados em nosso _x000D_
 Estado de Rondônia como Deputada Estadual, bem como no Município de Nova _x000D_
 Mamoré, motivo que nos leva ao inquestionável reconhecimento da importância de _x000D_
 tê-la como representante frente a Assembleia Estadual.</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6079/oficio-04.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6079/oficio-04.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário, _x000D_
  _x000D_
       Cumprimentando-o cordialmente, venho por meio deste solicitar a realização do _x000D_
 parolamento das estradas vicinais que compreendem os travessões da 3ª à 8ª Linha _x000D_
 do Ribeirão. O objetivo desta solicitação é garantir que veículos de pequeno porte _x000D_
 possam trafegar com segurança por essas vias, possibilitando o acesso tanto a Porto _x000D_
 Velho quanto no sentido contrário, em direção a Nova Mamoré e Guajará-Mirim.</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6082/oficio_016_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6082/oficio_016_protocolado.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Comandante, _x000D_
 O Vereador André Luiz Baier, na qualidade de representante do município de _x000D_
 Nova Mamoré, vem, por meio deste, solicitar o apoio de Vossa Senhoria e do _x000D_
 Comando do 5º Batalhão de Engenharia de Construção para a realização de serviços _x000D_
 de manutenção nas estradas rurais de nosso município.</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6083/oficio_de_no_017_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6083/oficio_de_no_017_assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Ministro, _x000D_
 O Vereador André Luiz Baier, na qualidade de representante do município de _x000D_
 Nova Mamoré, vem, por meio deste, solicitar a atenção e o apoio de Vossa Excelência _x000D_
 para a ampliação da Rodovia 421, que liga Ariquemes a Guajará-Mirim e Nova _x000D_
 Mamoré, passando por Monte Negro, Buritis e Nova Dimensão. Esta rodovia é de _x000D_
 extrema importância para a integração regional, o transporte de pessoas e o _x000D_
 escoamento da produção agrícola, sendo um corredor logístico vital para a economia _x000D_
 do estado de Rondônia.</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6084/oficio_018_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6084/oficio_018_assinado.pdf</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6085/oficio_019_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6085/oficio_019_assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Ministra, _x000D_
 O Vereador André Luiz Baier, na qualidade de representante do município de _x000D_
 Nova Mamoré, vem, por meio deste, solicitar a atenção e o apoio de Vossa Excelência _x000D_
 para a ampliação da Rodovia 421, que liga Ariquemes a Guajará-Mirim e Nova _x000D_
 Mamoré, passando por Monte Negro, Buritis e Nova Dimensão. Esta rodovia é de _x000D_
 extrema importância para a integração regional, o transporte de pessoas e o _x000D_
 escoamento da produção agrícola, sendo um corredor logístico vital para a economia _x000D_
 do estado de Rondônia.</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6088/oficio_020_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6088/oficio_020_protocolado.pdf</t>
   </si>
   <si>
     <t>Senhor Superintendente, _x000D_
 Ao cumprimentá-lo sirvo-me do presente para solicitar vossa costumeira _x000D_
 colaboração em solicitar com urgência a realização de levantamento técnico nos _x000D_
 trechos da BR-425, depois da enchente, compreendidos entre a 3ª Linha do Ribeirão _x000D_
 até a Curva da Pedreira, localidade esta popularmente conhecida como Tiririca, no _x000D_
 município de Nova Mamoré – RO.</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6097/recebido.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6097/recebido.pdf</t>
   </si>
   <si>
     <t>Prezado Diretor, _x000D_
  _x000D_
         Ao cumprimentá-lo sirvo-me do presente para solicitar vossa costumeira _x000D_
 colaboração no sentido de informar à esta Câmara Municipal de Vereadores de Nova _x000D_
 Mamoré-RO, por meio deste, solicitar a disponibilização dos cursos de Libras – Módulo _x000D_
 III e Oratória para o município de Nova Mamoré.</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6098/recebido.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6098/recebido.pdf</t>
   </si>
   <si>
     <t>Ao Senhor,_x000D_
 _x000D_
    Ao cumprimentá-lo sirvo-me do presente para solicitar vossa costumeira _x000D_
 colaboração no sentido de informar à esta Câmara Municipal de Vereadores de Nova _x000D_
 Mamoré-RO, solicitar informações detalhadas sobre o calendário de entrega e _x000D_
 distribuição de equipamentos de locomoção fornecidos pelo Centro Especializado em _x000D_
 Reabilitação e Ortopedia (CERO).</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6105/whatsapp_image_2025-04-10_at_8.45.00_am.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6105/whatsapp_image_2025-04-10_at_8.45.00_am.pdf</t>
   </si>
   <si>
     <t>Ofício de número 003/V/FC/2025 encaminhado pessoalmente ao gabinete do deputado e protocolado no mesmo dia._x000D_
 _x000D_
 Prezado Deputado,_x000D_
 _x000D_
 É com grande respeito que nos dirigimos a Vossa Excelência para solicitar a liberação de uma emenda orçamentária no valor de R$ 200.00,00 (Duzentos mil Reais). Este recurso tem por finalidade viabilizar a realização de um campeonato de pesca, a ser realizado em data a ser definida entre os meses de agosto e dezembro do corrente ano.</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6106/2376fdb9_492_merged.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6106/2376fdb9_492_merged.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Governador Marcos José Rocha dos Santos,_x000D_
 É com grande respeito que me dirijo a Vossa Excelência para solicitar a liberação de uma emenda_x000D_
 orçamentária no valor de R$ 200.000,00 (duzentos mil reais), a ser destinada à Secretaria de Esporte,_x000D_
 Cultura e Lazer, com o objetivo de viabilizar a realização de um Campeonato de Pesca, cuja data será_x000D_
 definida entre os meses de agosto e dezembro deste ano. Esta iniciativa tem como finalidade fomentar o_x000D_
 esporte e o lazer, promovendo a saúde física e mental dos participantes e incentivando a prática esportiva de_x000D_
 forma recreativa e competitiva.</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6107/oficio-5_2.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6107/oficio-5_2.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Senador,_x000D_
 Tenho a honra de dirigir-me a Vossa Excelência para solicitar especial atenção e apoio à_x000D_
 implementação dos reparos e melhorias urgentes na rede elétrica e na infraestrutura em diversas_x000D_
 localidades, conforme listado a seguir. A necessidade de intervenção tem se mostrado cada vez_x000D_
 mais premente, em virtude da precariedade das instalações, que impacta diretamente a qualidade_x000D_
 de vida dos moradores.</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6108/oficio_no_05-gv-mdg-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6108/oficio_no_05-gv-mdg-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhora Secretária,_x000D_
 _x000D_
 Ao cumprimentá-los mui atenciosamente, venho, por meio deste, solicitar a disponibilização de duas caçambas de terra a serem depositadas, na avenida Princesa Isabel, esquina com avenida 15 de novembro, s/n, Bairro Cidade Nova. Conforme demanda dos moradores daquela localidade.</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6109/oficio-n_06-gv-mdg-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6109/oficio-n_06-gv-mdg-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Secretário_x000D_
 _x000D_
 Ao cumprimentá-los mui atenciosamente, venho, por meio deste, solicitar com urgência, a manutenção do bueiro localizado na entrada da linha 8B, no qual seus tubos foram danificados e arrastados pelas intensas chuvas dos últimos dias.</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
     <t>CÉLIO BRITO, FÁBIO CARCARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6123/recebido.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6123/recebido.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado, _x000D_
 _x000D_
 Ao cumprimentá-lo sirvo-me do presente para solicitar vossa costumeira _x000D_
 colaboração no sentido, de solicitar de Vossa Excelência, apoio institucional para a _x000D_
 disponibilização de cursos de capacitação e formação profissional, por meio da Escola _x000D_
 do Legislativo, afim de requisitar cursos voltados tanto para o aprimoramento do _x000D_
 atendimento ao público quanto para o desenvolvimento de habilidades técnicas e _x000D_
 educacionais no âmbito legislativo e comunitário.</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6124/oficio-009-gv-jcc-2025__1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6124/oficio-009-gv-jcc-2025__1.pdf</t>
   </si>
   <si>
     <t>Solicitação de Sessão Itinerante da Assembleia Legislativa no Distrito de_x000D_
 Palmeiras – Nova Mamoré/RO</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6125/recebido.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6125/recebido.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor, _x000D_
 _x000D_
 Ao cumprimentá-lo sirvo-me do presente para solicitar vossa costumeira _x000D_
 colaboração no sentido de informar à esta Câmara Municipal de Vereadores de Nova _x000D_
 Mamoré-RO, vem por meio deste solicitar,  com fundamento no compromisso conjunto _x000D_
 com o desenvolvimento social e econômico da nossa região, o apoio do SENAR para _x000D_
 a realização dos seguintes cursos profissionalizantes em nosso município:</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6128/oficio_021_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6128/oficio_021_assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor, _x000D_
 O Vereador André Luiz Baier, na qualidade de representante do município de _x000D_
 Nova Mamoré, vem, por meio deste, solicitar o apoio de Vossa Senhoria e do 2º Grupo _x000D_
 de Engenharia para a realização de serviços de manutenção nas estradas rurais de _x000D_
 nosso município.</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6129/oficio_022_assinado_merged.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6129/oficio_022_assinado_merged.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor, _x000D_
 O Vereador André Luiz Baier, na qualidade de representante do município de _x000D_
 Nova Mamoré, vem, por meio deste, solicitar o apoio de Vossa Senhoria e da 17ª _x000D_
 Brigada de Infantaria de Selva – Porto Velho/RO para a realização de serviços de _x000D_
 manutenção nas estradas rurais de nosso município.</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6130/oficio_eunice_ciencia.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6130/oficio_eunice_ciencia.pdf</t>
   </si>
   <si>
     <t>Prezada Secretária,_x000D_
 _x000D_
 Ao cumprimentá-la cordialmente, sirvo-me do presente para solicitar vossa costumeira colaboração no sentido de requerer a esta Secretaria de Educação a realização de estudo técnico e pedagógico com vistas à viabilidade de implantação de um projeto piloto nas escolas da rede municipal de ensino, voltado à substituição das sirenes tradicionais de alerta de recreio e troca de aulas por sinalizações sonoras mais suaves, como músicas educativas ou melodias específicas.</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6131/oficio024_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6131/oficio024_assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Deputada,  _x000D_
 _x000D_
 Ao cumprimentá-la cordialmente, sirvo-me do presente para solicitar vossa costumeira colaboração como Vereador do município de Nova Mamoré, manifestar respeitosamente a necessidade e solicitar o apoio de Vossa Excelência para interceder junto à Fundação de Hematologia e Hemoterapia do Estado de Rondônia – FHEMERON, visando viabilizar uma *ação itinerante de coleta de sangue em nosso município, a partir do mês de junho de 2025*.</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
     <t>Referente solicitação de apoio institucional – 1ª EDIÇÃO CORRIDA PASSOS DE MÃE que será realizado dia 11 de maio 2025.</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6134/oficio_no_011-gv-jcc-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6134/oficio_no_011-gv-jcc-2025.pdf</t>
   </si>
   <si>
     <t>Referente Reiteração de Solicitação de Informações sobre a Frota de Ambulâncias.</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
     <t>Solicitação de apoio institucional – 1ª Corrida Passos de Mãe</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6136/oficio_no_13-gv-jcc-2025_-reiteracao_de_solicitacao_de_informacoes_e_providencias_sobre_medicamentos_e_insumos_essenciais.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6136/oficio_no_13-gv-jcc-2025_-reiteracao_de_solicitacao_de_informacoes_e_providencias_sobre_medicamentos_e_insumos_essenciais.pdf</t>
   </si>
   <si>
     <t>Referente Reiteração de Solicitação de Informações e Providências sobre Medicamentos e Insumos Essenciais.</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6137/oficio_no_025_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6137/oficio_no_025_assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Ministra, _x000D_
 Ao cumprimentá-la cordialmente, sirvo-me do presente na qualidade de _x000D_
 representante do município de Nova Mamoré, vem, por meio deste, solicitar a _x000D_
 atenção e o apoio de Vossa Excelência .</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6139/oficio-n_026-gv-abv-2025_.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6139/oficio-n_026-gv-abv-2025_.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Secretário_x000D_
 _x000D_
              Ao cumprimentá-los mui atenciosamente, venho, por meio desta, solicitar com a máxima urgência a adoção de providências para a instalação de centrais de ar no Posto de Saúde Eleniza Felix do Carmo.</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6142/oficio_026_dado_ciencia.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6142/oficio_026_dado_ciencia.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo cordialmente, sirvo-me do presente na qualidade de Vereador do município de Nova Mamoré, solicitar a Vossa Excelência que sejam adotadas, com urgência, medidas para a realização do patrolamento das vias da região da Bacia do Ribeirão.</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6143/oficio-027.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6143/oficio-027.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 Ao cumprimentá-lo cordialmente, sirvo-me do presente ao tempo em que _x000D_
 cumprimento-o cordialmente, venho por meio deste informar que, em atendimento ao _x000D_
 disposto no Ofício nº 77/DTI/2024, oriundo do Departamento de Tecnologia da _x000D_
 Informação da Prefeitura Municipal de Nova Mamoré, e conforme resposta _x000D_
 formalizada por meio do Ofício nº 046/CMNM/2024, foram recebidos, em regime de _x000D_
 cautela, equipamentos de rede destinados à viabilização da conexão entre os prédios _x000D_
 da Prefeitura e da Câmara Municipal via fibra óptica.</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6150/ilovepdf_merged_10.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6150/ilovepdf_merged_10.pdf</t>
   </si>
   <si>
     <t>Senhor, _x000D_
 Cumprimentando-os cordialmente, venho, por meio deste, solicitar informações _x000D_
 a esta conceituada concessionária acerca da responsabilidade pela manutenção dos _x000D_
 postes da rede de energia elétrica, especialmente no que diz respeito aos cabos de _x000D_
 telefonia e internet que também estão instalados nesses mesmos postes.</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6151/oficio_029_dado_ciente.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6151/oficio_029_dado_ciente.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, _x000D_
 Ao cumprimentá-lo cordialmente, sirvo-me do presente na qualidade de _x000D_
 Vereador do município de Nova Mamoré, solicitar a Vossa Excelência que tome as _x000D_
 providências necessárias para que a Secretaria Municipal de Agricultura realize a _x000D_
 Adesão junto ao Ministério do Desenvolvimento Agrário e Agricultura Familiar, _x000D_
 habilitando-se como órgão emissor da CAF (Cadastro da Agricultura Familiar</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6153/oficio-010-2025_2.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6153/oficio-010-2025_2.pdf</t>
   </si>
   <si>
     <t>Ofício para o Excelentíssimo Prefeito de Porto Velho Leonardo Barreto de Morais</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
     <t>Ofício enviado para o Senador Jaime  Maximino Bagattoli, referente a solicitação de recursos para investimentos na infraestrutura do Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
     <t>Ofício para o senador Confúcio aires Moura</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
     <t>Ofício enviado para o Senador Jaime Maximino Bagattoli</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
     <t>Ofício enviado -ara o Senador Jaime Maximino Bagattoli</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
     <t>Ofício para o Senador Jaime Maximino Bagattoli</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6177/oficio-n027-gp-2025__2.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6177/oficio-n027-gp-2025__2.pdf</t>
   </si>
   <si>
     <t>Senhor Senador, _x000D_
 _x000D_
      Ao cumprimentá-lo, venho respeitosamente, por meio deste, reiterar o ofício nº 024/GV/ABV/2025, protocolado em 26 de fevereiro de 2025 a _x000D_
 destinação de recursos financeiros no valor de R$ 800.000,00 (oitocentos mil reais) para a reforma e ampliação do Posto de Saúde Procidonio Gomes de _x000D_
 Aquino, localizado no Distrito de Marechal Rondon, Km 12 no município de Nova Mamoré.</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6178/oficio_027.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6178/oficio_027.pdf</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6179/oficio-n028-gp-2025__2.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6179/oficio-n028-gp-2025__2.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado, _x000D_
 _x000D_
      Ao cumprimentá-lo, venho respeitosamente, por meio deste, reiterar o ofício nº023/GV/ABV/2025, protocolado em 25 de fevereiro de 2025 com _x000D_
 destinação de recursos financeiros para o município de Nova Mamoré/RO, no valor de R$ 400.000,00 (quatrocentos mil reais) para a aquisição de um _x000D_
 transporte destinado à Câmara Municipal. O objetivo é proporcionar maior comodidade e eficiência no deslocamento dos vereadores e funcionários da _x000D_
 Câmara, garantindo que as atividades legislativas e administrativas sejam realizadas de maneira mais eficaz e sem interrupções causadas pela falta de _x000D_
 transporte adequado.</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6180/oficio-n_029-gv-abv-2025_.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6180/oficio-n_029-gv-abv-2025_.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Secretário, _x000D_
 _x000D_
      Ao cumprimentá-los mui atenciosamente, venho, por meio desta, solicitar com a máxima urgência a adoção de providências imediatas no sentido de realizar o reparo necessário em um dos lados da porta de entrada do Hospital Antônio Luiz de Macedo.</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6181/oficio-n_030-gv-abv-2025_.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6181/oficio-n_030-gv-abv-2025_.pdf</t>
   </si>
   <si>
     <t>A Sua Senhoria, _x000D_
 _x000D_
     Ao cumprimentá-los mui atenciosamente, venho, por meio desta, solicitar a atenção e apoio desta conceituada instituição para a realização de cursos e _x000D_
 capacitações no distrito de Marechal Rondon.</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6182/oficio_005_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6182/oficio_005_protocolado.pdf</t>
   </si>
   <si>
     <t>Senhor Comandante,_x000D_
 _x000D_
       Cumprimentando-o cordialmente, venho por meio deste solicitar ao Senhor Comandante, o apoio da Polícia Militar com o envio de uma equipe de policiamento para garantir a segurança durante o sorteio de prêmios em comemoração ao Dia das Mães, que será realizado neste sábado, dia 10 de maio de 2025, a partir das 19 horas, em frente à Casa Norte, no centro de Nova Mamoré.</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6183/oficio-006_protocolado-1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6183/oficio-006_protocolado-1.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
 Com os cordiais cumprimentos de sempre, venho, respeitosamente, por meio deste, solicitar autorização para a interdição temporária da Avenida Desidério Domingos Lopes, localizada no centro desta cidade, em frente ao estabelecimento comercial Casa Norte, no dia 10 de maio de 2025 (sábado), a partir das 18h30, em razão da realização do sorteio de prêmios alusivo ao Dia das Mães, a referida via será liberada novamente à 23:59 horas do mesmo dia, conforme previsto em nossa programação.</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6187/oficio_030_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6187/oficio_030_protocolado.pdf</t>
   </si>
   <si>
     <t>Prezada Secretária, _x000D_
 Venho, por meio deste, na qualidade de Vereador do Município de Nova _x000D_
 Mamoré – RO, solicitar informações referentes a uma ocorrência envolvendo um _x000D_
 ônibus escolar que presta serviço à Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6188/oficio_no_04-gv-jm-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6188/oficio_no_04-gv-jm-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Prezado Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo cordialmente, sirvo-me do presente para solicitar vossa_x000D_
 costumeira colaboração no sentido de viabilizar a implantação de uma academia ao ar_x000D_
 livre no distrito de Jacinópolis, utilizando o terreno já disponibilizado e devidamente_x000D_
 cedido pela Prefeitura. Essa iniciativa visa promover a saúde, o bem-estar e a qualidade_x000D_
 de vida da população local, proporcionando um espaço adequado para a prática de_x000D_
 atividades físicas.</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6189/oficio_no_05-gv-jm-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6189/oficio_no_05-gv-jm-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Prezado Senador,_x000D_
 _x000D_
 Ao cumprimentá-lo cordialmente, sirvo-me do presente para solicitar vossa_x000D_
 costumeira colaboração no sentido de viabilizar a destinação de uma pá carregadeira_x000D_
 para o distrito de Jacinópolis, a fim de suprir a grande demanda da região, que enfrenta_x000D_
 dificuldades na manutenção e recuperação de suas estradas vicinais.</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6190/oficio_no_06-gv-jm-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6190/oficio_no_06-gv-jm-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo cordialmente, sirvo-me do presente para solicitar vossa_x000D_
 costumeira colaboração no sentido de viabilizar a destinação de um caminhão_x000D_
 basculante para o distrito de Jacinópolis, com o objetivo de fortalecer os serviços públicos_x000D_
 essenciais que vêm sendo prestados com dificuldades devido à falta de equipamentos_x000D_
 adequados.</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6191/oficio_no_07-gv-jm-2025-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6191/oficio_no_07-gv-jm-2025-assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Deputado,_x000D_
 _x000D_
 Venho, por meio deste, na qualidade de Vereador desse município, solicitar a_x000D_
 Vossa Excelência a destinação de uma pá carregadeira para o Distrito de Jacinópolis,_x000D_
 situado em nossa municipalidade.</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6195/oficio_31_e_protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6195/oficio_31_e_protocolo.pdf</t>
   </si>
   <si>
     <t>Senhor Senador, _x000D_
 Venho, por meio deste, na qualidade de Vereador do Município de Nova _x000D_
 Mamoré, Estado de Rondônia — situado na região Norte da nossa federação — _x000D_
 manifestar meu total apoio ao Projeto de Lei que propõe a isenção do Imposto de _x000D_
 Renda para os trabalhadores cuja renda mensal não ultrapasse o valor de R$ 5.000,00 _x000D_
 (cinco mil reais).</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6196/oficio_no_032-2025__-_copia_-_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6196/oficio_no_032-2025__-_copia_-_assinado.pdf</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6197/oficio_no_033-2025__-_copia_-_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6197/oficio_no_033-2025__-_copia_-_assinado.pdf</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6198/oficio_no_034-2025__-_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6198/oficio_no_034-2025__-_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado, _x000D_
 Venho, por meio deste, na qualidade de Vereador do Município de Nova _x000D_
 Mamoré, Estado de Rondônia — situado na região Norte da nossa federação — _x000D_
 manifestar meu total apoio ao Projeto de Lei que propõe a isenção do Imposto de _x000D_
 Renda para os trabalhadores cuja renda mensal não ultrapasse o valor de R$ 5.000,00 _x000D_
 (cinco mil reais).</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6200/oficio_035_e_seu_protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6200/oficio_035_e_seu_protocolo.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado, _x000D_
 Venho, por meio deste, na qualidade de Vereador do Município de Nova _x000D_
 Mamoré, Estado de Rondônia — situado na região Norte da nossa federação — _x000D_
 manifestar meu total apoio ao Projeto de Lei que propõe a isenção do Imposto de _x000D_
 Renda para os trabalhadores cuja renda mensal não ultrapasse o valor de R$ 5.000,00 _x000D_
 (cinco mil reais). _x000D_
 É de conhecimento de Vossa Excelência o quanto a referida proposta</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6201/oficio_no_036-2025__-__2assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6201/oficio_no_036-2025__-__2assinado.pdf</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6202/oficio_037_e_seu_protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6202/oficio_037_e_seu_protocolo.pdf</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6203/oficio_038_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6203/oficio_038_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado, _x000D_
 _x000D_
 Venho, por meio deste, na qualidade de Vereador do Município de Nova _x000D_
 Mamoré, Estado de Rondônia — situado na região Norte da nossa federação — _x000D_
 manifestar meu total apoio ao Projeto de Lei que propõe a isenção do Imposto de _x000D_
 Renda para os trabalhadores cuja renda mensal não ultrapasse o valor de R$ 5.000,00 _x000D_
 (cinco mil reais).</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6205/ofpicio_040_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6205/ofpicio_040_assinado.pdf</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6206/oficio_041_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6206/oficio_041_assinado.pdf</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6212/oficio_042_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6212/oficio_042_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de Vereador deste município, solicitar com urgência a construção de uma subestação elétrica no Posto de Saúde Eleniza Félix do Carmo, unidade mais antiga de Nova Mamoré, que atualmente enfrenta sérias limitações quanto à capacidade de fornecimento de energia elétrica.</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6215/oficio-n_031-gv-abv-2025_.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6215/oficio-n_031-gv-abv-2025_.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
           Ao cumprimentá-lo mui atenciosamente, venho por meio deste solicitar, com base nos princípios da transparência e do acesso à informação, o envio do processo de prestação de contas referente a Lei nº 2.068-GP/2024, que autoriza a abertura de crédito para destinação de recursos do Fundo de Infraestrutura e Transporte e Habitação – FITHA, no exercício de 2024.</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6216/oficio-007_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6216/oficio-007_protocolado.pdf</t>
   </si>
   <si>
     <t>Prezado Secretário,_x000D_
 _x000D_
 Venho, respeitosamente, por meio deste ofício, solicitar o apoio técnico da Secretaria de Estado da Agricultura – SEAGRI/RO para o desenvolvimento de uma ação conjunta no município de Nova Mamoré, com foco na coleta, identificação e correta destinação de embalagens de resíduos sólidos de agrotóxicos, em consonância com a legislação estadual vigente.</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6221/oficio_043_e_seu_protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6221/oficio_043_e_seu_protocolo.pdf</t>
   </si>
   <si>
     <t>Senhor,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de Vereador deste município, solicitar com base no princípio da transparência e no interesse público, o envio do cronograma detalhado das obras executadas no município no âmbito do Programa Luz para Todos, referentes ao ano de 2024 em diante, bem como o cronograma das futuras obras previstas para os anos seguintes.</t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6222/oficio_n032-gp-2025__1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6222/oficio_n032-gp-2025__1.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado, _x000D_
 _x000D_
      Ao cumprimentá-lo, venho respeitosamente, por meio deste, solicitar a destinação de uma emenda parlamentar no valor de R$ 400.000,00 _x000D_
 (quatrocentos mil reais), para a aquisição de uma caminhonete destinada à Secretaria Municipal de Educação de Nova Mamoré – RO.</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6223/oficio_n033-gp-2025__1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6223/oficio_n033-gp-2025__1.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado, _x000D_
 Ao cumprimentá-lo, venho respeitosamente, solicitar a destinação de Emenda Parlamentar no valor de R$ 700.000,00 (setecentos mil reais), visando _x000D_
 à aquisição de duas (02) ambulâncias, sendo uma (01) destinada à sede de Nova Mamoré/RO e uma (01) ao Distrito de Marechal Rondon, pertencente ao _x000D_
 município.</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6224/oficio_no_034-gv-abv-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6224/oficio_no_034-gv-abv-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado, _x000D_
  _x000D_
      Ao cumprimentá-lo, venho respeitosamente, solicitar para a Associação dos Produtores Rurais do Assentamento Tiago Campin dos Santos – _x000D_
 ASPROATCS, inscrita no CNPJ sob o nº 07.900.168/0001-00, apoio através da destinação de emenda parlamentar, visando o fortalecimento da agricultura _x000D_
 familiar em nossa comunidade.</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6228/oficio_n035-gp-2025_.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6228/oficio_n035-gp-2025_.pdf</t>
   </si>
   <si>
     <t>Aos Senhores,  _x000D_
 _x000D_
         Ao cumprimentá-los, venho respeitosamente, por meio deste ofício, solicitar o apoio dessa respeitável instituição para a realização de uma ação _x000D_
 social itinerante no distrito de Marechal Rondon, com o objetivo de facilitar o acesso da população local a serviços públicos essenciais.</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6229/oficio_044_e_protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6229/oficio_044_e_protocolo.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Ministro, _x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de _x000D_
 Vereador deste município, manifestar a importância e solicitar a atenção deste _x000D_
 Ministério quanto à regularização fundiária e à entrega de títulos definitivos aos _x000D_
 produtores rurais dos Projetos de Assentamentos situados nesta municipalidade.</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6230/oficio_045_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6230/oficio_045_assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Ministro,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de vereador do município de Nova Mamoré – RO, região de fronteira com a Bolívia e ponto estratégico de uma das rotas para o Pacífico através da ponte situada entre Guajará-Mirim (Brasil) e Guayaramerín (Bolívia), solicitar o apoio desse Ministério para viabilizar a implantação de uma montadora de equipamentos agrícolas em nosso município, em parceria com a China.</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6231/oficio046_e_seu_protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6231/oficio046_e_seu_protocolo.pdf</t>
   </si>
   <si>
     <t>Senhora Deputada, _x000D_
 _x000D_
 Cumprimentando-a cordialmente, venho por meio deste, na qualidade de _x000D_
 vereador do município de Nova Mamoré – RO, solicitar de Vossa Excelência o apoio _x000D_
 e a devida articulação junto ao Governo do Estado de Rondônia para a liberação de _x000D_
 cinco (05) parquinhos infantis para serem instalados em diferentes comunidades de _x000D_
 nosso município.</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6232/oficio_047_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6232/oficio_047_assinado.pdf</t>
   </si>
   <si>
     <t>Senhora Deputada, _x000D_
 _x000D_
 Cumprimentando-a cordialmente, venho por meio deste, na qualidade de _x000D_
 vereador do município de Nova Mamoré – RO, solicitar de Vossa Excelência o apoio  _x000D_
 na destinação de recursos, via emenda parlamentar estadual, para a aquisição de 48 _x000D_
 (quarenta e oito) tablets, destinados aos Agentes Comunitários de Saúde (ACS) de _x000D_
 nosso município.</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6233/oficio_048_e_seu_protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6233/oficio_048_e_seu_protocolo.pdf</t>
   </si>
   <si>
     <t>Senhor Superintendente, _x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de _x000D_
 vereador do município de Nova Mamoré – RO, solicitar de Vossa Senhoria _x000D_
 informações atualizadas acerca do andamento do processo de intervenção na BR_x000D_
 425, especialmente nos trechos que compreendem os municípios de Nova Mamoré e _x000D_
 Guajará-Mirim.</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6241/oficio_049_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6241/oficio_049_assinado.pdf</t>
   </si>
   <si>
     <t>Prezados (as),_x000D_
 _x000D_
 Cumprimentando cordialmente, venho por meio deste, na qualidade de vereador do município de Nova Mamoré – RO, solicitar de Vossa Senhoria informações detalhadas acerca do andamento do projeto de habitação popular em nossa cidade, especialmente quanto à construção das 50 unidades habitacionais previstas.</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6248/oficio_no_050-2025_assindado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6248/oficio_no_050-2025_assindado.pdf</t>
   </si>
   <si>
     <t>Senhora Deputada, _x000D_
 _x000D_
 Cumprimentando-a cordialmente, venho por meio deste, na qualidade de _x000D_
 vereador do município de Nova Mamoré – RO, solicitar de Vossa Senhoria o apoio _x000D_
 junto ao Governo do Estado e demais órgãos competentes, no sentido de viabilizar _x000D_
 uma ação itinerante de emissão de carteiras de identidade (RG) em nosso _x000D_
 município, com duração mínima de 10 dias e capacidade ampliada de _x000D_
 atendimentos diários.</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6249/oficio_no_051_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6249/oficio_no_051_assinado.pdf</t>
   </si>
   <si>
     <t>Senhora Deputada, _x000D_
 _x000D_
 Cumprimentando-a cordialmente, venho por meio deste, na qualidade de _x000D_
 vereador do município de Nova Mamoré – RO, que interceda, junto à Secretaria de _x000D_
 Estado da Educação (SEDUC), no sentido de viabilizar a reforma da quadra _x000D_
 poliesportiva da Escola Estadual Casemiro de Abreu, localizada no município de Nova _x000D_
 Mamoré.</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6296/oficio_052_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6296/oficio_052_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Superintendente, _x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de _x000D_
 vereador do município de Nova Mamoré – RO, Em visita recente ao distrito de _x000D_
 Jacinópolis, no município de Nova Mamoré, especialmente nas regiões da Linha D e _x000D_
 da Eletrônica, constatei a presença de equipes do DNIT executando serviços em vias _x000D_
 que, até o momento, são classificadas como estradas estaduais de chão batido.</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6297/oficio_053_e_seu_protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6297/oficio_053_e_seu_protocolo.pdf</t>
   </si>
   <si>
     <t>Senhora Defensora, _x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de _x000D_
 vereador do município de Nova Mamoré – RO, solicitar a realização de uma ação _x000D_
 itinerante da Defensoria Pública no distrito de Nova Dimensão, zona rural deste _x000D_
 município, durante o mês de julho de 2025.</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6329/oficio_n_005_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6329/oficio_n_005_protocolado.pdf</t>
   </si>
   <si>
     <t>Senhor Superintendente, _x000D_
 Venho, por meio deste, na qualidade de vereador do município de Nova Mamoré, _x000D_
 solicitar o apoio do SENAR/RO para a realização de um Curso de Operador de _x000D_
 Drones, a ser ministrado na Linha 20, distrito de Palmeiras, durante a programação _x000D_
 da Festa do Leite, que acontecerá entre os dias 27 e 30 de agosto de 2025.</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6330/oficio-006.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6330/oficio-006.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário, _x000D_
 Cumprimentando cordialmente Vossa Senhoria, venho, por meio deste, solicitar que _x000D_
 sejam promovidas gestões, por parte da Casa Civil, junto ao Governo do Estado, no _x000D_
 sentido de viabilizar as ações reivindicadas pelo  prefeitos e vereadores de Nova _x000D_
 Mamoré durante reunião realizada no município de Guajará-Mirim. _x000D_
 Na ocasião, foram apresentadas demandas prioritárias relacionadas à necessidade de _x000D_
 investimentos em áreas essenciais como educação, saúde pública e infraestrutura _x000D_
 urbana e rural, com destaque para: _x000D_
 •   Asfaltamento e bloqueteamento de vias; _x000D_
 •  Implantação de um quartel do Corpo de Bombeiros no município de Nova _x000D_
 Mamoré; _x000D_
 •   Construção de um quartel da Polícia Militar; _x000D_
 •   E demais melhorias que impactam diretamente na qualidade de vida da população _x000D_
 da região.</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6331/oficio_n_007_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6331/oficio_n_007_protocolado.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado, _x000D_
 Cumprimentando cordialmente Vossa Excelência, venho, por meio deste, reiterar a _x000D_
 solicitação apresentada por meio do ofício protocolado junto ao seu gabinete em 12 de _x000D_
 março de 2025, na qual solicitei a destinação de recursos de emenda parlamentar para _x000D_
 a aquisição de um veículo tipo camionete SUV para a Câmara Municipal de Nova _x000D_
 Mamoré.</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6332/oficio_de_no054_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6332/oficio_de_no054_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Senador,_x000D_
  _x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de _x000D_
 vereador do município de Nova Mamoré – RO, solicitar a atenção de Vossa Excelência _x000D_
 para uma importante demanda da nossa comunidade educacional.</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6338/oficio-008_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6338/oficio-008_protocolado.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor Diretor, _x000D_
 _x000D_
 Venho, respeitosamente, por meio deste ofício, solicitar o apoio técnico do _x000D_
 SEBRAE/RO para realização do curso de destrave voltado à capacitação de jovens _x000D_
 no uso profissional e estratégico das redes sociais.</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6347/oficio_no_055_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6347/oficio_no_055_assinado.pdf</t>
   </si>
   <si>
     <t>Prezada Diretora, _x000D_
 _x000D_
 Ao cumprimentá-la cordialmente, sirvo-me do presente na qualidade de _x000D_
 representante do município de Nova Mamoré, vem, por meio deste, solicitar a _x000D_
 atenção e o apoio de Vossa Senhoria .</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6352/oficio_36.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6352/oficio_36.pdf</t>
   </si>
   <si>
     <t>A Sua Excelência, _x000D_
 _x000D_
 Ao cumprimentá-lo, venho respeitosamente, solicitar com a máxima urgência e atenção, o envio ou disponibilização de profissionais médicos especialistas nas áreas de Psiquiatria, Neurologia e Cardiologia para compor o corpo clínico do Hospital Regional de Dr. Júlio Pérez Antelo Guajará-Mirim/RO.</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6362/oficio_no_037-gv-abv-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6362/oficio_no_037-gv-abv-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-los mui atenciosamente, venho, por meio deste ofício, informar e solicitar providências urgentes quanto à situação crítica da iluminação pública do Distrito do Araras. A comunidade local tem enfrentado diversos transtornos devido à falta de iluminação adequada em várias áreas do distrito, o que tem comprometido significativamente a segurança e a qualidade de vida dos moradores. A deficiência na iluminação pública afeta diretamente a mobilidade no período noturno e contribui para o aumento da sensação de insegurança, além de facilitar a ocorrência de furtos, acidentes e outros problemas.</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6384/oficio_056_e_seu_protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6384/oficio_056_e_seu_protocolo.pdf</t>
   </si>
   <si>
     <t>Senhor Superintendente, _x000D_
 _x000D_
 Ao cumprimentá-lo sirvo-me do presente para solicitar vossa costumeira _x000D_
 colaboração na qualidade de vereador de Nova Mamoré/RO, apresentar solicitação _x000D_
 urgente de intervenção no trecho urbano da BR-425, especificamente na saída de _x000D_
 Nova Mamoré sentido Guajará-Mirim, nas imediações do Hotel Delana e do posto de _x000D_
 combustível.</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6386/oficio_n_008_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6386/oficio_n_008_protocolado.pdf</t>
   </si>
   <si>
     <t>Prezada Presidente, _x000D_
  _x000D_
 Cumprimentando Vossa Senhoria com apreço e respeito, venho, por meio deste, _x000D_
 solicitar a possibilidade de realização de uma coleta itinerante de sangue no _x000D_
 município de Nova Mamoré.</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6387/oficio_n_009__protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6387/oficio_n_009__protocolado.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado, _x000D_
  _x000D_
 Cumprimentando cordialmente Vossa Excelência, venho, por meio deste, solicitar _x000D_
 informações atualizadas quanto ao andamento da destinação da emenda _x000D_
 parlamentar solicitada anteriormente, por meio do ofício protocolado junto a este _x000D_
 gabinete no dia 12 de março de 2025, com o objetivo de viabilizar a aquisição de um _x000D_
 veículo tipo caminhonete SUV para a Câmara Municipal de Nova Mamoré.</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6394/oficio_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6394/oficio_protocolado.pdf</t>
   </si>
   <si>
     <t>Senhor Julio Cedaro, _x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de _x000D_
 Vereador deste município, solicitar que sejam realizados estudos técnicos com a _x000D_
 finalidade de avaliar a viabilidade de transformar em mão única o trecho da Avenida _x000D_
 Arthur Arantes Meira, especialmente em frente à loja Gazin e à Praça de Alimentação</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6395/oficio_de_no058_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6395/oficio_de_no058_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Superintendente,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de _x000D_
 Vereador deste município, solicitar atenção urgente quanto ao andamento da obra de _x000D_
 construção do Centro Especializado de Reabilitação (CER) em nosso município.</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6396/oficio_de_no059_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6396/oficio_de_no059_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Direto-Geral, _x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de _x000D_
 Vereador deste município,solicitar a gentileza de Vossa Senhoria no sentido de avaliar _x000D_
 a possibilidade de doação ou cessão de uso de veículos fechados (caminhonetes ou _x000D_
 similares), em bom estado de conservação, oriundos do patrimônio do DETRAN/RO, _x000D_
 para atender as demandas das Unidades Básicas de Saúde (UBS) de nossa cidade.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6405/oficio_no_038-gv-abv-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6405/oficio_no_038-gv-abv-2025.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-los mui atenciosamente, venho, por meio deste, formalizar a solicitação de reparo emergencial da ponte situada no Tuta, na 8ª Linha do Taquara na zona rural, é de grande importância para a mobilidade local e regional.</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6406/oficio_060_e_seu_protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6406/oficio_060_e_seu_protocolo.pdf</t>
   </si>
   <si>
     <t>Prezado, _x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de _x000D_
 Vereador deste município,solicitar a instalação de dois redutores de velocidade em _x000D_
 pontos estratégicos do nosso município, visando a segurança da população e a _x000D_
 prevenção de acidentes em locais de grande circulação de veículos e pedestres.</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6423/oficio_de_no061_e_seu_protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6423/oficio_de_no061_e_seu_protocolo.pdf</t>
   </si>
   <si>
     <t>Senhor Alan, _x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de _x000D_
 Vereador deste município, solicitar o apoio desta Secretaria para a realização da _x000D_
 tradicional Caminhada de Santa Terezinha, instituída como Patrimônio Cultural e _x000D_
 Imaterial do nosso município pela Lei Municipal nº 2.324.</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6424/oficio_de_no062_com_ciencia.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6424/oficio_de_no062_com_ciencia.pdf</t>
   </si>
   <si>
     <t>Prezada Secretária, _x000D_
 Cumprimentando-a cordialmente, venho por meio deste, na qualidade de _x000D_
 Vereador deste município, que seja providenciada a instalação da nomenclatura _x000D_
 “Creche Professora Lucimar Martins de Carvalho” no muro da referida unidade de _x000D_
 ensino, localizada em nosso município de Nova Mamoré.</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6471/oficio_063_dado_ciente.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6471/oficio_063_dado_ciente.pdf</t>
   </si>
   <si>
     <t>Senhor Julio Cedaro,_x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de Vereador deste município, solicitar que sejam realizados a análise e viabilidade técnica para a instalação de redutores de velocidade na Avenida Sebastião João Clímaco, sentido Vila Murtinho.</t>
   </si>
   <si>
     <t>6472</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6472/oficio_de_no064_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6472/oficio_de_no064_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de Vereador deste município, solicitar que seja incluído no planejamento da Secretaria Municipal de Saúde a implantação de letreiro luminoso de identificação na fachada do Hospital Municipal Antônio Luiz de Macedo, localizado no bairro Centro.</t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6478/oficio_no_065_2025_area_de_livre_presidente_lul_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6478/oficio_no_065_2025_area_de_livre_presidente_lul_assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente, _x000D_
 _x000D_
 Cumprimentando-o mui cordialmente, venho por meio deste, primeiramente _x000D_
 agradecer a Vossa Excelência, pelos relevantes serviços prestados em nosso Estado _x000D_
 de Rondônia como Presidente da República, bem como no Município de Nova _x000D_
 Mamoré. Reconhecemos, com grande apreço, a importância de sua atuação como _x000D_
 Presidente da República, cuja dedicação tem refletido positivamente em diversas _x000D_
 regiões do país, inclusive em nosso município.</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6479/oficio_no_039-gv-abv-2025_2.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6479/oficio_no_039-gv-abv-2025_2.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-los mui atenciosamente, venho, por meio deste, solicitar, em caráter de urgência, a colocação de tubos PEAD (Polietileno de Alta Densidade) no trecho da 4ª Linha do Ribeirão, na altura do Km 9, antes do barracão do Hospital de Amor (Km 10).</t>
   </si>
   <si>
     <t>6481</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6481/oficio-n_040-gv-abv-2025_.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6481/oficio-n_040-gv-abv-2025_.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-los mui atenciosamente, venho, por meio deste, considerando as demandas recorrentes do setor de radiologia e com o objetivo de assegurar maior eficiência e qualidade no atendimento aos pacientes, venho por meio deste solicitar a aquisição de filmes radiográficos da marca KONICA MINOLTA, nos tamanhos 10x12 e 14x17, bem como de uma impressora de filmes radiológicos modelo DRYPRO 873.</t>
   </si>
   <si>
     <t>6488</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6488/ilovepdf_merged_2.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6488/ilovepdf_merged_2.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de emenda parlamentar para reforma e ampliação do Hospital Antônio Luiz de Macedo_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Deputado,_x000D_
 _x000D_
 _x000D_
 _x000D_
 Considerando a importância do Hospital Antônio Luiz de Macedo, único equipamento de média e alta complexidade para atendimento de urgência, emergência e cirurgias eletivas no município de Nova Mamoré;</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6489/ilovepdf_merged_35.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6489/ilovepdf_merged_35.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Governador,_x000D_
 _x000D_
 Venho, por meio deste, na qualidade de Vereador do Município de Nova Mamoré/RO, solicitar, com a máxima urgência, a intervenção de Vossa Excelência, por meio da Secretaria de Estado da Saúde, para atender à grave situação referente aos pedidos de exames de ressonância magnética que aguardam realização em nosso município.</t>
   </si>
   <si>
     <t>6492</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6492/010-_oficio-010_assinado_merged.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6492/010-_oficio-010_assinado_merged.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
 _x000D_
 Na qualidade de Vereador do Município de Nova Mamoré, venho, por meio deste, reforçar e reiterar, junto a Vossa Senhoria e à empresa Energisa Rondônia, o pedido de apoio para a aquisição do sistema de ar-condicionado da nova Igreja Matriz de São Francisco de Assis, atualmente em fase final de construção.</t>
   </si>
   <si>
     <t>6494</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6494/oficio_no_066_2025_visita_tecnica-mtassinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6494/oficio_no_066_2025_visita_tecnica-mtassinado.pdf</t>
   </si>
   <si>
     <t>Prezada Senhora, _x000D_
 Cumprimentando-a mui cordialmente, venho por meio deste, solicitar a _x000D_
 gentileza de Vossa Senhoria em receber a comitiva de vereadores do município de _x000D_
 Nova Mamoré – RO, composta por: _x000D_
 * André Luiz Baier (André do Sindicato) – Partido dos Trabalhadores _x000D_
 * Claudiomir Rodrigues – Republicanos _x000D_
 * Adalto Ferreira – União Brasil _x000D_
 * Fábio dos Santos das Chagas – MDB _x000D_
 A visita está programada para ocorrer nos dias , 18, 19, 20, 21 de agosto de _x000D_
 2025 e tem como objetivo conhecer de perto as boas práticas adotadas pelo município _x000D_
 de Sorriso, que é referência nacional em diversos setores.</t>
   </si>
   <si>
     <t>6499</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6499/oficio-011_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6499/oficio-011_assinado.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor, _x000D_
 _x000D_
 Venho, por meio deste, em meu nome, na qualidade de Vereador do Município _x000D_
 de Nova Mamoré, solicitar a colaboração institucional e logística dessa Secretaria para _x000D_
 a realização da Feira de Empreendedorismo durante as comemorações da Semana _x000D_
 da Pátria, que ocorrerão nos dias 06 e 07 de setembro de 2025, na cidade de Nova _x000D_
 Mamoré.</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6500/oficio-012_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6500/oficio-012_assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Deputado, _x000D_
 _x000D_
 Venho, por meio deste, em meu nome, na qualidade de Vereador do Município _x000D_
 de Nova Mamoré, solicitar o apoio de Vossa Excelência para a realização da Feira de _x000D_
 Empreendedorismo durante as comemorações da Semana da Pátria, programadas _x000D_
 para os dias 06 e 07 de setembro de 2025, em nossa cidade.</t>
   </si>
   <si>
     <t>6503</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6503/oficio_no_067-2025_prefeito_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6503/oficio_no_067-2025_prefeito_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, _x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de _x000D_
 Vereador deste município, solicitar que Vossa Excelência determine estudo _x000D_
 de viabilidade para instituir o pagamento de diárias aos profissionais responsáveis _x000D_
 pelo transporte de pacientes em tratamento renal crônico no município de Guajará_x000D_
 Mirim, incluindo os motoristas e o técnico de enfermagem que acompanha os _x000D_
 pacientes durante o trajeto e tratamento.</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6509/oficio_de_no068_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6509/oficio_de_no068_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário, _x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de _x000D_
 Vereador deste município, solicitar, respeitosamente, que seja realizado um estudo _x000D_
 técnico e a implantação de ventiladores de teto no Posto de Saúde Heleniza Félix do _x000D_
 Carmo, localizado no Bairro Planalto.</t>
   </si>
   <si>
     <t>6511</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6511/oficio_n_041.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6511/oficio_n_041.pdf</t>
   </si>
   <si>
     <t>Solicitação de Emenda Parlamentar para realização do Campeonato Municipal de Nova Mamoré/RO – Exercício 2026.</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6512/oficio_n042.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6512/oficio_n042.pdf</t>
   </si>
   <si>
     <t>Solicitação de Emenda Parlamentar para Aquisição de Trator Agrícola – Associação da 3ª Linha do Ribeirão, Distrito de Marechal Rondon.</t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6513/oficio_n043.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6513/oficio_n043.pdf</t>
   </si>
   <si>
     <t>Solicitação de intervenção junto ao DER para rebaixamento de morro _x000D_
 na 3ª Linha do Ribeirão.</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6514/oficio_44_com_o_comprovante_de_envio.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6514/oficio_44_com_o_comprovante_de_envio.pdf</t>
   </si>
   <si>
     <t>Solicitação de Substituição de rede Adutora de 200 mm em Nova Mamoré.</t>
   </si>
   <si>
     <t>6515</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6515/013-_oficio-013_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6515/013-_oficio-013_assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Deputado, _x000D_
  _x000D_
 Cumprimentando-o cordialmente, venho por meio deste na qualidade de _x000D_
 vereador do município de Nova Mamoré, solicitar a Vossa Excelência a destinação de _x000D_
 recurso no valor de R$ 2.000.000,00 (dois milhões de reais), destinados à aquisição _x000D_
 e custeio do transporte de calcário da usina até o município de Nova Mamoré.</t>
   </si>
   <si>
     <t>6516</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6516/014-_oficio-014_fhemeron_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6516/014-_oficio-014_fhemeron_assinado.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, _x000D_
  _x000D_
 Cumprimentando-o cordialmente, venho por meio deste na qualidade de _x000D_
 vereador do município de Nova Mamoré, solicitar a realização de uma campanha de _x000D_
 doação de sangue em nossa cidade, no dia 05 de setembro de 2025 (sexta-feira), _x000D_
 durante o dia.</t>
   </si>
   <si>
     <t>6521</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6521/oficio_de_no069_e_protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6521/oficio_de_no069_e_protocolo.pdf</t>
   </si>
   <si>
     <t>Senhor (a) Diretor(a)_x000D_
  _x000D_
 Cumprimentando-o(a) cordialmente, venho por meio deste, na qualidade de _x000D_
 Vereador deste município, atualmente em meu terceiro mandato, venho _x000D_
 respeitosamente solicitar a concessão de uma vaga no treinamento que será realizado _x000D_
 nos dias 10 e 11, referente aos Institutos de Previdência Própria.</t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6522/oficio_no_070assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6522/oficio_no_070assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Ministro, _x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de _x000D_
 Vereador deste município, pelo Partido dos Trabalhadores, apresentar a presente _x000D_
 solicitação referente à necessidade de investimentos federais na área do esporte e _x000D_
 lazer.</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6524/oficio_no_071_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6524/oficio_no_071_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Chefe, _x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de _x000D_
 Vereador de Nova Mamoré André do Sindicato : solicitar o apoio deste Ministério para _x000D_
 questões fundamentais ao desenvolvimento da nossa região.</t>
   </si>
   <si>
     <t>6526</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6526/oficio_no_072_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6526/oficio_no_072_assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Ministro, _x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de _x000D_
 Vereador de Nova Mamoré, André do Sindicato: solicitar especial atenção da Casa _x000D_
 Civil para o estudo de viabilidade de implantação de empreendimento de grande _x000D_
 relevância econômica e social em nossa região.</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6527/oficio_no_073-_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6527/oficio_no_073-_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Assessor, _x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de _x000D_
 Vereador de Nova Mamoré, André do Sindicato: solicitar o apoio de Vossa Excelência _x000D_
 junto ao Ministério da Saúde, visando à liberação de recursos destinados ao _x000D_
 fortalecimento e à melhoria dos serviços de saúde em nosso município.</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6528/oficio_no_074_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6528/oficio_no_074_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Assessor, _x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de _x000D_
 Vereador de Nova Mamoré, André do Sindicato: solicitar o apoio institucional junto aos _x000D_
 órgãos do Governo Federal no sentido de flexibilizar os critérios de renegociação das _x000D_
 dívidas do PRONAF, especialmente a exigência de 30% de entrada, que tem se _x000D_
 configurado como um impeditivo significativo à regularização das dívidas pelos _x000D_
 agricultores familiares de nossa região.</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6530/oficio_045.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6530/oficio_045.pdf</t>
   </si>
   <si>
     <t>Solicitação de Emenda Parlamentar Para Recuperação e Patrolamento das Estradas Vicinais do Munícipio de Nova Mamoré.</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6531/oficio.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6531/oficio.pdf</t>
   </si>
   <si>
     <t>Solicitação de Emenda Parlamentar para Aquisição de Trator Agrícola – Associação de Moradores e Produtores Rurais de Nova Dimensão – _x000D_
 ASMOPRORUNDIN.</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6532/oficio_n_047-gv-2025_.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6532/oficio_n_047-gv-2025_.pdf</t>
   </si>
   <si>
     <t>Reforço de Solicitação para Troca de Fase Elétrica da E.M.E.I.F. Maria de Lourdes Terrezão de Andrade.</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6541/oficio_no_075_2025__assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6541/oficio_no_075_2025__assinado.pdf</t>
   </si>
   <si>
     <t>Senhora Diretora,_x000D_
  _x000D_
 Cumprimentando-a cordialmente, venho por meio deste, na qualidade de _x000D_
 Vereador de Nova Mamoré, André do Sindicato: solicitar o apoio de Vossa Senhoria _x000D_
 junto ao Ministério da Saúde, visando à liberação de recursos destinados ao _x000D_
 fortalecimento e à melhoria dos serviços de saúde em nosso município.</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6542/oficio_no_076-2025_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6542/oficio_no_076-2025_assinado.pdf</t>
   </si>
   <si>
     <t>Senhora Diretora, _x000D_
 _x000D_
 Cumprimentando-a cordialmente, venho por meio deste, na qualidade de _x000D_
 Vereador de Nova Mamoré, André do Sindicato: solicitar o apoio institucional junto aos _x000D_
 órgãos do Governo Federal no sentido de flexibilizar os critérios de renegociação das _x000D_
 dívidas do PRONAF, especialmente a exigência de 30% de entrada, que tem se _x000D_
 configurado como um impeditivo significativo à regularização das dívidas pelos _x000D_
 agricultores familiares de nossa região.</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6549/oficio_no_003-tre-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6549/oficio_no_003-tre-assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor,_x000D_
 _x000D_
 	        Venho, respeitosamente, por meio deste, solicitar a atenção de Vossa Excelência para a possibilidade de instalação de uma nova seção eleitoral, com respectiva urna eletrônica, nas dependências da Escola Lídio Gomes de Oliveira, localizada na Linha 29B, km 25, zona rural do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6553/oficio-8_2_merged.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6553/oficio-8_2_merged.pdf</t>
   </si>
   <si>
     <t>Solicitação de curso de Relação Interpessoal e Motivacional_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Deputado,_x000D_
 _x000D_
 _x000D_
 _x000D_
 Tenho a honra de solicitar, por meio deste ofício, pleito para a promoção de um curso de Relação Interpessoal e Motivacional voltado aos servidores da área de Saúde do Município de Nova Mamoré-RO. A iniciativa visa fortalecer as competências comportamentais dos profissionais que atuam diretamente no atendimento à população, promovendo um ambiente de trabalho mais colaborativo e humanizado.</t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6554/oficio-9_1_merged.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6554/oficio-9_1_merged.pdf</t>
   </si>
   <si>
     <t>Solicitação de caçamba para serviços internos,_x000D_
 _x000D_
 _x000D_
 _x000D_
 Excelentíssimo Senhor Senador,_x000D_
 _x000D_
 _x000D_
 _x000D_
 Venho, respeitosamente, por meio deste, solicitar à Vossa Excelência a disponibilização de uma caçamba para atender às demandas de serviços de remoção de entulhos e materiais diversos no âmbito do Município de Nova Mamoré.</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6555/oficio-10_2.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6555/oficio-10_2.pdf</t>
   </si>
   <si>
     <t>Solicitação de configuração do aparelho de ultrassom do Posto de Saúde Eleniza Félix do Carmo,_x000D_
 _x000D_
 _x000D_
 _x000D_
 Excelentíssimo Senhor Secretário,_x000D_
 _x000D_
 _x000D_
 _x000D_
 Venho, por meio deste, solicitar a Vossa Excelência a imediata configuração e calibração do aparelho de ultrassom instalado no Posto de Saúde Eleniza Félix do Carmo, situado à Av. Tersina V de Nascimento, n.º4717, Nova Mamoré-RO. O referido equipamento encontra-se a apresentar imagem desconfigurada, o que o torna, no momento, inutilizável para a realização de exames diagnósticos essenciais à população.</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6556/01-oficio-12_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6556/01-oficio-12_1.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Ofício da ASPRUTELIR e solicitação de manutenção da Travessão Km24_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Secretário,_x000D_
 _x000D_
 _x000D_
 _x000D_
            Recebi o Ofício n.º03/2025/ASPRUTELIR, da Associação dos Produtores Rurais da Terceira Linha do Ribeirão, requerendo a execução de serviços de patrolamento e encascalhamento na Travessão do Km24, entre a 3ª e 4ª Linhas do Ribeirão. Encaminho-lhe cópia do referido documento para ciência e adoção das providências cabíveis por esta Secretaria.</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6557/whatsapp_image_2025-09-05_at_9.25.37_am.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6557/whatsapp_image_2025-09-05_at_9.25.37_am.pdf</t>
   </si>
   <si>
     <t>Solicitação de destinação de recurso (emenda parlamentar) no valor de R$ 400.000,00 para custeio do Teto MAC Secretaria Municipal de Saúde de Nova Mamoré_x000D_
 _x000D_
 _x000D_
 _x000D_
 Excelentíssimo Senhor Deputado,_x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, abaixo assinado, Vereador Fábio dos Santos das Chagas, membro da Câmara Municipal de Nova Mamoré/RO; venho respeitosamente por meio deste, solicitar a Vossa Excelência a destinação de recurso, na forma de emenda parlamentar, no valor de R$ 400.000,00 (quatrocentos mil reais), com a finalidade de compor o custeio do Teto MAC (Ações e Serviços de Média e Alta Complexidade Ambulatorial e Hospitalar) da Secretaria Municipal de Saúde de Nova Mamoré.</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>FÁBIO CARCARÁ, ANDRÉ DO SINDICATO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6558/whatsapp_image_2025-09-05_at_9.32.04_am.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6558/whatsapp_image_2025-09-05_at_9.32.04_am.pdf</t>
   </si>
   <si>
     <t>Solicitação de recursos para construção de quadra esportiva na Escola Municipal Eduardo Valverde (R$ 900.000,00)_x000D_
 _x000D_
 _x000D_
 _x000D_
 Excelentíssimo Senhor Senador,_x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, vereador Fábio dos Santos das Chagas, juntamente com meu colega vereador André Luiz Baier, venho, por meio deste solicitar a destinação de R$ 900.000,00 (novecentos mil reais) para a construção de uma quadra poliesportiva na Escola Municipal de Educação Infantil e Ensino Fundamental Eduardo Valverde, localizada na Avenida Ulisses Guimarães, nº 7224, bairro Nova Redenção, em nosso município de Nova Mamoré.</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6560/camscanner_09-09-2025_11.18.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6560/camscanner_09-09-2025_11.18.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-la, venho respeitosamente, por meio deste, solicitar, a destinação de uma emenda parlamentar, em caráter de _x000D_
 urgência, para a Creche Aparecida Magron, situada no município de Nova Mamoré. A referida unidade foi recentemente inaugurada, há apenas um _x000D_
 mês e quinze dias, e ainda enfrenta carência de recursos fundamentais para seu pleno funcionamento e para o adequado acolhimento das _x000D_
 crianças atendidas.</t>
   </si>
   <si>
     <t>6589</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6589/oficio_n_049-gv-2025__2.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6589/oficio_n_049-gv-2025__2.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-lo, venho respeitosamente, por meio deste, solicitar, a substituição de um poste atualmente localizado no travessão da 3ª Linha do Ribeirão para a 4ª Linha do Ribeirão, neste município.</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6590/oficio-n_050-gv-abv-2025_.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6590/oficio-n_050-gv-abv-2025_.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-los mui atenciosamente, venho, por meio desta, solicitar com a máxima urgência a implantação de tubos PEAD de 90 mm na 6ª Linha do Ribeirão, no km 18, em frente à propriedade conhecida como Rancho Fundo.</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6591/oficio_no_051-gv-abv-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6591/oficio_no_051-gv-abv-2025.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-lo, venho respeitosamente, por meio deste, solicitar, com urgencia a substituição de poste de alta tensão, localizado na esquina da Rua Manoel Dias de Abreu com a Rua Tercina Valdivino no bairro Planalto.</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6619/oficio_de_no077_e_protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6619/oficio_de_no077_e_protocolo.pdf</t>
   </si>
   <si>
     <t>Senhor Superintendente,_x000D_
 _x000D_
 Ao cumprimentá-lo sirvo-me do presente, na qualidade de Vereador do Município de Nova Mamoré e representante do Partido dos Trabalhadores, manifestar agradecimento pelo investimento e pelos serviços realizados no alteamento da BR-425, com utilização de pedras, medida que tem contribuído para melhorar as condições de trafegabilidade da rodovia.</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6630/oficio_de_no078_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6630/oficio_de_no078_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Reni,_x000D_
  _x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de _x000D_
 Vereador deste município, solicitar informações e esclarecimentos acerca das _x000D_
 garantias trabalhistas asseguradas aos contribuintes do IPRENOM, especialmente no _x000D_
 que se refere aos benefícios previdenciários decorrentes de acidentes de trabalho e _x000D_
 doenças ocupacionais.</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6634/oficio_de_no079_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6634/oficio_de_no079_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
  _x000D_
 Venho, por meio deste, na qualidade de Vereador do Município de Nova _x000D_
 Mamoré, à presença de Vossa Excelência, solicitar a concessão de uma vaga no _x000D_
 curso de “Gestão Fiscal dos Municípios” promovido por essa conceituada Escola _x000D_
 Superior de Contas.</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6644/oficio_80_e_resposta.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6644/oficio_80_e_resposta.pdf</t>
   </si>
   <si>
     <t>Senhor Superintendente, _x000D_
 Ao cumprimentá-lo sirvo-me do presente, na qualidade de Vereador do _x000D_
 Município de Nova Mamoré e representante do Partido dos Trabalhadores, solicitar a _x000D_
 especial atenção de Vossa Senhoria para a necessidade de instalação de barreiras _x000D_
 de proteção (guardrails) na BR-425 (Rodovia Engenheiro Isaac Bennesby), sentido _x000D_
 Guajará-Mirim, nas proximidades da ponte sobre o Rio Laje, localizada na divisa _x000D_
 municipal.</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6645/oficio_no_081-2025_claudia_assinaado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6645/oficio_no_081-2025_claudia_assinaado.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Deputada, _x000D_
 Ao cumprimentá-lo sirvo-me do presente, na qualidade de Vereador do _x000D_
 Município de Nova Mamoré e representante do Partido dos Trabalhadores, solicitar o _x000D_
 seu valoroso apoio junto ao Governo do Estado de Rondônia, por meio da Secretaria _x000D_
 de Estado da Saúde – SESAU, para que seja realizado estudo de viabilidade técnica _x000D_
 e orçamentária visando à implantação de um mamógrafo no Hospital Regional Júlio _x000D_
 Pérez, localizado no município de Guajará-Mirim.</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6646/resposta_ao_oficio_de_no082.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6646/resposta_ao_oficio_de_no082.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Secretário, _x000D_
 Ao cumprimentá-lo sirvo-me do presente, na qualidade de Vereador do _x000D_
 Município de Nova Mamoré e representante do Partido dos Trabalhadores, solicitar a _x000D_
 especial atenção e o empenho de Vossa Excelência para que seja realizado, no _x000D_
 âmbito da Secretaria de Estado da Saúde – SESAU, estudo de viabilidade técnica e _x000D_
 orçamentária para a implantação de um mamógrafo no Hospital Regional Júlio Pérez, _x000D_
 localizado no município de Guajará-Mirim.</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6647/oficio_de_no083_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6647/oficio_de_no083_assinado.pdf</t>
   </si>
   <si>
     <t>Senhora Coordenadora, _x000D_
 Ao cumprimentá-la cordialmente, sirvo-me do presente, na qualidade de _x000D_
 Vereador do Município de Nova Mamoré e representante do Partido dos _x000D_
 Trabalhadores, para solicitar, junto ao CEREST, a atuação de um profissional _x000D_
 qualificado nos dias 23 e 24 de outubro de 2025, no município de Nova Mamoré .</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6654/oficio_no_052-gv-abv-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6654/oficio_no_052-gv-abv-2025.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-lo, venho respeitosamente, por meio deste, solicitar, com nossos cordiais cumprimentos, com a devida atenção e urgência, que seja realizada uma vistoria técnica na extensão da Escola de Ensino Fundamental e Médio Casimiro de Abreu, localizada no Distrito de Marechal Rondon, pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6655/oficio_n053gv2025__protocolado_-_copia.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6655/oficio_n053gv2025__protocolado_-_copia.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-la, venho respeitosamente, por meio deste, solicitar, uma demanda de grande relevância para a comunidade do _x000D_
 Distrito de Marechal Rondon, no município de Nova Mamoré, que envolve a situação física da extensão da Escola de Ensino Fundamental e Médio _x000D_
 Casimiro de Abreu, a qual tem enfrentado sérios problemas estruturais.</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6656/oficio_no_054-gv-abv-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6656/oficio_no_054-gv-abv-2025.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-los mui atenciosamente, venho, por meio deste, REITERAR o Requerimento Nº 012/2025  anteriormente encaminhado no dia 13 de agosto de 2025, por meio do qual se solicita a imediata instauração de procedimento administrativo interno no âmbito da Prefeitura Municipal de Nova Mamoré, com o objetivo de apurar as circunstâncias e responsabilidades relacionadas ao eventual vazamento da folha funcional do servidor público Antônio Barroso Viana.</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6658/oficio-014-gv-jcc-2025_2-otimizado_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6658/oficio-014-gv-jcc-2025_2-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Referente solicitação de Recursos para Implantação de Playgrounds em Unidades_x000D_
 Educacionais Municipais.</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6659/oficio-015-gv-jcc-2025-otimizado_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6659/oficio-015-gv-jcc-2025-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de Documentos e Publicidade do Processo nº 1-1030/2024 –_x000D_
 Iluminação Pública.</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6660/oficio-016-gv-jcc-2025_-otimizado_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6660/oficio-016-gv-jcc-2025_-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de apoio para organização do trânsito – Evento "Passos de_x000D_
 Mãe".</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6661/oficio-017-gv-jcc-2025_1-otimizado_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6661/oficio-017-gv-jcc-2025_1-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de recursos para aquisição de medicamentos e insumos à Rede_x000D_
 Municipal de Saúde do Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Solicitação de Emenda Parlamentar para aquisição de medicamentos.</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6663/oficio-019_gv-jcc-2025_-otimizado_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6663/oficio-019_gv-jcc-2025_-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações e providências quanto à obra de reforma e_x000D_
 ampliação da Creche Municipal Cantinho da Alegria.</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6664/oficio-020-gv-jcc-2025_-otimizado_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6664/oficio-020-gv-jcc-2025_-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Réplica ao Ofício nº 5/SEMOSP/2025 – Processo nº 1-1030/2024</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6665/oficio-021-gv-jcc-2025-otimizado_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6665/oficio-021-gv-jcc-2025-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações – Instalação elétrica da Escola Municipal 29B.</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6666/oficio-22-gv-jcc-2025_1-otimizado_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6666/oficio-22-gv-jcc-2025_1-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de recurso para aquisição de medicamentos.</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6667/01-oficio-23-gv-jcc-2025-otimizado_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6667/01-oficio-23-gv-jcc-2025-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações complementares – Indicação nº 020/2025.</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6668/01-oficio-24-gv-jcc-2025-otimizado_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6668/01-oficio-24-gv-jcc-2025-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações complementares – Indicação nº 022/2025.</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6677/oficio_no_084-2025_prefeito_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6677/oficio_no_084-2025_prefeito_assinado.pdf</t>
   </si>
   <si>
     <t>Senhores,_x000D_
 _x000D_
 Ao cumprimentá-los cordialmente, sirvo-me do presente, na qualidade de Vereador do Município de Nova Mamoré e representante do Partido dos Trabalhadores, para solicitar a especial atenção de Vossas Senhorias para a destinação de uma área pública ampla, devidamente localizada e adequada, que possibilite a instalação de um galpão e demais estruturas necessárias ao funcionamento da Associação de Catadores de Materiais Recicláveis de Nova Mamoré – Viver Sustentável, inscrita no CNPJ nº 51.179.963/0001-35.</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6682/oficio-016-gv-afs-2025-assinado_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6682/oficio-016-gv-afs-2025-assinado_repaired.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito e Senhora Secretaria,_x000D_
 Ao cumprimentá-los mui atenciosamente, venho por meio deste solicitar os bons préstimos em designar a equipe de obras (SEMOSP), para a realização _x000D_
 de roçagem e limpeza dos canteiros centrais bem como as laterais exteriores e interiores dos órgãos públicos em Nova Dimensão.</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6683/oficio-017-gv-afs-2025-assinado_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6683/oficio-017-gv-afs-2025-assinado_repaired.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito, _x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente para solicitar a Vossa Excelência, o apoio da Prefeitura Municipal de Nova Mamoré _x000D_
 para a cedência de rede elétrica da Escola Osvaldo Ribeiro e a disponibilização de materiais necessários à instalação de iluminação pública no campo de futebol da Comunidade Nossa Senhora Auxiliadora, situada na Linha 34, km 86, conhecido como Campo Real, localizado atrás da Escola Osvaldo Ribeiro.</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6685/oficio-018-gv-afs-2025-assinado_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6685/oficio-018-gv-afs-2025-assinado_repaired.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Prefeito e Senhor Secretário, _x000D_
 O Vereador que este subscreve vem por meio deste, respeitosamente apresentar meus cumprimentos e solicitar os bons préstimos de Vossa Excelência em disponibilizar uma cópia da planilha referente aos serviços atualmente em execução nas linhas 29c, 30c e 31c, bem como os respectivos números de convênio e de ordem de serviço associados.</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6686/oficio-019-gv-afs-2025-assinado_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6686/oficio-019-gv-afs-2025-assinado_repaired.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Deputado Estadual, _x000D_
 Ao cumprimentá-lo cordialmente, venho por meio deste solicitar a Vossa Excelência que, com seu reconhecido bom préstimo, encaminhe à Secretaria de _x000D_
 Segurança, Defesa e Cidadania (SESDEC), na pessoa do Excelentíssimo Coronel BM Felipe Bernardo Vital, a solicitação para que seja realizada uma _x000D_
 ação itinerante no Distrito de Nova Dimensão pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6687/oficio-020-gv-afs-2025__-assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6687/oficio-020-gv-afs-2025__-assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Deputado Federal, _x000D_
 Venho de forma cordial e respeitosa, por meio deste, solicitar a Vossa Excelência a destinação de Emenda Parlamentar de sua autoria para a aquisição _x000D_
 de Kit de Equipamentos Odontológicos, destinados a atender os moradores do Distrito de Nova Dimensão e entornos.</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6688/oficio-021-gv-afs-2025_-_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6688/oficio-021-gv-afs-2025_-_assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Deputada Federal, _x000D_
 Ao cumprimentá-la, venho respeitosamente, solicitar a Vossa Excelência a destinação de recursos financeiros para aquisição de um Veículo Tipo Van _x000D_
 para atender as crianças portadoras de Síndromes Patológicas tipo Autismo, TDAH e de outras necessidades especiais existentes no Distrito de Nova _x000D_
 Dimensão.</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6689/oficio-022-gv-afs-2025-_assinado_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6689/oficio-022-gv-afs-2025-_assinado_repaired.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Deputado Federal, _x000D_
 Ao cumprimentá-lo, venho por meio deste, respeitosamente, solicitar a Vossa Excelência, a destinação de uma emenda parlamentar para a aquisição de uma máquina Escavadeira Hidráulica, do tipo PC de pequeno com o objetivo de atender às necessidades do Distrito de Nova Dimensão, melhorando _x000D_
 assim a eficiência dos trabalhos realizados no referido distrito.</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6690/oficio-023-gv-afs-2025-_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6690/oficio-023-gv-afs-2025-_assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senador, _x000D_
 Ao cumprimentá-lo, venho por meio deste, respeitosamente, solicitar a Vossa Excelência, a destinação de uma emenda parlamentar para a aquisição de uma máquina Escavadeira Hidráulica, do tipo PC de pequeno com o objetivo de atender às necessidades do Distrito de Nova Dimensão, melhorando assim a eficiência dos trabalhos realizados no referido distrito.</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6691/oficio-024.gv.afs.sesdec-_assinado_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6691/oficio-024.gv.afs.sesdec-_assinado_repaired.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Secretário, _x000D_
 Com os devidos cumprimentos, venho respeitosamente solicitar a especial atenção de Vossa Excelência para a viabilização de Ações Itinerantes da Secretaria de Segurança, Defesa e Cidadania (SESDEC) nos Distritos de Palmeiras, Nova Dimensão e Jacinópolis, todos pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6692/oficio-025-gv-afs-2025-ezequiel_neiva_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6692/oficio-025-gv-afs-2025-ezequiel_neiva_repaired.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado, _x000D_
 Cumprimentando-o cordialmente, venho, por meio deste, encaminhar o Requerimento Legislativo nº 018/2025, de autoria dos Vereadores desta Casa de Leis, aprovado por unanimidade pelo Plenário da Câmara Municipal de Nova Mamoré/RO, por meio do qual esta Casa de Leis solicita a designação e lotação de um Médico Legista permanentes para atender de forma contínua o Município de Nova Mamoré. A presente solicitação se fundamenta na relevância e urgência da demanda, tendo em vista que o município não dispõe de servidores médico-legais fixos, o que tem ocasionado graves  transtornos à população e às autoridades locais em situações que demandam a atuação imediata desses profissionais.</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6694/oficio_de_no085_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6694/oficio_de_no085_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Superintendente, _x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de _x000D_
 Vereador deste município, solicitar  a possibilidade de deslocamento da Carreta “Mais _x000D_
 Especialidades” do Ministério da Saúde, atualmente instalada em Porto Velho, para _x000D_
 o município de Nova Mamoré, pelo período de uma semana, com o objetivo de realizar _x000D_
 atendimentos e procedimentos voltados à saúde da mulher.</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6695/oficio_scaneado_86.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6695/oficio_scaneado_86.pdf</t>
   </si>
   <si>
     <t>Senhor Superintendente,_x000D_
 _x000D_
 Ao cumprimentá-lo sirvo-me do presente, na qualidade de Vereador do _x000D_
 Município de Nova Mamoré e encaminho a Vossa Excelência, para conhecimento, cópia _x000D_
 da Resolução Nº 016/CMNM/2025, de 07 de outubro de 2025, que institui a Frente _x000D_
 Parlamentar de Acompanhamento da Ponte Binacional no âmbito da Câmara Municipal de _x000D_
 Nova Mamoré – RO.</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6696/oficio_scaneado_87.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6696/oficio_scaneado_87.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Deputada, _x000D_
 _x000D_
 Ao cumprimentá-lo sirvo-me do presente, na qualidade de Vereador do _x000D_
 Município de Nova Mamoré e encaminho a Vossa Excelência, para conhecimento, cópia _x000D_
 da Resolução Nº 016/CMNM/2025, de 07 de outubro de 2025, que institui a Frente _x000D_
 Parlamentar de Acompanhamento da Ponte Binacional no âmbito da Câmara Municipal de _x000D_
 Nova Mamoré – RO.</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6697/oficio_scaneado_88.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6697/oficio_scaneado_88.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhor Senador, _x000D_
 Ao cumprimentá-lo sirvo-me do presente, na qualidade de Vereador do _x000D_
 Município de Nova Mamoré e encaminho a Vossa Excelência, para conhecimento, cópia _x000D_
 da Resolução Nº 016/CMNM/2025, de 07 de outubro de 2025, que institui a Frente _x000D_
 Parlamentar de Acompanhamento da Ponte Binacional no âmbito da Câmara Municipal de _x000D_
 Nova Mamoré – RO.</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6698/oficio_scaneado_89.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6698/oficio_scaneado_89.pdf</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6705/oficio_de_no090_aasinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6705/oficio_de_no090_aasinado.pdf</t>
   </si>
   <si>
     <t>Senhores,_x000D_
  _x000D_
 Ao cumprimentá-los cordialmente, sirvo-me do presente, na qualidade de _x000D_
 Vereador do Município de Nova Mamoré e representante do Partido dos _x000D_
 Trabalhadores, para solicitar informações sobre o andamento do processo de _x000D_
 construção do novo laboratório municipal, com estrutura adequada e recepção para _x000D_
 melhor atender às demandas da população de Nova Mamoré.</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6707/oficio_091_e_sua_resposta42.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6707/oficio_091_e_sua_resposta42.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
  _x000D_
 Ao cumprimentá-lo sirvo-me do presente, na qualidade de Vereador do _x000D_
 Município de Nova Mamoré, solicitar uma audiência técnica com Vossa Senhoria, _x000D_
 preferencialmente na cidade de Rio Branco, capital do Acre, com a presença de uma _x000D_
 pequena comitiva composta por vereadores e pelo prefeito municipal de Nova _x000D_
 Mamoré.</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6725/oficio-026-gv-afs-2025_-_assinado_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6725/oficio-026-gv-afs-2025_-_assinado_repaired.pdf</t>
   </si>
   <si>
     <t>Solicitação de apoio com 3 (três) motocicletas para associações rurais do _x000D_
 município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6735/oficio_de_no092_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6735/oficio_de_no092_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, _x000D_
 Ao cumprimentá-lo cordialmente, sirvo-me do presente, na qualidade de _x000D_
 Vereador do Município de Nova Mamoré e representante do Partido dos _x000D_
 Trabalhadores, para informar que estive em reunião no Sebrae, onde foi apresentado _x000D_
 um projeto voltado para o setor agropecuário, com um investimento estimado em _x000D_
 aproximadamente R$ 1 milhão, destinado ao atendimento do Estado de Rondônia e _x000D_
 dos municípios que demonstrarem interesse em participar.</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6743/oficio-n_055-gv-abv-2025__repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6743/oficio-n_055-gv-abv-2025__repaired.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, justificar minha ausência nas atividades laborais nos dias 14, 15 e 16 de outubro de 2025, em virtude do exercício das minhas atribuições como Vereador do Município de Nova Mamoré.</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6744/oficio-n_056-gv-abv-2025__1_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6744/oficio-n_056-gv-abv-2025__1_repaired.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, justificar minha ausência nas atividades laborais nos dias 03, 04 e 05 de novembro de 2025, em virtude do exercício das minhas atribuições como Vereador do Município de Nova Mamoré.</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6745/oficio_n_057-gv-abv-2025__1_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6745/oficio_n_057-gv-abv-2025__1_repaired.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-los mui atenciosamente, venho, por meio desta, solicitar com a máxima urgência a recuperação e manutenção dos banheiros da Escola Marechal Rondon, localizada no Distrito Nova Marechal Rondon, 3ª Linha do Ribeirão, em razão do estado crítico em que se encontram as instalações sanitárias da instituição. Verificou-se que os banheiros, tanto masculinos quanto femininos, encontram-se sem _x000D_
 portas, com equipamentos danificados e em condições totalmente inadequadas para uso, comprometendo a higiene, a segurança e o bem-estar dos alunos, professores e demais funcionários da escola.</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6746/oficio-n_058-gv-abv-2025__repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6746/oficio-n_058-gv-abv-2025__repaired.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-los muito atenciosamente, venho, por meio desta solicitar com urgência a intervenção da Secretaria Municipal de Saúde (SEMUSA), para a realização de ações imediatas de borrifamento e controle vetorial no Distrito de Nova Marechal Rondon, pertencente ao município de Nova Mamoré, tendo em vista a confirmação de caso(s) de malária naquela localidade.</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6750/oficio-027-gv-afs-2025_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6750/oficio-027-gv-afs-2025_repaired.pdf</t>
   </si>
   <si>
     <t>Solicitação de viabilização do “Curso de Redação Preparatório – ENEM 2026” _x000D_
 no Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6756/oficio_de_no093_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6756/oficio_de_no093_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-lo sirvo-me do presente, na qualidade de Vereador do Município de Nova Mamoré, solicitar a especial atenção de Vossa Senhoria quanto à inclusão do Município de Nova Mamoré, Estado de Rondônia, nas Medidas Provisórias nº 1.314 e nº 1.316/2025, que tratam da prorrogação dos prazos e reavaliação das condições de pagamento de financiamentos contratados por agricultores familiares, especialmente no âmbito do Programa Nacional de Fortalecimento da Agricultura Familiar – Pronaf.</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6779/oficio_de_no094_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6779/oficio_de_no094_assinado.pdf</t>
   </si>
   <si>
     <t>Senhores, _x000D_
 Ao cumprimentá-los cordialmente, sirvo-me do presente, na qualidade de _x000D_
 Vereador do Município de Nova Mamoré e representante do Partido dos _x000D_
 Trabalhadores, para que seja avaliado a possibilidade de desenvolver um estudo _x000D_
 técnico e, posteriormente, um projeto voltado à implantação de um espaço público _x000D_
 destinado à Melhor Idade, com estrutura que inclua piscina e academia para a prática _x000D_
 de atividades físicas adequadas às necessidades das pessoas idosas de nossa _x000D_
 cidade.</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6782/oficio-n_059-gv-abv-2025__repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6782/oficio-n_059-gv-abv-2025__repaired.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-los mui atenciosamente, venho, por meio deste ofício, solicitar a inclusão de 50 (cinquenta) luminárias de LED do novo modelo, o mesmo que vem sendo implantado no município e em outros distritos, para atender o Distrito de Nova Marechal Rondon.</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6783/oficio_de_no095_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6783/oficio_de_no095_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
  _x000D_
 Ao cumprimentá-lo cordialmente, sirvo-me do presente, na qualidade de _x000D_
 Vereador do Município de Nova Mamoré, solicitar a adoção das providências _x000D_
 administrativas necessárias para que o Município de Nova Mamoré se adeque à nova _x000D_
 legislação federal (Lei Federal 15250/2025) que redefiniu a categoria profissional _x000D_
 antes denominada “motorista de ambulância”, passando a reconhecer e regulamentar _x000D_
 nacionalmente a função de “condutor de veículo de emergência/condutor de _x000D_
 ambulância”.</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6800/oficio_n_060-gv-abv-2025__repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6800/oficio_n_060-gv-abv-2025__repaired.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, justificar minha ausência nas atividades laborais nos dias 26 e 27 de novembro de 2025, em virtude do exercício das minhas atribuições como Vereador do Município de Nova Mamoré.</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6801/oficio_n_061-gv-abv-2025__repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6801/oficio_n_061-gv-abv-2025__repaired.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, justificar minha ausência nas atividades laborais no período de 1º a 3 de dezembro de 2025, em virtude do exercício das minhas _x000D_
 atribuições como Vereador do Município de Nova Mamoré. Informo ainda que o deslocamento para o Estado do Acre ocorrerá no dia 30 de novembro, com retorno previsto para o dia 4 de dezembro, a fim de possibilitar minha participação integral na agenda institucional programada.</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6802/oficio_062.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6802/oficio_062.pdf</t>
   </si>
   <si>
     <t>Solicitação de substituição de postes de madeira por postes de concreto no trecho do km 4 ao km 5 na Linha K.</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6803/oficio_063.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6803/oficio_063.pdf</t>
   </si>
   <si>
     <t>Solicitação de funcionamento da Delegacia em regime de 24 horas.</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6804/oficio_de_no096_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6804/oficio_de_no096_assinado.pdf</t>
   </si>
   <si>
     <t>Senhores, _x000D_
 Ao cumprimentá-los cordialmente, sirvo-me do presente, na qualidade de _x000D_
 Vereador do Município de Nova Mamoré e representante do Partido dos _x000D_
 Trabalhadores, com fundamento na Resolução nº 453, de 10 de maio de 2012, do _x000D_
 Conselho Nacional de Saúde, solicitar a disponibilização de uma servidora para _x000D_
 exercer a função de Secretária Executiva do Conselho Municipal de Saúde de Nova _x000D_
 Mamoré.</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6805/oficio_no_07-gv-mdg-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6805/oficio_no_07-gv-mdg-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 Cumprimentando-o cordialmente, venho, por meio deste, solicitar o apoio de_x000D_
 Vossa Excelência por meio da destinação de emenda parlamentar no valor de R$_x000D_
 500.000,00 (quinhentos mil reais), a ser aplicada na construção de uma Praça de_x000D_
 Alimentação no Distrito de Palmeiras, neste município de Nova Mamoré.</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6806/oficio_no_08-gv-mdg-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6806/oficio_no_08-gv-mdg-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 Cumprimentando-o cordialmente, venho, por meio deste, solicitar o apoio de Vossa Excelência por meio da destinação de emenda parlamentar visando a aquisição e instalação de um playground infantil para a Escola Municipal Maria Aleuda Nunes de Souza, localizada na Linha 8 D, zona rural neste município.</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6807/oficio_no_09-gv-mdg-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6807/oficio_no_09-gv-mdg-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 Cumprimentando-o cordialmente, venho, por meio deste, solicitar o apoio de Vossa Excelência por meio da destinação de emenda parlamentar visando a aquisição e instalação de um playground infantil para a Escola Municipal Luciana Maronari, localizada no Distrito de Palmeiras, zona rural neste município.</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6808/oficio_no_10-gv-mdg-2025_-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6808/oficio_no_10-gv-mdg-2025_-.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Cumprimentando-o cordialmente, venho, por meio deste, solicitar o apoio de Vossa Excelência para a realização da Festa do Dia das Crianças no Distrito de Palmeiras, zona rural deste município.</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6809/oficio_de_no097_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6809/oficio_de_no097_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo cordialmente, sirvo-me do presente, na qualidade de Vereador do Município de Nova Mamoré e representante do Partido dos Trabalhadores, solicitar a Vossa Excelência que seja realizado um estudo técnico visando à possibilidade de implantação de estacionamento oblíquo nas proximidades da Escola Municipal Eduardo Valverde.</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6810/oficio_de_no098_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6810/oficio_de_no098_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Cumprimentando-o cordialmente, venho por meio deste, na qualidade de Vereador deste município, solicitar a atenção de Vossa Senhoria para a necessidade de implantação de um redutor de velocidade na Avenida Dom Pedro II, no bairro João Francisco Clímaco, nas proximidades do Mercado Tigre.</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6815/oficio_de_no099_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6815/oficio_de_no099_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho, por meio deste, solicitar que seja estudada e viabilizada, no âmbito da Secretaria Municipal de Assistência Social, a implantação do Projeto Jovem Aprendiz a partir do ano de 2026, iniciativa que tem como finalidade promover a inclusão social, o desenvolvimento profissional e a criação de novas oportunidades para os jovens beneficiários da rede socioassistencial de nosso município.</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6825/oficio_no_100-2025_prefeito.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6825/oficio_no_100-2025_prefeito.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, _x000D_
 Ao cumprimentá-lo cordialmente, sirvo-me do presente, na qualidade de _x000D_
 Vereador do Município de Nova Mamoré e representante do Partido dos _x000D_
 Trabalhadores, solicitar a Vossa Excelência que avalie e implemente a possibilidade _x000D_
 de instalação de estacionamento em 45 graus na Avenida Deziderio Domingos Lopes, _x000D_
 no trecho compreendido entre o Mercado Via Verde e a Igreja Matriz São Francisco _x000D_
 de Assis.</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6835/oficio_de_no101_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6835/oficio_de_no101_assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Deputada,_x000D_
 _x000D_
 Ao cumprimentá-la cordialmente, sirvo-me do presente, na qualidade de Vereador do Município de Nova Mamoré e representante do Partido dos Trabalhadores, solicitar a Vossa Excelência o apoio para uma iniciativa de grande relevância social em nosso município. A Prefeitura de Nova Mamoré, por meio da Lei Municipal nº 2114, de 2024, criou oficialmente a Escola Municipal de Esportes João Barroso, um importante projeto voltado à formação humana e esportiva de crianças e pré-adolescentes.</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6837/oficio_no_08-gv-jm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6837/oficio_no_08-gv-jm-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 Venho por meio deste solicitar o apoio de Vossa Excelência na destinação de_x000D_
 recursos que são de grande importância para o Distrito de Jacinópolis, no município de_x000D_
 Nova Mamoré.</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6838/oficio_no_09-gv-jm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6838/oficio_no_09-gv-jm-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 Venho, por meio deste, solicitar a Vossa Excelência apoio para a destinação de_x000D_
 uma retroescavadeira e uma caçamba ao Município de Nova Mamoré, com a finalidade_x000D_
 de atender às demandas de manutenção, recuperação e infraestrutura do Distrito de_x000D_
 Jacinópolis.</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6839/oficio_de_no_102_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6839/oficio_de_no_102_assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Deputada, _x000D_
 Ao cumprimentá-la cordialmente, sirvo-me do presente, na qualidade de _x000D_
 Vereador do Município de Nova Mamoré e representante do Partido dos _x000D_
 Trabalhadores, manifestar o reconhecimento e a importância do trabalho desenvolvido _x000D_
 pela Associação de Mulheres Guerreiras e Produtores Rurais do Distrito do Araras e _x000D_
 Região – ASMUGUEPRUAR, localizada na Sexta Linha do Ribeirão, no município de _x000D_
 Nova Mamoré. A entidade tem desempenhado papel essencial no fortalecimento da _x000D_
 agricultura familiar, garantindo segurança alimentar, renda e permanência das famílias _x000D_
 no campo.</t>
   </si>
   <si>
     <t>6852</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6852/oficio_no_010-gv-jm-2025-assinado_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6852/oficio_no_010-gv-jm-2025-assinado_repaired.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Deputada,_x000D_
 _x000D_
           Cumprimentando-a cordialmente, venho por meio deste solicitar o apoio de Vossa Excelência para a destinação de um caminhão caçamba ao Município de Nova Mamoré, com utilização prioritária no Distrito de Jacinópolis, unidade territorial que apresenta crescente demanda por serviços de manutenção e infraestrutura.</t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6866/anexo-justificativa_de_ausencia_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6866/anexo-justificativa_de_ausencia_repaired.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, justificar minha ausência nas atividades laborais nos dias 17 e 18 de dezembro de 2025, considerando que estarei em cumprimento de agenda institucional relacionada ao exercício das minhas funções como Vereador do Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6867/oficio-n_065-gv-abv-2025_1_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6867/oficio-n_065-gv-abv-2025_1_repaired.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-los mui atenciosamente, venho, por meio deste ofício, solicitar a recuperação asfáltica da Avenida Ana Lúcia Dermani de Aguiar, tendo em vista que em diversos trechos da via há buracos que vêm causando incômodos e dificultando o tráfego de veículos e pedestres que utilizam a avenida diariamente.</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6868/oficio-n_066-gv-abv-2025__1_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6868/oficio-n_066-gv-abv-2025__1_repaired.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-lo, venho respeitosamente, por meio deste, solicitar a recuperação dos bueiros localizados no km 07 e no km 10 da Segunda Linha do _x000D_
 Ribeirão, os quais encontram-se em avançado estado de deterioração, apresentando sinais visíveis de desmoronamento.</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6869/oficio_no_11-gv-mdg-2025_-_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6869/oficio_no_11-gv-mdg-2025_-_repaired.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-os cordialmente, venho, por meio deste, na qualidade de Vereador Sargento Milton Domiciano Gomes, solicitar especial atenção e apoio de Vossas Senhorias para a implantação de uma Escola Cívico-Militar no Colégio Salomão Silva, localizado no Município de Nova Mamoré. Tal solicitação fundamenta-se em um conjunto de fatores que têm impactado diretamente a segurança pública, a estabilidade social e o desenvolvimento educacional de nossa região.</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6870/oficio_no_12-gv-mdg-2025_-_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6870/oficio_no_12-gv-mdg-2025_-_repaired.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho, por meio deste, na qualidade de _x000D_
 Vereador Sargento Milton, solicitar o apoio de Vossa Excelência para intermediar, _x000D_
 junto ao Excelentíssimo Senhor Governador Marcos Rocha, aos Senhores _x000D_
 Secretários Albaniza Batista e Coronel Braguin, bem como ao Comandante-Geral _x000D_
 da Polícia Militar, Coronel PM Felipe Bernardo Vital, a implantação de uma Escola _x000D_
 Cívico-Militar no Colégio Salomão Silva, no Município de Nova Mamoré.</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6871/oficio_no_13-gv-mdg-2025_-_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6871/oficio_no_13-gv-mdg-2025_-_repaired.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho, por meio deste, na qualidade de Vereador Sargento Milton Domiciano Gomes, solicitar o apoio de Vossa Excelência para a implantação de uma unidade do programa Tudo Aqui no município de Nova Mamoré/RO, visando atender a uma demanda crescente da população da região Madeira–Mamoré. Trata-se de uma necessidade antiga da comunidade local, que enfrenta sérias dificuldades de acesso a serviços públicos essenciais em razão da inexistência de um ponto centralizado de atendimento estadual.</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6872/oficio_no_14-gv-mdg-2025_-_-_repaired_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6872/oficio_no_14-gv-mdg-2025_-_-_repaired_1.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-a cordialmente, venho, por meio deste, na qualidade de Vereador Sargento Milton Domiciano Gomes, solicitar o apoio de Vossa Excelência para viabilizar a implantação de uma torre de telefonia celular no Distrito de Palmeiras, pertencente ao Município de Nova Mamoré, Estado de Rondônia. Embora a população local possua acesso à internet por meio de provedores alternativos, o distrito não dispõe de torre de telefonia móvel, o que compromete a comunicação básica por chamadas e mensagens, especialmente em situações de urgência.</t>
   </si>
   <si>
     <t>6957</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>Cumprimentando-a cordialmente, venho, por meio deste, na qualidade de_x000D_
 Vereador Sargento Milton Domiciano, solicitar o apoio de Vossa Excelência para_x000D_
 viabilizar a implantação de uma capela mortuária no Município de Nova Mamoré,_x000D_
 Estado de Rondônia, atendendo a uma necessidade antiga e urgente da população_x000D_
 local.</t>
   </si>
   <si>
     <t>7024</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7024/oficio_no_011-gv-jm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7024/oficio_no_011-gv-jm-2025.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, dirijo-me a Vossa Excelência para solicitar a destinação_x000D_
 de Emenda Parlamentar no valor de R$ 1.000.000,00 (um milhão de reais) para a aquisição_x000D_
 de tubos em PEAD (Polietileno de Alta Densidade) a serem utilizados no Distrito de_x000D_
 Jacinópolis, pertencente ao Município de Nova Mamoré/RO</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7025/oficio_no_012-gv-jm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7025/oficio_no_012-gv-jm-2025.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado,_x000D_
 _x000D_
 Cumprimentando-o(a) cordialmente, venho, por meio deste, solicitar a_x000D_
 disponibilização de 01 (uma) retroescavadeira para atender ao Distrito de_x000D_
 Jacinópolis, pertencente ao Município de Nova Mamoré/RO.</t>
   </si>
   <si>
+    <t>7258</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7258/oficio-008-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Deputado, _x000D_
+Cumprimentando-o respeitosamente, venho, por meio deste, solicitar a atenção _x000D_
+e apoio de Vossa Excelência para a destinação de recursos no valor de R$ _x000D_
+1.000.000,00 (um milhão de reais) para a aquisição e instalação de bloquetes nas _x000D_
+ruas do distrito de Jacinópolis, pertencente ao município de Nova Mamoré/RO.</t>
+  </si>
+  <si>
+    <t>7259</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7259/oficio_009_deputado_lucas_torres.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Deputado, _x000D_
+Cumprimentando cordialmente Vossa Excelência, venho por meio deste ofício, _x000D_
+na qualidade de vereador do município de Nova Mamoré/RO, solicitar seu apoio e _x000D_
+intermediação junto ao Governo do Estado para a destinação de 02 (duas) _x000D_
+caminhonetes tipo picape para atender às necessidades da área da saúde do distrito _x000D_
+de Jacinópolis.</t>
+  </si>
+  <si>
+    <t>7260</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7260/oficio-010_assinado_.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Deputado, _x000D_
+Cumprimentando cordialmente Vossa Excelência, venho por meio deste ofício, _x000D_
+na qualidade de vereador do município de Nova Mamoré/RO, solicitar a Vossa _x000D_
+Excelência que interceda junto ao Departamento de Estradas de Rodagem, _x000D_
+Infraestrutura e Serviços Públicos do Estado de Rondônia – DER/RO, por meio de _x000D_
+indicação parlamentar, para que seja realizado um estudo técnico visando a _x000D_
+implantação de redutores de velocidade (quebra-molas) na via principal do distrito de _x000D_
+Jacinópolis, pertencente ao município de Nova Mamoré/RO.</t>
+  </si>
+  <si>
+    <t>7261</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7261/oficio-011_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Diretor-Geral, _x000D_
+Cumprimentando cordialmente Vossa Excelência, venho por meio deste ofício, _x000D_
+na qualidade de vereador do município de Nova Mamoré/RO, solicitar que o _x000D_
+Departamento de Estradas de Rodagem, Infraestrutura e Serviços Públicos – DER/RO _x000D_
+providencie a realização de estudo técnico com o objetivo de instalar redutores de _x000D_
+velocidade (quebra-molas) na via principal do distrito de Jacinópolis, pertencente ao _x000D_
+município de Nova Mamoré/RO.</t>
+  </si>
+  <si>
+    <t>7262</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7262/oficio-012_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Secretário, _x000D_
+Cumprimentando cordialmente Vossa Excelência, venho por meio deste ofício, _x000D_
+na qualidade de Vereador do município de Nova Mamoré/RO, solicitar à Secretaria _x000D_
+Municipal de Desenvolvimento Rural – SEMDRU a disponibilização de um caminhão _x000D_
+para o transporte da produção agrícola do senhor Welder Raimundo de Sousa, _x000D_
+produtor rural de agricultura familiar, residente no Sítio 3W, Linha Quatinha, Km 10, _x000D_
+sentido Rio Formoso, no distrito de Jacinópolis/RO.</t>
+  </si>
+  <si>
+    <t>7263</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7263/oficio-013_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Deputado, _x000D_
+Cumprimentando cordialmente Vossa Excelência, venho por meio deste ofício, _x000D_
+na qualidade de vereador do município de Nova Mamoré/RO, solicitar a Vossa _x000D_
+Excelência o apoio para viabilizar a construção de uma pracinha destinada à prática _x000D_
+de atividades físicas no distrito de Jacynópolis, município de Nova Mamoré/RO.</t>
+  </si>
+  <si>
+    <t>7264</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7264/oficio-014_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Deputado, _x000D_
+Cumprimentando cordialmente Vossa Excelência, venho por meio deste ofício, _x000D_
+na qualidade de vereador do município de Nova Mamoré/RO, solicitar a Vossa _x000D_
+Excelência a destinação de recursos financeiros, através de emenda parlamentar, _x000D_
+para a aquisição de 04 (quatro) motocicletas destinadas a atender as demandas _x000D_
+da Vigilância Sanitária e dos Agentes Comunitários de Saúde (ACS) do distrito de _x000D_
+Jacinópolis, município de Nova Mamoré.</t>
+  </si>
+  <si>
+    <t>7265</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7265/oficio-015_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Deputado, _x000D_
+Cumprimentando cordialmente Vossa Excelência, venho por meio deste ofício, _x000D_
+na qualidade de vereador do município de Nova Mamoré/RO, solicitar a intervenção _x000D_
+de Vossa Excelência junto à Secretaria de Estado da Agricultura – SEAGRI, no sentido _x000D_
+de viabilizar a disponibilização de 100.000 (cem mil) mudas de café clonal e 50.000 _x000D_
+(cinquenta mil) mudas de cacau para atender aos produtores do município de Nova _x000D_
+Mamoré/RO (em especial o distrito de Jacinópolis).</t>
+  </si>
+  <si>
+    <t>7266</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7266/oficio-016_assinado.pdf</t>
+  </si>
+  <si>
+    <t>7267</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7267/oficio-017_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Deputado, _x000D_
+Cumprimentando cordialmente Vossa Excelência, venho por meio deste ofício, _x000D_
+na qualidade de vereador do município de Nova Mamoré/RO, solicitar a Vossa _x000D_
+Excelência que viabilize, por meio de órgãos competentes, a disponibilização de _x000D_
+barracas tendas para dar suporte à realização do evento “Prova do Laço”, que _x000D_
+ocorrerá entre os dias 30 de outubro a 1º de novembro de 2025, na Linha _x000D_
+Eletrônica, km 14, no distrito de Jacinópolis, município de Nova Mamoré/RO.</t>
+  </si>
+  <si>
+    <t>7268</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7268/oficio-018_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Secretário, _x000D_
+Cumprimentando cordialmente Vossa Excelência, venho por meio deste ofício, _x000D_
+na qualidade de vereador do município de Nova Mamoré/RO, solicitar a Vossa _x000D_
+Excelência que viabilize por meio da Secretaria Executiva Regional de Governo, o _x000D_
+fornecimento de barracas tendas para dar suporte à realização do evento “Prova _x000D_
+do Laço”, que acontecerá entre os dias 30 de outubro e 1º de novembro de 2025, _x000D_
+na Linha Eletrônica, km 14, distrito de Jacinópolis, município de Nova _x000D_
+Mamoré/RO.</t>
+  </si>
+  <si>
+    <t>7269</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7269/oficio-019_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Secretário, _x000D_
+Cumprimentando cordialmente Vossa Excelência, venho por meio deste _x000D_
+convidar Vossa Senhoria para participar do evento “Prova do Laço”, que será _x000D_
+realizado entre os dias 30 de outubro e 01 de novembro de 2025, na Linha _x000D_
+Eletrônica, km 14, distrito de Jacinópolis, município de Nova Mamoré/RO.</t>
+  </si>
+  <si>
+    <t>7270</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7270/oficio-020_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Secretário, _x000D_
+Cumprimentando cordialmente Vossa Excelência, venho por meio deste ofício, _x000D_
+na qualidade de vereador do município de Nova Mamoré/RO, respeitosamente _x000D_
+solicitar a disponibilização de 4 (quatro) barracas/tendas e o apoio de 2 (dois) _x000D_
+servidores para a montagem e desmontagem da estrutura, com o objetivo de dar _x000D_
+suporte ao evento “Prova do Laço”, que será realizado entre os dias 30 de outubro _x000D_
+e 01 de novembro de 2025, na Linha Eletrônica, km 14, distrito de Jacinópolis, _x000D_
+município de Nova Mamoré/RO.</t>
+  </si>
+  <si>
     <t>5856</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES</t>
   </si>
   <si>
     <t>ANDRÉ DO SINDICATO, CÉLIO BRITO, CPCJFEFFO - C.P de Constituição, Just., Finan., Econ., e Fisc. Fina. e O, JEFFERSON CLÍMACO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5856/parecer_no_001-ccj-2025-ref._aos_-pls-195196197_198199_e_200-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5856/parecer_no_001-ccj-2025-ref._aos_-pls-195196197_198199_e_200-gp-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 001/CPCJFEFFO/2025_x000D_
 _x000D_
 PROPOSITURAS: _x000D_
 _x000D_
 Projeto de Lei nº 195, de 06 de janeiro de 2025;_x000D_
 Projeto de Lei nº 196, de 07 de janeiro de 2025;_x000D_
 Projeto de Lei nº 197-GP/2025, de 07 de janeiro de 2025;_x000D_
 Projeto de Lei nº 198-GP/2025, de 07 de janeiro de 2025;_x000D_
 Projeto de Lei nº 199-GP/2025, de 07 de janeiro de 2025;_x000D_
 Projeto de Lei nº 200-GP/2025, 07 de janeiro de 2025._x000D_
 Todos de autoria do Prefeito Municipal</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5947/parecer_no_002-ccj-2025-ref._aos_-pls-215219220221222223_e_224.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5947/parecer_no_002-ccj-2025-ref._aos_-pls-215219220221222223_e_224.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 002/CPCJFEFFO/2025 - PROPOSITURAS: _x000D_
 PROJETO DE LEI Nº 215-GP/2025;_x000D_
 PROJETO DE LEI Nº 219-GP/2025;_x000D_
 PROJETO DE LEI Nº 220-GP/2025;_x000D_
 PROJETO DE LEI Nº 221-GP/2025;_x000D_
 PROJETO DE LEI Nº 222-GP/2025;_x000D_
 PROJETO DE LEI Nº 223-GP/2025;_x000D_
 PROJETO DE LEI Nº 224-GP/2025, TODOS DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
     <t>CLAUDIOMIR RODRIGUES, CPESASOSP - C.P DE EDUCAÇÃO, SAÚDE, ASSIST. SOCIAL, OBRAS E SERVIÇOS PÚBL, IRMÃO JÓ, TOINHO BARROSO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5948/parecer_no_001-cpesasosp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5948/parecer_no_001-cpesasosp-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 001/CESASOSP/2025 -  PROPOSITURAS:_x000D_
 PROJETO DE LEI Nº 215-GP/2025;_x000D_
 PROJETO DE LEI Nº 219-GP/2025;_x000D_
 PROJETO DE LEI Nº 220-GP/2025;_x000D_
 PROJETO DE LEI Nº 221-GP/2025;_x000D_
 PROJETO DE LEI Nº 222-GP/2025;_x000D_
 PROJETO DE LEI Nº 223-GP/2025;_x000D_
 PROJETO DE LEI Nº 224-GP/2025, TODOS DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6001/parecer_no_003-ccj-2025-ref._aos_-pls-225226227228229230231233_e_234.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6001/parecer_no_003-ccj-2025-ref._aos_-pls-225226227228229230231233_e_234.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 003//CPCJFEFFO/2025 - PROPOSITURAS:_x000D_
 PROJETO DE LEI Nº 225-GP/2025;_x000D_
 PROJETO DE LEI Nº 226-GP/2025;_x000D_
 PROJETO DE LEI Nº 227-GP/2025;_x000D_
 PROJETO DE LEI Nº 228-GP/2025;_x000D_
 PROJETO DE LEI Nº 229-GP/2025;_x000D_
 PROJETO DE LEI Nº 230-GP/2025;_x000D_
 PROJETO DE LEI Nº 231-GP/2025;_x000D_
 PROJETO DE LEI Nº 233-GP/2025;_x000D_
 PROJETO DE LEI Nº 234-GP/2025, TODOS DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6068/parecer_no_002-cpesasosp-2025-referente_ao_pl_238-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6068/parecer_no_002-cpesasosp-2025-referente_ao_pl_238-gp-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 002/CESASOSP/2025_x000D_
 _x000D_
 PROPOSITURAS: _x000D_
 _x000D_
 PROJETO DE LEI Nº 238-GP/2025, de autoria do Prefeito Municipal, que: Autoriza _x000D_
 Abertura de Crédito Adicional Suplementar por Anulação no Orçamento Vigente”. R$ _x000D_
 500.000,00 (quinhentos mil reais) – Secretaria Municipal de Obras e Serviços _x000D_
 Públicos – SEMOSP._x000D_
 _x000D_
 AUTORIA: Prefeito Municipal</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6070/parecer_no_004-ccj-2025-ref._ao_pl_no_001-cmnm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6070/parecer_no_004-ccj-2025-ref._ao_pl_no_001-cmnm-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 004/CPCJFEFFO/2025_x000D_
  _x000D_
 PROPOSITURAS: PROJETO DE LEI Nº 001-CMNM/2025 – Dispõe sobre alteração na Lei _x000D_
 Municipal nº 1322, de março de 2018, quanto ao reajuste anual dos vencimentos dos _x000D_
 servidores públicos da Câmara Municipal de Nova Mamoré-RO._x000D_
 _x000D_
 AUTORIA: Mesa Diretora</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6072/parecer_no_005-ccj-2025-ref._ao_pl_no_002-cmnm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6072/parecer_no_005-ccj-2025-ref._ao_pl_no_002-cmnm-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 005/CPCJFEFFO/2025 _x000D_
 _x000D_
 PROPOSITURAS: PROJETO DE LEI Nº 002-GP/2025 – Institui o Plano de Cargos e Carreiras dos Servidores Públicos da Câmara Municipal de Nova Mamoré-RO._x000D_
 AUTORIA: Mesa Diretora.</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6213/parecer_no_006-ccj-2025-ref._ao_pl_no_252-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6213/parecer_no_006-ccj-2025-ref._ao_pl_no_252-gp-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 006/CPCJFEFFO/2025_x000D_
 PROPOSITURA: _x000D_
 PROJETO DE LEI Nº 252-GP/2025 - “Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento Vigente”. Valor: R$ 771.000,00 (setecentos _x000D_
 e setenta e um mil reais) – Secretaria Municipal de Saúde – SEMUSA._x000D_
 AUTORIA: PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6251/parecer_no_007-ccj-2025-ref._ao_projeto_de_emenda_a_lom_no_006-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6251/parecer_no_007-ccj-2025-ref._ao_projeto_de_emenda_a_lom_no_006-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 007/CPCJFEFFO/2025 _x000D_
 _x000D_
 PROPOSITURAS: PROJETO DE EMENDA À LEI ORGÂNICA MUNICIPAL Nº 006/2025 –_x000D_
  Dispõe sobre alteração nos artigos 183-A a 183-H da Lei Orgânica do _x000D_
 Município de Nova Mamoré-RO, a fim de reformular as regras relativas ao Regime _x000D_
 Próprio de Previdência Social (RPPS) dos Servidores Públicos Municipal._x000D_
 _x000D_
 AUTORIA: PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
     <t>CPCJFEFFO - C.P de Constituição, Just., Finan., Econ., e Fisc. Fina. e O</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6264/parecer_no_008-ccj-2025-ref._aos_pls_258_e_259-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6264/parecer_no_008-ccj-2025-ref._aos_pls_258_e_259-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 008/CPCJFEFFO/2025_x000D_
 _x000D_
 PROPOSITURAS: _x000D_
 Projeto de Lei nº 258-GP/2025 – “Autoriza Abertura de Crédito Adicional Suplementar _x000D_
 por Anulação no Orçamento Vigente”. R$ 19.127,99 (dezenove mil, cento e vinte e _x000D_
 sete reais e noventa e nove centavos)._x000D_
 _x000D_
 Projeto de Lei nº 259-GP/2025 – “Autoriza Abertura de Crédito Adicional Especial por _x000D_
 Excesso de Arrecadação no Orçamento Vigente”. R$ 27.720,20 (vinte e sete mil, _x000D_
 setecentos e vinte reais e vinte centavos)_x000D_
 _x000D_
 AUTORIA: PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6281/parecer_no_009-ccj-2025-ref._aos_pls_260261-2025_e_013.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6281/parecer_no_009-ccj-2025-ref._aos_pls_260261-2025_e_013.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 009/CPCJFEFFO/2025 _x000D_
 PROPOSITURAS:  _x000D_
 • Projeto de Lei nº 260-GP/2025 – “Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento Vigente”. R$ 500.000,00 (quinhentos _x000D_
 mil reais).” _x000D_
 • Projeto de Lei nº 261-GP/2025 – “Altera o art. 3° da Lei 1.772-GP/2021, de 21 _x000D_
 de dezembro de 2021 que “"dispõe sobre a criação da "Casa da Cidadania de _x000D_
 Nova Mamoré" em Porto Velho capital do Estado de Rondônia, destinado ao _x000D_
 amparo e proteção dos doentes do município de Nova Mamoré e dá outras _x000D_
 providências _x000D_
 • Projeto de Lei nº 013/2025 – De Autoria da Mesa Diretora, “Dispõe sobre o _x000D_
 Regulamento da Concessão de Diárias da Câmara Municipal de Nova Mamoré _x000D_
 e dá outras providências”.</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6378/parecer_no_011ccj-2025-ref._ao_proj._255-2025-ldo-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6378/parecer_no_011ccj-2025-ref._ao_proj._255-2025-ldo-2026.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 011/CPCJFEFFO/2025 _x000D_
 _x000D_
 PROPOSITURAS: EMENDA Nº 001/2025 ADITIVA AO PROJETO DE LEI Nº 255-GP/2025 – Fica acrescido o inciso VII ao art. 2º do Projeto de Lei nº 255-GP/2025, com a seguinte _x000D_
 redação: _x000D_
 _x000D_
 Art. 2º [...]. _x000D_
 _x000D_
 VII – Promover, apoiar e estabelecer parcerias com entidades _x000D_
 religiosas, _x000D_
 associações rurais e comunitárias regularmente _x000D_
 constituídas e que tenham reconhecimento de utilidade pública no _x000D_
 âmbito do Município, reconhecendo sua relevante função social na _x000D_
 promoção da dignidade da pessoa humana, na consolidação dos _x000D_
 valores éticos e na contribuição para o fortalecimento dos vínculos _x000D_
 comunitários e da inclusão social.</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6397/parecer_no_012-ccj-2025-ref.proj._lei_255-gp-2025-ldo-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6397/parecer_no_012-ccj-2025-ref.proj._lei_255-gp-2025-ldo-2026.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 012/CPCJFEFFO/2025 _x000D_
 PROPOSITURAS:  _x000D_
 PROJETO DE LEI Nº 255-GP/2025, de autoria do Prefeito Municipal, que: Dispõe sobre _x000D_
 as Diretrizes para Elaboração e Execução da Lei Orçamentária Anual - LDO para o _x000D_
 Exercício Financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6473/parecer_no_013-ccj-2025-_prestacao_de_contas_exercicio_2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6473/parecer_no_013-ccj-2025-_prestacao_de_contas_exercicio_2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 013/CPCJFEFFO/2025  _x000D_
 _x000D_
 PRESTAÇÃO DE CONTAS DO EXECUTIVO MUNICIPAL – EXERCÍCIO 2023</t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6523/parecer_no_014-ccj-2025-_ref._aos_pls_294_e_295-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6523/parecer_no_014-ccj-2025-_ref._aos_pls_294_e_295-gp-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 014/CPCJFEFFO/2025 _x000D_
 _x000D_
 PROPOSITURAS:  _x000D_
 Projeto de Lei nº 294-GP/2025 – “Autoriza abertura de crédito adicional especial por _x000D_
 excesso de arrecadação no orçamento vigente”. R$ 100.000,00 (cem mil reais) _x000D_
 Secretaria Municipal de Assistência social e Cidadania – SEMASC; _x000D_
 _x000D_
 Projeto de Lei nº 295-GP/2025 – “Autoriza abertura de crédito adicional especial por _x000D_
 excesso de arrecadação no orçamento vigente”. R$ 1.637.406,00 (um milhão, _x000D_
 seiscentos e trinta e sete mil, quatrocentos e seis reais) – Secretaria Municipal de _x000D_
 Estradas e Logística - SEMEL _x000D_
 _x000D_
 AUTORIA: PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6533/parecer_no_003-cpesasosp-2025-referente_ao_pl_296-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6533/parecer_no_003-cpesasosp-2025-referente_ao_pl_296-gp-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 003/CESASOSP/2025 _x000D_
 _x000D_
 PROJETO DE LEI Nº 296-GP/2025 - “Autoriza abertura de crédito adicional _x000D_
 suplementar por excesso de arrecadação no orçamento vigente”. Valor: R$ _x000D_
 200.000,00 (duzentos mil reais) – Secretaria Municipal de Saúde – SEMUSA.</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6534/parecer_no_016-ccj-2025-_ref._ao_pl_296-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6534/parecer_no_016-ccj-2025-_ref._ao_pl_296-gp-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 016/CPCJFEFFO/2025_x000D_
 _x000D_
 PROJETO DE LEI Nº 296-GP/2025 - “Autoriza abertura de crédito adicional _x000D_
 suplementar por excesso de arrecadação no orçamento vigente”. _x000D_
 _x000D_
 Valor: R$ 200.000,00 (duzentos mil reais) – Secretaria Municipal de Saúde – SEMUSA. _x000D_
 _x000D_
 AUTORIA: PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6583/parecer_no_015-ccj-2025-ref._ao__veto_parcial_ref._ao_pl_no_009-cmnm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6583/parecer_no_015-ccj-2025-ref._ao__veto_parcial_ref._ao_pl_no_009-cmnm-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 015/CPCJFEFFO/2025 _x000D_
 _x000D_
 PROPOSITURA:  _x000D_
 _x000D_
 Mensagem de veto ao Projeto de Lei nº 009/2025 – De Autoria do Vereador _x000D_
 Jefferson de Castro Clímaco “DISPÕE acerca da implantação de Código Qr em todas _x000D_
 as Placas de Obras públicas executadas no âmbito do Município de Nova _x000D_
 Mamoré/RO, para leitura e fiscalização eletrônica”.</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6584/parecer_no_017-ccj-2025-ref._aos_pls_302-303_e_305-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6584/parecer_no_017-ccj-2025-ref._aos_pls_302-303_e_305-gp-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 017/CPCJFEFFO/2025 _x000D_
 _x000D_
 PROPOSITURAS:  _x000D_
 _x000D_
 Projeto de Lei nº 302-GP/2025 – “Autoriza abertura de crédito adicional especial por _x000D_
 excesso de arrecadação no orçamento vigente”. R$ 164.725,47 (cento e sessenta e _x000D_
 quatro mil, setecentos e vinte e cinco reais e quarenta e sete centavos – Secretaria _x000D_
 Municipal de Obras e Serviços Públicos – SEMOSP; _x000D_
 _x000D_
 Projeto de Lei nº 303-GP/2025 – “Movimenta Créditos Orçamentários do Orçamento _x000D_
 Anual do Município de Nova Mamoré por Transposição de Recursos”. R$ _x000D_
 1.150.000,00 (Um milhão e cento e cinquenta mil reais) – Secretaria Municipal de _x000D_
 Educação – SEMED;_x000D_
 _x000D_
 Projeto de Lei nº 305-GP/2025 – “Autoriza Abertura de Crédito Adicional Suplementar _x000D_
 por Anulação no Orçamento Vigente”. R$ 429.551,22 (quatrocentos e vinte e nove mil, _x000D_
 quinhentos e cinquenta e um reais e vinte e dois centavos) – Secretaria Municipal de _x000D_
 Obras e Serviços Públicos – SEMOSP.</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6585/parecer-n_19-ccj-2025-ref._ao_plc_020-2025-pmnm.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6585/parecer-n_19-ccj-2025-ref._ao_plc_020-2025-pmnm.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 019/CPCJFEFFO/2025 _x000D_
 _x000D_
 PROPOSITURA:  _x000D_
 _x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 020-GP/2025 - “Dispõe sobre a alteração _x000D_
 da Lei Complementar nº 014/PMNM/2022, de 14 de dezembro 2022, que trata das _x000D_
 regras de concessão de benefícios previdenciários no âmbito do Regime Próprio de _x000D_
 Previdência Social do Município de Nova Mamoré-RO, e dá outras providências.</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6609/parecer-n_20-ccj-2025-ref._aos_pls_306-307-308_e_311.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6609/parecer-n_20-ccj-2025-ref._aos_pls_306-307-308_e_311.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 020/CPCJFEFFO/2025 _x000D_
 PROPOSITURAS:  _x000D_
 Projeto de Lei nº 306-GP/2025 – “Autoriza Abertura de Crédito Adicional Suplementar _x000D_
 por Anulação no Orçamento Vigente. R$ 143.067,56 (cento e quarenta e três mil, _x000D_
 sessenta e sete reais e cinquenta e seis centavos) – SECRETARIA MUN. DE ASSIST. _x000D_
 SOCIAL E CIDADANIA. _x000D_
 Projeto de Lei nº 307-GP/2025 – “Autoriza Abertura de Crédito Adicional Suplementar _x000D_
 por Anulação no Orçamento Vigente.” R$ 944.000,00 (novecentos e quarenta e quatro _x000D_
 mil reais) - SEC.  MUN. DE SAUDE; _x000D_
 Projeto de Lei nº 308-GP/2025 – “Autoriza abertura de crédito adicional especial por _x000D_
 excesso de arrecadação no orçamento vigente.” R$ 3.465.000,00 (três milhões, _x000D_
 quatrocentos e sessenta e cinco mil reais) – SECRETARIA MUNICIPAL DE _x000D_
 ASSISTÊNCIA SOCIAL E CIDADANIA. _x000D_
 Projeto de Lei nº 311-GP/2025 – “Autoriza abertura de crédito adicional especial por _x000D_
 excesso de arrecadação no orçamento vigente.” R$ 350.000,00 (trezentos e cinquenta _x000D_
 mil reais) – SECRETARIA MUNICIPAL SAÚDE.</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6610/parecer_no_004-cpesasosp-2025-referente_aos_pls_307-e_311-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6610/parecer_no_004-cpesasosp-2025-referente_aos_pls_307-e_311-gp-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 004/CESASOSP/2025 _x000D_
 _x000D_
 PROPOSITURAS: _x000D_
  _x000D_
 Projeto de Lei nº 307-GP/2025 – “Autoriza Abertura de Crédito Adicional Suplementar _x000D_
 por Anulação no Orçamento Vigente.” R$ 944.000,00 (novecentos e quarenta e quatro _x000D_
 mil reais) - SEC.  MUN. DE SAUDE;_x000D_
  _x000D_
 Projeto de Lei nº 311-GP/2025 – “Autoriza abertura de crédito adicional especial por _x000D_
 excesso de arrecadação no orçamento vigente.” R$ 350.000,00 (trezentos e cinquenta _x000D_
 mil reais) – SECRETARIA MUNICIPAL SAÚDE. _x000D_
 AUTORIA: PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6611/parecer_no_005-cpesasosp-2025-referente_aos_pls_306-e_308-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6611/parecer_no_005-cpesasosp-2025-referente_aos_pls_306-e_308-gp-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 005/CES ASOSP/2025 _x000D_
 PROPOSITURAS:  _x000D_
 Projeto de Lei nº 306-GP/2025 – “Autoriza Abertura de Crédito Adicional Suplementar _x000D_
 por Anulação no Orçamento Vigente. R$ 143.067,56 (cento e quarenta e três mil, _x000D_
 sessenta e sete reais e cinquenta e seis centavos) – SECRETARIA MUN. DE ASSIST. _x000D_
 SOCIAL E CIDADANIA. _x000D_
 Projeto de Lei nº 308-GP/2025 – “Autoriza abertura de crédito adicional especial por _x000D_
 excesso de arrecadação no orçamento vigente.” R$ 3.465.000,00 (três milhões, _x000D_
 quatrocentos e sessenta e cinco mil reais) – SECRETARIA MUNICIPAL DE _x000D_
 ASSISTÊNCIA SOCIAL E CIDADANIA. _x000D_
 AUTORIA: PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6648/parecer-n_21-ccj-2025-ref._aos_pls_313_e_314-gp-2025_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6648/parecer-n_21-ccj-2025-ref._aos_pls_313_e_314-gp-2025_1.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 021/CPCJFEFFO/2025 _x000D_
 _x000D_
 PROPOSITURAS:  _x000D_
 • Projeto de Lei nº 313-GP/2025 – “Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento Vigente.” R$ 117.642,70 (cento _x000D_
 e dezessete mil, seiscentos e quarenta e dois reais e setenta centavos) – SECRETARIA MUNICIPAL DE EDUCAÇÃO. _x000D_
 •  Projeto de Lei nº 314-GP/2025 – “Autoriza abertura de crédito adicional _x000D_
 especial por excesso de arrecadação no orçamento vigente.” R$ _x000D_
 350.000,00 (trezentos e cinquenta mil reais) - SECRETARIA MUNICIPAL _x000D_
 DE OBRAS E SERVIÇOS PÚBLICOS. _x000D_
 AUTORIA: PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6649/parecer_no_006-cpesasosp-2025-referente_aos_pls_313-gp-2025_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6649/parecer_no_006-cpesasosp-2025-referente_aos_pls_313-gp-2025_1.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 006/CESASOSP/2025 _x000D_
 _x000D_
 PROPOSITURA:  _x000D_
 Projeto de Lei nº 313-GP/2025 – “Autoriza Abertura de Crédito Adicional Suplementar _x000D_
 por Anulação no Orçamento Vigente.” R$ 117.642,70 (cento e dezessete mil, _x000D_
 seiscentos e quarenta e dois reais e setenta centavos) – SECRETARIA MUNICIPAL _x000D_
 DE EDUCAÇÃO. _x000D_
 AUTORIA: PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6650/parecer_no_007-cpesasosp-2025-referente_aos_pls_314-gp-2025-otimizado_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6650/parecer_no_007-cpesasosp-2025-referente_aos_pls_314-gp-2025-otimizado_1.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 007/CESASOSP/2025 _x000D_
 _x000D_
 PROPOSITURA:  _x000D_
 Projeto de Lei nº 314-GP/2025 – “Autoriza abertura de crédito adicional especial por _x000D_
 excesso de arrecadação no orçamento vigente.” R$ 350.000,00 (trezentos e cinquenta _x000D_
 mil reais) - SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS._x000D_
 AUTORIA: PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6678/parecer-n_22-ccj-2025-ref._ao_pl_315.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6678/parecer-n_22-ccj-2025-ref._ao_pl_315.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 022/CPCJFEFFO/2025_x000D_
  _x000D_
 PROPOSITURAS:  _x000D_
 • Projeto de Lei nº 315-GP/2025 – “Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento Vigente.”. _x000D_
  _x000D_
 AUTORIA: PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
     <t>CPCJFEFFO - C.P de Constituição, Just., Finan., Econ., e Fisc. Fina. e O, ANDRÉ DO SINDICATO, CÉLIO BRITO, JEFFERSON CLÍMACO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6723/parecer-n_23-ccj-2025-ref._aos_pls_317_a_325.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6723/parecer-n_23-ccj-2025-ref._aos_pls_317_a_325.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 023/CPCJFEFFO/2025_x000D_
 PROPOSITURAS:_x000D_
 • Projeto de Lei nº 317-GP/2025 – _x000D_
 • Projeto de Lei nº 318-GP/2025 – _x000D_
 • Projeto de Lei nº 319-GP/2025 – _x000D_
 • Projeto de Lei nº 320-GP/2025 – _x000D_
 • Projeto de Lei nº 321-GP/2025 – _x000D_
 • Projeto de Lei nº 322-GP/2025 – _x000D_
 • Projeto de Lei nº 323-GP/2025 –_x000D_
 • Projeto de Lei nº 324-GP/2025 –_x000D_
 • Projeto de Lei nº 325-GP/2025 –_x000D_
 TODAS DE AUTORIA: PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
     <t>CPESASOSP - C.P DE EDUCAÇÃO, SAÚDE, ASSIST. SOCIAL, OBRAS E SERVIÇOS PÚBL</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6724/parecer_no_008-cpesasosp-2025-referente_aos_pls_317_a_325-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6724/parecer_no_008-cpesasosp-2025-referente_aos_pls_317_a_325-gp-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 008/CESASOSP/2025_x000D_
 _x000D_
 PROPOSITURAS:_x000D_
 • Projeto de Lei nº 317-GP/2025 –_x000D_
 • Projeto de Lei nº 318-GP/2025 –_x000D_
 • Projeto de Lei nº 319-GP/2025 –_x000D_
 • Projeto de Lei nº 320-GP/2025 –_x000D_
 • Projeto de Lei nº 321-GP/2025 –_x000D_
 • Projeto de Lei nº 322-GP/2025 –_x000D_
 • Projeto de Lei nº 323-GP/2025 –_x000D_
 • Projeto de Lei nº 324-GP/2025 –_x000D_
 • Projeto de Lei nº 325-GP/2025 –_x000D_
 TODAS DE AUTORIA: PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6766/parecer-n_009-cesasosp-2025_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6766/parecer-n_009-cesasosp-2025_repaired.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 009/CESASOSP/2025_x000D_
 _x000D_
  Projeto de Lei nº 326-GP/2025 – “Autoriza abertura de crédito adicional _x000D_
 suplementar por excesso de arrecadação no orçamento vigente”._x000D_
 Projeto de Lei nº 327-GP/2025 – “Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento Vigente”;_x000D_
 Projeto de Lei nº 328-GP/2025 – “Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento Vigente”; _x000D_
 Projeto de Lei nº 330-GP/2025 – “Autoriza abertura de crédito adicional _x000D_
 especial por excesso de arrecadação no orçamento vigente”;_x000D_
  Projeto de Lei nº 331-GP/2025 – “Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento Vigente”. _x000D_
 Projeto de Lei nº 333-GP/2025 – “Autoriza abertura de crédito adicional _x000D_
 suplementar por excesso de arrecadação no orçamento vigente”.</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6767/parecer-n_024-ccj-2025_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6767/parecer-n_024-ccj-2025_repaired.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 024/CPCJFEFFO/2025_x000D_
 _x000D_
 Projeto de Lei nº 316-GP/2025 – “Cria Vagas de Cargos de Provimento Efetivo_x000D_
 e os incorpora à Lei Municipal no 634 do ano de 2008, que dispõe sobre o Plano_x000D_
 de Cargos, Carreiras e Salários do Poder Executivo do Município de Nova_x000D_
 Mamoré e dá outras providências”. De autoria do Poder Executivo;</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6768/parecer-n_025-ccj-2025_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6768/parecer-n_025-ccj-2025_repaired.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 025/CPCJFEFFO/2025_x000D_
 • Projeto de Lei nº 326-GP/2025 – “Autoriza abertura de crédito adicional _x000D_
 suplementar por excesso de arrecadação no orçamento vigente”._x000D_
  Projeto de Lei nº 327-GP/2025 – “Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento Vigente”;_x000D_
 • Projeto de Lei nº 328-GP/2025 – “Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento Vigente”;_x000D_
  Projeto de Lei nº 330-GP/2025 – “Autoriza abertura de crédito adicional _x000D_
 especial por excesso de arrecadação no orçamento vigente”;_x000D_
  Projeto de Lei nº 331-GP/2025 – “Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento Vigente”. _x000D_
 Projeto de Lei nº 333-GP/2025 – “Autoriza abertura de crédito adicional _x000D_
 suplementar por excesso de arrecadação no orçamento vigente”.</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7000/parecer_no_026-ccj-2025-ref._aos_-pls-334335336337338_e_339.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7000/parecer_no_026-ccj-2025-ref._aos_-pls-334335336337338_e_339.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 026/CPCJFEFFO/2025_x000D_
 Projeto de Lei nº 334-GP/2025 – “Autoriza abertura de crédito adicional suplementar por excesso de arrecadação no orçamento vigente”. R$ 32.503,06 (trinta e dois mil, quinhentos e três reais e seis centavos) -SECRETARIA MUNICIPAL DE Obras e Serviços Públicos – SEMOSP_x000D_
 _x000D_
 •	Projeto de Lei nº 335-GP/2025 – Autoriza Abertura de Crédito Adicional Suplementar por Anulação no Orçamento Vigente”. _x000D_
 •	Projeto de Lei nº 336-GP/2025 – Autoriza Abertura de Crédito Adicional Suplementar por Anulação no Orçamento Vigente”. _x000D_
 _x000D_
 •	Projeto de Lei nº 337-GP/2025 – ““Autoriza Abertura de Crédito Adicional Suplementar por Anulação no Orçamento Vigente”. _x000D_
 •	Projeto de Lei nº 338-GP/2025 – “Autoriza abertura de crédito adicional especial por excesso de arrecadação no orçamento vigente”. _x000D_
 •	V.6 – Projeto de Lei nº 339-GP/2025 – “Autoriza Abertura de Crédito Adicional Suplementar por Anulação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7001/parecer_no_028-ccj-2025-ref_ao_pl_304-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7001/parecer_no_028-ccj-2025-ref_ao_pl_304-gp-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 028/CPCJFEFFO/2025_x000D_
 _x000D_
 PROPOSITURAS: _x000D_
 Projeto de Lei nº 304-GP/2025 – “Dispõe sobre o Plano Plurianual do Município de Nova Mamoré para o quadriênio 2026 - 2029”._x000D_
 _x000D_
 AUTORIA: PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7002/parecer_no_029-ccj-2025-ref_ao_pl_312-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7002/parecer_no_029-ccj-2025-ref_ao_pl_312-gp-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 029/CPCJFEFFO/2025_x000D_
 _x000D_
 PROPOSITURAS: _x000D_
 Projeto de Lei nº 312-GP/2025 – “Estima a Receita e Fixa a Despesa do Município de Nova Mamoré para o Exercício Financeiro de 2026.”_x000D_
 _x000D_
 AUTORIA: PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7003/parecer_no_030-ccj-2025-ref_ao_pl_353-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7003/parecer_no_030-ccj-2025-ref_ao_pl_353-gp-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 030/CPCJFEFFO/2025_x000D_
 _x000D_
 PROPOSITURAS: _x000D_
 Projeto de Lei nº 353-GP/2025 – “Dispõe sobre o Plano de Carreira, Cargos e Remuneração dos Profissionais da Educação do Município de Nova Mamoré e dá outras providencias.”_x000D_
 _x000D_
 AUTORIA: PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>7004</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7004/parecer_no_031-ccj-2025-ref_ao_projeto_de_emenda_a_lei_organica_001-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7004/parecer_no_031-ccj-2025-ref_ao_projeto_de_emenda_a_lei_organica_001-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 031/CPCJFEFFO/2025_x000D_
 _x000D_
 PROPOSITURAS: _x000D_
 •	Projeto de Emenda a Lei Orgânica 001/2025 – “Altera dispositivo da Lei Orgânica do Município de Nova Mamoré para tornar obrigatória a execução da programação proveniente de emendas impositivas de bancada dos membros do Poder Legislativo local”._x000D_
 _x000D_
 AUTORIA: CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7005/parecer_no_010-cpesasosp-2025-referente_aos_pls_334_e_337-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7005/parecer_no_010-cpesasosp-2025-referente_aos_pls_334_e_337-gp-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 010/CESASOSP/2025_x000D_
 _x000D_
 PROPOSITURAS: _x000D_
 _x000D_
 •	Projeto de Lei nº 334-GP/2025 – “Autoriza abertura de crédito adicional suplementar por excesso de arrecadação no orçamento vigente”. R$ 32.503,06 (trinta e dois mil, quinhentos e três reais e seis centavos) -SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS – SEMOSP;_x000D_
 _x000D_
 •	Projeto de Lei nº 337-GP/2025 – “Autoriza Abertura de Crédito Adicional Suplementar por Anulação no Orçamento Vigente”. R$ 134.842,22 (cento e trinta e quatro mil, oitocentos e quarenta e dois reais e vinte e dois centavos) SECRETARIA MUNICIPAL DE SAÚDE – SEMUSA._x000D_
 _x000D_
 AUTORIA: PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6899/projeto_de_lei_complementar_no_021-pmnm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6899/projeto_de_lei_complementar_no_021-pmnm-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do artigo 168º da lei_x000D_
 Complementar nº016, de 07 de Janeiro de 2025,_x000D_
 que Institui o Novo Código Tributário do_x000D_
 Município de Nova Mamoré/RO dá Outras_x000D_
 Providências .</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6760/pdl_009.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6760/pdl_009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de_x000D_
 “Concessão de Título_x000D_
 Honorífico” a Ilustríssima_x000D_
 Senhora Angelina Rodrigues_x000D_
 Uchôa.</t>
   </si>
   <si>
     <t>6761</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6761/pdl_010.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6761/pdl_010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de_x000D_
 “Concessão de Título_x000D_
 Honorífico” a Ilustríssima_x000D_
 Senhora Cleideir Nunes Lima.</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6762/pdl_011.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6762/pdl_011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de_x000D_
 “Concessão de Título_x000D_
 Honorífico” a Ilustríssima_x000D_
 Senhora Mariana Carvalho.</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6763/pdl_012.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6763/pdl_012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de_x000D_
 “Concessão de Título_x000D_
 Honorífico” ao Ilustríssimo_x000D_
 Senhor Maurício Carvalho.</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6764/pdl_013.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6764/pdl_013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de_x000D_
 “Concessão de Título_x000D_
 Honorífico” ao Ilustríssimo_x000D_
 Senhor Expedito Gonçalves_x000D_
 Ferreira Netto.</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6894/projeto_de_decreto_legislativo_014.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6894/projeto_de_decreto_legislativo_014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de _x000D_
 “Concessão Honorífico” de Título _x000D_
 ao Ilustríssimo Senhor Dr. Neidson _x000D_
 de Barros Soares.</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
     <t>PELOE</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA (EXECUTIVO)</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6099/projeto_de_emenda_a_lei_organica_municipal_no_006_de_07_de_abril_de_2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6099/projeto_de_emenda_a_lei_organica_municipal_no_006_de_07_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração das Regras no_x000D_
 Regime Próprio de Previdência Social_x000D_
 (RPPS) do Município de Nova Mamoré-RO,_x000D_
 instituído pela Lei Complementar nº_x000D_
 014/PMNM/2022 e dá outras providências”.</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
     <t>PELOL</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA (LEGISLATIVO)</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6831/projeto_de_emenda_a_lei_organica-001-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6831/projeto_de_emenda_a_lei_organica-001-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Orgânica do _x000D_
 Município de Nova Mamoré para tornar _x000D_
 obrigatória a execução da programação _x000D_
 proveniente de emendas impositivas de _x000D_
 bancada dos membros do Poder _x000D_
 Legislativo local.</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA (ORIGEM EXECUTIVO)ATUAL</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5842/projeto_de_lei_no_199-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5842/projeto_de_lei_no_199-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a Criação e_x000D_
 Denominação da Escola_x000D_
 Municipal de Ensino Infantil e_x000D_
 Fundamental da Linha 29-B –_x000D_
 Projeto Sidney Girão do_x000D_
 Município de Nova Mamoré_x0002_RO.</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5843/projeto_de_lei_no_200-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5843/projeto_de_lei_no_200-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a Criação e_x000D_
 Denominação da Escola_x000D_
 Municipal de Ensino Infantil e_x000D_
 Fundamental da Linha 21-B –_x000D_
 Projeto Sidney Girão do_x000D_
 Município de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5869/projeto_de_lei_no_201-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5869/projeto_de_lei_no_201-gp-2025.pdf</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5870/projeto_de_lei_no_202-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5870/projeto_de_lei_no_202-gp-2025.pdf</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5871/projeto_de_lei_no_203-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5871/projeto_de_lei_no_203-gp-2025.pdf</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5872/projeto_de_lei_no_204-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5872/projeto_de_lei_no_204-gp-2025.pdf</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5873/projeto_de_lei_no_205-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5873/projeto_de_lei_no_205-gp-2025.pdf</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5874/projeto_de_lei_no_206-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5874/projeto_de_lei_no_206-gp-2025.pdf</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5875/projeto_de_lei_no_207-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5875/projeto_de_lei_no_207-gp-2025.pdf</t>
   </si>
   <si>
     <t>5876</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5876/projeto_de_lei_no_208-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5876/projeto_de_lei_no_208-gp-2025.pdf</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5877/projeto_de_lei_no_209-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5877/projeto_de_lei_no_209-gp-2025.pdf</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5878/projeto_de_lei_no_210-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5878/projeto_de_lei_no_210-gp-2025.pdf</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5879/projeto_de_lei_no_211-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5879/projeto_de_lei_no_211-gp-2025.pdf</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5880/projeto_de_lei_no_212-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5880/projeto_de_lei_no_212-gp-2025.pdf</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5886/projeto_de_lei_no_213-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5886/projeto_de_lei_no_213-gp-2025.pdf</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5895/projeto_de_lei_no_217-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5895/projeto_de_lei_no_217-gp-2025.pdf</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5943/projeto_de_lei_no_224-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5943/projeto_de_lei_no_224-gp-2025.pdf</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6054/projeto_de_lei_no_235-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6054/projeto_de_lei_no_235-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar_x000D_
 recursos financeiros à Associação de Pais e_x000D_
 Amigos dos Excepcionais - APAE, do_x000D_
 Município de Buritis-RO, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6063/projeto_de_lei_no_237-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6063/projeto_de_lei_no_237-gp-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Plano de Amortização do_x000D_
 equacionamento do déficit atuarial do Regime_x000D_
 Próprio de Previdência Social do Município de_x000D_
 Nova Mamoré/RO IPRENOM, conforme diretrizes_x000D_
 emanadas pela Portaria MPS nº. 1467/2022 e suas_x000D_
 alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6064/projeto_de_lei_no_238-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6064/projeto_de_lei_no_238-gp-2025.pdf</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6087/projeto_de_lei_no_240-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6087/projeto_de_lei_no_240-gp-2025.pdf</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6110/projeto_de_lei_no_244-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6110/projeto_de_lei_no_244-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Celebrar Termo de_x000D_
 Cooperação técnica com o SENAR/RO para a_x000D_
 cessão, em caráter não oneroso, de Servidores, e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6121/projeto_de_lei_no_245-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6121/projeto_de_lei_no_245-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Celebrar Termo de_x000D_
 Cooperação técnica com o SENAR/RO para a cessão,_x000D_
 em caráter oneroso, de Servidores, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6133/projeto_de_lei_no_246-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6133/projeto_de_lei_no_246-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a Criação e_x000D_
 Denominação da Creche_x000D_
 Municipal Aparecida Magron_x000D_
 do Bairro Novo Horizonte no_x000D_
 Município de Nova Mamoré_x0002_RO.</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6138/projeto_de_lei_no_247-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6138/projeto_de_lei_no_247-gp-2025.pdf</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6140/projeto_de_lei_no_248-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6140/projeto_de_lei_no_248-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a_x000D_
 conceder premiação em pecúnia para os_x000D_
 eventos esportivos, culturais e concursos_x000D_
 no Município de Nova Mamoré/RO e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6165/projeto_de_lei_no_252-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6165/projeto_de_lei_no_252-gp-2025.pdf</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6166/projeto_de_lei_no_253-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6166/projeto_de_lei_no_253-gp-2025.pdf</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6167/projeto_de_lei_no_254-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6167/projeto_de_lei_no_254-gp-2025.pdf</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6220/projeto_de_lei_no_255-gp-2025-ldo-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6220/projeto_de_lei_no_255-gp-2025-ldo-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para Elaboração_x000D_
 e Execução da Lei Orçamentária Anual -_x000D_
 LDO para o Exercício Financeiro de 2026 e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6279/projeto_de_lei_no_264-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6279/projeto_de_lei_no_264-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a Criação e Denominação_x000D_
  do Ponto de Táxi e Mototáxi no _x000D_
 Bairro Centro no Município de_x000D_
  Nova Mamoré RO.</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6323/projeto_de_lei_no_266-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6323/projeto_de_lei_no_266-gp-2025.pdf</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6324/projeto_de_lei_no_267-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6324/projeto_de_lei_no_267-gp-2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A DOAR IMÓVEL_x000D_
  AO ESTADO DE RONDÔNIA E DÁ OUTRAS_x000D_
  PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6358/projeto_de_lei_no_272-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6358/projeto_de_lei_no_272-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Remanejamento de Dotações_x000D_
 Orçamentárias por Anulação no Orçamento_x000D_
 Vigente.</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6409/projeto_de_lei_no_280-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6409/projeto_de_lei_no_280-gp-2025.pdf</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6415/projeto_de_lei_no_282-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6415/projeto_de_lei_no_282-gp-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da denominação_x000D_
  da Creche Municipal "Cantinho da Alegria",_x000D_
  localizada no Bairro João Francisco Clímaco, _x000D_
 que passa a denominar-se "Creche Municipal _x000D_
 Terezinha da Silva Monteiro", e dá outras providências.</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
-    <t>297</t>
-[...2 lines deleted...]
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6550/projeto_de_lei_no_297-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6550/projeto_de_lei_no_297-gp-2025.pdf</t>
   </si>
   <si>
     <t>"CRIA O AUXÍLIO "MAIS CIDADANIA - AGROFEIRA"_x000D_
 PARA OS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
-    <t>298</t>
-[...2 lines deleted...]
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6519/projeto_de_lei_no_298-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6519/projeto_de_lei_no_298-gp-2025.pdf</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
-    <t>304</t>
-[...2 lines deleted...]
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6596/projeto_de_lei_no_304-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6596/projeto_de_lei_no_304-gp-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de_x000D_
  Nova Mamoré para o quadriênio 2026 - 2029.</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6600/projeto_de_lei_no_309-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6600/projeto_de_lei_no_309-gp-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO_x000D_
 DA JUNTA MÉDICA OFICIAL DO_x000D_
 MUNICÍPIO DE NOVA MAMORÉ-RO _x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6601/projeto_de_lei_no_310-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6601/projeto_de_lei_no_310-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a Criação e Denominação do nome_x000D_
 do Centro Alternativo de Cultura, Lazer e_x000D_
 Eventos Gil Brasileiro no Município de Nova_x000D_
 Mamoré-RO.</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6633/projeto_de_lei_no_312-gp-2025-loa-2026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6633/projeto_de_lei_no_312-gp-2025-loa-2026.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município_x000D_
  de Nova Mamoré para o Exercício Financeiro de_x000D_
  2026.</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6706/projeto_de_lei_no_316-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6706/projeto_de_lei_no_316-gp-2025.pdf</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6751/projeto_de_lei-331_1_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6751/projeto_de_lei-331_1_repaired.pdf</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6752/projeto_de_lei_332-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6752/projeto_de_lei_332-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a_x000D_
 Celebrar Termo de Cooperação_x000D_
 técnica com a Prefeitura de Porto_x000D_
 Velho/RO para a_x000D_
 cessão/Disponibilização, em caráter_x000D_
 oneroso, de Servidores, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6798/projeto_de_lei-341_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6798/projeto_de_lei-341_repaired.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2.430-GP/2025 e o_x000D_
 Decreto nº 9.268-GP/2025, ambos de 12 de_x000D_
 novembro de 2025, que autorizaram a abertura de_x000D_
 Crédito Adicional Especial por Excesso de_x000D_
 Arrecadação.</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6799/projeto_de_lei-342_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6799/projeto_de_lei-342_repaired.pdf</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6811/projeto_de_lei-343.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6811/projeto_de_lei-343.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
  Especial por Excesso de Arrecadação no_x000D_
  Orçamento Vigente.</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6878/projeto_de_lei-344-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6878/projeto_de_lei-344-gp-2025.pdf</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6879/projeto_de_lei-345-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6879/projeto_de_lei-345-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
 suplementar por excesso de arrecadação no_x000D_
 orçamento vigente</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6880/projeto_de_lei-346-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6880/projeto_de_lei-346-gp-2025.pdf</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6881/projeto_de_lei-347-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6881/projeto_de_lei-347-gp-2025.pdf</t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6882/projeto_de_lei-348-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6882/projeto_de_lei-348-gp-2025.pdf</t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6883/projeto_de_lei-349-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6883/projeto_de_lei-349-gp-2025.pdf</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6884/projeto_de_lei-350-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6884/projeto_de_lei-350-gp-2025.pdf</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6885/projeto_de_lei-351-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6885/projeto_de_lei-351-gp-2025.pdf</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6886/projeto_de_lei-352-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6886/projeto_de_lei-352-gp-2025.pdf</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6887/projeto_de_lei-353-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6887/projeto_de_lei-353-gp-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Carreira, Cargos e_x000D_
 Remuneração dos Profissionais da Educação do_x000D_
 Município de Nova Mamoré e dá outras providencias.</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6888/projeto_de_lei-354-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6888/projeto_de_lei-354-gp-2025.pdf</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6889/projeto_de_lei-355-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6889/projeto_de_lei-355-gp-2025.pdf</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6890/projeto_de_lei-356-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6890/projeto_de_lei-356-gp-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Concessão de Abono Natalino aos_x000D_
 Servidores Públicos Municipais da Prefeitura_x000D_
 Municipal de Nova Mamoré-RO, no exercício financeiro_x000D_
 de 2025 e dá outras providências."</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6891/projeto_de_lei-357-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6891/projeto_de_lei-357-gp-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Concessão do RATEIOFUNDEB aos_x000D_
 Profissionais da Educação Básica da Rede Municipal_x000D_
 de Ensino, no exercício de 2025 no Município de Nova_x000D_
 Mamoré-RO."</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6892/projeto_de_lei-358-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6892/projeto_de_lei-358-gp-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração e acréscimo no Regime_x000D_
 Jurídico Único dos Servidores Públicos do Município_x000D_
 de Nova Mamoré, das Autarquias e das Fundações_x000D_
 Municipais e dá outras providências, na forma que se_x000D_
 especifica."</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6969/projeto_de_lei-359-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6969/projeto_de_lei-359-gp-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Obrigatoriedade do Uso de Uniforme Escolar_x000D_
 na Rede Municipal de Ensino, Autoriza a Doação de_x000D_
 UNIFORMES e Materiais Escolares e dá Outras_x000D_
 Providências.</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
     <t>PLOLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA (ORIGEM LEGISLATIVO)ATUAL</t>
   </si>
   <si>
     <t>ADALTO, JEFFERSON CLÍMACO, JOALDO, Mesa Diretora, SARGENTO MILTON, TOINHO BARROSO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6032/projeto_de_lei_no_001-cmnm-2025-reajuste_salarial-somente_apresentacao_e_leitura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6032/projeto_de_lei_no_001-cmnm-2025-reajuste_salarial-somente_apresentacao_e_leitura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei _x000D_
 Municipal nº 1322, de março de _x000D_
 2018, quanto ao reajuste anual _x000D_
 dos vencimentos dos servidores _x000D_
 públicos da Câmara Municipal de _x000D_
 Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6033/projeto_de_lei_no_002-cmnm-2025-pccs-retificado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6033/projeto_de_lei_no_002-cmnm-2025-pccs-retificado.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Cargos e Carreiras_x000D_
  dos Servidores Públicos da Câmara _x000D_
 Municipal de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6065/projeto_de_lei_no_003-cmnm-2025-nova_mamore-berco_do_madeira.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6065/projeto_de_lei_no_003-cmnm-2025-nova_mamore-berco_do_madeira.pdf</t>
   </si>
   <si>
     <t>Reconhece e institui o Município _x000D_
 de Nova Mamoré como "Berço_x000D_
 do Madeira" e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6090/projeto_de_lei_no_004-cmnm-2025-campanha_permanente_deconscientizacao_da_vacinacao.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6090/projeto_de_lei_no_004-cmnm-2025-campanha_permanente_deconscientizacao_da_vacinacao.pdf</t>
   </si>
   <si>
     <t>“Institui a Campanha _x000D_
 Permanente de Conscientização _x000D_
 sobre a Importância da _x000D_
 Vacinação no Município de Nova _x000D_
 Mamoré e dá outras _x000D_
 providências.”</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
     <t>ANDRÉ DO SINDICATO, CLAUDIOMIR RODRIGUES, FÁBIO CARCARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6120/projeto_de_lei_no_005-cmnm-2025-obrigatoriedade_de_reparo_e_danos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6120/projeto_de_lei_no_005-cmnm-2025-obrigatoriedade_de_reparo_e_danos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade _x000D_
 de reparo e danos causados por _x000D_
 construtoras, concessionárias e _x000D_
 permissionárias que danifiquem _x000D_
 bens públicos e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6170/projeto_de_lei_no_006-cmnm-2025-patrimonio_cultural_e_imaterial_-caminhada_santa_terezinha.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6170/projeto_de_lei_no_006-cmnm-2025-patrimonio_cultural_e_imaterial_-caminhada_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Institui a Caminhada de Santa _x000D_
 Terezinha como Patrimônio _x000D_
 Cultural Imaterial do Município de _x000D_
 Nova Mamoré/RO, e dá Outras _x000D_
 Providências.</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6199/projeto_de_lei_no_007-cmnm-2025-materiais_metalicos_reciclaveis_no_municipio_de_nova_mamore.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6199/projeto_de_lei_no_007-cmnm-2025-materiais_metalicos_reciclaveis_no_municipio_de_nova_mamore.pdf</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6239/projeto_de_lei_no_008-cmnm-2025-instituicao_do_uso_do_cordao_girassol.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6239/projeto_de_lei_no_008-cmnm-2025-instituicao_do_uso_do_cordao_girassol.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do uso_x000D_
 do cordão de girassol como_x000D_
 instrumento auxiliar de_x000D_
 orientação para identificação de_x000D_
 pessoas com deficiências ocultas_x000D_
 no município de Nova Mamoré –_x000D_
 RO, e dá outras providências.</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6252/projeto_de_lei_no_009-cmnm-2025-implantacao_de_codigo_qr.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6252/projeto_de_lei_no_009-cmnm-2025-implantacao_de_codigo_qr.pdf</t>
   </si>
   <si>
     <t>DISPÕE acerca da implantação _x000D_
 de Código Qr em todas as Placas _x000D_
 de Obras públicas executadas no _x000D_
 âmbito do Município de Nova _x000D_
 Mamoré/RO, para leitura e_x000D_
 fiscalização eletrônica.</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6253/projeto_de_lei_no_010-cmnm-2025-semana_municipal_da_leitura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6253/projeto_de_lei_no_010-cmnm-2025-semana_municipal_da_leitura.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da _x000D_
 Leitura no âmbito do Município _x000D_
 de Nova Mamoré e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6263/projeto_de_lei_no_011-cmnm-2025-denominacao_do_predio_publico_da_cmnm.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6263/projeto_de_lei_no_011-cmnm-2025-denominacao_do_predio_publico_da_cmnm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do _x000D_
 prédio público da Câmara _x000D_
 Municipal de Nova Mamoré/RO, e _x000D_
 dá Outras Providências.</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6262/projeto_de_lei_no_012-cmnm-2025-obrigatoriedade_da_reserva_de_leitos_no_hospital_-maes_em_situacao_de_perda_gestacional.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6262/projeto_de_lei_no_012-cmnm-2025-obrigatoriedade_da_reserva_de_leitos_no_hospital_-maes_em_situacao_de_perda_gestacional.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a obrigatoriedade _x000D_
 da reserva de leitos específicos _x000D_
 no Hospital Municipal Antônio _x000D_
 Luiz de Macedo, no município de _x000D_
 Nova Mamoré/RO, para o _x000D_
 atendimento a mães em situação _x000D_
 de perda gestacional, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6270/projeto_de_lei_no_013-cmnm-2025-dispoe_sobre_a_concessao_de_diaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6270/projeto_de_lei_no_013-cmnm-2025-dispoe_sobre_a_concessao_de_diaria.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de diárias no âmbito da Câmara _x000D_
 Municipal de Nova Mamoré e dá outras providências.”</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6271/projeto_de_lei_no_014-cmnm-2025-dispoe_sobre_a_instituicao_da_semana_municipal_de_prevencao_ao_hiv.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6271/projeto_de_lei_no_014-cmnm-2025-dispoe_sobre_a_instituicao_da_semana_municipal_de_prevencao_ao_hiv.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição da _x000D_
 Semana Municipal de Prevenção _x000D_
 ao HIV no Município Nova _x000D_
 Mamoré – RO, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6287/projeto_de_lei_no_015-cmnm-2025-dispoe_sobre_a_denominacao_das_avenidas.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6287/projeto_de_lei_no_015-cmnm-2025-dispoe_sobre_a_denominacao_das_avenidas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação _x000D_
 das Avenidas  no Município _x000D_
 Nova Mamoré – RO, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6301/projeto_de_lei_no_016-cmnm-2025-dispoe_sobre_a_regulamentacao_dos_servicos_funerarios.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6301/projeto_de_lei_no_016-cmnm-2025-dispoe_sobre_a_regulamentacao_dos_servicos_funerarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação _x000D_
 dos serviços funerários no _x000D_
 município de Nova Mamoré, _x000D_
 estabelece direitos, deveres das _x000D_
 empresas permissionárias e _x000D_
 obrigatoriedade de escala de _x000D_
 plantão, e dá outras providências.</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6308/projeto_de_lei_no_017-cmnm-2025-dispoe_sobre_a_denominacao_da_pista_de_caminhada.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6308/projeto_de_lei_no_017-cmnm-2025-dispoe_sobre_a_denominacao_da_pista_de_caminhada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da _x000D_
 pista de caminhada do Distrito de _x000D_
 Nova Dimensão, Município de _x000D_
 Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6310/projeto_de_lei_no_018-cmnm-2025-dispoe_sobre_a_denominacao_do_ponto_de_taxi_e_mototaxi_distrito_de_nova_dimensao.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6310/projeto_de_lei_no_018-cmnm-2025-dispoe_sobre_a_denominacao_do_ponto_de_taxi_e_mototaxi_distrito_de_nova_dimensao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do _x000D_
 Ponto de Táxi e Mototáxi do _x000D_
 Distrito de Nova Dimensão, _x000D_
 Município de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6327/projeto_de_lei_no_019-cmnm-2025-denominacao_da_avenida_no_municipio_de_nova_mamore.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6327/projeto_de_lei_no_019-cmnm-2025-denominacao_da_avenida_no_municipio_de_nova_mamore.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação _x000D_
 de Avenida no Município Nova _x000D_
 Mamoré – RO, e dá outras _x000D_
 providências</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6389/projeto_de_lei_no_020-cmnm-2025-dispoes_sobre_a_alteracao_do_art.3o_da_lei_1.949-gp-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6389/projeto_de_lei_no_020-cmnm-2025-dispoes_sobre_a_alteracao_do_art.3o_da_lei_1.949-gp-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração do art. 3º da Lei_x000D_
 Municipal nº 1.949-GP2023, para incluir_x000D_
 parágrafo que trata do adiantamento do_x000D_
 décimo terceiro subsídio devido aos_x000D_
 vereadores do Município de Nova_x000D_
 Mamoré/RO."</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6474/projeto_de_lei_no_021-cmnm-2025-reconhece_como_de_utilidade_publica_o_vila_nova_esporte__clube_no_municipio.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6474/projeto_de_lei_no_021-cmnm-2025-reconhece_como_de_utilidade_publica_o_vila_nova_esporte__clube_no_municipio.pdf</t>
   </si>
   <si>
     <t>Reconhece como de utilidade _x000D_
 pública o Vila Nova Esporte _x000D_
 Clube, no Município de Nova _x000D_
 Mamoré.</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6477/projeto_de_lei_no_022-cmnm-2025-dispoe_sobre_a_denominacao_de_avenida_no_municipio.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6477/projeto_de_lei_no_022-cmnm-2025-dispoe_sobre_a_denominacao_de_avenida_no_municipio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de_x000D_
 Avenida no Município Nova_x000D_
 Mamoré – RO, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>6498</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6498/projeto_de_lei_no_023-cmnm-2025-dispoe_sobre_a__concessao_de_diarias_no_ambito_da_camara.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6498/projeto_de_lei_no_023-cmnm-2025-dispoe_sobre_a__concessao_de_diarias_no_ambito_da_camara.pdf</t>
   </si>
   <si>
     <t>6496</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6496/projeto_de_lei_no_024-cmnm-2025-institui_a_semana_municipal_de_enfrentamento_a_violencia__contra_mulher.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6496/projeto_de_lei_no_024-cmnm-2025-institui_a_semana_municipal_de_enfrentamento_a_violencia__contra_mulher.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de _x000D_
 Enfrentamento à Violência _x000D_
 contra Mulher no calendário _x000D_
 oficial de eventos do Município _x000D_
 de Nova Mamoré e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6525/projeto_de_lei_no_025-cmnm-2025-institui_no_ambito_do_municipio_nm_a__semana_municipal_da_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6525/projeto_de_lei_no_025-cmnm-2025-institui_no_ambito_do_municipio_nm_a__semana_municipal_da_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município _x000D_
 de Nova Mamoré, a Semana _x000D_
 Municipal da Pessoa com _x000D_
 Deficiência Intelectual e _x000D_
 Múltipla, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6564/projeto_de_lei_no_027-cmnm-2025-instituir_o_servico_de_atendimento_movel_de_urgencia_-samu_no_municipio_nm.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6564/projeto_de_lei_no_027-cmnm-2025-instituir_o_servico_de_atendimento_movel_de_urgencia_-samu_no_municipio_nm.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal _x000D_
 a Instituir o Serviço de _x000D_
 Atendimento Móvel de Urgência – Samu, _x000D_
 no Município Nova Mamoré – RO, e dá_x000D_
  outras providências.</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6598/projeto_de_lei_no_028-cmnm-2025-institui_o_programa_conhecendo_minha_cidade.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6598/projeto_de_lei_no_028-cmnm-2025-institui_o_programa_conhecendo_minha_cidade.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa “Conhecendo _x000D_
 Minha Cidade” no âmbito do _x000D_
 Município de Nova Mamoré e dá _x000D_
 outras providências."</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6599/projeto_de_lei_no_029-cmnm-2025-dispoe_sobre_a_aceitacao_de_enxames_complementares.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6599/projeto_de_lei_no_029-cmnm-2025-dispoe_sobre_a_aceitacao_de_enxames_complementares.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a aceitação de _x000D_
 exames complementares realizados _x000D_
 na rede privada por Unidades de _x000D_
 Saúde Públicas e conveniadas com _x000D_
 o SUS no âmbito do Município de _x000D_
 Nova Mamoré, quando em _x000D_
 conformidade com critérios _x000D_
 técnicos, e dá outras providências."</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6626/projeto_de_lei_no_031-cmnm-2025-institui_a_politica_municipal_de_inclusao_e_protecao_digital_da_pessoa_idosa.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6626/projeto_de_lei_no_031-cmnm-2025-institui_a_politica_municipal_de_inclusao_e_protecao_digital_da_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>"Institui a Política Municipal de _x000D_
 Inclusão e Proteção Digital da _x000D_
 Pessoa Idosa no âmbito do _x000D_
 Município de Nova Mamoré e dá _x000D_
 outras providências."</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6627/projeto_de_lei_no_032-cmnm-2025-criacao_do_comite_municipal_de_acompanhamento_da_construcao_da_ponte_binacional.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6627/projeto_de_lei_no_032-cmnm-2025-criacao_do_comite_municipal_de_acompanhamento_da_construcao_da_ponte_binacional.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Comitê Municipal de _x000D_
 Acompanhamento da Construção da Ponte _x000D_
 Binacional Brasil – Bolívia, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6640/projeto_de_lei_no_033-cmnm-2025-_institui_a_semana_municipal_da_agricultura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6640/projeto_de_lei_no_033-cmnm-2025-_institui_a_semana_municipal_da_agricultura.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da_x000D_
 Agricultura Familiar no_x000D_
 Município de Nova Mamoré e dá_x000D_
 outras providências</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6672/projeto_de_lei_no_034-cmnm-2025-_institui_a_semana_de_prevencao_a_adultizacaoe_erotizacao_infantil.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6672/projeto_de_lei_no_034-cmnm-2025-_institui_a_semana_de_prevencao_a_adultizacaoe_erotizacao_infantil.pdf</t>
   </si>
   <si>
     <t>"Institui, no âmbito do Município de _x000D_
 Nova Mamoré, a Semana de _x000D_
 Prevenção à Adultização e _x000D_
 Erotização Infantil e dá outras _x000D_
 providências."</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6684/projeto_de_lei_no_035-cmnm-2025-_institui_a_politica_de_bem-estar_saude_e_qualidade_de_vida.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6684/projeto_de_lei_no_035-cmnm-2025-_institui_a_politica_de_bem-estar_saude_e_qualidade_de_vida.pdf</t>
   </si>
   <si>
     <t>"Institui a Política de Bem-Estar,_x000D_
 Saúde e Qualidade de Vida no_x000D_
 Trabalho e Valorização dos_x000D_
 Profissionais da Educação”.</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6759/projeto_36_-_celio_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6759/projeto_36_-_celio_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo_x000D_
 Municipal a instituir o Programa_x000D_
 de Fornecimento de Uniformes_x000D_
 Escolares aos alunos da Rede_x000D_
 Pública Municipal de Ensino e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6790/projeto_de_lei-n_037-afs-2025_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6790/projeto_de_lei-n_037-afs-2025_repaired.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da_x000D_
 Subprefeitura do Distrito de_x000D_
 Nova Dimensão, Município de_x000D_
 Nova Mamoré-RO.</t>
   </si>
   <si>
-    <t>6765</t>
-[...10 lines deleted...]
-  <si>
     <t>6832</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6832/projeto_de_lei-039.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6832/projeto_de_lei-039.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal dos _x000D_
 Desbravadores” no Município _x000D_
 de Nova Mamoré – RO, e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6833/projeto_de_lei-040.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6833/projeto_de_lei-040.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de _x000D_
 Nova Mamoré, a Medalha de Honra _x000D_
 ao Mérito “Governador Jerônimo _x000D_
 Garcia de Santana”, destinada a _x000D_
 reconhecer cidadãos e entidades _x000D_
 que tenham contribuído de forma _x000D_
 relevante para o desenvolvimento _x000D_
 social, político, econômico, educacional _x000D_
 e cultural do município, e dá  _x000D_
 outras providências..</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6873/projeto_de_lei_no_041-cmnm-2025-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6873/projeto_de_lei_no_041-cmnm-2025-.pdf</t>
   </si>
   <si>
     <t>"Declara Utilidade Pública Municipal _x000D_
   a Igreja Assembleia de Deus _x000D_
 Ministério de Madureira, sediada no _x000D_
 Município de Nova Mamoré, e dá _x000D_
 outras providências."</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6874/projeto_de_lei_no_042-cmnm-2025-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6874/projeto_de_lei_no_042-cmnm-2025-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a promoção do_x000D_
 incentivo a pratica do xadrez_x000D_
 nas creches, escolas de_x000D_
 educação infantil (pré-escolas),_x000D_
 no ensino fundamental e médio_x000D_
 no Município de Nova Mamoré –_x000D_
 RO, e dá outras providências.</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6875/projeto_de_lei_no_043-cmnm-2025-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6875/projeto_de_lei_no_043-cmnm-2025-.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal_x000D_
 saúde do trabalhador no_x000D_
 Município de Nova Mamoré –_x000D_
 RO, e dá outras providências.</t>
   </si>
   <si>
     <t>6855</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6855/projeto_de_lei_no_044-2025_-_abono.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6855/projeto_de_lei_no_044-2025_-_abono.pdf</t>
   </si>
   <si>
     <t>Estabelece o Auxíio Extraordinário, para os _x000D_
 exercícios de 2025 e 2026, aos servidores _x000D_
 públicos efetivos e comissionados da _x000D_
 Câmara Municipal de Nova Mamoré .</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6876/projeto_de_lei_no_045-cmnm-2025-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6876/projeto_de_lei_no_045-cmnm-2025-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal_x000D_
 a declarar de ultilidade pública_x000D_
 o Conselho Escolar Carrossel_x000D_
 da Criança, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6877/projeto_de_lei_no_046-2025_-_aniversario.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6877/projeto_de_lei_no_046-2025_-_aniversario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do inciso IV no art. 157 _x000D_
 no Regime Jurídico Único do Servidor Público_x000D_
  instituindo o Dia da Felicitação com a concessão_x000D_
  de licença remunerada de 1 (um) dia, por ocasião _x000D_
 do aniversário do servidor efetivo ou comissionado,_x000D_
  e dá outras providências.</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6047/projeto_de_resolucao_no_001-cmnm-2025-mesa_diretora.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6047/projeto_de_resolucao_no_001-cmnm-2025-mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a filiação desta Câmara _x000D_
 Municipal à Associação Brasileira de _x000D_
 Câmaras Municipais - ABRACAM, e dá _x000D_
 outras providências</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6071/projeto_de_resolucao_no_002-cmnm-2025-ucaver-mesa_diretora.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6071/projeto_de_resolucao_no_002-cmnm-2025-ucaver-mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a filiação da Câmara _x000D_
 Municipal de Vereadores de Nova Mamoré –_x000D_
 RO, à União de Câmaras e Vereadores de _x000D_
 Rondônia — UCAVER".</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6094/projeto_de_resolucao_no_003-cmnm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6094/projeto_de_resolucao_no_003-cmnm-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o ressarcimento de despesas com _x000D_
 deslocamento intermunicipal e interestadual, _x000D_
 realizado com veículos não oficiais terrestres, por_x000D_
 agentes políticos, servidores efetivos e _x000D_
 comissionados da Câmara Municipal de Nova _x000D_
 Mamoré, estabelecendo critérios, vedações e _x000D_
 procedimentos para sua concessão.</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6122/projeto_de_resolucao_no_004-cmnm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6122/projeto_de_resolucao_no_004-cmnm-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Planejamento Estratégico no âmbito _x000D_
 da Câmara Municipal de Nova Mamoré para a _x000D_
 10ª legislatura (2025 – 2028).</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
     <t>JOALDO, Mesa Diretora, TOINHO BARROSO, ADALTO, JEFFERSON CLÍMACO, SARGENTO MILTON</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6326/projeto_de_resolucao_no_005-cmnm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6326/projeto_de_resolucao_no_005-cmnm-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Instituição do                      _x000D_
 Sistema de Controle Interno do Poder _x000D_
 Legislativo do Município de Nova _x000D_
 Mamoré - RO e dá outras _x000D_
 providências”.</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6485/projeto_de_resolucao_no_006-cmnm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6485/projeto_de_resolucao_no_006-cmnm-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a regulamentação, no âmbito da Câmara_x000D_
 Municipal de Nova Mamoré, da Lei Federal nº 14.129, de 29_x000D_
 de março de 2021, que trata dos princípios, regras e_x000D_
 instrumentos para o Governo Digital e para o aumento da_x000D_
 eficiência pública.”</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6551/projeto_de_resolucao_no_007-cmnm-2025-assinados.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6551/projeto_de_resolucao_no_007-cmnm-2025-assinados.pdf</t>
   </si>
   <si>
     <t>“REGULAMENTA, NO ÂMBITO DA CÂMARA _x000D_
 MUNICIPAL DE NOVA MAMORÉ-RO, A _x000D_
 APLICAÇÃO DA LEI Nº 13.709, DE 14 DE AGOSTO _x000D_
 DE 2018, LEI GERAL DE PROTEÇÃO DE DADOS _x000D_
 PESSOAIS - LGPD.”</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6625/projeto_de_resolucao_no_008-cmnm-2025-criacao_de_frentes_parlamentares.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6625/projeto_de_resolucao_no_008-cmnm-2025-criacao_de_frentes_parlamentares.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação de Frentes Parlamentares _x000D_
 no âmbito da Câmara Municipal de Nova Mamoré, _x000D_
 Estado de Rondônia.”</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
     <t>ANDRÉ DO SINDICATO, CÉLIO BRITO, CLAUDIOMIR RODRIGUES, FÁBIO CARCARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6641/projeto_de_resolucao_no_009-cmnm-2025-institui_a_frente_parlamentar_de_acompanhamento_da_ponte_binacional_1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6641/projeto_de_resolucao_no_009-cmnm-2025-institui_a_frente_parlamentar_de_acompanhamento_da_ponte_binacional_1.pdf</t>
   </si>
   <si>
     <t>Institui a Frente Parlamentar de_x000D_
 Acompanhamento da Ponte Binacional no _x000D_
 âmbito da Câmara Municipal de Nova _x000D_
 Mamoré-RO, e dá outras providências.</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
     <t>ANDRÉ DO SINDICATO, ADALTO, CLAUDIOMIR RODRIGUES, JAIR DA 29, JOALDO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6736/projeto_de_resolucao_no_010-cmnm-2025-institui_a_frente_parlamentar_da_agricultura_familiar.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6736/projeto_de_resolucao_no_010-cmnm-2025-institui_a_frente_parlamentar_da_agricultura_familiar.pdf</t>
   </si>
   <si>
     <t>Cria a Frente Parlamentar da Agricultura Familiar _x000D_
 no Município de Nova Mamoré e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6893/projeto_de_resolucao_011-2025_-_veiculos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6893/projeto_de_resolucao_011-2025_-_veiculos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o gerenciamento, uso e controle da frota _x000D_
 de veículos oficiais, o abastecimento, manutenção e _x000D_
 controle de combustível no âmbito da Câmara Municipal _x000D_
 de Nova Mamoré/RO, e dá outras providências.</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>ADALTO, JEFFERSON CLÍMACO, JOALDO, SARGENTO MILTON, TOINHO BARROSO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5830/requerimento_de_inscricao_de_chapa_para_a_mesa_diretora.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5830/requerimento_de_inscricao_de_chapa_para_a_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INSCRIÇÃO DE CHAPA PARA A MESA DIRETORA - AVANÇA NOVA MAMORÉ: ORDEM E TRANSPARÊNCIA.</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
     <t>ADALTO, IRMÃO JÓ, JEFFERSON CLÍMACO, JOALDO, Mesa Diretora, SARGENTO MILTON, TOINHO BARROSO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5936/requerimento_no_002-cmnm-2025-_mesa_diretora.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5936/requerimento_no_002-cmnm-2025-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Devolução de Ambulância ao Distrito de Palmeiras.</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6052/requerimento_no_003-cmnm-2025-_mesa_diretora.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6052/requerimento_no_003-cmnm-2025-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Solicitação do acompanhamento de um Técnico de Enfermagem e/ou Enfermeiro _x000D_
 habilitado para acompanhar os pacientes até Porto Velho/RO.</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6053/requerimento_no_004-cmnm-2025-_mesa_diretora.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6053/requerimento_no_004-cmnm-2025-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Solicitação de adoção de medidas emergenciais referente ao alagamento da BR – 425.</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6119/requerimento_no_005-cmnm-2025-_ver._pres._adalto_ferreira_da_silva.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6119/requerimento_no_005-cmnm-2025-_ver._pres._adalto_ferreira_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de Tubos Armcos na Linha 29 km 40 - Rio Macaco e Tubo _x000D_
 PEAD na Linha 27 B km 26.</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6147/requerimento_no_006-cmnm-2025-_ver._fabio_dos_santos_das_chagas.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6147/requerimento_no_006-cmnm-2025-_ver._fabio_dos_santos_das_chagas.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve vem REQUERER aos nobres Edis apoio no _x000D_
 sentido de endossar o presente requerimento, para MOÇÃO DE APLAUSOS ao Senhor_x000D_
 HARLISON DOS SANTOS SIQUEIRA.</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6148/requerimento_no_007-cmnm-2025-_ver._fabio_dos_santos_das_chagas.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6148/requerimento_no_007-cmnm-2025-_ver._fabio_dos_santos_das_chagas.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve vem REQUERER aos nobres Edis apoio no _x000D_
 sentido de endossar o presente requerimento, visando requerer a disponibilização de uma_x000D_
 retroescavadeira para a Secretaria Municipal de Desenvolvimento Rural.</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6214/requerimento_no_008-cmnm-2025-_mesa_diretora-plotagem_de_veiculos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6214/requerimento_no_008-cmnm-2025-_mesa_diretora-plotagem_de_veiculos.pdf</t>
   </si>
   <si>
     <t>Solicitação de plotagem de veículos oficiais da Prefeitura Municipal de Nova Mamoré -_x000D_
 RO.</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6254/requerimento_no_009-cmnm-2025-_ver.andre_luiz_baier.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6254/requerimento_no_009-cmnm-2025-_ver.andre_luiz_baier.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve vem REQUERER aos nobres Edis apoio no _x000D_
 sentido de endossar o presente REQUERIMENTO para MOÇÃO DE APLAUSOS AOS_x000D_
 VEREADORES: Jair Alves de Oliveira, Nilson Alves de Souza, Abneir Soares de França, _x000D_
 José Carlos Rodrigues dos Santos, Fábio dos Santos das Chagas, Francisco Célio Brito _x000D_
 Silva, Claudiomir Rodrigues, Marcos Henrique de Oliveira Bezerra ,Juvenil Quirino Jaconi e _x000D_
 Denízio Pereira da Costa.</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6311/requerimento_no_010-cmnm-2025-_realizacao_de_audiencia_publica-comissao_ccj.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6311/requerimento_no_010-cmnm-2025-_realizacao_de_audiencia_publica-comissao_ccj.pdf</t>
   </si>
   <si>
     <t>Requer aprovação por esta Câmara Municipal de Nova Mamoré, para realização de _x000D_
 audiência pública no dia 23/06/2024, às 10h00min, relativa ao Projeto de Lei nº 255_x000D_
 GP/2025, que dispões sobre as diretrizes para elaboração e execução da Lei _x000D_
 Orçamentária Anual – LDO, nos termos do art. 88, do Regimento Interno.</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6321/requerimento_no_011-cmnm-2025-_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6321/requerimento_no_011-cmnm-2025-_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve vem REQUERER aos nobres Edis apoio no _x000D_
 sentido de endossar o presente REQUERIMENTO para MOÇÃO DE APLAUSOS para _x000D_
 prestigiar a Secretaria de Educação (SEMED) e as escolas municipais: Napoleão _x000D_
 Lobo de Miranda, Manoel José dos Santos, Luciana Maronari e Maria Aleuda Nunes _x000D_
 de Souza pelo grande feito aos programas educacionais coordenados pelo Tribunal _x000D_
 de Contas do Estado de Rondônia (TCE/RO), na pessoa do Conselheiro Paulo Cury.</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6349/requerimento_no_012-cmnm-2025-_instauracao_de_processo_administrativo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6349/requerimento_no_012-cmnm-2025-_instauracao_de_processo_administrativo.pdf</t>
   </si>
   <si>
     <t>Requer aprovação por esta Câmara Municipal de Nova Mamoré, para que seja _x000D_
 realizada a instauração de procedimento administrativo para apuração de vazamento de _x000D_
 documento funcional de servidor público.</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6486/requerimento_no_013-cmnm-2025-mocao_de_aplausos_a_amatur_amazonia_turismo_ltda.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6486/requerimento_no_013-cmnm-2025-mocao_de_aplausos_a_amatur_amazonia_turismo_ltda.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve vem REQUERER aos nobres Edis apoio no _x000D_
 sentido de endossar o presente REQUERIMENTO para MOÇÃO DE APLAUSOS à Amatur _x000D_
 Amazônia Turismo LTDA, empresa que, sob o nome fantasia Amatur Turismo, vem _x000D_
 prestando relevantes serviços à população, especialmente no período de enchente que _x000D_
 recentemente afetou nossa região.</t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6497/requerimento_no_014-cmnm-2025-mocao_de_aplausos_aos_defensores_publicos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6497/requerimento_no_014-cmnm-2025-mocao_de_aplausos_aos_defensores_publicos.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve vem REQUERER aos nobres Edis apoio no _x000D_
 sentido de endossar o presente REQUERIMENTO para MOÇÃO DE APLAUSOS à _x000D_
 Defensora Eryca Rubielly Cabral Tolentino,  à Dra. Ada Alves dos Reis Mendes _x000D_
 (Defensora Pública, Coordenadora do Núcleo de Atendimento Virtual da Defensoria _x000D_
 Pública) e ao Dr. Victor Hugo de Souza Lima (Defensor Público-Geral do Estado de _x000D_
 Rondônia), pelos relevantes serviços prestados à população através do Núcleo de _x000D_
 Atendimento Virtual da Defensoria Pública.</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6518/requerimento_no_015-cmnm-2025-mocao_de_aplausos_ao_professor_joao_climaco.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6518/requerimento_no_015-cmnm-2025-mocao_de_aplausos_ao_professor_joao_climaco.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve vem REQUERER aos nobres Edis apoio no _x000D_
 sentido de endossar o presente REQUERIMENTO para MOÇÃO DE APLAUSOS tem como _x000D_
 objetivo reconhecer e enaltecer a relevante contribuição do Professor João Francisco _x000D_
 Clímaco Filho à educação, ao esporte, à política e ao desenvolvimento social do Município _x000D_
 de Nova Mamoré.</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
     <t>ADALTO, ANDRÉ DO SINDICATO, CÉLIO BRITO, CLAUDIOMIR RODRIGUES, FÁBIO CARCARÁ, IRMÃO JÓ, JAIR DA 29, JEFFERSON CLÍMACO, JOALDO, SARGENTO MILTON, TOINHO BARROSO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6632/requerimento_no_016-cmnm-2025-ampliacao_da_rede_eletrica_na_regiao_da_vila_formosa.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6632/requerimento_no_016-cmnm-2025-ampliacao_da_rede_eletrica_na_regiao_da_vila_formosa.pdf</t>
   </si>
   <si>
     <t>REQUERER à Energisa Rondônia por intermédio de seu Diretor Geral Senhor André _x000D_
 Luís Cabral Theobald a presente AMPLIAÇÃO DA REDE ELÉTRICA NA REGIÃO DA VILA _x000D_
 FORMOSA, com a instalação de aproximadamente 4,5 km de rede trifásica.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6676/requerimento_no_017-cmnm-2025-solicitacao_do_acompanhamento_de_um_tecnico_de_enfermagem.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6676/requerimento_no_017-cmnm-2025-solicitacao_do_acompanhamento_de_um_tecnico_de_enfermagem.pdf</t>
   </si>
   <si>
     <t>REQUERER Solicitação do acompanhamento de um Técnico de Enfermagem e/ou Enfermeiro habilitado para acompanhar os pacientes em emergências nos Distritos de Marechal Rondon, Distrito de Araras e Região.</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6675/requerimento_no_018-cmnm-2025-designacao_e_lotacao_de_um_medico_legista_permanente.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6675/requerimento_no_018-cmnm-2025-designacao_e_lotacao_de_um_medico_legista_permanente.pdf</t>
   </si>
   <si>
     <t>REQUERER a designação e lotação de um Médico Legista permanente no Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6754/requerimento_19.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6754/requerimento_19.pdf</t>
   </si>
   <si>
     <t>Requer aprovação por esta Câmara Municipal de Nova Mamoré, para realização de_x000D_
 audiência pública no dia 17/11/2025, às 17h00min, relativa ao Projeto de Lei nº 304-_x000D_
 GP/2025, que dispões sobre o Plano Plurianual do Município de Nova Mamoré para o_x000D_
 quadriênio 2026 - 2029, nos termos do art. 88, do Regimento Interno.</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6755/requerimento_020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6755/requerimento_020.pdf</t>
   </si>
   <si>
     <t>Requer aprovação por esta Câmara Municipal de Nova Mamoré, para realização de_x000D_
 audiência pública no dia 24/11/2025, às 17h00min, relativa ao Projeto de Lei nº 312-_x000D_
 GP/2025, que Estima a Receita e Fixa a Despesa do Município de Nova Mamoré para o_x000D_
 Exercício Financeiro de 2026 – LOA, nos termos do art. 88, do Regimento Interno.</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6757/requerimento_21.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6757/requerimento_21.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve vem REQUERER aos nobres Edis apoio no_x000D_
 sentido de endossar o presente REQUERIMENTO para MOÇÃO DE APLAUSOS ao_x000D_
 Excelentíssimo e Reverendíssimo Dom Benedito Araújo, Bispo da Diocese de_x000D_
 Guajará-Mirim, pelos relevantes serviços prestados à comunidade católica e à_x000D_
 sociedade do Vale do Guaporé.</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6758/requerimento_22.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6758/requerimento_22.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Prefeito Marcélio Rodrigues Uchoa que sejam disponibilizadas_x000D_
 PRANCHAS DE COMUNICAÇÃO ALTERNATIVA E AUMENTATIVA (CAA) nas escolas_x000D_
 da rede pública municipal de Nova Mamoré, com execução a partir do ano letivo de 2026.</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6824/requerimento_de_licenca_n_01_2025-jair.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6824/requerimento_de_licenca_n_01_2025-jair.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA Nº 01/2025 – À MESA DIRETORA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO – Do Vereador Jair Alves de Oliveira – REQUERER LICENÇA “para tratar de assunto de interesse particular, sem remuneração, pelo prazo de 30 (trinta) dias, a partir de 22 de novembro de 2025, nos termos da legislação vigente”.</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6900/requerimento_24.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6900/requerimento_24.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve vem REQUERER aos nobres Edis apoio no _x000D_
 sentido de endossar o presente REQUERIMENTO para MOÇÃO DE APLAUSOS AOS _x000D_
 SENHORES: Igor Gontijo Rodrigues, Fábio Nunes de Souza, Mizael Tomáz e Antônio _x000D_
 Sérgio Pereira Júnior.</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6901/requerimento_25.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6901/requerimento_25.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve vem REQUERER aos nobres Edis apoio no _x000D_
 sentido de endossar o presente REQUERIMENTO para MOÇÃO DE APLAUSOS a _x000D_
 senhora Leonides Teixeira da Silva.</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
     <t>VPT</t>
   </si>
   <si>
     <t>VETO PARCIAL OU TOTAL</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6336/mensagem_de_veto_ao_projeto_de_lei_no_009-cm-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6336/mensagem_de_veto_ao_projeto_de_lei_no_009-cm-2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO AO PROJETO DE LEI Nº 009-CM/2025_x000D_
 _x000D_
  Excelentíssimo Senhor Presidente,_x000D_
 _x000D_
  Comunico a Vossa Excelência que, nos termos do § 1º do art. 60 da Lei Orgânica Municipal, decidi VETAR_x000D_
  PARCIALMENTE o Projeto de Lei Legislativo 009-CM/2025, originário dessa Casa de Leis que Dispõe_x000D_
  acerca da Implantação de Código QR em todas as Placas de Obras Públicas executadas no âmbito do_x000D_
  Município de Nova Mamoré/RO, para leitura e fiscalização eletrônica.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -13270,67 +13476,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6853/acordao_-_projeto_de_lei-010-2023__e_lei_2.113-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5850/ata_da_1a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5851/ata_da_2a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5852/ata_da_03a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5853/ata_da_04a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5854/ata_da_05a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5855/ata_da_06a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6002/ata_da_07a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6003/ata_da_08a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6004/ata_da_09a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6005/ata_da_10a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6006/ata_da_11a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6007/ata_da_12a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6008/ata_da_13a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6009/ata_da_14a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6010/ata_da_15a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6282/ata_da_16a_sessao_extraordinaria_-realizada_dia_09_de__junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6283/ata_da_17a_sessao_extraordinaria_-realizada_dia_09_de__junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6284/ata_da_18a_sessao_extraordinaria_-realizada_dia_09_de__junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6285/ata_da_19a_sessao_extraordinaria_-realizada_dia_09_de__junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6286/ata_da_20a_sessao_extraordinaria_-realizada_dia_09_de__junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6299/ata_da_21a_sessao_extraordinaria_-realizada_dia_12_de__junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6300/ata_da_22a_sessao_extraordinaria_-realizada_dia_12_de__junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6343/ata_da_23a_sessao_extraordinaria_-realizada_dia_30_de__junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6344/ata_da_24a_sessao_extraordinaria_-realizada_dia_30_de__junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6345/ata_da_25a_sessao_extraordinaria_-realizada_dia_30_de__junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6346/ata_da_26a_sessao_extraordinaria_-realizada_dia_30_de__junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6371/ata_da_27a_sessao_extraordinaria_-realizada_dia_07_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6372/ata_da_28a_sessao_extraordinaria_-realizada_dia_07_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6373/ata_da_29a_sessao_extraordinaria_-realizada_dia_07_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6374/ata_da_30a_sessao_extraordinaria_-realizada_dia_07_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6375/ata_da_31a_sessao_extraordinaria_-realizada_dia_07_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6399/ata_da_32a_sessao_extraordinaria_-realizada_dia_14_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6400/ata_da_33a_sessao_extraordinaria_-realizada_dia_14_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6411/ata_da_34a_sessao_extraordinaria_-realizada_dia_21_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6412/ata_da_35a_sessao_extraordinaria_-realizada_dia_21_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6413/ata_da_36a_sessao_extraordinaria_-realizada_dia_21_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6414/ata_da_37a_sessao_extraordinaria_-realizada_dia_21_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6418/ata_da_38a_sessao_extraordinaria_-realizada_dia_23_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6419/ata_da_39a_sessao_extraordinaria_-realizada_dia_23_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6420/ata_da_40a_sessao_extraordinaria_-realizada_dia_23_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6443/ata_da_41a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6444/ata_da_42a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6445/ata_da_43a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6446/ata_da_44a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6447/ata_da_45a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6448/ata_da_46a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6449/ata_da_47a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6450/ata_da_48a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6451/ata_da_49a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6543/ata_da_50a_sessao_extraordinaria_-realizada_dia_26_de__agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6544/ata_da_51a_sessao_extraordinaria_-realizada_dia_26_de__agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6572/ata_da_52a_sessao_extraordinaria_-realizada_dia_12_de__setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6573/ata_da_53a_sessao_extraordinaria_-realizada_dia_12_de__setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6574/ata_da_54a_sessao_extraordinaria_-realizada_dia_12_de__setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6588/ata_da_55a_sessao_extraordinaria_-realizada_dia_15_de__setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6814/ata-da_56_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6816/ata-da_57_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6817/ata-da_58_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6819/ata-da_60_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6820/ata-da_61_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6821/ata-da_62_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6822/ata-da_63_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6823/ata-da_64_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6905/ata-da_65_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6906/ata-da_66_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6907/ata-da_67_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6908/ata-da_68_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6909/ata-da_69_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6858/ata__70a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6910/ata-da_71_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6911/ata-da_72_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6912/ata-da_73_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6913/ata-da_74_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6914/ata-da_75_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6915/ata-da_76_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6916/ata-da_77_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6917/ata-da_78_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6918/ata-da_79_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6919/ata-da_80_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6941/ata-da_81_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6942/ata-da_82_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6943/ata-da_83_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6944/ata-da_84_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6945/ata-da_85_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6946/ata-da_86_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6947/ata-da_87_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6948/ata-da_88_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6949/ata-da_89_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6950/ata-da_90_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6951/ata-da_91_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6952/ata-da_92_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6953/ata-da_93_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6954/ata-da_94_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6955/ata-da_95_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6975/ata-da_97_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6976/ata-da_98_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6977/ata-da_99_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6978/ata-da_100_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6979/ata-da_101_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6980/ata-da_102_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6981/ata-da_103_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6982/ata-da_104_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6983/ata-da_105_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5931/ata_da_1a_primeira_sessao_ordinaria_no_dia_03-02-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5946/ata_da_2a_segunda_sessao_ordinaria_no_dia_10-02-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6030/ata_da_3a_terceira_sessao_ordinaria_no_dia_17-02-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6046/ata_da_4a_quarta_sessao_ordinaria_no_dia_10-03-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6050/ata_da_5a_quinta_sessao_ordinaria_no_dia_17-03-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6067/ata_da_6a_sexta_sessao_ordinaria_no_dia_24-03-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6089/ata_da_7a_setima_sessao_ordinaria_no_dia_31-03-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6117/ata_da_8a_oitava_sessao_ordinaria_no_dia_07-04-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6146/ata_da_9a_nona_sessao_ordinaria_no_dia_14-04-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6171/ata_da_10a_decima_sessao_ordinaria_no_dia_28-04-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6211/ata_da_11a_decima_primeira_sessao_ordinaria_no_dia_05-05-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6225/ata_da_12a_decima_segunda_sessao_ordinaria_no_dia_12-05-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6247/ata_da_13a_decima_terceira_sessao_ordinaria_no_dia_19-05-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6256/ata_da_14a_decima_quarta_sessao_ordinaria_no_dia_26-05-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6280/ata_da_15a_decima_quinta_sessao_ordinaria_no_dia_02-06-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6309/ata_da_16a_decima_sexta_sessao_ordinaria_no_dia_09-06-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6328/ata_da_17a_setima_sessao_ordinaria_no_dia_16-06-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6351/ata_da_18a_decima_oitava_sessao_ordinaria_no_dia_23-06-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6376/ata_da_19a_decima_nona_sessao_ordinaria_no_dia_30-06-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6398/ata_da_20a_vigesima_sessao_ordinaria_no_dia_07-07-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6475/ata_da_21a_vigesima_primeira_sessao_ordinaria_no_dia_14-07-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6487/ata_da_22a_vigesima_segunda_sessao_ordinaria_no_dia_04-08-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6502/ata_da_23a_vigesima_terceira_sessao_ordinaria_no_dia_11-08-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6529/ata_da_24a_vigesima_quarta_sessao_ordinaria_no_dia_18-08-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6552/ata_da_25a_vigesima_quinta_sessao_ordinaria_no_dia_25-08-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6567/ata_da_26a_vigesima_sexta_sessao_ordinaria_no_dia_01-09-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6580/ata_da_27a_vigesima_setima_sessao_ordinaria_no_dia_08-09-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6605/ata_da_28a_vigesima_oitava_sessao_ordinaria_no_dia_15-09-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6629/ata_da_29a_vigesima_nona_sessao_ordinaria_no_dia_22-09-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6643/ata_da_30a_sessao_ordinaria_no_dia_29-09-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6674/ata_da_31a_sessao_ordinaria_no_dia_06-10-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6713/ata_da_32a_sessao_ordinaria_no_dia_13-10-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6739/ata_da_33a_sessao_ordinaria_no_dia_20-10-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6863/ata-da_34_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6864/ata-da_35_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6865/ata-da_36_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6834/ata-da_37_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6859/ata-da_38_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6860/ata-da_39_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6967/ata-da_40a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6968/ata-da_41asessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5831/ata_da_1a_sessao_solene-_posse_dos_vereadores-_prefeito_e_vice-prefeito_para_o_quadrienio_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5859/autografo_no_001-cmnm-2025-ref_ao_pl_de_no_195-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5860/autografo_no_002-cmnm-2025-ref_ao_pl_de_no_196-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5861/autografo_no_003-cmnm-2025-ref_ao_pl_de_no_197-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5862/autografo_no_004-cmnm-2025-ref_ao_pl_de_no_198-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5863/autografo_no_005-cmnm-2025-ref_ao_pl_de_no_199-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5864/autografo_no_006-cmnm-2025-ref_ao_pl_de_no_200-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5898/autografo_no_007-cmnm-2025-ref_ao_pl_de_no_201-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5899/autografo_no_008-cmnm-2025-ref_ao_pl_de_no_202-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5900/autografo_no_009-cmnm-2025-ref_ao_pl_de_no_203-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5901/autografo_no_010-cmnm-2025-ref_ao_pl_de_no_204-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5902/autografo_no_011-cmnm-2025-ref_ao_pl_de_no_205-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5903/autografo_no_012-cmnm-2025-ref_ao_pl_de_no_206-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5904/autografo_no_013-cmnm-2025-ref_ao_pl_de_no_207-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5905/autografo_no_014-cmnm-2025-ref_ao_pl_de_no_208-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5906/autografo_no_015-cmnm-2025-ref_ao_pl_de_no_209-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5907/autografo_no_016-cmnm-2025-ref_ao_pl_de_no_210-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5908/autografo_no_017-cmnm-2025-ref_ao_pl_de_no_211-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5909/autografo_no_018-cmnm-2025-ref_ao_pl_de_no_212-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5910/autografo_no_019-cmnm-2025-ref_ao_pl_de_no_213-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5911/autografo_no_020-cmnm-2025-ref_ao_pl_de_no_217-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5949/autografo_no_021-cmnm-2025-ref_ao_pl_de_no_215-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5950/autografo_no_022-cmnm-2025-ref_ao_pl_de_no_219-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5951/autografo_no_023-cmnm-2025-ref_ao_pl_de_no_220-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5952/autografo_no_024-cmnm-2025-ref_ao_pl_de_no_221-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5953/autografo_no_025-cmnm-2025-ref_ao_pl_de_no_222-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5954/autografo_no_026-cmnm-2025-ref_ao_pl_de_no_223-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5955/autografo_no_027-cmnm-2025-ref_ao_pl_de_no_224-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6011/autografo_no_028-cmnm-2025-ref_ao_pl_de_no_225-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6012/autografo_no_029-cmnm-2025-ref_ao_pl_de_no_226-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6013/autografo_no_030-cmnm-2025-ref_ao_pl_de_no_227-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6014/autografo_no_031-cmnm-2025-ref_ao_pl_de_no_228-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6015/autografo_no_032-cmnm-2025-ref_ao_pl_de_no_229-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6016/autografo_no_033-cmnm-2025-ref_ao_pl_de_no_230-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6017/autografo_no_034-cmnm-2025-ref_ao_pl_de_no_231-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6018/autografo_no_035-cmnm-2025-ref_ao_pl_de_no_233-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6019/autografo_no_036-cmnm-2025-ref_ao_pl_de_no_234-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6055/autografo_no_037-cmnm-2025-ref_ao_pl_de_no_235-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6080/autografo_no_038-cmnm-2025-ref_ao_pl_de_no_238-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6081/autografo_no_039-cmnm-2025-ref_ao_pl_de_no_003-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6095/autografo_no_040-cmnm-2025-ref_ao_pl_de_no_001-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6096/autografo_no_041-cmnm-2025-ref_ao_pl_de_no_002-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6100/autografo_no_042-cmnm-2025-ref_ao_pl_de_no_004-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6101/autografo_no_043-cmnm-2025-ref_ao_pl_de_no_240-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6102/autografo_no_044-cmnm-2025-ref_ao_pl_de_no_241-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6103/autografo_no_045-cmnm-2025-ref_ao_pl_de_no_242-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6104/autografo_no_046-cmnm-2025-ref_ao_pl_de_no_243-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6126/autografo_no_047-cmnm-2025-ref_ao_pl_de_no_005-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6127/autografo_no_048-cmnm-2025-ref_ao_pl_de_no_245-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6152/autografo_no_049-cmnm-2025-ref_ao_pl_de_no_246-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6154/autografo_no_050-cmnm-2025-ref_ao_pl_de_no_247-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6155/autografo_no_051-cmnm-2025-ref_ao_pl_de_no_250-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6162/autografo_no_052-cmnm-2025-ref_ao_pl_de_no_248-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6163/autografo_no_053-cmnm-2025-ref_ao_pl_de_no_249-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6164/autografo_no_054-cmnm-2025-ref_ao_pl_de_no_251-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6168/autografo_no_055-cmnm-2025-ref_ao_pl_de_no_237-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6184/autografo_no_056-cmnm-2025-ref_ao_pl_de_no_253-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6185/autografo_no_057-cmnm-2025-ref_ao_pl_de_no_254-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6186/autografo_no_058-cmnm-2025-ref_ao_pl_de_no_006-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6217/autografo_no_059-cmnm-2025-ref_ao_pl_de_no_252-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6218/autografo_no_060-cmnm-2025-ref_ao_pl_de_no_256-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6219/autografo_no_061-cmnm-2025-ref_ao_pl_de_no_007-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6237/autografo_no_062-cmnm-2025-ref_ao_pl_de_no_257-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6266/autografo_no_063-cmnm-2025-ref_ao_pl_de_no_258-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6267/autografo_no_064-cmnm-2025-ref_ao_pl_de_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6268/autografo_no_065-cmnm-2025-ref_ao_pl_de_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6272/autografo_no_066-cmnm-2025-ref_ao_pl_de_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6273/autografo_no_067-cmnm-2025-ref_ao_pl_de_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6274/autografo_no_068-cmnm-2025-ref_ao_pl_de_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6293/autografo_no_069-cmnm-2025-ref_ao_pl_de_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6303/autografo_no_070-cmnm-2025-ref_ao_pl_de_no_264-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6289/autografo_no_071-cmnm-2025-ref_ao_pl_de_no_260-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6290/autografo_no_072-cmnm-2025-ref_ao_pl_de_no_261-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6291/autografo_no_073-cmnm-2025-ref_ao_pl_de_no_262-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6292/autografo_no_074-cmnm-2025-ref_ao_pl_de_no_263-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6304/autografo_no_075-cmnm-2025-ref_ao_pl_de_no_265-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6316/autografo_no_076-cmnm-2025-ref_ao_pl_de_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6317/autografo_no_077-cmnm-2025-ref_ao_pl_de_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6318/autografo_no_078-cmnm-2025-ref_ao_pl_de_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6319/autografo_no_079-cmnm-2025-ref_ao_pl_de_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6320/autografo_no_080-cmnm-2025-ref_ao_pl_de_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6333/autografo_no_081-cmnm-2025-ref_ao_pl_de_no_266-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6334/autografo_no_082-cmnm-2025-ref_ao_pl_de_no_267-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6335/autografo_no_083-cmnm-2025-ref_ao_pl_de_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6353/autografo_no_084-cmnm-2025-ref_ao_pl_de_no_268-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6354/autografo_no_085-cmnm-2025-ref_ao_pl_de_no_269-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6355/autografo_no_086-cmnm-2025-ref_ao_pl_de_no_270-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6356/autografo_no_087-cmnm-2025-ref_ao_pl_de_no_271-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6379/autografo_no_088-cmnm-2025-ref_ao_pl_de_no_272-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6380/autografo_no_089-cmnm-2025-ref_ao_pl_de_no_273-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6381/autografo_no_090-cmnm-2025-ref_ao_pl_de_no_274-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6382/autografo_no_091-cmnm-2025-ref_ao_pl_de_no_275-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6383/autografo_no_092-cmnm-2025-ref_ao_pl_de_no_276-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6401/autografo_no_093-cmnm-2025-ref_ao_pl_de_no_020-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6403/autografo_no_094-cmnm-2025-ref_ao_pl_de_no_277-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6465/autografo_no_095-cmnm-2025-ref_ao_pl_de_no_255-gp-2025-ldo-2026.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6425/autografo_no_096-cmnm-2025-ref_ao_pl_de_no_278-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6426/autografo_no_097-cmnm-2025-ref_ao_pl_de_no_279-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6427/autografo_no_098-cmnm-2025-ref_ao_pl_de_no_280-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6428/autografo_no_099-cmnm-2025-ref_ao_pl_de_no_281-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6429/autografo_no_100-cmnm-2025-ref_ao_pl_de_no_282-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6430/autografo_no_101-cmnm-2025-ref_ao_pl_de_no_283-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6431/autografo_no_102-cmnm-2025-ref_ao_pl_de_no_284-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6456/autografo_no_103-cmnm-2025-ref_ao_pl_de_no_285-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6457/autografo_no_104-cmnm-2025-ref_ao_pl_de_no_286-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6458/autografo_no_105-cmnm-2025-ref_ao_pl_de_no_287-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6459/autografo_no_106-cmnm-2025-ref_ao_pl_de_no_288-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6460/autografo_no_107-cmnm-2025-ref_ao_pl_de_no_289-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6461/autografo_no_108-cmnm-2025-ref_ao_pl_de_no_290-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6462/autografo_no_109-cmnm-2025-ref_ao_pl_de_no_291-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6463/autografo_no_110-cmnm-2025-ref_ao_pl_de_no_292-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6490/autografo_no_112-cmnm-2025-ref_ao_pl_de_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6491/autografo_no_113-cmnm-2025-ref_ao_pl_de_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6504/autografo_no_114-cmnm-2025-ref_ao_pl_de_no_294-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6505/autografo_no_115-cmnm-2025-ref_ao_pl_de_no_295-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6506/autografo_no_116-cmnm-2025-ref_ao_pl_de_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6507/autografo_no_117-cmnm-2025-ref_ao_pl_de_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6535/autografo_no_118-cmnm-2025-ref_ao_pl_de_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6536/autografo_no_119-cmnm-2025-ref_ao_pl_de_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6537/autografo_no_120-cmnm-2025-ref_ao_pl_de_no_296-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6538/autografo_no_121-cmnm-2025-ref_ao_pl_de_no_298-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6545/autografo_no_122-cmnm-2025-ref_ao_pl_de_no_300-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6546/autografo_no_123-cmnm-2025-ref_ao_pl_de_no_301-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6575/autografo_no_124-cmnm-2025-ref_ao_pl_de_no_302-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6576/autografo_no_125-cmnm-2025-ref_ao_pl_de_no_303-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6577/autografo_no_126-cmnm-2025-ref_ao_pl_de_no_305-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6586/autografo_no_127-cmnm-2025-ref_ao_pl_de_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6587/autografo_no_128-cmnm-2025-ref_ao_plc_de_no_020-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6607/autografo_no_129-cmnm-2025-ref_ao_pl_de_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6608/autografo_no_130-cmnm-2025-ref_ao_pl_de_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6612/autografo_no_131-cmnm-2025-ref_ao_pl_de_no_306-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6613/autografo_no_132-cmnm-2025-ref_ao_pl_de_no_307-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6614/autografo_no_133-cmnm-2025-ref_ao_pl_de_no_308-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6615/autografo_no_134-cmnm-2025-ref_ao_pl_de_no_309-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6616/autografo_no_135-cmnm-2025-ref_ao_pl_de_no_310-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6617/autografo_no_136-cmnm-2025-ref_ao_pl_de_no_311-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6635/autografo_no_137-cmnm-2025-ref_ao_pl_de_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6636/autografo_no_138-cmnm-2025-ref_ao_pl_de_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6637/autografo_no_139-cmnm-2025-ref_ao_pl_de_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6651/autografo_no_140-cmnm-2025-ref_ao_pl_de_no_033-2025_1.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6652/autografo_no_141-cmnm-2025-ref_ao_pl_de_no_313-gp-2025_1.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6653/autografo_no_142-cmnm-2025-ref_ao_pl_de_no_314-gp-2025_1.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6679/autografo_no_143-cmnm-2025-ref_ao_pl_de_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6680/autografo_no_144-cmnm-2025-ref_ao_pl_de_no_315-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6714/autografo_no_145-cmnm-2025-ref_ao_pl_de_no_317-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6715/autografo_no_146-cmnm-2025-ref_ao_pl_de_no_318-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6716/autografo_no_147-cmnm-2025-ref_ao_pl_de_no_319-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6717/autografo_no_148-cmnm-2025-ref_ao_pl_de_no_320-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6718/autografo_no_149-cmnm-2025-ref_ao_pl_de_no_321-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6719/autografo_no_150-cmnm-2025-ref_ao_pl_de_no_322-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6720/autografo_no_151-cmnm-2025-ref_ao_pl_de_no_323-gp-2025_2.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6721/autografo_no_152-cmnm-2025-ref_ao_pl_de_no_324-gp-2025_2.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6722/autografo_no_153-cmnm-2025-ref_ao_pl_de_no_325-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6741/autografo_no_154-cmnm-2025-ref_ao_pl_de_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6769/autografo-n_155-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6770/autografo-n_156-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6771/autografo-n_157-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6772/autografo-n_158-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6773/autografo-n_159-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6774/autografo-n_160-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6775/autografo-n_161-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6776/autografo-n_162-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6792/autografo-n_164-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6793/autografo-n_165-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6795/autografo-n_167-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6796/autografo-n168-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6797/autografo-n_169-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6826/autografo-n_170-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6827/autografo-n_171-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6828/autografo-n_172-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6829/autografo-n_173-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6830/autografo-n_174-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6836/autografo-n_175-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6857/autografo_no_176-cmnm-2025-ref_ao_pl_de_no_044-2025-abono.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6920/autografo-n_177-cmnm-2025-proj.39.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6921/autografo-n_178-cmnm-2025-proj.40.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6922/autografo-n_179-cmnm-2025-proj.41.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6923/autografo-n_180-cmnm-2025-proj.42.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6924/autografo-n_181-cmnm-2025-proj.43.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6925/autografo-n_182-cmnm-2025-proj.344.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6926/autografo-n_183-cmnm-2025-proj.45.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6927/autografo-n_184-cmnm-2025-proj.346.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6928/autografo-n_185-cmnm-2025-proj.347.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6929/autografo-n_186-cmnm-2025-proj.lei_compl.21.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6930/autografo-n_187-cmnm-2025-proj.38.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6931/autografo-n_188-cmnm-2025-proj.348.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6932/autografo-n_189-cmnm-2025-proj.349.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6933/autografo-n_190-cmnm-2025-proj.350.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6934/autografo-n_191-cmnm-2025-proj.351.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6935/autografo-n_192-cmnm-2025-proj.352.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6936/autografo-n_193-cmnm-2025-proj.353.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6937/autografo-n_194-cmnm-2025-proj.045.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6938/autografo-n_195-cmnm-2025-proj.046.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6939/autografo-n_196-cmnm-2025-proj.354.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6940/autografo-n_197-cmnm-2025-proj.356.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6985/autografo_no198-cmnm-2025-proj.312.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6986/autografo_no199-cmnm-2025-proj.357-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6987/autografo_no_200-cmnm-2025-proj.355-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6988/autografo_no_201-cmnm-2025-proj.359-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6989/autografo_no_202-cmnm-2025-proj.360-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6990/autografo_no_203-cmnm-2025-proj.361-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6991/autografo_no_204-cmnm-2025-proj.362-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5837/decreto_no_8.593-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5865/decreto_no_8.657-gp-2025-referente_a_lei_no_2.266-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5866/decreto_no_8.659-gp-2025-referente_a_lei_no_2.267-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5867/decreto_no_8.660-gp-2025-referente_a_lei_no_2.268-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5868/decreto_no_8.661-gp-2025-referente_a_lei_no_2.269-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5915/decreto_no_8.691-gp-2025-referente_a_lei_no_2.272-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5916/decreto_no_8.692-gp-2025-referente_a_lei_no_2.273-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5917/decreto_no_8.693-gp-2025-referente_a_lei_no_2.274-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5918/decreto_no_8.694-gp-2025-referente_a_lei_no_2.275-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5919/decreto_no_8.695-gp-2025-referente_a_lei_no_2.276-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5920/decreto_no_8.696-gp-2025-referente_a_lei_no_2.277-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5921/decreto_no_8.697-gp-2025-referente_a_lei_no_2.278-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5922/decreto_no_8.699-gp-2025-referente_a_lei_no_2.279-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5923/decreto_no_8.700-gp-2025-referente_a_lei_no_2.280-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5924/decreto_no_8.701-gp-2025-referente_a_lei_no_2.281-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5925/decreto_no_8.702-gp-2025-referente_a_lei_no_2.282-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5926/decreto_no_8.703-gp-2025-referente_a_lei_no_2.283-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5927/decreto_no_8.704-gp-2025-referente_a_lei_no_2.284-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5928/decreto_no_8.705-gp-2025-referente_a_lei_no_2.285-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5956/decreto_no_8.743-gp-2025-referente_a_lei_no_2.286-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5957/decreto_no_8.745-gp-2025-referente_a_lei_no_2.287-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5958/decreto_no_8.744-gp-2025-referente_a_lei_no_2.288-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5959/decreto_no_8.746-gp-2025-referente_a_lei_no_2.289-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5960/decreto_no_8.747-gp-2025-referente_a_lei_no_2.290-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5961/decreto_no_8.748-gp-2025-referente_a_lei_no_2.291-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5962/decreto_no_8.750-gp-2025-referente_a_lei_no_2.292-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6020/decreto_no_8.785-gp-2025-referente_a_lei_no_2.293-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6021/decreto_no_8.786-gp-2025-referente_a_lei_no_2.294-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6022/decreto_no_8.787-gp-2025-referente_a_lei_no_2.295-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6023/decreto_no_8.788-gp-2025-referente_a_lei_no_2.297-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6024/decreto_no_8.789-gp-2025-referente_a_lei_no_2.296-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6025/decreto_no_8.790-gp-2025-referente_a_lei_no_2.298-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6026/decreto_no_8.791-gp-2025-referente_a_lei_no_2.299-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6027/decreto_no_8.792-gp-2025-referente_a_lei_no_2.300-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6028/decreto_no_8.793-gp-2025-referente_a_lei_no_2.301-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6086/decreto_no_8.920-gp-2025-referente_a_lei_no_2.303-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6111/decreto_no_8.946-gp-2025-referente_a_lei_no_2.308-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6112/decreto_no_8.947-gp-2025-referente_a_lei_no_2.309-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6113/decreto_no_8.948-gp-2025-referente_a_lei_no_2.310-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6114/decreto_no_8.949-gp-2025-referente_a_lei_no_2.311-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6172/decreto_no_8.961-gp-2025-referente_a_lei_no_2.315-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6173/decreto_no_8.962-gp-2025-referente_a_lei_no_2.316-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6174/decreto_no_8.967-gp-2025-referente_a_lei_no_2.205-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6175/decreto_no_8.968-gp-2025-referente_a_lei_no_2.319-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6176/decreto_no_8.970-gp-2025-referente_a_lei_no_2.320-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6192/decreto_no_8.981-gp-2025-referente_a_lei_no_2.322-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6193/decreto_no_8.984-gp-2025-referente_a_lei_no_2.323-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6234/decreto_no_9.006-gp-2025-referente_a_lei_no_2.325-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6235/decreto_no_9.008-gp-2025-referente_a_lei_no_2.326-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6244/decreto_no_9.017-gp-2025-referente_a_lei_no_2.328-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6275/decreto_no_9.030-gp-2025-referente_a_lei_no_2.330-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6294/decreto_no_9.039-gp-2025-referente_a_lei_no_2.335-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6295/decreto_no_9.041-gp-2025-referente_a_lei_no_2.338-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6302/decreto_no_9.040-gp-2025-referente_a_lei_no_2.337-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6306/decreto_no_9.044-gp-2025-referente_a_lei_no_2.341-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6337/decreto_no_9.054-gp-2025-referente_a_lei_no_2.343-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6357/decreto_no_9.063-gp-2025-referente_a_lei_no_2.348-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6363/decreto_no_9.064-gp-2025-referente_a_lei_no_2.349-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6364/decreto_no_9.066-gp-2025-referente_a_lei_no_2.350-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6365/decreto_no_9.067-gp-2025-referente_a_lei_no_2.351-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6388/decreto_no_9.072-gp-2025-referente_a_lei_no_2.352-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6390/decreto_no_9.073-gp-2025-referente_a_lei_no_2.353-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6391/decreto_no_9.074-gp-2025-referente_a_lei_no_2.354-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6392/decreto_no_9.075-gp-2025-referente_a_lei_no_2.355-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6393/decreto_no_9.078-gp-2025-referente_a_lei_no_2.356-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6404/decreto_no_9.089-gp-2025-referente_a_lei_no_2.358-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6438/decreto_no_9.107-gp-2025-referente_a_lei_no_2.363-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6442/decreto_no_9.111-gp-2025-referente_a_lei_no_2.365-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6452/decreto_no_9.115-gp-2025-referente_a_lei_no_2.367-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6453/decreto_no_9.116-gp-2025-referente_a_lei_no_2.368-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6454/decreto_no_9.117-gp-2025-referente_a_lei_no_2.369-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6455/decreto_no_9.118-gp-2025-referente_a_lei_no_2.370-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6466/decreto_no_9.119-gp-2025-referente_a_lei_no_2.371-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6467/decreto_no_9.120-gp-2025-referente_a_lei_no_2.372-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6468/decreto_no_9.122-gp-2025-referente_a_lei_no_2.373-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6469/decreto_no_9.123-gp-2025-referente_a_lei_no_2.375-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6470/decreto_no_9.124-gp-2025-referente_a_lei_no_2.376-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6508/decreto_no_9.155-gp-2025-referente_a_lei_no_2.383-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6510/decreto_no_9.157-gp-2025-referente_a_lei_no_2.384-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6547/decreto_no_9.161-gp-2025-referente_a_lei_no_2.389-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6548/decreto_no_9.162-gp-2025-referente_a_lei_no_2.390-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6571/decreto_no_9.183-gp-2025-referente_a_lei_no_2.393-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6581/decreto_no_9.194-gp-2025-referente_a_lei_no_2.394-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6582/decreto_no_9.196-gp-2025-referente_a_lei_no_2.396-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6592/decreto_no_9.199-gp-2025-referente_a_lei_no_2.397-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6618/decreto_no_9.202-gp-2025-referente_a_lei_no_2.400-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6620/decreto_no_9.204-gp-2025-referente_a_lei_no_2.401-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6621/decreto_no_9.206-gp-2025-referente_a_lei_no_2.402-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6622/decreto_no_9.207-gp-2025-referente_a_lei_no_2.405-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6669/decreto_no_9.220-gp-2025-referente_a_lei_no_2.411-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6670/decreto_no_9.221-gp-2025-referente_a_lei_no_2.412-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6693/decreto_no_9.232-gp-2025-referente_a_lei_no_2.414-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6726/decreto_no_9.239-gp-2025-referente_a_lei_no_2.415-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6727/decreto_no_9.240-gp-2025-referente_a_lei_no_2.416-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6728/decreto_no_9.241-gp-2025-referente_a_lei_no_2.417-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6729/decreto_no_9.242-gp-2025-referente_a_lei_no_2.418-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6730/decreto_no_9.243-gp-2025-referente_a_lei_no_2.419-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6731/decreto_no_9.245-gp-2025-referente_a_lei_no_2.420-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6732/decreto_no_9.246-gp-2025-referente_a_lei_no_2.421-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6733/decreto_no_9.247-gp-2025-referente_a_lei_no_2.422-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6734/decreto_no_9.248-gp-2025-referente_a_lei_no_2.423-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6840/01-decreto-9266-ref_a_lei_2.428.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6841/01-decreto-9267-ref_a_lei_2.429.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6842/01-decreto-9268-ref_a_lei_2.430.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6843/01-decreto-9269-ref_a_lei_2.431.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6844/01-decreto-9270-ref_a_lei_2.432.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6845/01-decreto-9279-ref_a_lei_2.433.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6846/01-decreto-9280-ref_a_lei_2.434.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6847/01-decreto-9282-ref_a_lei_2.436.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6848/01-decreto-9283-ref_a_lei_2.437.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6849/01-decreto-9292-ref_a_lei_2.443.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6850/01-decreto-9293-ref_a_lei_2.444.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6851/01-decreto-9281-ref_a_lei_2.435.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6958/decreto_no_9.370-gp-2025-referente_a_lei_no_2.448-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6959/decreto_no_9.382-gp-2025-referente_a_lei_no_2.454-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6960/decreto_no_9.383-gp-2025-referente_a_lei_no_2.455-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6961/decreto_no_9.390-gp-2025-referente_a_lei_no_2.458-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6962/decreto_no_9.391-gp-2025-referente_a_lei_no_2.459-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6963/decreto_no_9.392-gp-2025-referente_a_lei_no_2.460-gp-2025_repaired_1.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6964/decreto_no_9.393-gp-2025-referente_a_lei_no_2.461-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6965/decreto_no_9.394-gp-2025-referente_a_lei_no_2.462-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6966/decreto_no_9.396-gp-2025-referente_a_lei_no_2.463-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6994/decreto_no_9.399-gp-2025-.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6995/decreto_no_9.402-gp-2025-referente_a_lei_no_2.469-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6996/decreto_no_9.403-gp-2025-referente_a_lei_no_2.472-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6997/decreto_no_9.404-gp-2025-referente_a_lei_no_2.474-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6368/emenda_aditiva-no_001-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6903/emenda_002_aditiva_ao_pl_353-2025-andre.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6904/emenda_003_aditiva_ao_pl_353-2025-toim.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6993/emenda_004_aditiva_ao_pl_360-2025-.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6861/anexo_emendas_impositivas-exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6075/emenda__modificativa_no_001-2025_-ao_projeto_de_lei_no_002-cmnm-2025-pccs.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6812/emenda-modificativa_001-proj_38-2025-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6813/emenda_002_modificativa_ao_pl_38-celio.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6862/emenda__modificativa_no_001-2025_-ao_projeto_de_lei_no_312-gp-loa_-2026.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6992/emenda_modificativa_n_003-2025-ref._proj.360-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6902/emenda_001_supressiva_ao_pl_353-2025-andre.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5938/vereador_toinho_barroso_indicacao_n_001-2025-_assinado.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5945/indicacao_002_ciente.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6029/indicacao_n_003-2025-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6031/indicacao_n_004-2025-joaldo.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6043/indicacao_n_005-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6044/indicacao_n_006-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6049/indicacao_n_007-2025-_pres.adalto.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6051/indicacao_n_008-2025-_irmao_jo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6069/indicacao_n_009-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6115/indicacao_n_010-2025-_irmao_jo.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6116/indicacao_n_011-2025-_pres.adalto.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6118/indicacao_n_012-2025-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6149/indicacao_n_013-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6169/indicacao_n_014-2025-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6210/indicacao_n_015-2025-_pres.adalto.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6227/indicacao_n_016-2025-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6236/indicacao_n_017-2025-jefferson_climaco.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6240/indicacao_n_018-2025-jefferson_climaco.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6242/indicacao_n_019-2025-jefferson_climaco.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6243/indicacao_n_020-2025-jefferson_climaco.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6246/indicacao_n_021-2025-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6255/indicacao_n_022-2025-jefferson_climaco.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6257/indicacao_n_023-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6258/indicacao_n_024-2025-jefferson_climaco.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6259/indicacao_n_025-2025-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6265/indicacao_n_026-2025-_pres.adalto.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6276/indicacao_n_027-2025-fabio_carcara.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6307/indicacao_n_028-2025-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6305/indicacao_n_029-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6314/indicacao_n_030-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6312/indicacao_n_031-2025-jefferson_climaco.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6313/indicacao_n_032-2025-jefferson_climaco.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6315/indicacao_n_033-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6348/indicacao_n_034-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6476/indicacao_n_035-2025-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6482/indicacao_proposicao_legislativa-036_1_com_cientes.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6483/indicacao_n_037-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6484/indicacao_n_038-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6501/indicacao_n_039-2025-celio_brito.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6561/indicacao_n_040-2025-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6562/indicacao_n_041-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6563/indicacao_n_042-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6569/indicacao_n_043-2025-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6570/indicacao_n_044-2025-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6578/indicacao_n_045-2025-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6579/indicacao_n_046-2025-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6603/indicacao_n_047-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6597/indicacao_n_048-2025-jefferson_climaco.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6604/indicacao_proposicao_legislativa-049.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6606/indicacao_n_050-2025-joaldo.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6623/indicacao_n_051-2025-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6624/indicacao_n_052-2025-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6628/indicacao_n_053-2025-fabio_carcara.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6642/indicacao_n_054-2025-antonio_barroso_1.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6671/indicacao_n_055-2025-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6673/indicacao_n_056-2025-jefferson_climaco.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6702/indicacao_n_057-2025-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6703/indicacao_n_058-2025-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6704/indicacao_n_059-2025-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6737/indicacao_n_060-2025-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6740/indicacao_n_061-2025-celio_brito.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6780/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6781/indicacao_proposicao_legislativa-063_repaired.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6789/indicacao_proposicao_legislativa-064_repaired.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6895/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6896/indicacao_n_066-2025-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6897/indicacao_n_67-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6898/indicacao_n_68-2025-celio.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6972/indicacao_n_069-2025-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6973/indicacao_n_070-2025-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6974/indicacao_n_071-2025-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5832/oficio_expedido_de_no_001-gv-abv-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5833/oficio_expedido_de_no_002-gv-abv-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5834/oficio_expedido_de_no_003-gv-abv-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5835/oficio_expedido_de_no_004-gv-abv-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5836/oficio_expedido_de_no_005-gv-abv-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5881/oficio_no_006-gv-abv-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5882/oficio_001-gv-jao-2025-ass.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5883/oficio-n_007-gv-abv-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5884/oficio_n._001-gv-cr-2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5885/oficio_no_008-gv-abv-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5887/oficio_n._002-gv-cr-2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5888/oficio_no_009-gv-abv-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5889/oficio_no_010-gv-abv-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5890/oficio_n_001-2025-gv-alb.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5891/oficio_n_002-2025-gv-alb.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5892/oficio_n_003-2025-gv-alb.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5893/oficio_n_004-2025-gv-alb.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5894/oficio_no_011-gv-abv-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5896/oficio_no_012-gv-abv-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5897/oficio_no_013-gv-abv-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5912/oficio_no_014-gv-abv-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5913/oficio_no_015-gv-abv-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5914/oficio_no_016-gv-abv-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5930/oficio_no_01-gv-mdg-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5939/oficio_no_02-gv-mdg-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5941/oficio_no_03-gv-mdg-2025__dnit_assinado.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5942/oficio_1.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5964/oficio_assinado_017.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5965/oficio_assinado_018.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5966/oficio_assinado_019.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5970/01-oficio-2_1.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5971/of_020_nova_mamore_-_ver_antonio_barroso_viana_0001_0001_protocolado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5972/of_021_nova_mamore_-_ver_antonio_barroso_viana__protocolado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5973/of_022_nova_mamore_-_ver_antonio_barroso_viana_0001_0001_protocolado-_ok.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5974/oficio-n_04-gv-mdg-2025_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5975/of_023_nova_mamore_-_ver_antonio_barroso_viana_0001_0001_protocoladob_-ok.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5976/of_024_nova_mamore_-_ver_antonio_barroso_viana_0001_0001_protocolado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5977/of_025_nova_mamore_-_ver_antonio_barroso_viana__protocolado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5978/oficio_001.gv.afs_-__deputada_federal_silvia_cristina_1.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5979/oficio_no_01-gv-jm-2025-protocolado.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5981/oficio_002.gv.afs-_deputado_federal_crisostomo.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5982/oficio_003.gv.afs-deputado_federal_fernando_maximo.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5983/oficio-004-gv-afs-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5986/oficio_005.gv.afs-_senador_marcos_rogerio.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5988/oficio_006.gv.afs-deputado_federal_lucio_mosquini.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5990/oficio-007-gv-afs-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5992/oficio_008.gv.afs-_deputado_federal__jose_euripedes_clemente_1.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5994/oficio_009.gv.afs-_deputado_federal_jose_euripedes_clemente_1.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5995/oficio-002-assinado.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5996/oficio-003-assinado.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5997/oficio-004-protocolado.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5998/oficio-005-protocolado.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5999/oficio-006-protocolado.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6000/oficio-007-assinado.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6034/oficio_de_no005_assinado.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6035/oficio_006_assinado_governador.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6038/oficio_007_seas.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6039/oficio_008_assinado.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6040/oficio_009_protocolado.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6041/ofico_010_claudia_assinado.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6042/oficio_011_assinado.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6045/oficio_claudiomir.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6048/ciencia_oficio_012.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6056/oficio_002-gv-jcc-2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6057/oficio-003-gv-jcc-2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6058/oficio-004-gv-jcc-2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6059/oficio-005-gv-jcc-2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6060/oficio-006-gv-jcc-2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6061/oficio-007-gv-jcc-2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6062/oficio-008-gv-jcc-2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6066/oficio_002_ass.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6073/oficio_no_02-gv-jm-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6074/oficio_no_03-gv-jm-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6076/oficio_013_dado_ciencia.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6077/oficio_lais_com_ciencia.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6078/oficio_no_015_2025_area_de_livre_comercio.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6079/oficio-04.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6082/oficio_016_protocolado.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6083/oficio_de_no_017_assinado.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6084/oficio_018_assinado.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6085/oficio_019_assinado.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6088/oficio_020_protocolado.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6097/recebido.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6098/recebido.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6105/whatsapp_image_2025-04-10_at_8.45.00_am.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6106/2376fdb9_492_merged.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6107/oficio-5_2.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6108/oficio_no_05-gv-mdg-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6109/oficio-n_06-gv-mdg-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6123/recebido.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6124/oficio-009-gv-jcc-2025__1.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6125/recebido.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6128/oficio_021_assinado.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6129/oficio_022_assinado_merged.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6130/oficio_eunice_ciencia.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6131/oficio024_assinado.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6134/oficio_no_011-gv-jcc-2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6136/oficio_no_13-gv-jcc-2025_-reiteracao_de_solicitacao_de_informacoes_e_providencias_sobre_medicamentos_e_insumos_essenciais.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6137/oficio_no_025_assinado.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6139/oficio-n_026-gv-abv-2025_.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6142/oficio_026_dado_ciencia.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6143/oficio-027.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6150/ilovepdf_merged_10.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6151/oficio_029_dado_ciente.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6153/oficio-010-2025_2.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6177/oficio-n027-gp-2025__2.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6178/oficio_027.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6179/oficio-n028-gp-2025__2.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6180/oficio-n_029-gv-abv-2025_.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6181/oficio-n_030-gv-abv-2025_.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6182/oficio_005_protocolado.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6183/oficio-006_protocolado-1.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6187/oficio_030_protocolado.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6188/oficio_no_04-gv-jm-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6189/oficio_no_05-gv-jm-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6190/oficio_no_06-gv-jm-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6191/oficio_no_07-gv-jm-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6195/oficio_31_e_protocolo.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6196/oficio_no_032-2025__-_copia_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6197/oficio_no_033-2025__-_copia_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6198/oficio_no_034-2025__-_assinado.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6200/oficio_035_e_seu_protocolo.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6201/oficio_no_036-2025__-__2assinado.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6202/oficio_037_e_seu_protocolo.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6203/oficio_038_assinado.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6205/ofpicio_040_assinado.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6206/oficio_041_assinado.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6212/oficio_042_assinado.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6215/oficio-n_031-gv-abv-2025_.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6216/oficio-007_protocolado.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6221/oficio_043_e_seu_protocolo.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6222/oficio_n032-gp-2025__1.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6223/oficio_n033-gp-2025__1.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6224/oficio_no_034-gv-abv-2025.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6228/oficio_n035-gp-2025_.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6229/oficio_044_e_protocolo.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6230/oficio_045_assinado.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6231/oficio046_e_seu_protocolo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6232/oficio_047_assinado.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6233/oficio_048_e_seu_protocolo.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6241/oficio_049_assinado.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6248/oficio_no_050-2025_assindado.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6249/oficio_no_051_assinado.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6296/oficio_052_assinado.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6297/oficio_053_e_seu_protocolo.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6329/oficio_n_005_protocolado.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6330/oficio-006.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6331/oficio_n_007_protocolado.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6332/oficio_de_no054_assinado.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6338/oficio-008_protocolado.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6347/oficio_no_055_assinado.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6352/oficio_36.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6362/oficio_no_037-gv-abv-2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6384/oficio_056_e_seu_protocolo.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6386/oficio_n_008_protocolado.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6387/oficio_n_009__protocolado.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6394/oficio_protocolado.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6395/oficio_de_no058_assinado.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6396/oficio_de_no059_assinado.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6405/oficio_no_038-gv-abv-2025.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6406/oficio_060_e_seu_protocolo.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6423/oficio_de_no061_e_seu_protocolo.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6424/oficio_de_no062_com_ciencia.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6471/oficio_063_dado_ciente.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6472/oficio_de_no064_assinado.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6478/oficio_no_065_2025_area_de_livre_presidente_lul_assinado.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6479/oficio_no_039-gv-abv-2025_2.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6481/oficio-n_040-gv-abv-2025_.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6488/ilovepdf_merged_2.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6489/ilovepdf_merged_35.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6492/010-_oficio-010_assinado_merged.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6494/oficio_no_066_2025_visita_tecnica-mtassinado.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6499/oficio-011_assinado.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6500/oficio-012_assinado.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6503/oficio_no_067-2025_prefeito_assinado.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6509/oficio_de_no068_assinado.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6511/oficio_n_041.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6512/oficio_n042.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6513/oficio_n043.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6514/oficio_44_com_o_comprovante_de_envio.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6515/013-_oficio-013_assinado.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6516/014-_oficio-014_fhemeron_assinado.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6521/oficio_de_no069_e_protocolo.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6522/oficio_no_070assinado.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6524/oficio_no_071_assinado.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6526/oficio_no_072_assinado.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6527/oficio_no_073-_assinado.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6528/oficio_no_074_assinado.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6530/oficio_045.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6531/oficio.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6532/oficio_n_047-gv-2025_.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6541/oficio_no_075_2025__assinado.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6542/oficio_no_076-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6549/oficio_no_003-tre-assinado.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6553/oficio-8_2_merged.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6554/oficio-9_1_merged.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6555/oficio-10_2.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6556/01-oficio-12_1.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6557/whatsapp_image_2025-09-05_at_9.25.37_am.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6558/whatsapp_image_2025-09-05_at_9.32.04_am.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6560/camscanner_09-09-2025_11.18.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6589/oficio_n_049-gv-2025__2.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6590/oficio-n_050-gv-abv-2025_.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6591/oficio_no_051-gv-abv-2025.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6619/oficio_de_no077_e_protocolo.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6630/oficio_de_no078_assinado.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6634/oficio_de_no079_assinado.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6644/oficio_80_e_resposta.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6645/oficio_no_081-2025_claudia_assinaado.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6646/resposta_ao_oficio_de_no082.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6647/oficio_de_no083_assinado.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6654/oficio_no_052-gv-abv-2025.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6655/oficio_n053gv2025__protocolado_-_copia.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6656/oficio_no_054-gv-abv-2025.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6658/oficio-014-gv-jcc-2025_2-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6659/oficio-015-gv-jcc-2025-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6660/oficio-016-gv-jcc-2025_-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6661/oficio-017-gv-jcc-2025_1-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6663/oficio-019_gv-jcc-2025_-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6664/oficio-020-gv-jcc-2025_-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6665/oficio-021-gv-jcc-2025-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6666/oficio-22-gv-jcc-2025_1-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6667/01-oficio-23-gv-jcc-2025-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6668/01-oficio-24-gv-jcc-2025-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6677/oficio_no_084-2025_prefeito_assinado.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6682/oficio-016-gv-afs-2025-assinado_repaired.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6683/oficio-017-gv-afs-2025-assinado_repaired.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6685/oficio-018-gv-afs-2025-assinado_repaired.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6686/oficio-019-gv-afs-2025-assinado_repaired.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6687/oficio-020-gv-afs-2025__-assinado.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6688/oficio-021-gv-afs-2025_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6689/oficio-022-gv-afs-2025-_assinado_repaired.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6690/oficio-023-gv-afs-2025-_assinado.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6691/oficio-024.gv.afs.sesdec-_assinado_repaired.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6692/oficio-025-gv-afs-2025-ezequiel_neiva_repaired.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6694/oficio_de_no085_assinado.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6695/oficio_scaneado_86.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6696/oficio_scaneado_87.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6697/oficio_scaneado_88.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6698/oficio_scaneado_89.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6705/oficio_de_no090_aasinado.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6707/oficio_091_e_sua_resposta42.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6725/oficio-026-gv-afs-2025_-_assinado_repaired.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6735/oficio_de_no092_assinado.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6743/oficio-n_055-gv-abv-2025__repaired.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6744/oficio-n_056-gv-abv-2025__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6745/oficio_n_057-gv-abv-2025__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6746/oficio-n_058-gv-abv-2025__repaired.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6750/oficio-027-gv-afs-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6756/oficio_de_no093_assinado.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6779/oficio_de_no094_assinado.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6782/oficio-n_059-gv-abv-2025__repaired.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6783/oficio_de_no095_assinado.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6800/oficio_n_060-gv-abv-2025__repaired.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6801/oficio_n_061-gv-abv-2025__repaired.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6802/oficio_062.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6803/oficio_063.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6804/oficio_de_no096_assinado.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6805/oficio_no_07-gv-mdg-2025.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6806/oficio_no_08-gv-mdg-2025.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6807/oficio_no_09-gv-mdg-2025.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6808/oficio_no_10-gv-mdg-2025_-.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6809/oficio_de_no097_assinado.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6810/oficio_de_no098_assinado.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6815/oficio_de_no099_assinado.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6825/oficio_no_100-2025_prefeito.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6835/oficio_de_no101_assinado.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6837/oficio_no_08-gv-jm-2025.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6838/oficio_no_09-gv-jm-2025.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6839/oficio_de_no_102_assinado.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6852/oficio_no_010-gv-jm-2025-assinado_repaired.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6866/anexo-justificativa_de_ausencia_repaired.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6867/oficio-n_065-gv-abv-2025_1_repaired.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6868/oficio-n_066-gv-abv-2025__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6869/oficio_no_11-gv-mdg-2025_-_repaired.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6870/oficio_no_12-gv-mdg-2025_-_repaired.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6871/oficio_no_13-gv-mdg-2025_-_repaired.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6872/oficio_no_14-gv-mdg-2025_-_-_repaired_1.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7024/oficio_no_011-gv-jm-2025.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7025/oficio_no_012-gv-jm-2025.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5856/parecer_no_001-ccj-2025-ref._aos_-pls-195196197_198199_e_200-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5947/parecer_no_002-ccj-2025-ref._aos_-pls-215219220221222223_e_224.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5948/parecer_no_001-cpesasosp-2025.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6001/parecer_no_003-ccj-2025-ref._aos_-pls-225226227228229230231233_e_234.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6068/parecer_no_002-cpesasosp-2025-referente_ao_pl_238-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6070/parecer_no_004-ccj-2025-ref._ao_pl_no_001-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6072/parecer_no_005-ccj-2025-ref._ao_pl_no_002-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6213/parecer_no_006-ccj-2025-ref._ao_pl_no_252-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6251/parecer_no_007-ccj-2025-ref._ao_projeto_de_emenda_a_lom_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6264/parecer_no_008-ccj-2025-ref._aos_pls_258_e_259-2025.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6281/parecer_no_009-ccj-2025-ref._aos_pls_260261-2025_e_013.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6378/parecer_no_011ccj-2025-ref._ao_proj._255-2025-ldo-2026.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6397/parecer_no_012-ccj-2025-ref.proj._lei_255-gp-2025-ldo-2026.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6473/parecer_no_013-ccj-2025-_prestacao_de_contas_exercicio_2023.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6523/parecer_no_014-ccj-2025-_ref._aos_pls_294_e_295-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6533/parecer_no_003-cpesasosp-2025-referente_ao_pl_296-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6534/parecer_no_016-ccj-2025-_ref._ao_pl_296-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6583/parecer_no_015-ccj-2025-ref._ao__veto_parcial_ref._ao_pl_no_009-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6584/parecer_no_017-ccj-2025-ref._aos_pls_302-303_e_305-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6585/parecer-n_19-ccj-2025-ref._ao_plc_020-2025-pmnm.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6609/parecer-n_20-ccj-2025-ref._aos_pls_306-307-308_e_311.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6610/parecer_no_004-cpesasosp-2025-referente_aos_pls_307-e_311-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6611/parecer_no_005-cpesasosp-2025-referente_aos_pls_306-e_308-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6648/parecer-n_21-ccj-2025-ref._aos_pls_313_e_314-gp-2025_1.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6649/parecer_no_006-cpesasosp-2025-referente_aos_pls_313-gp-2025_1.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6650/parecer_no_007-cpesasosp-2025-referente_aos_pls_314-gp-2025-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6678/parecer-n_22-ccj-2025-ref._ao_pl_315.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6723/parecer-n_23-ccj-2025-ref._aos_pls_317_a_325.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6724/parecer_no_008-cpesasosp-2025-referente_aos_pls_317_a_325-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6766/parecer-n_009-cesasosp-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6767/parecer-n_024-ccj-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6768/parecer-n_025-ccj-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7000/parecer_no_026-ccj-2025-ref._aos_-pls-334335336337338_e_339.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7001/parecer_no_028-ccj-2025-ref_ao_pl_304-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7002/parecer_no_029-ccj-2025-ref_ao_pl_312-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7003/parecer_no_030-ccj-2025-ref_ao_pl_353-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7004/parecer_no_031-ccj-2025-ref_ao_projeto_de_emenda_a_lei_organica_001-2025.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7005/parecer_no_010-cpesasosp-2025-referente_aos_pls_334_e_337-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6899/projeto_de_lei_complementar_no_021-pmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6760/pdl_009.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6761/pdl_010.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6762/pdl_011.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6763/pdl_012.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6764/pdl_013.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6894/projeto_de_decreto_legislativo_014.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6099/projeto_de_emenda_a_lei_organica_municipal_no_006_de_07_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6831/projeto_de_emenda_a_lei_organica-001-2025.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5842/projeto_de_lei_no_199-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5843/projeto_de_lei_no_200-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5869/projeto_de_lei_no_201-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5870/projeto_de_lei_no_202-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5871/projeto_de_lei_no_203-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5872/projeto_de_lei_no_204-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5873/projeto_de_lei_no_205-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5874/projeto_de_lei_no_206-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5875/projeto_de_lei_no_207-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5876/projeto_de_lei_no_208-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5877/projeto_de_lei_no_209-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5878/projeto_de_lei_no_210-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5879/projeto_de_lei_no_211-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5880/projeto_de_lei_no_212-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5886/projeto_de_lei_no_213-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5895/projeto_de_lei_no_217-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5943/projeto_de_lei_no_224-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6054/projeto_de_lei_no_235-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6063/projeto_de_lei_no_237-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6064/projeto_de_lei_no_238-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6087/projeto_de_lei_no_240-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6110/projeto_de_lei_no_244-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6121/projeto_de_lei_no_245-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6133/projeto_de_lei_no_246-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6138/projeto_de_lei_no_247-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6140/projeto_de_lei_no_248-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6165/projeto_de_lei_no_252-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6166/projeto_de_lei_no_253-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6167/projeto_de_lei_no_254-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6220/projeto_de_lei_no_255-gp-2025-ldo-2026.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6279/projeto_de_lei_no_264-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6323/projeto_de_lei_no_266-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6324/projeto_de_lei_no_267-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6358/projeto_de_lei_no_272-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6409/projeto_de_lei_no_280-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6415/projeto_de_lei_no_282-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6550/projeto_de_lei_no_297-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6519/projeto_de_lei_no_298-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6596/projeto_de_lei_no_304-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6600/projeto_de_lei_no_309-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6601/projeto_de_lei_no_310-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6633/projeto_de_lei_no_312-gp-2025-loa-2026.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6706/projeto_de_lei_no_316-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6751/projeto_de_lei-331_1_repaired.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6752/projeto_de_lei_332-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6798/projeto_de_lei-341_repaired.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6799/projeto_de_lei-342_repaired.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6811/projeto_de_lei-343.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6878/projeto_de_lei-344-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6879/projeto_de_lei-345-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6880/projeto_de_lei-346-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6881/projeto_de_lei-347-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6882/projeto_de_lei-348-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6883/projeto_de_lei-349-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6884/projeto_de_lei-350-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6885/projeto_de_lei-351-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6886/projeto_de_lei-352-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6887/projeto_de_lei-353-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6888/projeto_de_lei-354-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6889/projeto_de_lei-355-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6890/projeto_de_lei-356-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6891/projeto_de_lei-357-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6892/projeto_de_lei-358-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6969/projeto_de_lei-359-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6032/projeto_de_lei_no_001-cmnm-2025-reajuste_salarial-somente_apresentacao_e_leitura.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6033/projeto_de_lei_no_002-cmnm-2025-pccs-retificado.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6065/projeto_de_lei_no_003-cmnm-2025-nova_mamore-berco_do_madeira.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6090/projeto_de_lei_no_004-cmnm-2025-campanha_permanente_deconscientizacao_da_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6120/projeto_de_lei_no_005-cmnm-2025-obrigatoriedade_de_reparo_e_danos.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6170/projeto_de_lei_no_006-cmnm-2025-patrimonio_cultural_e_imaterial_-caminhada_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6199/projeto_de_lei_no_007-cmnm-2025-materiais_metalicos_reciclaveis_no_municipio_de_nova_mamore.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6239/projeto_de_lei_no_008-cmnm-2025-instituicao_do_uso_do_cordao_girassol.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6252/projeto_de_lei_no_009-cmnm-2025-implantacao_de_codigo_qr.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6253/projeto_de_lei_no_010-cmnm-2025-semana_municipal_da_leitura.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6263/projeto_de_lei_no_011-cmnm-2025-denominacao_do_predio_publico_da_cmnm.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6262/projeto_de_lei_no_012-cmnm-2025-obrigatoriedade_da_reserva_de_leitos_no_hospital_-maes_em_situacao_de_perda_gestacional.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6270/projeto_de_lei_no_013-cmnm-2025-dispoe_sobre_a_concessao_de_diaria.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6271/projeto_de_lei_no_014-cmnm-2025-dispoe_sobre_a_instituicao_da_semana_municipal_de_prevencao_ao_hiv.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6287/projeto_de_lei_no_015-cmnm-2025-dispoe_sobre_a_denominacao_das_avenidas.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6301/projeto_de_lei_no_016-cmnm-2025-dispoe_sobre_a_regulamentacao_dos_servicos_funerarios.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6308/projeto_de_lei_no_017-cmnm-2025-dispoe_sobre_a_denominacao_da_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6310/projeto_de_lei_no_018-cmnm-2025-dispoe_sobre_a_denominacao_do_ponto_de_taxi_e_mototaxi_distrito_de_nova_dimensao.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6327/projeto_de_lei_no_019-cmnm-2025-denominacao_da_avenida_no_municipio_de_nova_mamore.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6389/projeto_de_lei_no_020-cmnm-2025-dispoes_sobre_a_alteracao_do_art.3o_da_lei_1.949-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6474/projeto_de_lei_no_021-cmnm-2025-reconhece_como_de_utilidade_publica_o_vila_nova_esporte__clube_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6477/projeto_de_lei_no_022-cmnm-2025-dispoe_sobre_a_denominacao_de_avenida_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6498/projeto_de_lei_no_023-cmnm-2025-dispoe_sobre_a__concessao_de_diarias_no_ambito_da_camara.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6496/projeto_de_lei_no_024-cmnm-2025-institui_a_semana_municipal_de_enfrentamento_a_violencia__contra_mulher.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6525/projeto_de_lei_no_025-cmnm-2025-institui_no_ambito_do_municipio_nm_a__semana_municipal_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6564/projeto_de_lei_no_027-cmnm-2025-instituir_o_servico_de_atendimento_movel_de_urgencia_-samu_no_municipio_nm.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6598/projeto_de_lei_no_028-cmnm-2025-institui_o_programa_conhecendo_minha_cidade.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6599/projeto_de_lei_no_029-cmnm-2025-dispoe_sobre_a_aceitacao_de_enxames_complementares.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6626/projeto_de_lei_no_031-cmnm-2025-institui_a_politica_municipal_de_inclusao_e_protecao_digital_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6627/projeto_de_lei_no_032-cmnm-2025-criacao_do_comite_municipal_de_acompanhamento_da_construcao_da_ponte_binacional.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6640/projeto_de_lei_no_033-cmnm-2025-_institui_a_semana_municipal_da_agricultura.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6672/projeto_de_lei_no_034-cmnm-2025-_institui_a_semana_de_prevencao_a_adultizacaoe_erotizacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6684/projeto_de_lei_no_035-cmnm-2025-_institui_a_politica_de_bem-estar_saude_e_qualidade_de_vida.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6759/projeto_36_-_celio_assinado.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6790/projeto_de_lei-n_037-afs-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6765/01-projeto_de_lei-038-2025_repaired_1.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6832/projeto_de_lei-039.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6833/projeto_de_lei-040.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6873/projeto_de_lei_no_041-cmnm-2025-.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6874/projeto_de_lei_no_042-cmnm-2025-.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6875/projeto_de_lei_no_043-cmnm-2025-.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6855/projeto_de_lei_no_044-2025_-_abono.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6876/projeto_de_lei_no_045-cmnm-2025-.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6877/projeto_de_lei_no_046-2025_-_aniversario.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6047/projeto_de_resolucao_no_001-cmnm-2025-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6071/projeto_de_resolucao_no_002-cmnm-2025-ucaver-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6094/projeto_de_resolucao_no_003-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6122/projeto_de_resolucao_no_004-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6326/projeto_de_resolucao_no_005-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6485/projeto_de_resolucao_no_006-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6551/projeto_de_resolucao_no_007-cmnm-2025-assinados.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6625/projeto_de_resolucao_no_008-cmnm-2025-criacao_de_frentes_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6641/projeto_de_resolucao_no_009-cmnm-2025-institui_a_frente_parlamentar_de_acompanhamento_da_ponte_binacional_1.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6736/projeto_de_resolucao_no_010-cmnm-2025-institui_a_frente_parlamentar_da_agricultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6893/projeto_de_resolucao_011-2025_-_veiculos.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5830/requerimento_de_inscricao_de_chapa_para_a_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5936/requerimento_no_002-cmnm-2025-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6052/requerimento_no_003-cmnm-2025-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6053/requerimento_no_004-cmnm-2025-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6119/requerimento_no_005-cmnm-2025-_ver._pres._adalto_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6147/requerimento_no_006-cmnm-2025-_ver._fabio_dos_santos_das_chagas.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6148/requerimento_no_007-cmnm-2025-_ver._fabio_dos_santos_das_chagas.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6214/requerimento_no_008-cmnm-2025-_mesa_diretora-plotagem_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6254/requerimento_no_009-cmnm-2025-_ver.andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6311/requerimento_no_010-cmnm-2025-_realizacao_de_audiencia_publica-comissao_ccj.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6321/requerimento_no_011-cmnm-2025-_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6349/requerimento_no_012-cmnm-2025-_instauracao_de_processo_administrativo.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6486/requerimento_no_013-cmnm-2025-mocao_de_aplausos_a_amatur_amazonia_turismo_ltda.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6497/requerimento_no_014-cmnm-2025-mocao_de_aplausos_aos_defensores_publicos.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6518/requerimento_no_015-cmnm-2025-mocao_de_aplausos_ao_professor_joao_climaco.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6632/requerimento_no_016-cmnm-2025-ampliacao_da_rede_eletrica_na_regiao_da_vila_formosa.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6676/requerimento_no_017-cmnm-2025-solicitacao_do_acompanhamento_de_um_tecnico_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6675/requerimento_no_018-cmnm-2025-designacao_e_lotacao_de_um_medico_legista_permanente.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6754/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6755/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6757/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6758/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6824/requerimento_de_licenca_n_01_2025-jair.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6900/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6901/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6336/mensagem_de_veto_ao_projeto_de_lei_no_009-cm-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6853/acordao_-_projeto_de_lei-010-2023__e_lei_2.113-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5850/ata_da_1a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5851/ata_da_2a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5852/ata_da_03a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5853/ata_da_04a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5854/ata_da_05a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5855/ata_da_06a_sessao_extraordinaria_-realizada_dia_13_de_janeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6002/ata_da_07a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6003/ata_da_08a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6004/ata_da_09a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6005/ata_da_10a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6006/ata_da_11a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6007/ata_da_12a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6008/ata_da_13a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6009/ata_da_14a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6010/ata_da_15a_sessao_extraordinaria_-realizada_dia_03_de__marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6282/ata_da_16a_sessao_extraordinaria_-realizada_dia_09_de__junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6283/ata_da_17a_sessao_extraordinaria_-realizada_dia_09_de__junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6284/ata_da_18a_sessao_extraordinaria_-realizada_dia_09_de__junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6285/ata_da_19a_sessao_extraordinaria_-realizada_dia_09_de__junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6286/ata_da_20a_sessao_extraordinaria_-realizada_dia_09_de__junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6299/ata_da_21a_sessao_extraordinaria_-realizada_dia_12_de__junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6300/ata_da_22a_sessao_extraordinaria_-realizada_dia_12_de__junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6343/ata_da_23a_sessao_extraordinaria_-realizada_dia_30_de__junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6344/ata_da_24a_sessao_extraordinaria_-realizada_dia_30_de__junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6345/ata_da_25a_sessao_extraordinaria_-realizada_dia_30_de__junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6346/ata_da_26a_sessao_extraordinaria_-realizada_dia_30_de__junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6371/ata_da_27a_sessao_extraordinaria_-realizada_dia_07_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6372/ata_da_28a_sessao_extraordinaria_-realizada_dia_07_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6373/ata_da_29a_sessao_extraordinaria_-realizada_dia_07_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6374/ata_da_30a_sessao_extraordinaria_-realizada_dia_07_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6375/ata_da_31a_sessao_extraordinaria_-realizada_dia_07_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6399/ata_da_32a_sessao_extraordinaria_-realizada_dia_14_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6400/ata_da_33a_sessao_extraordinaria_-realizada_dia_14_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6411/ata_da_34a_sessao_extraordinaria_-realizada_dia_21_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6412/ata_da_35a_sessao_extraordinaria_-realizada_dia_21_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6413/ata_da_36a_sessao_extraordinaria_-realizada_dia_21_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6414/ata_da_37a_sessao_extraordinaria_-realizada_dia_21_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6418/ata_da_38a_sessao_extraordinaria_-realizada_dia_23_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6419/ata_da_39a_sessao_extraordinaria_-realizada_dia_23_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6420/ata_da_40a_sessao_extraordinaria_-realizada_dia_23_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6443/ata_da_41a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6444/ata_da_42a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6445/ata_da_43a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6446/ata_da_44a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6447/ata_da_45a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6448/ata_da_46a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6449/ata_da_47a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6450/ata_da_48a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6451/ata_da_49a_sessao_extraordinaria_-realizada_dia_29_de__julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6543/ata_da_50a_sessao_extraordinaria_-realizada_dia_26_de__agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6544/ata_da_51a_sessao_extraordinaria_-realizada_dia_26_de__agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6572/ata_da_52a_sessao_extraordinaria_-realizada_dia_12_de__setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6573/ata_da_53a_sessao_extraordinaria_-realizada_dia_12_de__setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6574/ata_da_54a_sessao_extraordinaria_-realizada_dia_12_de__setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6588/ata_da_55a_sessao_extraordinaria_-realizada_dia_15_de__setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6814/ata-da_56_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6816/ata-da_57_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6817/ata-da_58_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6818/ata_da_59a_sessao_extraordinaria_-realizada_dia_24_de__novembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6819/ata-da_60_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6820/ata-da_61_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6821/ata-da_62_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6822/ata-da_63_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6823/ata-da_64_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6905/ata-da_65_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6906/ata-da_66_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6907/ata-da_67_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6908/ata-da_68_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6909/ata-da_69_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6858/ata__70a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6910/ata-da_71_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6911/ata-da_72_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6912/ata-da_73_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6913/ata-da_74_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6914/ata-da_75_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6915/ata-da_76_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6916/ata-da_77_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6917/ata-da_78_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6918/ata-da_79_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6919/ata-da_80_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6941/ata-da_81_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6942/ata-da_82_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6943/ata-da_83_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6944/ata-da_84_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6945/ata-da_85_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6946/ata-da_86_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6947/ata-da_87_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6948/ata-da_88_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6949/ata-da_89_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6950/ata-da_90_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6951/ata-da_91_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6952/ata-da_92_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6953/ata-da_93_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6954/ata-da_94_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6955/ata-da_95_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6956/ata-da_96_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6975/ata-da_97_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6976/ata-da_98_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6977/ata-da_99_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6978/ata-da_100_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6979/ata-da_101_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6980/ata-da_102_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6981/ata-da_103_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6982/ata-da_104_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6983/ata-da_105_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5931/ata_da_1a_primeira_sessao_ordinaria_no_dia_03-02-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5946/ata_da_2a_segunda_sessao_ordinaria_no_dia_10-02-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6030/ata_da_3a_terceira_sessao_ordinaria_no_dia_17-02-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6046/ata_da_4a_quarta_sessao_ordinaria_no_dia_10-03-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6050/ata_da_5a_quinta_sessao_ordinaria_no_dia_17-03-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6067/ata_da_6a_sexta_sessao_ordinaria_no_dia_24-03-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6089/ata_da_7a_setima_sessao_ordinaria_no_dia_31-03-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6117/ata_da_8a_oitava_sessao_ordinaria_no_dia_07-04-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6146/ata_da_9a_nona_sessao_ordinaria_no_dia_14-04-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6171/ata_da_10a_decima_sessao_ordinaria_no_dia_28-04-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6211/ata_da_11a_decima_primeira_sessao_ordinaria_no_dia_05-05-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6225/ata_da_12a_decima_segunda_sessao_ordinaria_no_dia_12-05-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6247/ata_da_13a_decima_terceira_sessao_ordinaria_no_dia_19-05-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6256/ata_da_14a_decima_quarta_sessao_ordinaria_no_dia_26-05-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6280/ata_da_15a_decima_quinta_sessao_ordinaria_no_dia_02-06-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6309/ata_da_16a_decima_sexta_sessao_ordinaria_no_dia_09-06-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6328/ata_da_17a_setima_sessao_ordinaria_no_dia_16-06-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6351/ata_da_18a_decima_oitava_sessao_ordinaria_no_dia_23-06-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6376/ata_da_19a_decima_nona_sessao_ordinaria_no_dia_30-06-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6398/ata_da_20a_vigesima_sessao_ordinaria_no_dia_07-07-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6475/ata_da_21a_vigesima_primeira_sessao_ordinaria_no_dia_14-07-2025-_referente_ao_1o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6487/ata_da_22a_vigesima_segunda_sessao_ordinaria_no_dia_04-08-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6502/ata_da_23a_vigesima_terceira_sessao_ordinaria_no_dia_11-08-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6529/ata_da_24a_vigesima_quarta_sessao_ordinaria_no_dia_18-08-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6552/ata_da_25a_vigesima_quinta_sessao_ordinaria_no_dia_25-08-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6567/ata_da_26a_vigesima_sexta_sessao_ordinaria_no_dia_01-09-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6580/ata_da_27a_vigesima_setima_sessao_ordinaria_no_dia_08-09-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6605/ata_da_28a_vigesima_oitava_sessao_ordinaria_no_dia_15-09-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6629/ata_da_29a_vigesima_nona_sessao_ordinaria_no_dia_22-09-2025-_referente_ao_2o_periodo_da_1a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6643/ata_da_30a_sessao_ordinaria_no_dia_29-09-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6674/ata_da_31a_sessao_ordinaria_no_dia_06-10-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6713/ata_da_32a_sessao_ordinaria_no_dia_13-10-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6739/ata_da_33a_sessao_ordinaria_no_dia_20-10-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6863/ata-da_34_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6864/ata-da_35_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6865/ata-da_36_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6834/ata-da_37_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6859/ata-da_38_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6860/ata-da_39_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6967/ata-da_40a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6968/ata-da_41asessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5831/ata_da_1a_sessao_solene-_posse_dos_vereadores-_prefeito_e_vice-prefeito_para_o_quadrienio_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5859/autografo_no_001-cmnm-2025-ref_ao_pl_de_no_195-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5860/autografo_no_002-cmnm-2025-ref_ao_pl_de_no_196-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5861/autografo_no_003-cmnm-2025-ref_ao_pl_de_no_197-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5862/autografo_no_004-cmnm-2025-ref_ao_pl_de_no_198-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5863/autografo_no_005-cmnm-2025-ref_ao_pl_de_no_199-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5864/autografo_no_006-cmnm-2025-ref_ao_pl_de_no_200-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5898/autografo_no_007-cmnm-2025-ref_ao_pl_de_no_201-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5899/autografo_no_008-cmnm-2025-ref_ao_pl_de_no_202-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5900/autografo_no_009-cmnm-2025-ref_ao_pl_de_no_203-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5901/autografo_no_010-cmnm-2025-ref_ao_pl_de_no_204-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5902/autografo_no_011-cmnm-2025-ref_ao_pl_de_no_205-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5903/autografo_no_012-cmnm-2025-ref_ao_pl_de_no_206-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5904/autografo_no_013-cmnm-2025-ref_ao_pl_de_no_207-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5905/autografo_no_014-cmnm-2025-ref_ao_pl_de_no_208-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5906/autografo_no_015-cmnm-2025-ref_ao_pl_de_no_209-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5907/autografo_no_016-cmnm-2025-ref_ao_pl_de_no_210-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5908/autografo_no_017-cmnm-2025-ref_ao_pl_de_no_211-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5909/autografo_no_018-cmnm-2025-ref_ao_pl_de_no_212-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5910/autografo_no_019-cmnm-2025-ref_ao_pl_de_no_213-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5911/autografo_no_020-cmnm-2025-ref_ao_pl_de_no_217-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5949/autografo_no_021-cmnm-2025-ref_ao_pl_de_no_215-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5950/autografo_no_022-cmnm-2025-ref_ao_pl_de_no_219-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5951/autografo_no_023-cmnm-2025-ref_ao_pl_de_no_220-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5952/autografo_no_024-cmnm-2025-ref_ao_pl_de_no_221-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5953/autografo_no_025-cmnm-2025-ref_ao_pl_de_no_222-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5954/autografo_no_026-cmnm-2025-ref_ao_pl_de_no_223-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5955/autografo_no_027-cmnm-2025-ref_ao_pl_de_no_224-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6011/autografo_no_028-cmnm-2025-ref_ao_pl_de_no_225-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6012/autografo_no_029-cmnm-2025-ref_ao_pl_de_no_226-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6013/autografo_no_030-cmnm-2025-ref_ao_pl_de_no_227-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6014/autografo_no_031-cmnm-2025-ref_ao_pl_de_no_228-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6015/autografo_no_032-cmnm-2025-ref_ao_pl_de_no_229-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6016/autografo_no_033-cmnm-2025-ref_ao_pl_de_no_230-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6017/autografo_no_034-cmnm-2025-ref_ao_pl_de_no_231-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6018/autografo_no_035-cmnm-2025-ref_ao_pl_de_no_233-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6019/autografo_no_036-cmnm-2025-ref_ao_pl_de_no_234-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6055/autografo_no_037-cmnm-2025-ref_ao_pl_de_no_235-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6080/autografo_no_038-cmnm-2025-ref_ao_pl_de_no_238-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6081/autografo_no_039-cmnm-2025-ref_ao_pl_de_no_003-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6095/autografo_no_040-cmnm-2025-ref_ao_pl_de_no_001-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6096/autografo_no_041-cmnm-2025-ref_ao_pl_de_no_002-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6100/autografo_no_042-cmnm-2025-ref_ao_pl_de_no_004-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6101/autografo_no_043-cmnm-2025-ref_ao_pl_de_no_240-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6102/autografo_no_044-cmnm-2025-ref_ao_pl_de_no_241-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6103/autografo_no_045-cmnm-2025-ref_ao_pl_de_no_242-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6104/autografo_no_046-cmnm-2025-ref_ao_pl_de_no_243-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6126/autografo_no_047-cmnm-2025-ref_ao_pl_de_no_005-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6127/autografo_no_048-cmnm-2025-ref_ao_pl_de_no_245-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6152/autografo_no_049-cmnm-2025-ref_ao_pl_de_no_246-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6154/autografo_no_050-cmnm-2025-ref_ao_pl_de_no_247-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6155/autografo_no_051-cmnm-2025-ref_ao_pl_de_no_250-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6162/autografo_no_052-cmnm-2025-ref_ao_pl_de_no_248-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6163/autografo_no_053-cmnm-2025-ref_ao_pl_de_no_249-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6164/autografo_no_054-cmnm-2025-ref_ao_pl_de_no_251-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6168/autografo_no_055-cmnm-2025-ref_ao_pl_de_no_237-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6184/autografo_no_056-cmnm-2025-ref_ao_pl_de_no_253-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6185/autografo_no_057-cmnm-2025-ref_ao_pl_de_no_254-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6186/autografo_no_058-cmnm-2025-ref_ao_pl_de_no_006-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6217/autografo_no_059-cmnm-2025-ref_ao_pl_de_no_252-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6218/autografo_no_060-cmnm-2025-ref_ao_pl_de_no_256-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6219/autografo_no_061-cmnm-2025-ref_ao_pl_de_no_007-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6237/autografo_no_062-cmnm-2025-ref_ao_pl_de_no_257-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6266/autografo_no_063-cmnm-2025-ref_ao_pl_de_no_258-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6267/autografo_no_064-cmnm-2025-ref_ao_pl_de_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6268/autografo_no_065-cmnm-2025-ref_ao_pl_de_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6272/autografo_no_066-cmnm-2025-ref_ao_pl_de_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6273/autografo_no_067-cmnm-2025-ref_ao_pl_de_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6274/autografo_no_068-cmnm-2025-ref_ao_pl_de_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6293/autografo_no_069-cmnm-2025-ref_ao_pl_de_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6303/autografo_no_070-cmnm-2025-ref_ao_pl_de_no_264-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6289/autografo_no_071-cmnm-2025-ref_ao_pl_de_no_260-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6290/autografo_no_072-cmnm-2025-ref_ao_pl_de_no_261-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6291/autografo_no_073-cmnm-2025-ref_ao_pl_de_no_262-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6292/autografo_no_074-cmnm-2025-ref_ao_pl_de_no_263-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6304/autografo_no_075-cmnm-2025-ref_ao_pl_de_no_265-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6316/autografo_no_076-cmnm-2025-ref_ao_pl_de_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6317/autografo_no_077-cmnm-2025-ref_ao_pl_de_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6318/autografo_no_078-cmnm-2025-ref_ao_pl_de_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6319/autografo_no_079-cmnm-2025-ref_ao_pl_de_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6320/autografo_no_080-cmnm-2025-ref_ao_pl_de_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6333/autografo_no_081-cmnm-2025-ref_ao_pl_de_no_266-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6334/autografo_no_082-cmnm-2025-ref_ao_pl_de_no_267-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6335/autografo_no_083-cmnm-2025-ref_ao_pl_de_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6353/autografo_no_084-cmnm-2025-ref_ao_pl_de_no_268-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6354/autografo_no_085-cmnm-2025-ref_ao_pl_de_no_269-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6355/autografo_no_086-cmnm-2025-ref_ao_pl_de_no_270-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6356/autografo_no_087-cmnm-2025-ref_ao_pl_de_no_271-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6379/autografo_no_088-cmnm-2025-ref_ao_pl_de_no_272-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6380/autografo_no_089-cmnm-2025-ref_ao_pl_de_no_273-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6381/autografo_no_090-cmnm-2025-ref_ao_pl_de_no_274-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6382/autografo_no_091-cmnm-2025-ref_ao_pl_de_no_275-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6383/autografo_no_092-cmnm-2025-ref_ao_pl_de_no_276-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6401/autografo_no_093-cmnm-2025-ref_ao_pl_de_no_020-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6403/autografo_no_094-cmnm-2025-ref_ao_pl_de_no_277-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6465/autografo_no_095-cmnm-2025-ref_ao_pl_de_no_255-gp-2025-ldo-2026.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6425/autografo_no_096-cmnm-2025-ref_ao_pl_de_no_278-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6426/autografo_no_097-cmnm-2025-ref_ao_pl_de_no_279-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6427/autografo_no_098-cmnm-2025-ref_ao_pl_de_no_280-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6428/autografo_no_099-cmnm-2025-ref_ao_pl_de_no_281-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6429/autografo_no_100-cmnm-2025-ref_ao_pl_de_no_282-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6430/autografo_no_101-cmnm-2025-ref_ao_pl_de_no_283-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6431/autografo_no_102-cmnm-2025-ref_ao_pl_de_no_284-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6456/autografo_no_103-cmnm-2025-ref_ao_pl_de_no_285-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6457/autografo_no_104-cmnm-2025-ref_ao_pl_de_no_286-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6458/autografo_no_105-cmnm-2025-ref_ao_pl_de_no_287-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6459/autografo_no_106-cmnm-2025-ref_ao_pl_de_no_288-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6460/autografo_no_107-cmnm-2025-ref_ao_pl_de_no_289-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6461/autografo_no_108-cmnm-2025-ref_ao_pl_de_no_290-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6462/autografo_no_109-cmnm-2025-ref_ao_pl_de_no_291-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6463/autografo_no_110-cmnm-2025-ref_ao_pl_de_no_292-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6490/autografo_no_112-cmnm-2025-ref_ao_pl_de_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6491/autografo_no_113-cmnm-2025-ref_ao_pl_de_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6504/autografo_no_114-cmnm-2025-ref_ao_pl_de_no_294-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6505/autografo_no_115-cmnm-2025-ref_ao_pl_de_no_295-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6506/autografo_no_116-cmnm-2025-ref_ao_pl_de_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6507/autografo_no_117-cmnm-2025-ref_ao_pl_de_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6535/autografo_no_118-cmnm-2025-ref_ao_pl_de_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6536/autografo_no_119-cmnm-2025-ref_ao_pl_de_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6537/autografo_no_120-cmnm-2025-ref_ao_pl_de_no_296-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6538/autografo_no_121-cmnm-2025-ref_ao_pl_de_no_298-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6545/autografo_no_122-cmnm-2025-ref_ao_pl_de_no_300-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6546/autografo_no_123-cmnm-2025-ref_ao_pl_de_no_301-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6575/autografo_no_124-cmnm-2025-ref_ao_pl_de_no_302-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6576/autografo_no_125-cmnm-2025-ref_ao_pl_de_no_303-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6577/autografo_no_126-cmnm-2025-ref_ao_pl_de_no_305-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6586/autografo_no_127-cmnm-2025-ref_ao_pl_de_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6587/autografo_no_128-cmnm-2025-ref_ao_plc_de_no_020-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6607/autografo_no_129-cmnm-2025-ref_ao_pl_de_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6608/autografo_no_130-cmnm-2025-ref_ao_pl_de_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6612/autografo_no_131-cmnm-2025-ref_ao_pl_de_no_306-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6613/autografo_no_132-cmnm-2025-ref_ao_pl_de_no_307-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6614/autografo_no_133-cmnm-2025-ref_ao_pl_de_no_308-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6615/autografo_no_134-cmnm-2025-ref_ao_pl_de_no_309-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6616/autografo_no_135-cmnm-2025-ref_ao_pl_de_no_310-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6617/autografo_no_136-cmnm-2025-ref_ao_pl_de_no_311-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6635/autografo_no_137-cmnm-2025-ref_ao_pl_de_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6636/autografo_no_138-cmnm-2025-ref_ao_pl_de_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6637/autografo_no_139-cmnm-2025-ref_ao_pl_de_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6651/autografo_no_140-cmnm-2025-ref_ao_pl_de_no_033-2025_1.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6652/autografo_no_141-cmnm-2025-ref_ao_pl_de_no_313-gp-2025_1.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6653/autografo_no_142-cmnm-2025-ref_ao_pl_de_no_314-gp-2025_1.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6679/autografo_no_143-cmnm-2025-ref_ao_pl_de_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6680/autografo_no_144-cmnm-2025-ref_ao_pl_de_no_315-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6714/autografo_no_145-cmnm-2025-ref_ao_pl_de_no_317-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6715/autografo_no_146-cmnm-2025-ref_ao_pl_de_no_318-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6716/autografo_no_147-cmnm-2025-ref_ao_pl_de_no_319-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6717/autografo_no_148-cmnm-2025-ref_ao_pl_de_no_320-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6718/autografo_no_149-cmnm-2025-ref_ao_pl_de_no_321-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6719/autografo_no_150-cmnm-2025-ref_ao_pl_de_no_322-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6720/autografo_no_151-cmnm-2025-ref_ao_pl_de_no_323-gp-2025_2.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6721/autografo_no_152-cmnm-2025-ref_ao_pl_de_no_324-gp-2025_2.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6722/autografo_no_153-cmnm-2025-ref_ao_pl_de_no_325-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6741/autografo_no_154-cmnm-2025-ref_ao_pl_de_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6769/autografo-n_155-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6770/autografo-n_156-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6771/autografo-n_157-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6772/autografo-n_158-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6773/autografo-n_159-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6774/autografo-n_160-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6775/autografo-n_161-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6776/autografo-n_162-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6792/autografo-n_164-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6793/autografo-n_165-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6795/autografo-n_167-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6796/autografo-n168-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6797/autografo-n_169-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6826/autografo-n_170-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6827/autografo-n_171-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6828/autografo-n_172-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6829/autografo-n_173-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6830/autografo-n_174-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6836/autografo-n_175-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6857/autografo_no_176-cmnm-2025-ref_ao_pl_de_no_044-2025-abono.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6920/autografo-n_177-cmnm-2025-proj.39.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6921/autografo-n_178-cmnm-2025-proj.40.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6922/autografo-n_179-cmnm-2025-proj.41.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6923/autografo-n_180-cmnm-2025-proj.42.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6924/autografo-n_181-cmnm-2025-proj.43.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6925/autografo-n_182-cmnm-2025-proj.344.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6926/autografo-n_183-cmnm-2025-proj.45.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6927/autografo-n_184-cmnm-2025-proj.346.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6928/autografo-n_185-cmnm-2025-proj.347.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6929/autografo-n_186-cmnm-2025-proj.lei_compl.21.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6930/autografo-n_187-cmnm-2025-proj.38.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6931/autografo-n_188-cmnm-2025-proj.348.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6932/autografo-n_189-cmnm-2025-proj.349.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6933/autografo-n_190-cmnm-2025-proj.350.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6934/autografo-n_191-cmnm-2025-proj.351.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6935/autografo-n_192-cmnm-2025-proj.352.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6936/autografo-n_193-cmnm-2025-proj.353.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6937/autografo-n_194-cmnm-2025-proj.045.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6938/autografo-n_195-cmnm-2025-proj.046.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6939/autografo-n_196-cmnm-2025-proj.354.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6940/autografo-n_197-cmnm-2025-proj.356.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6985/autografo_no198-cmnm-2025-proj.312.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6986/autografo_no199-cmnm-2025-proj.357-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6987/autografo_no_200-cmnm-2025-proj.355-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6988/autografo_no_201-cmnm-2025-proj.359-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6989/autografo_no_202-cmnm-2025-proj.360-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6990/autografo_no_203-cmnm-2025-proj.361-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6991/autografo_no_204-cmnm-2025-proj.362-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5837/decreto_no_8.593-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5865/decreto_no_8.657-gp-2025-referente_a_lei_no_2.266-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5866/decreto_no_8.659-gp-2025-referente_a_lei_no_2.267-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5867/decreto_no_8.660-gp-2025-referente_a_lei_no_2.268-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5868/decreto_no_8.661-gp-2025-referente_a_lei_no_2.269-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5915/decreto_no_8.691-gp-2025-referente_a_lei_no_2.272-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5916/decreto_no_8.692-gp-2025-referente_a_lei_no_2.273-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5917/decreto_no_8.693-gp-2025-referente_a_lei_no_2.274-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5918/decreto_no_8.694-gp-2025-referente_a_lei_no_2.275-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5919/decreto_no_8.695-gp-2025-referente_a_lei_no_2.276-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5920/decreto_no_8.696-gp-2025-referente_a_lei_no_2.277-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5921/decreto_no_8.697-gp-2025-referente_a_lei_no_2.278-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5922/decreto_no_8.699-gp-2025-referente_a_lei_no_2.279-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5923/decreto_no_8.700-gp-2025-referente_a_lei_no_2.280-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5924/decreto_no_8.701-gp-2025-referente_a_lei_no_2.281-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5925/decreto_no_8.702-gp-2025-referente_a_lei_no_2.282-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5926/decreto_no_8.703-gp-2025-referente_a_lei_no_2.283-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5927/decreto_no_8.704-gp-2025-referente_a_lei_no_2.284-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5928/decreto_no_8.705-gp-2025-referente_a_lei_no_2.285-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5956/decreto_no_8.743-gp-2025-referente_a_lei_no_2.286-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5957/decreto_no_8.745-gp-2025-referente_a_lei_no_2.287-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5958/decreto_no_8.744-gp-2025-referente_a_lei_no_2.288-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5959/decreto_no_8.746-gp-2025-referente_a_lei_no_2.289-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5960/decreto_no_8.747-gp-2025-referente_a_lei_no_2.290-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5961/decreto_no_8.748-gp-2025-referente_a_lei_no_2.291-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5962/decreto_no_8.750-gp-2025-referente_a_lei_no_2.292-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6020/decreto_no_8.785-gp-2025-referente_a_lei_no_2.293-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6021/decreto_no_8.786-gp-2025-referente_a_lei_no_2.294-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6022/decreto_no_8.787-gp-2025-referente_a_lei_no_2.295-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6023/decreto_no_8.788-gp-2025-referente_a_lei_no_2.297-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6024/decreto_no_8.789-gp-2025-referente_a_lei_no_2.296-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6025/decreto_no_8.790-gp-2025-referente_a_lei_no_2.298-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6026/decreto_no_8.791-gp-2025-referente_a_lei_no_2.299-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6027/decreto_no_8.792-gp-2025-referente_a_lei_no_2.300-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6028/decreto_no_8.793-gp-2025-referente_a_lei_no_2.301-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6086/decreto_no_8.920-gp-2025-referente_a_lei_no_2.303-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6111/decreto_no_8.946-gp-2025-referente_a_lei_no_2.308-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6112/decreto_no_8.947-gp-2025-referente_a_lei_no_2.309-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6113/decreto_no_8.948-gp-2025-referente_a_lei_no_2.310-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6114/decreto_no_8.949-gp-2025-referente_a_lei_no_2.311-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6172/decreto_no_8.961-gp-2025-referente_a_lei_no_2.315-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6173/decreto_no_8.962-gp-2025-referente_a_lei_no_2.316-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6174/decreto_no_8.967-gp-2025-referente_a_lei_no_2.205-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6175/decreto_no_8.968-gp-2025-referente_a_lei_no_2.319-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6176/decreto_no_8.970-gp-2025-referente_a_lei_no_2.320-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6192/decreto_no_8.981-gp-2025-referente_a_lei_no_2.322-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6193/decreto_no_8.984-gp-2025-referente_a_lei_no_2.323-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6234/decreto_no_9.006-gp-2025-referente_a_lei_no_2.325-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6235/decreto_no_9.008-gp-2025-referente_a_lei_no_2.326-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6244/decreto_no_9.017-gp-2025-referente_a_lei_no_2.328-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6275/decreto_no_9.030-gp-2025-referente_a_lei_no_2.330-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6294/decreto_no_9.039-gp-2025-referente_a_lei_no_2.335-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6295/decreto_no_9.041-gp-2025-referente_a_lei_no_2.338-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6302/decreto_no_9.040-gp-2025-referente_a_lei_no_2.337-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6306/decreto_no_9.044-gp-2025-referente_a_lei_no_2.341-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6337/decreto_no_9.054-gp-2025-referente_a_lei_no_2.343-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6357/decreto_no_9.063-gp-2025-referente_a_lei_no_2.348-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6363/decreto_no_9.064-gp-2025-referente_a_lei_no_2.349-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6364/decreto_no_9.066-gp-2025-referente_a_lei_no_2.350-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6365/decreto_no_9.067-gp-2025-referente_a_lei_no_2.351-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6388/decreto_no_9.072-gp-2025-referente_a_lei_no_2.352-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6390/decreto_no_9.073-gp-2025-referente_a_lei_no_2.353-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6391/decreto_no_9.074-gp-2025-referente_a_lei_no_2.354-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6392/decreto_no_9.075-gp-2025-referente_a_lei_no_2.355-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6393/decreto_no_9.078-gp-2025-referente_a_lei_no_2.356-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6404/decreto_no_9.089-gp-2025-referente_a_lei_no_2.358-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6438/decreto_no_9.107-gp-2025-referente_a_lei_no_2.363-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6442/decreto_no_9.111-gp-2025-referente_a_lei_no_2.365-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6452/decreto_no_9.115-gp-2025-referente_a_lei_no_2.367-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6453/decreto_no_9.116-gp-2025-referente_a_lei_no_2.368-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6454/decreto_no_9.117-gp-2025-referente_a_lei_no_2.369-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6455/decreto_no_9.118-gp-2025-referente_a_lei_no_2.370-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6466/decreto_no_9.119-gp-2025-referente_a_lei_no_2.371-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6467/decreto_no_9.120-gp-2025-referente_a_lei_no_2.372-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6468/decreto_no_9.122-gp-2025-referente_a_lei_no_2.373-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6469/decreto_no_9.123-gp-2025-referente_a_lei_no_2.375-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6470/decreto_no_9.124-gp-2025-referente_a_lei_no_2.376-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6508/decreto_no_9.155-gp-2025-referente_a_lei_no_2.383-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6510/decreto_no_9.157-gp-2025-referente_a_lei_no_2.384-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6547/decreto_no_9.161-gp-2025-referente_a_lei_no_2.389-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6548/decreto_no_9.162-gp-2025-referente_a_lei_no_2.390-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6571/decreto_no_9.183-gp-2025-referente_a_lei_no_2.393-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6581/decreto_no_9.194-gp-2025-referente_a_lei_no_2.394-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6582/decreto_no_9.196-gp-2025-referente_a_lei_no_2.396-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6592/decreto_no_9.199-gp-2025-referente_a_lei_no_2.397-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6618/decreto_no_9.202-gp-2025-referente_a_lei_no_2.400-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6620/decreto_no_9.204-gp-2025-referente_a_lei_no_2.401-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6621/decreto_no_9.206-gp-2025-referente_a_lei_no_2.402-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6622/decreto_no_9.207-gp-2025-referente_a_lei_no_2.405-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6669/decreto_no_9.220-gp-2025-referente_a_lei_no_2.411-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6670/decreto_no_9.221-gp-2025-referente_a_lei_no_2.412-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6693/decreto_no_9.232-gp-2025-referente_a_lei_no_2.414-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6726/decreto_no_9.239-gp-2025-referente_a_lei_no_2.415-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6727/decreto_no_9.240-gp-2025-referente_a_lei_no_2.416-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6728/decreto_no_9.241-gp-2025-referente_a_lei_no_2.417-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6729/decreto_no_9.242-gp-2025-referente_a_lei_no_2.418-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6730/decreto_no_9.243-gp-2025-referente_a_lei_no_2.419-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6731/decreto_no_9.245-gp-2025-referente_a_lei_no_2.420-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6732/decreto_no_9.246-gp-2025-referente_a_lei_no_2.421-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6733/decreto_no_9.247-gp-2025-referente_a_lei_no_2.422-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6734/decreto_no_9.248-gp-2025-referente_a_lei_no_2.423-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6840/01-decreto-9266-ref_a_lei_2.428.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6841/01-decreto-9267-ref_a_lei_2.429.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6842/01-decreto-9268-ref_a_lei_2.430.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6843/01-decreto-9269-ref_a_lei_2.431.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6844/01-decreto-9270-ref_a_lei_2.432.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6845/01-decreto-9279-ref_a_lei_2.433.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6846/01-decreto-9280-ref_a_lei_2.434.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6847/01-decreto-9282-ref_a_lei_2.436.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6848/01-decreto-9283-ref_a_lei_2.437.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6849/01-decreto-9292-ref_a_lei_2.443.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6850/01-decreto-9293-ref_a_lei_2.444.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6851/01-decreto-9281-ref_a_lei_2.435.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6958/decreto_no_9.370-gp-2025-referente_a_lei_no_2.448-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6959/decreto_no_9.382-gp-2025-referente_a_lei_no_2.454-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6960/decreto_no_9.383-gp-2025-referente_a_lei_no_2.455-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6961/decreto_no_9.390-gp-2025-referente_a_lei_no_2.458-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6962/decreto_no_9.391-gp-2025-referente_a_lei_no_2.459-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6963/decreto_no_9.392-gp-2025-referente_a_lei_no_2.460-gp-2025_repaired_1.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6964/decreto_no_9.393-gp-2025-referente_a_lei_no_2.461-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6965/decreto_no_9.394-gp-2025-referente_a_lei_no_2.462-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6966/decreto_no_9.396-gp-2025-referente_a_lei_no_2.463-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6994/decreto_no_9.399-gp-2025-.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6995/decreto_no_9.402-gp-2025-referente_a_lei_no_2.469-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6996/decreto_no_9.403-gp-2025-referente_a_lei_no_2.472-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6997/decreto_no_9.404-gp-2025-referente_a_lei_no_2.474-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6368/emenda_aditiva-no_001-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6903/emenda_002_aditiva_ao_pl_353-2025-andre.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6904/emenda_003_aditiva_ao_pl_353-2025-toim.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6993/emenda_004_aditiva_ao_pl_360-2025-.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6861/anexo_emendas_impositivas-exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6075/emenda__modificativa_no_001-2025_-ao_projeto_de_lei_no_002-cmnm-2025-pccs.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6812/emenda-modificativa_001-proj_38-2025-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6813/emenda_002_modificativa_ao_pl_38-celio.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6862/emenda__modificativa_no_001-2025_-ao_projeto_de_lei_no_312-gp-loa_-2026.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6992/emenda_modificativa_n_003-2025-ref._proj.360-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6902/emenda_001_supressiva_ao_pl_353-2025-andre.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5938/vereador_toinho_barroso_indicacao_n_001-2025-_assinado.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5945/indicacao_002_ciente.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6029/indicacao_n_003-2025-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6031/indicacao_n_004-2025-joaldo.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6043/indicacao_n_005-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6044/indicacao_n_006-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6049/indicacao_n_007-2025-_pres.adalto.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6051/indicacao_n_008-2025-_irmao_jo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6069/indicacao_n_009-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6115/indicacao_n_010-2025-_irmao_jo.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6116/indicacao_n_011-2025-_pres.adalto.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6118/indicacao_n_012-2025-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6149/indicacao_n_013-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6169/indicacao_n_014-2025-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6210/indicacao_n_015-2025-_pres.adalto.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6227/indicacao_n_016-2025-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6236/indicacao_n_017-2025-jefferson_climaco.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6240/indicacao_n_018-2025-jefferson_climaco.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6242/indicacao_n_019-2025-jefferson_climaco.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6243/indicacao_n_020-2025-jefferson_climaco.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6246/indicacao_n_021-2025-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6255/indicacao_n_022-2025-jefferson_climaco.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6257/indicacao_n_023-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6258/indicacao_n_024-2025-jefferson_climaco.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6259/indicacao_n_025-2025-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6265/indicacao_n_026-2025-_pres.adalto.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6276/indicacao_n_027-2025-fabio_carcara.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6307/indicacao_n_028-2025-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6305/indicacao_n_029-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6314/indicacao_n_030-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6312/indicacao_n_031-2025-jefferson_climaco.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6313/indicacao_n_032-2025-jefferson_climaco.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6315/indicacao_n_033-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6348/indicacao_n_034-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6476/indicacao_n_035-2025-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6482/indicacao_proposicao_legislativa-036_1_com_cientes.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6483/indicacao_n_037-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6484/indicacao_n_038-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6501/indicacao_n_039-2025-celio_brito.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6561/indicacao_n_040-2025-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6562/indicacao_n_041-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6563/indicacao_n_042-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6569/indicacao_n_043-2025-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6570/indicacao_n_044-2025-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6578/indicacao_n_045-2025-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6579/indicacao_n_046-2025-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6603/indicacao_n_047-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6597/indicacao_n_048-2025-jefferson_climaco.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6604/indicacao_proposicao_legislativa-049.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6606/indicacao_n_050-2025-joaldo.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6623/indicacao_n_051-2025-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6624/indicacao_n_052-2025-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6628/indicacao_n_053-2025-fabio_carcara.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6642/indicacao_n_054-2025-antonio_barroso_1.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6671/indicacao_n_055-2025-andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6673/indicacao_n_056-2025-jefferson_climaco.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6702/indicacao_n_057-2025-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6703/indicacao_n_058-2025-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6704/indicacao_n_059-2025-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6737/indicacao_n_060-2025-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6740/indicacao_n_061-2025-celio_brito.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6780/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6781/indicacao_proposicao_legislativa-063_repaired.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6789/indicacao_proposicao_legislativa-064_repaired.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6895/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6896/indicacao_n_066-2025-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6897/indicacao_n_67-2025-antonio_barroso.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6898/indicacao_n_68-2025-celio.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6972/indicacao_n_069-2025-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6973/indicacao_n_070-2025-claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6974/indicacao_n_071-2025-sargento_milton.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5832/oficio_expedido_de_no_001-gv-abv-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5833/oficio_expedido_de_no_002-gv-abv-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5834/oficio_expedido_de_no_003-gv-abv-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5835/oficio_expedido_de_no_004-gv-abv-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5836/oficio_expedido_de_no_005-gv-abv-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5881/oficio_no_006-gv-abv-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5882/oficio_001-gv-jao-2025-ass.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5883/oficio-n_007-gv-abv-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5884/oficio_n._001-gv-cr-2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5885/oficio_no_008-gv-abv-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5887/oficio_n._002-gv-cr-2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5888/oficio_no_009-gv-abv-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5889/oficio_no_010-gv-abv-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5890/oficio_n_001-2025-gv-alb.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5891/oficio_n_002-2025-gv-alb.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5892/oficio_n_003-2025-gv-alb.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5893/oficio_n_004-2025-gv-alb.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5894/oficio_no_011-gv-abv-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5896/oficio_no_012-gv-abv-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5897/oficio_no_013-gv-abv-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5912/oficio_no_014-gv-abv-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5913/oficio_no_015-gv-abv-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5914/oficio_no_016-gv-abv-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5930/oficio_no_01-gv-mdg-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5939/oficio_no_02-gv-mdg-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5941/oficio_no_03-gv-mdg-2025__dnit_assinado.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5942/oficio_1.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5964/oficio_assinado_017.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5965/oficio_assinado_018.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5966/oficio_assinado_019.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5970/01-oficio-2_1.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5971/of_020_nova_mamore_-_ver_antonio_barroso_viana_0001_0001_protocolado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5972/of_021_nova_mamore_-_ver_antonio_barroso_viana__protocolado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5973/of_022_nova_mamore_-_ver_antonio_barroso_viana_0001_0001_protocolado-_ok.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5974/oficio-n_04-gv-mdg-2025_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5975/of_023_nova_mamore_-_ver_antonio_barroso_viana_0001_0001_protocoladob_-ok.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5976/of_024_nova_mamore_-_ver_antonio_barroso_viana_0001_0001_protocolado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5977/of_025_nova_mamore_-_ver_antonio_barroso_viana__protocolado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5978/oficio_001.gv.afs_-__deputada_federal_silvia_cristina_1.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5979/oficio_no_01-gv-jm-2025-protocolado.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5981/oficio_002.gv.afs-_deputado_federal_crisostomo.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5982/oficio_003.gv.afs-deputado_federal_fernando_maximo.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5983/oficio-004-gv-afs-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5986/oficio_005.gv.afs-_senador_marcos_rogerio.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5988/oficio_006.gv.afs-deputado_federal_lucio_mosquini.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5990/oficio-007-gv-afs-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5992/oficio_008.gv.afs-_deputado_federal__jose_euripedes_clemente_1.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5994/oficio_009.gv.afs-_deputado_federal_jose_euripedes_clemente_1.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5995/oficio-002-assinado.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5996/oficio-003-assinado.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5997/oficio-004-protocolado.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5998/oficio-005-protocolado.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5999/oficio-006-protocolado.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6000/oficio-007-assinado.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6034/oficio_de_no005_assinado.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6035/oficio_006_assinado_governador.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6038/oficio_007_seas.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6039/oficio_008_assinado.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6040/oficio_009_protocolado.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6041/ofico_010_claudia_assinado.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6042/oficio_011_assinado.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6045/oficio_claudiomir.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6048/ciencia_oficio_012.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6056/oficio_002-gv-jcc-2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6057/oficio-003-gv-jcc-2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6058/oficio-004-gv-jcc-2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6059/oficio-005-gv-jcc-2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6060/oficio-006-gv-jcc-2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6061/oficio-007-gv-jcc-2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6062/oficio-008-gv-jcc-2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6066/oficio_002_ass.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6073/oficio_no_02-gv-jm-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6074/oficio_no_03-gv-jm-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6076/oficio_013_dado_ciencia.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6077/oficio_lais_com_ciencia.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6078/oficio_no_015_2025_area_de_livre_comercio.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6079/oficio-04.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6082/oficio_016_protocolado.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6083/oficio_de_no_017_assinado.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6084/oficio_018_assinado.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6085/oficio_019_assinado.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6088/oficio_020_protocolado.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6097/recebido.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6098/recebido.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6105/whatsapp_image_2025-04-10_at_8.45.00_am.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6106/2376fdb9_492_merged.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6107/oficio-5_2.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6108/oficio_no_05-gv-mdg-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6109/oficio-n_06-gv-mdg-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6123/recebido.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6124/oficio-009-gv-jcc-2025__1.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6125/recebido.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6128/oficio_021_assinado.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6129/oficio_022_assinado_merged.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6130/oficio_eunice_ciencia.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6131/oficio024_assinado.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6134/oficio_no_011-gv-jcc-2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6136/oficio_no_13-gv-jcc-2025_-reiteracao_de_solicitacao_de_informacoes_e_providencias_sobre_medicamentos_e_insumos_essenciais.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6137/oficio_no_025_assinado.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6139/oficio-n_026-gv-abv-2025_.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6142/oficio_026_dado_ciencia.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6143/oficio-027.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6150/ilovepdf_merged_10.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6151/oficio_029_dado_ciente.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6153/oficio-010-2025_2.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6177/oficio-n027-gp-2025__2.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6178/oficio_027.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6179/oficio-n028-gp-2025__2.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6180/oficio-n_029-gv-abv-2025_.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6181/oficio-n_030-gv-abv-2025_.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6182/oficio_005_protocolado.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6183/oficio-006_protocolado-1.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6187/oficio_030_protocolado.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6188/oficio_no_04-gv-jm-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6189/oficio_no_05-gv-jm-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6190/oficio_no_06-gv-jm-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6191/oficio_no_07-gv-jm-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6195/oficio_31_e_protocolo.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6196/oficio_no_032-2025__-_copia_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6197/oficio_no_033-2025__-_copia_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6198/oficio_no_034-2025__-_assinado.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6200/oficio_035_e_seu_protocolo.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6201/oficio_no_036-2025__-__2assinado.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6202/oficio_037_e_seu_protocolo.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6203/oficio_038_assinado.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6205/ofpicio_040_assinado.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6206/oficio_041_assinado.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6212/oficio_042_assinado.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6215/oficio-n_031-gv-abv-2025_.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6216/oficio-007_protocolado.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6221/oficio_043_e_seu_protocolo.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6222/oficio_n032-gp-2025__1.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6223/oficio_n033-gp-2025__1.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6224/oficio_no_034-gv-abv-2025.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6228/oficio_n035-gp-2025_.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6229/oficio_044_e_protocolo.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6230/oficio_045_assinado.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6231/oficio046_e_seu_protocolo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6232/oficio_047_assinado.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6233/oficio_048_e_seu_protocolo.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6241/oficio_049_assinado.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6248/oficio_no_050-2025_assindado.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6249/oficio_no_051_assinado.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6296/oficio_052_assinado.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6297/oficio_053_e_seu_protocolo.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6329/oficio_n_005_protocolado.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6330/oficio-006.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6331/oficio_n_007_protocolado.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6332/oficio_de_no054_assinado.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6338/oficio-008_protocolado.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6347/oficio_no_055_assinado.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6352/oficio_36.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6362/oficio_no_037-gv-abv-2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6384/oficio_056_e_seu_protocolo.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6386/oficio_n_008_protocolado.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6387/oficio_n_009__protocolado.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6394/oficio_protocolado.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6395/oficio_de_no058_assinado.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6396/oficio_de_no059_assinado.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6405/oficio_no_038-gv-abv-2025.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6406/oficio_060_e_seu_protocolo.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6423/oficio_de_no061_e_seu_protocolo.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6424/oficio_de_no062_com_ciencia.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6471/oficio_063_dado_ciente.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6472/oficio_de_no064_assinado.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6478/oficio_no_065_2025_area_de_livre_presidente_lul_assinado.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6479/oficio_no_039-gv-abv-2025_2.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6481/oficio-n_040-gv-abv-2025_.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6488/ilovepdf_merged_2.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6489/ilovepdf_merged_35.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6492/010-_oficio-010_assinado_merged.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6494/oficio_no_066_2025_visita_tecnica-mtassinado.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6499/oficio-011_assinado.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6500/oficio-012_assinado.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6503/oficio_no_067-2025_prefeito_assinado.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6509/oficio_de_no068_assinado.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6511/oficio_n_041.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6512/oficio_n042.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6513/oficio_n043.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6514/oficio_44_com_o_comprovante_de_envio.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6515/013-_oficio-013_assinado.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6516/014-_oficio-014_fhemeron_assinado.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6521/oficio_de_no069_e_protocolo.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6522/oficio_no_070assinado.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6524/oficio_no_071_assinado.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6526/oficio_no_072_assinado.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6527/oficio_no_073-_assinado.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6528/oficio_no_074_assinado.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6530/oficio_045.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6531/oficio.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6532/oficio_n_047-gv-2025_.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6541/oficio_no_075_2025__assinado.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6542/oficio_no_076-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6549/oficio_no_003-tre-assinado.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6553/oficio-8_2_merged.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6554/oficio-9_1_merged.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6555/oficio-10_2.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6556/01-oficio-12_1.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6557/whatsapp_image_2025-09-05_at_9.25.37_am.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6558/whatsapp_image_2025-09-05_at_9.32.04_am.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6560/camscanner_09-09-2025_11.18.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6589/oficio_n_049-gv-2025__2.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6590/oficio-n_050-gv-abv-2025_.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6591/oficio_no_051-gv-abv-2025.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6619/oficio_de_no077_e_protocolo.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6630/oficio_de_no078_assinado.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6634/oficio_de_no079_assinado.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6644/oficio_80_e_resposta.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6645/oficio_no_081-2025_claudia_assinaado.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6646/resposta_ao_oficio_de_no082.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6647/oficio_de_no083_assinado.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6654/oficio_no_052-gv-abv-2025.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6655/oficio_n053gv2025__protocolado_-_copia.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6656/oficio_no_054-gv-abv-2025.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6658/oficio-014-gv-jcc-2025_2-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6659/oficio-015-gv-jcc-2025-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6660/oficio-016-gv-jcc-2025_-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6661/oficio-017-gv-jcc-2025_1-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6663/oficio-019_gv-jcc-2025_-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6664/oficio-020-gv-jcc-2025_-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6665/oficio-021-gv-jcc-2025-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6666/oficio-22-gv-jcc-2025_1-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6667/01-oficio-23-gv-jcc-2025-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6668/01-oficio-24-gv-jcc-2025-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6677/oficio_no_084-2025_prefeito_assinado.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6682/oficio-016-gv-afs-2025-assinado_repaired.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6683/oficio-017-gv-afs-2025-assinado_repaired.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6685/oficio-018-gv-afs-2025-assinado_repaired.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6686/oficio-019-gv-afs-2025-assinado_repaired.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6687/oficio-020-gv-afs-2025__-assinado.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6688/oficio-021-gv-afs-2025_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6689/oficio-022-gv-afs-2025-_assinado_repaired.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6690/oficio-023-gv-afs-2025-_assinado.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6691/oficio-024.gv.afs.sesdec-_assinado_repaired.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6692/oficio-025-gv-afs-2025-ezequiel_neiva_repaired.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6694/oficio_de_no085_assinado.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6695/oficio_scaneado_86.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6696/oficio_scaneado_87.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6697/oficio_scaneado_88.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6698/oficio_scaneado_89.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6705/oficio_de_no090_aasinado.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6707/oficio_091_e_sua_resposta42.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6725/oficio-026-gv-afs-2025_-_assinado_repaired.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6735/oficio_de_no092_assinado.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6743/oficio-n_055-gv-abv-2025__repaired.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6744/oficio-n_056-gv-abv-2025__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6745/oficio_n_057-gv-abv-2025__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6746/oficio-n_058-gv-abv-2025__repaired.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6750/oficio-027-gv-afs-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6756/oficio_de_no093_assinado.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6779/oficio_de_no094_assinado.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6782/oficio-n_059-gv-abv-2025__repaired.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6783/oficio_de_no095_assinado.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6800/oficio_n_060-gv-abv-2025__repaired.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6801/oficio_n_061-gv-abv-2025__repaired.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6802/oficio_062.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6803/oficio_063.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6804/oficio_de_no096_assinado.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6805/oficio_no_07-gv-mdg-2025.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6806/oficio_no_08-gv-mdg-2025.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6807/oficio_no_09-gv-mdg-2025.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6808/oficio_no_10-gv-mdg-2025_-.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6809/oficio_de_no097_assinado.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6810/oficio_de_no098_assinado.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6815/oficio_de_no099_assinado.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6825/oficio_no_100-2025_prefeito.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6835/oficio_de_no101_assinado.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6837/oficio_no_08-gv-jm-2025.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6838/oficio_no_09-gv-jm-2025.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6839/oficio_de_no_102_assinado.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6852/oficio_no_010-gv-jm-2025-assinado_repaired.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6866/anexo-justificativa_de_ausencia_repaired.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6867/oficio-n_065-gv-abv-2025_1_repaired.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6868/oficio-n_066-gv-abv-2025__1_repaired.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6869/oficio_no_11-gv-mdg-2025_-_repaired.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6870/oficio_no_12-gv-mdg-2025_-_repaired.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6871/oficio_no_13-gv-mdg-2025_-_repaired.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6872/oficio_no_14-gv-mdg-2025_-_-_repaired_1.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7024/oficio_no_011-gv-jm-2025.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7025/oficio_no_012-gv-jm-2025.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7258/oficio-008-assinado.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7259/oficio_009_deputado_lucas_torres.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7260/oficio-010_assinado_.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7261/oficio-011_assinado.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7262/oficio-012_assinado.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7263/oficio-013_assinado.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7264/oficio-014_assinado.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7265/oficio-015_assinado.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7266/oficio-016_assinado.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7267/oficio-017_assinado.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7268/oficio-018_assinado.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7269/oficio-019_assinado.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7270/oficio-020_assinado.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5856/parecer_no_001-ccj-2025-ref._aos_-pls-195196197_198199_e_200-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5947/parecer_no_002-ccj-2025-ref._aos_-pls-215219220221222223_e_224.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5948/parecer_no_001-cpesasosp-2025.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6001/parecer_no_003-ccj-2025-ref._aos_-pls-225226227228229230231233_e_234.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6068/parecer_no_002-cpesasosp-2025-referente_ao_pl_238-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6070/parecer_no_004-ccj-2025-ref._ao_pl_no_001-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6072/parecer_no_005-ccj-2025-ref._ao_pl_no_002-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6213/parecer_no_006-ccj-2025-ref._ao_pl_no_252-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6251/parecer_no_007-ccj-2025-ref._ao_projeto_de_emenda_a_lom_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6264/parecer_no_008-ccj-2025-ref._aos_pls_258_e_259-2025.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6281/parecer_no_009-ccj-2025-ref._aos_pls_260261-2025_e_013.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6378/parecer_no_011ccj-2025-ref._ao_proj._255-2025-ldo-2026.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6397/parecer_no_012-ccj-2025-ref.proj._lei_255-gp-2025-ldo-2026.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6473/parecer_no_013-ccj-2025-_prestacao_de_contas_exercicio_2023.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6523/parecer_no_014-ccj-2025-_ref._aos_pls_294_e_295-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6533/parecer_no_003-cpesasosp-2025-referente_ao_pl_296-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6534/parecer_no_016-ccj-2025-_ref._ao_pl_296-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6583/parecer_no_015-ccj-2025-ref._ao__veto_parcial_ref._ao_pl_no_009-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6584/parecer_no_017-ccj-2025-ref._aos_pls_302-303_e_305-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6585/parecer-n_19-ccj-2025-ref._ao_plc_020-2025-pmnm.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6609/parecer-n_20-ccj-2025-ref._aos_pls_306-307-308_e_311.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6610/parecer_no_004-cpesasosp-2025-referente_aos_pls_307-e_311-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6611/parecer_no_005-cpesasosp-2025-referente_aos_pls_306-e_308-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6648/parecer-n_21-ccj-2025-ref._aos_pls_313_e_314-gp-2025_1.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6649/parecer_no_006-cpesasosp-2025-referente_aos_pls_313-gp-2025_1.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6650/parecer_no_007-cpesasosp-2025-referente_aos_pls_314-gp-2025-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6678/parecer-n_22-ccj-2025-ref._ao_pl_315.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6723/parecer-n_23-ccj-2025-ref._aos_pls_317_a_325.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6724/parecer_no_008-cpesasosp-2025-referente_aos_pls_317_a_325-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6766/parecer-n_009-cesasosp-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6767/parecer-n_024-ccj-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6768/parecer-n_025-ccj-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7000/parecer_no_026-ccj-2025-ref._aos_-pls-334335336337338_e_339.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7001/parecer_no_028-ccj-2025-ref_ao_pl_304-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7002/parecer_no_029-ccj-2025-ref_ao_pl_312-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7003/parecer_no_030-ccj-2025-ref_ao_pl_353-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7004/parecer_no_031-ccj-2025-ref_ao_projeto_de_emenda_a_lei_organica_001-2025.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/7005/parecer_no_010-cpesasosp-2025-referente_aos_pls_334_e_337-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6899/projeto_de_lei_complementar_no_021-pmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6760/pdl_009.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6761/pdl_010.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6762/pdl_011.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6763/pdl_012.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6764/pdl_013.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6894/projeto_de_decreto_legislativo_014.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6099/projeto_de_emenda_a_lei_organica_municipal_no_006_de_07_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6831/projeto_de_emenda_a_lei_organica-001-2025.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5842/projeto_de_lei_no_199-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5843/projeto_de_lei_no_200-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5869/projeto_de_lei_no_201-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5870/projeto_de_lei_no_202-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5871/projeto_de_lei_no_203-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5872/projeto_de_lei_no_204-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5873/projeto_de_lei_no_205-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5874/projeto_de_lei_no_206-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5875/projeto_de_lei_no_207-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5876/projeto_de_lei_no_208-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5877/projeto_de_lei_no_209-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5878/projeto_de_lei_no_210-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5879/projeto_de_lei_no_211-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5880/projeto_de_lei_no_212-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5886/projeto_de_lei_no_213-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5895/projeto_de_lei_no_217-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5943/projeto_de_lei_no_224-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6054/projeto_de_lei_no_235-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6063/projeto_de_lei_no_237-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6064/projeto_de_lei_no_238-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6087/projeto_de_lei_no_240-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6110/projeto_de_lei_no_244-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6121/projeto_de_lei_no_245-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6133/projeto_de_lei_no_246-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6138/projeto_de_lei_no_247-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6140/projeto_de_lei_no_248-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6165/projeto_de_lei_no_252-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6166/projeto_de_lei_no_253-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6167/projeto_de_lei_no_254-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6220/projeto_de_lei_no_255-gp-2025-ldo-2026.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6279/projeto_de_lei_no_264-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6323/projeto_de_lei_no_266-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6324/projeto_de_lei_no_267-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6358/projeto_de_lei_no_272-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6409/projeto_de_lei_no_280-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6415/projeto_de_lei_no_282-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6550/projeto_de_lei_no_297-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6519/projeto_de_lei_no_298-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6596/projeto_de_lei_no_304-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6600/projeto_de_lei_no_309-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6601/projeto_de_lei_no_310-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6633/projeto_de_lei_no_312-gp-2025-loa-2026.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6706/projeto_de_lei_no_316-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6751/projeto_de_lei-331_1_repaired.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6752/projeto_de_lei_332-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6798/projeto_de_lei-341_repaired.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6799/projeto_de_lei-342_repaired.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6811/projeto_de_lei-343.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6878/projeto_de_lei-344-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6879/projeto_de_lei-345-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6880/projeto_de_lei-346-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6881/projeto_de_lei-347-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6882/projeto_de_lei-348-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6883/projeto_de_lei-349-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6884/projeto_de_lei-350-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6885/projeto_de_lei-351-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6886/projeto_de_lei-352-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6887/projeto_de_lei-353-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6888/projeto_de_lei-354-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6889/projeto_de_lei-355-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6890/projeto_de_lei-356-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6891/projeto_de_lei-357-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6892/projeto_de_lei-358-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6969/projeto_de_lei-359-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6032/projeto_de_lei_no_001-cmnm-2025-reajuste_salarial-somente_apresentacao_e_leitura.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6033/projeto_de_lei_no_002-cmnm-2025-pccs-retificado.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6065/projeto_de_lei_no_003-cmnm-2025-nova_mamore-berco_do_madeira.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6090/projeto_de_lei_no_004-cmnm-2025-campanha_permanente_deconscientizacao_da_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6120/projeto_de_lei_no_005-cmnm-2025-obrigatoriedade_de_reparo_e_danos.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6170/projeto_de_lei_no_006-cmnm-2025-patrimonio_cultural_e_imaterial_-caminhada_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6199/projeto_de_lei_no_007-cmnm-2025-materiais_metalicos_reciclaveis_no_municipio_de_nova_mamore.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6239/projeto_de_lei_no_008-cmnm-2025-instituicao_do_uso_do_cordao_girassol.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6252/projeto_de_lei_no_009-cmnm-2025-implantacao_de_codigo_qr.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6253/projeto_de_lei_no_010-cmnm-2025-semana_municipal_da_leitura.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6263/projeto_de_lei_no_011-cmnm-2025-denominacao_do_predio_publico_da_cmnm.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6262/projeto_de_lei_no_012-cmnm-2025-obrigatoriedade_da_reserva_de_leitos_no_hospital_-maes_em_situacao_de_perda_gestacional.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6270/projeto_de_lei_no_013-cmnm-2025-dispoe_sobre_a_concessao_de_diaria.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6271/projeto_de_lei_no_014-cmnm-2025-dispoe_sobre_a_instituicao_da_semana_municipal_de_prevencao_ao_hiv.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6287/projeto_de_lei_no_015-cmnm-2025-dispoe_sobre_a_denominacao_das_avenidas.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6301/projeto_de_lei_no_016-cmnm-2025-dispoe_sobre_a_regulamentacao_dos_servicos_funerarios.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6308/projeto_de_lei_no_017-cmnm-2025-dispoe_sobre_a_denominacao_da_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6310/projeto_de_lei_no_018-cmnm-2025-dispoe_sobre_a_denominacao_do_ponto_de_taxi_e_mototaxi_distrito_de_nova_dimensao.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6327/projeto_de_lei_no_019-cmnm-2025-denominacao_da_avenida_no_municipio_de_nova_mamore.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6389/projeto_de_lei_no_020-cmnm-2025-dispoes_sobre_a_alteracao_do_art.3o_da_lei_1.949-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6474/projeto_de_lei_no_021-cmnm-2025-reconhece_como_de_utilidade_publica_o_vila_nova_esporte__clube_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6477/projeto_de_lei_no_022-cmnm-2025-dispoe_sobre_a_denominacao_de_avenida_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6498/projeto_de_lei_no_023-cmnm-2025-dispoe_sobre_a__concessao_de_diarias_no_ambito_da_camara.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6496/projeto_de_lei_no_024-cmnm-2025-institui_a_semana_municipal_de_enfrentamento_a_violencia__contra_mulher.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6525/projeto_de_lei_no_025-cmnm-2025-institui_no_ambito_do_municipio_nm_a__semana_municipal_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6564/projeto_de_lei_no_027-cmnm-2025-instituir_o_servico_de_atendimento_movel_de_urgencia_-samu_no_municipio_nm.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6598/projeto_de_lei_no_028-cmnm-2025-institui_o_programa_conhecendo_minha_cidade.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6599/projeto_de_lei_no_029-cmnm-2025-dispoe_sobre_a_aceitacao_de_enxames_complementares.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6626/projeto_de_lei_no_031-cmnm-2025-institui_a_politica_municipal_de_inclusao_e_protecao_digital_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6627/projeto_de_lei_no_032-cmnm-2025-criacao_do_comite_municipal_de_acompanhamento_da_construcao_da_ponte_binacional.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6640/projeto_de_lei_no_033-cmnm-2025-_institui_a_semana_municipal_da_agricultura.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6672/projeto_de_lei_no_034-cmnm-2025-_institui_a_semana_de_prevencao_a_adultizacaoe_erotizacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6684/projeto_de_lei_no_035-cmnm-2025-_institui_a_politica_de_bem-estar_saude_e_qualidade_de_vida.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6759/projeto_36_-_celio_assinado.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6790/projeto_de_lei-n_037-afs-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6832/projeto_de_lei-039.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6833/projeto_de_lei-040.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6873/projeto_de_lei_no_041-cmnm-2025-.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6874/projeto_de_lei_no_042-cmnm-2025-.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6875/projeto_de_lei_no_043-cmnm-2025-.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6855/projeto_de_lei_no_044-2025_-_abono.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6876/projeto_de_lei_no_045-cmnm-2025-.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6877/projeto_de_lei_no_046-2025_-_aniversario.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6047/projeto_de_resolucao_no_001-cmnm-2025-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6071/projeto_de_resolucao_no_002-cmnm-2025-ucaver-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6094/projeto_de_resolucao_no_003-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6122/projeto_de_resolucao_no_004-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6326/projeto_de_resolucao_no_005-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6485/projeto_de_resolucao_no_006-cmnm-2025.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6551/projeto_de_resolucao_no_007-cmnm-2025-assinados.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6625/projeto_de_resolucao_no_008-cmnm-2025-criacao_de_frentes_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6641/projeto_de_resolucao_no_009-cmnm-2025-institui_a_frente_parlamentar_de_acompanhamento_da_ponte_binacional_1.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6736/projeto_de_resolucao_no_010-cmnm-2025-institui_a_frente_parlamentar_da_agricultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6893/projeto_de_resolucao_011-2025_-_veiculos.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5830/requerimento_de_inscricao_de_chapa_para_a_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5936/requerimento_no_002-cmnm-2025-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6052/requerimento_no_003-cmnm-2025-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6053/requerimento_no_004-cmnm-2025-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6119/requerimento_no_005-cmnm-2025-_ver._pres._adalto_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6147/requerimento_no_006-cmnm-2025-_ver._fabio_dos_santos_das_chagas.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6148/requerimento_no_007-cmnm-2025-_ver._fabio_dos_santos_das_chagas.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6214/requerimento_no_008-cmnm-2025-_mesa_diretora-plotagem_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6254/requerimento_no_009-cmnm-2025-_ver.andre_luiz_baier.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6311/requerimento_no_010-cmnm-2025-_realizacao_de_audiencia_publica-comissao_ccj.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6321/requerimento_no_011-cmnm-2025-_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6349/requerimento_no_012-cmnm-2025-_instauracao_de_processo_administrativo.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6486/requerimento_no_013-cmnm-2025-mocao_de_aplausos_a_amatur_amazonia_turismo_ltda.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6497/requerimento_no_014-cmnm-2025-mocao_de_aplausos_aos_defensores_publicos.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6518/requerimento_no_015-cmnm-2025-mocao_de_aplausos_ao_professor_joao_climaco.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6632/requerimento_no_016-cmnm-2025-ampliacao_da_rede_eletrica_na_regiao_da_vila_formosa.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6676/requerimento_no_017-cmnm-2025-solicitacao_do_acompanhamento_de_um_tecnico_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6675/requerimento_no_018-cmnm-2025-designacao_e_lotacao_de_um_medico_legista_permanente.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6754/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6755/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6757/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6758/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6824/requerimento_de_licenca_n_01_2025-jair.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6900/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6901/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6336/mensagem_de_veto_ao_projeto_de_lei_no_009-cm-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H1042"/>
+  <dimension ref="A1:H1054"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="51.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="174.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="205.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="204.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -15829,24592 +16035,24904 @@
       </c>
       <c r="H97" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>403</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>404</v>
       </c>
       <c r="D98" t="s">
         <v>16</v>
       </c>
       <c r="E98" t="s">
         <v>17</v>
       </c>
       <c r="F98" t="s">
         <v>18</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>257</v>
+        <v>405</v>
       </c>
       <c r="H98" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D99" t="s">
         <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>17</v>
       </c>
       <c r="F99" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="H99" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D100" t="s">
         <v>16</v>
       </c>
       <c r="E100" t="s">
         <v>17</v>
       </c>
       <c r="F100" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="H100" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D101" t="s">
         <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>17</v>
       </c>
       <c r="F101" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="H101" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D102" t="s">
         <v>16</v>
       </c>
       <c r="E102" t="s">
         <v>17</v>
       </c>
       <c r="F102" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="H102" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D103" t="s">
         <v>16</v>
       </c>
       <c r="E103" t="s">
         <v>17</v>
       </c>
       <c r="F103" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="H103" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D104" t="s">
         <v>16</v>
       </c>
       <c r="E104" t="s">
         <v>17</v>
       </c>
       <c r="F104" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="H104" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D105" t="s">
         <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>17</v>
       </c>
       <c r="F105" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H105" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D106" t="s">
         <v>16</v>
       </c>
       <c r="E106" t="s">
         <v>17</v>
       </c>
       <c r="F106" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="H106" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D107" t="s">
         <v>16</v>
       </c>
       <c r="E107" t="s">
         <v>17</v>
       </c>
       <c r="F107" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="H107" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>10</v>
       </c>
       <c r="D108" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E108" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F108" t="s">
         <v>102</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="H108" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>22</v>
       </c>
       <c r="D109" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E109" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F109" t="s">
         <v>102</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="H109" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>26</v>
       </c>
       <c r="D110" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E110" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F110" t="s">
         <v>102</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="H110" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>30</v>
       </c>
       <c r="D111" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E111" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F111" t="s">
         <v>102</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="H111" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>34</v>
       </c>
       <c r="D112" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E112" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F112" t="s">
         <v>43</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="H112" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>38</v>
       </c>
       <c r="D113" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E113" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F113" t="s">
         <v>18</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="H113" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>42</v>
       </c>
       <c r="D114" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E114" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F114" t="s">
         <v>18</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="H114" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>47</v>
       </c>
       <c r="D115" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E115" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F115" t="s">
         <v>18</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="H115" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>51</v>
       </c>
       <c r="D116" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E116" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F116" t="s">
         <v>18</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="H116" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>55</v>
       </c>
       <c r="D117" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E117" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F117" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="H117" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>60</v>
       </c>
       <c r="D118" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E118" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F118" t="s">
         <v>18</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="H118" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>64</v>
       </c>
       <c r="D119" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E119" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F119" t="s">
         <v>18</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="H119" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>68</v>
       </c>
       <c r="D120" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E120" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F120" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="H120" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>72</v>
       </c>
       <c r="D121" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E121" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F121" t="s">
         <v>18</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="H121" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>76</v>
       </c>
       <c r="D122" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E122" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F122" t="s">
         <v>18</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="H122" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>80</v>
       </c>
       <c r="D123" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E123" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F123" t="s">
         <v>18</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="H123" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>85</v>
       </c>
       <c r="D124" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E124" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F124" t="s">
         <v>18</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="H124" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>89</v>
       </c>
       <c r="D125" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E125" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F125" t="s">
         <v>18</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="H125" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>93</v>
       </c>
       <c r="D126" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E126" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F126" t="s">
         <v>147</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="H126" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>97</v>
       </c>
       <c r="D127" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E127" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F127" t="s">
         <v>18</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="H127" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>101</v>
       </c>
       <c r="D128" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E128" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F128" t="s">
         <v>18</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="H128" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>106</v>
       </c>
       <c r="D129" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E129" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F129" t="s">
         <v>18</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="H129" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>110</v>
       </c>
       <c r="D130" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E130" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F130" t="s">
         <v>18</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="H130" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>114</v>
       </c>
       <c r="D131" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E131" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F131" t="s">
         <v>18</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="H131" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>118</v>
       </c>
       <c r="D132" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E132" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F132" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="H132" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>122</v>
       </c>
       <c r="D133" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E133" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F133" t="s">
         <v>18</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="H133" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>126</v>
       </c>
       <c r="D134" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E134" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F134" t="s">
         <v>18</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="H134" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>130</v>
       </c>
       <c r="D135" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E135" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F135" t="s">
         <v>18</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="H135" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>134</v>
       </c>
       <c r="D136" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E136" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F136" t="s">
         <v>18</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="H136" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>138</v>
       </c>
       <c r="D137" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E137" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F137" t="s">
         <v>18</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="H137" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>142</v>
       </c>
       <c r="D138" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E138" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F138" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="H138" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>146</v>
       </c>
       <c r="D139" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E139" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F139" t="s">
         <v>18</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="H139" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>151</v>
       </c>
       <c r="D140" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E140" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F140" t="s">
         <v>18</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="H140" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>155</v>
       </c>
       <c r="D141" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E141" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F141" t="s">
         <v>18</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H141" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>159</v>
       </c>
       <c r="D142" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E142" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F142" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="H142" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>163</v>
       </c>
       <c r="D143" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E143" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F143" t="s">
         <v>18</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="H143" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>167</v>
       </c>
       <c r="D144" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E144" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F144" t="s">
         <v>102</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="H144" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>171</v>
       </c>
       <c r="D145" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E145" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F145" t="s">
         <v>18</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H145" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>175</v>
       </c>
       <c r="D146" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E146" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F146" t="s">
         <v>18</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="H146" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>179</v>
       </c>
       <c r="D147" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E147" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F147" t="s">
         <v>18</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="H147" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>183</v>
       </c>
       <c r="D148" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E148" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F148" t="s">
         <v>18</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="H148" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>10</v>
       </c>
       <c r="D149" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E149" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="F149" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="H149" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>10</v>
       </c>
       <c r="D150" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E150" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F150" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="H150" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>22</v>
       </c>
       <c r="D151" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E151" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F151" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="H151" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>26</v>
       </c>
       <c r="D152" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E152" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F152" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="H152" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>30</v>
       </c>
       <c r="D153" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E153" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F153" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="H153" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>34</v>
       </c>
       <c r="D154" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E154" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F154" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="H154" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>38</v>
       </c>
       <c r="D155" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E155" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F155" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="H155" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>42</v>
       </c>
       <c r="D156" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E156" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F156" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="H156" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>47</v>
       </c>
       <c r="D157" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E157" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F157" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="H157" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>51</v>
       </c>
       <c r="D158" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E158" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F158" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="H158" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>55</v>
       </c>
       <c r="D159" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E159" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F159" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="H159" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>60</v>
       </c>
       <c r="D160" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E160" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F160" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="H160" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>64</v>
       </c>
       <c r="D161" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E161" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F161" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="H161" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>68</v>
       </c>
       <c r="D162" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E162" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F162" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="H162" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
         <v>72</v>
       </c>
       <c r="D163" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E163" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F163" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="H163" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
         <v>76</v>
       </c>
       <c r="D164" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E164" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F164" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="H164" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
         <v>80</v>
       </c>
       <c r="D165" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E165" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F165" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="H165" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>85</v>
       </c>
       <c r="D166" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E166" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F166" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="H166" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>89</v>
       </c>
       <c r="D167" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E167" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F167" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="H167" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
         <v>93</v>
       </c>
       <c r="D168" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E168" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F168" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="H168" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>97</v>
       </c>
       <c r="D169" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E169" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F169" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="H169" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>101</v>
       </c>
       <c r="D170" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E170" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F170" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="H170" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>106</v>
       </c>
       <c r="D171" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E171" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F171" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="H171" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>110</v>
       </c>
       <c r="D172" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E172" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F172" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="H172" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>114</v>
       </c>
       <c r="D173" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E173" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F173" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="H173" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>118</v>
       </c>
       <c r="D174" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E174" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F174" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="H174" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>122</v>
       </c>
       <c r="D175" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E175" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F175" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="H175" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>126</v>
       </c>
       <c r="D176" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E176" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F176" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="H176" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
         <v>130</v>
       </c>
       <c r="D177" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E177" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F177" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="H177" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
         <v>134</v>
       </c>
       <c r="D178" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E178" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F178" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="H178" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
         <v>138</v>
       </c>
       <c r="D179" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E179" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F179" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="H179" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
         <v>142</v>
       </c>
       <c r="D180" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E180" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F180" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="H180" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
         <v>146</v>
       </c>
       <c r="D181" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E181" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F181" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="H181" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
         <v>151</v>
       </c>
       <c r="D182" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E182" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F182" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="H182" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
         <v>155</v>
       </c>
       <c r="D183" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E183" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F183" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="H183" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
         <v>159</v>
       </c>
       <c r="D184" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E184" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F184" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="H184" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
         <v>163</v>
       </c>
       <c r="D185" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E185" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F185" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="H185" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
         <v>167</v>
       </c>
       <c r="D186" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E186" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F186" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="H186" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
         <v>171</v>
       </c>
       <c r="D187" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E187" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F187" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="H187" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
         <v>175</v>
       </c>
       <c r="D188" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E188" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F188" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="H188" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
         <v>179</v>
       </c>
       <c r="D189" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E189" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F189" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H189" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
         <v>183</v>
       </c>
       <c r="D190" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E190" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F190" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="H190" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
         <v>187</v>
       </c>
       <c r="D191" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E191" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F191" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="H191" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
         <v>191</v>
       </c>
       <c r="D192" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E192" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F192" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="H192" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
         <v>195</v>
       </c>
       <c r="D193" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E193" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F193" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="H193" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
         <v>199</v>
       </c>
       <c r="D194" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F194" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="H194" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
         <v>203</v>
       </c>
       <c r="D195" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E195" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F195" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="H195" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
         <v>207</v>
       </c>
       <c r="D196" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E196" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F196" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="H196" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
         <v>211</v>
       </c>
       <c r="D197" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E197" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F197" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="H197" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
         <v>215</v>
       </c>
       <c r="D198" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E198" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F198" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="H198" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
         <v>219</v>
       </c>
       <c r="D199" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E199" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F199" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="H199" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
         <v>224</v>
       </c>
       <c r="D200" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E200" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F200" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="H200" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
         <v>228</v>
       </c>
       <c r="D201" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E201" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F201" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="H201" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
         <v>232</v>
       </c>
       <c r="D202" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E202" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F202" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="H202" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
         <v>236</v>
       </c>
       <c r="D203" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E203" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F203" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="H203" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
         <v>240</v>
       </c>
       <c r="D204" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E204" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F204" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="H204" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
         <v>244</v>
       </c>
       <c r="D205" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E205" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F205" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="H205" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
         <v>248</v>
       </c>
       <c r="D206" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E206" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F206" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="H206" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
         <v>252</v>
       </c>
       <c r="D207" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E207" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F207" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="H207" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
         <v>256</v>
       </c>
       <c r="D208" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E208" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F208" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="H208" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
         <v>260</v>
       </c>
       <c r="D209" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E209" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F209" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="H209" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
         <v>264</v>
       </c>
       <c r="D210" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E210" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F210" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="H210" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
         <v>268</v>
       </c>
       <c r="D211" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E211" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F211" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="H211" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>272</v>
       </c>
       <c r="D212" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E212" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F212" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="H212" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
         <v>276</v>
       </c>
       <c r="D213" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E213" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F213" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="H213" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
         <v>280</v>
       </c>
       <c r="D214" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E214" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F214" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="H214" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
         <v>284</v>
       </c>
       <c r="D215" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E215" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F215" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="H215" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
         <v>288</v>
       </c>
       <c r="D216" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E216" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F216" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="H216" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
         <v>292</v>
       </c>
       <c r="D217" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E217" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F217" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="H217" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
         <v>296</v>
       </c>
       <c r="D218" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E218" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F218" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="H218" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
         <v>300</v>
       </c>
       <c r="D219" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E219" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F219" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="H219" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
         <v>304</v>
       </c>
       <c r="D220" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E220" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F220" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="H220" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
         <v>308</v>
       </c>
       <c r="D221" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E221" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F221" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="H221" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
         <v>312</v>
       </c>
       <c r="D222" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E222" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F222" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="H222" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
         <v>316</v>
       </c>
       <c r="D223" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E223" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F223" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="H223" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
         <v>320</v>
       </c>
       <c r="D224" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E224" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F224" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="H224" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
         <v>324</v>
       </c>
       <c r="D225" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E225" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F225" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="H225" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
         <v>328</v>
       </c>
       <c r="D226" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E226" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F226" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="H226" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
         <v>332</v>
       </c>
       <c r="D227" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E227" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F227" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="H227" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
         <v>336</v>
       </c>
       <c r="D228" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E228" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F228" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="H228" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
         <v>340</v>
       </c>
       <c r="D229" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E229" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F229" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="H229" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
         <v>344</v>
       </c>
       <c r="D230" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E230" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F230" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="H230" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
         <v>348</v>
       </c>
       <c r="D231" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E231" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F231" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="H231" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
         <v>352</v>
       </c>
       <c r="D232" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E232" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F232" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="H232" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
         <v>356</v>
       </c>
       <c r="D233" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E233" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F233" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="H233" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
         <v>360</v>
       </c>
       <c r="D234" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E234" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F234" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="H234" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
         <v>364</v>
       </c>
       <c r="D235" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E235" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F235" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="H235" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
         <v>368</v>
       </c>
       <c r="D236" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E236" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F236" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="H236" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
         <v>372</v>
       </c>
       <c r="D237" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E237" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F237" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="H237" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
         <v>376</v>
       </c>
       <c r="D238" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E238" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F238" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="H238" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
         <v>380</v>
       </c>
       <c r="D239" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E239" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F239" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H239" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
         <v>384</v>
       </c>
       <c r="D240" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E240" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F240" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="H240" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
         <v>388</v>
       </c>
       <c r="D241" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E241" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F241" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="H241" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
         <v>392</v>
       </c>
       <c r="D242" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E242" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F242" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="H242" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
         <v>396</v>
       </c>
       <c r="D243" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E243" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F243" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="H243" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
         <v>400</v>
       </c>
       <c r="D244" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E244" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F244" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="H244" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
         <v>404</v>
       </c>
       <c r="D245" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E245" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F245" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="H245" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D246" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E246" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F246" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="H246" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D247" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E247" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F247" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="H247" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D248" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E248" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F248" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="H248" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D249" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E249" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F249" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="H249" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D250" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E250" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F250" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="H250" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D251" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E251" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F251" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="H251" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D252" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E252" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F252" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="H252" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D253" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E253" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F253" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="H253" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D254" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E254" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F254" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="H254" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="D255" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E255" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F255" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="H255" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="D256" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E256" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F256" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="H256" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="D257" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E257" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F257" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="H257" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="D258" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E258" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F258" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="H258" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D259" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E259" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F259" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="H259" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="D260" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E260" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F260" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>257</v>
+        <v>857</v>
       </c>
       <c r="H260" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="D261" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E261" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F261" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="H261" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="D262" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E262" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F262" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="H262" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="D263" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E263" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F263" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="H263" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="D264" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E264" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F264" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="H264" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="D265" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E265" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F265" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="H265" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="D266" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E266" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F266" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="H266" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="D267" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E267" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F267" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="H267" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="D268" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E268" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F268" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="H268" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="D269" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E269" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F269" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="H269" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="D270" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E270" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F270" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="H270" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="D271" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E271" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F271" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="H271" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="D272" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E272" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F272" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="H272" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="D273" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E273" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F273" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="H273" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="D274" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E274" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F274" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="H274" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="D275" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E275" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F275" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="H275" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="D276" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E276" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F276" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="H276" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="D277" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E277" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F277" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="H277" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="D278" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E278" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F278" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="H278" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="D279" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E279" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F279" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="H279" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="D280" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E280" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F280" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="H280" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="D281" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E281" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F281" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="H281" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="D282" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E282" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F282" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="H282" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="D283" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E283" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F283" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="H283" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="D284" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E284" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F284" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="H284" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="D285" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E285" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F285" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="H285" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="D286" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E286" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F286" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="H286" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="D287" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E287" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F287" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="H287" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="D288" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E288" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F288" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="H288" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="D289" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E289" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F289" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="H289" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="D290" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E290" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F290" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="H290" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="D291" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E291" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F291" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="H291" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="D292" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E292" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F292" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="H292" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="D293" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E293" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F293" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="H293" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="D294" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E294" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F294" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="H294" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="D295" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E295" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F295" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="H295" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="D296" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E296" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F296" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="H296" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="D297" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E297" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F297" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="H297" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="D298" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E298" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F298" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="H298" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="D299" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E299" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F299" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="H299" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="D300" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E300" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F300" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="H300" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="D301" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E301" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F301" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="H301" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="D302" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E302" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F302" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="H302" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="D303" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E303" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F303" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="H303" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="D304" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E304" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F304" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="H304" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="D305" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E305" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F305" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="H305" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="D306" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E306" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F306" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="H306" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="D307" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E307" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F307" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="H307" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="D308" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E308" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F308" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="H308" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="D309" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E309" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F309" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="H309" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="D310" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E310" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F310" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="H310" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="D311" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E311" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F311" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="H311" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="D312" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E312" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F312" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="H312" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="D313" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E313" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F313" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="H313" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="D314" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E314" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F314" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="H314" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="D315" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E315" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F315" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="H315" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="D316" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E316" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F316" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="H316" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="D317" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E317" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F317" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="H317" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="D318" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E318" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F318" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="H318" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="D319" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E319" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F319" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="H319" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="D320" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E320" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F320" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="H320" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="D321" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E321" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F321" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="H321" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="D322" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E322" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F322" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="H322" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="D323" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E323" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F323" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="H323" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="D324" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E324" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F324" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="H324" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="D325" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E325" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F325" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="H325" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="D326" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E326" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F326" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="H326" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="D327" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E327" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F327" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="H327" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="D328" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E328" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F328" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="H328" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="D329" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E329" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F329" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="H329" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="D330" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E330" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F330" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="H330" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="D331" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E331" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F331" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="H331" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="D332" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E332" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F332" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="H332" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="D333" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E333" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F333" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="H333" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="D334" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E334" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F334" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="H334" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="D335" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E335" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F335" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="H335" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="D336" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E336" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F336" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="H336" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="D337" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E337" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F337" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="H337" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="D338" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E338" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F338" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="H338" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="D339" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E339" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F339" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="H339" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="D340" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E340" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F340" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="H340" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="D341" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E341" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F341" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="H341" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="D342" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E342" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F342" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="H342" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="D343" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E343" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F343" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="H343" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="D344" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E344" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F344" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="H344" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="D345" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E345" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F345" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="H345" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="D346" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E346" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F346" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="H346" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="D347" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E347" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F347" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="H347" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="D348" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E348" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F348" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="H348" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="D349" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E349" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F349" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="H349" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="D350" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E350" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F350" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="H350" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="D351" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E351" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F351" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="H351" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
         <v>10</v>
       </c>
       <c r="D352" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E352" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F352" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="H352" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
         <v>22</v>
       </c>
       <c r="D353" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E353" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F353" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="H353" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
         <v>26</v>
       </c>
       <c r="D354" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E354" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F354" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="H354" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
         <v>30</v>
       </c>
       <c r="D355" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E355" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F355" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="H355" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
         <v>34</v>
       </c>
       <c r="D356" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E356" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F356" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="H356" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
         <v>38</v>
       </c>
       <c r="D357" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E357" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F357" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="H357" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
         <v>42</v>
       </c>
       <c r="D358" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E358" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F358" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="H358" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
         <v>47</v>
       </c>
       <c r="D359" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E359" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F359" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="H359" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
         <v>51</v>
       </c>
       <c r="D360" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E360" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F360" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="H360" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
         <v>55</v>
       </c>
       <c r="D361" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E361" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F361" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="H361" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
         <v>60</v>
       </c>
       <c r="D362" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E362" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F362" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="H362" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
         <v>64</v>
       </c>
       <c r="D363" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E363" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F363" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="H363" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
         <v>68</v>
       </c>
       <c r="D364" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E364" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F364" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="H364" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
         <v>72</v>
       </c>
       <c r="D365" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E365" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F365" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="H365" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
         <v>76</v>
       </c>
       <c r="D366" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E366" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F366" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="H366" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
         <v>80</v>
       </c>
       <c r="D367" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E367" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F367" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="H367" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
         <v>85</v>
       </c>
       <c r="D368" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E368" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F368" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="H368" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
         <v>89</v>
       </c>
       <c r="D369" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E369" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F369" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="H369" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
         <v>93</v>
       </c>
       <c r="D370" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E370" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F370" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="H370" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
         <v>97</v>
       </c>
       <c r="D371" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E371" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F371" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="H371" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
         <v>101</v>
       </c>
       <c r="D372" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E372" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F372" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="H372" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
         <v>106</v>
       </c>
       <c r="D373" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E373" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F373" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="H373" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
         <v>110</v>
       </c>
       <c r="D374" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E374" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F374" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="H374" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
         <v>114</v>
       </c>
       <c r="D375" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E375" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F375" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="H375" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
         <v>118</v>
       </c>
       <c r="D376" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E376" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F376" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="H376" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
         <v>122</v>
       </c>
       <c r="D377" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E377" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F377" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="H377" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
         <v>126</v>
       </c>
       <c r="D378" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E378" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F378" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="H378" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
         <v>130</v>
       </c>
       <c r="D379" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E379" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F379" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="H379" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
         <v>134</v>
       </c>
       <c r="D380" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E380" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F380" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="H380" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
         <v>138</v>
       </c>
       <c r="D381" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E381" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F381" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="H381" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
         <v>142</v>
       </c>
       <c r="D382" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E382" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F382" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="H382" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
         <v>146</v>
       </c>
       <c r="D383" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E383" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F383" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G383" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H383" t="s">
         <v>1255</v>
-      </c>
-[...1 lines deleted...]
-        <v>1253</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
         <v>151</v>
       </c>
       <c r="D384" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E384" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F384" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="H384" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
         <v>155</v>
       </c>
       <c r="D385" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E385" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F385" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="H385" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
         <v>159</v>
       </c>
       <c r="D386" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E386" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F386" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="H386" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
         <v>163</v>
       </c>
       <c r="D387" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E387" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F387" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="H387" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
         <v>167</v>
       </c>
       <c r="D388" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E388" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F388" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="H388" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
         <v>171</v>
       </c>
       <c r="D389" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E389" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F389" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="H389" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
         <v>175</v>
       </c>
       <c r="D390" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E390" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F390" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="H390" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
         <v>179</v>
       </c>
       <c r="D391" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E391" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F391" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="H391" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
         <v>183</v>
       </c>
       <c r="D392" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E392" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F392" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="H392" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
         <v>187</v>
       </c>
       <c r="D393" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E393" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F393" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="H393" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
         <v>191</v>
       </c>
       <c r="D394" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E394" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F394" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="H394" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
         <v>195</v>
       </c>
       <c r="D395" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E395" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F395" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="H395" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
         <v>199</v>
       </c>
       <c r="D396" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E396" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F396" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="H396" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
         <v>203</v>
       </c>
       <c r="D397" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E397" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F397" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="H397" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
         <v>207</v>
       </c>
       <c r="D398" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E398" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F398" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="H398" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
         <v>211</v>
       </c>
       <c r="D399" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E399" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F399" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="H399" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
         <v>215</v>
       </c>
       <c r="D400" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E400" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F400" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="H400" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
         <v>219</v>
       </c>
       <c r="D401" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E401" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F401" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="H401" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
         <v>224</v>
       </c>
       <c r="D402" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E402" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F402" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="H402" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
         <v>228</v>
       </c>
       <c r="D403" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E403" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F403" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="H403" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
         <v>232</v>
       </c>
       <c r="D404" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E404" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F404" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="H404" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
         <v>236</v>
       </c>
       <c r="D405" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E405" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F405" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="H405" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
         <v>240</v>
       </c>
       <c r="D406" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E406" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F406" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="H406" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
         <v>244</v>
       </c>
       <c r="D407" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E407" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F407" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="H407" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
         <v>248</v>
       </c>
       <c r="D408" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E408" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F408" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="H408" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
         <v>252</v>
       </c>
       <c r="D409" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E409" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F409" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="H409" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
         <v>256</v>
       </c>
       <c r="D410" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E410" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F410" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="H410" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
         <v>260</v>
       </c>
       <c r="D411" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E411" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F411" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="H411" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
         <v>264</v>
       </c>
       <c r="D412" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E412" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F412" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="H412" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
         <v>268</v>
       </c>
       <c r="D413" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E413" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F413" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="H413" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
         <v>272</v>
       </c>
       <c r="D414" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E414" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F414" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="H414" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
         <v>276</v>
       </c>
       <c r="D415" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E415" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F415" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="H415" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
         <v>280</v>
       </c>
       <c r="D416" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E416" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F416" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="H416" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
         <v>284</v>
       </c>
       <c r="D417" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E417" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F417" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="H417" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
         <v>296</v>
       </c>
       <c r="D418" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E418" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F418" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="H418" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
         <v>300</v>
       </c>
       <c r="D419" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E419" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F419" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="H419" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
         <v>304</v>
       </c>
       <c r="D420" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E420" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F420" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="H420" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
         <v>308</v>
       </c>
       <c r="D421" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E421" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F421" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="H421" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
         <v>312</v>
       </c>
       <c r="D422" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E422" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F422" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="H422" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
         <v>316</v>
       </c>
       <c r="D423" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E423" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F423" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="H423" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
         <v>320</v>
       </c>
       <c r="D424" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E424" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F424" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="H424" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
         <v>324</v>
       </c>
       <c r="D425" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E425" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F425" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
       <c r="H425" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
         <v>328</v>
       </c>
       <c r="D426" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E426" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F426" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="H426" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
         <v>332</v>
       </c>
       <c r="D427" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E427" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F427" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="H427" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
         <v>336</v>
       </c>
       <c r="D428" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E428" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F428" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="H428" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
         <v>340</v>
       </c>
       <c r="D429" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E429" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F429" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
       <c r="H429" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
         <v>344</v>
       </c>
       <c r="D430" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E430" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F430" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="H430" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
         <v>348</v>
       </c>
       <c r="D431" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E431" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F431" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="H431" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
         <v>352</v>
       </c>
       <c r="D432" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E432" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F432" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="H432" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
         <v>356</v>
       </c>
       <c r="D433" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E433" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F433" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="H433" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
         <v>360</v>
       </c>
       <c r="D434" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E434" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F434" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
       <c r="H434" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
         <v>364</v>
       </c>
       <c r="D435" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E435" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F435" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="H435" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1376</v>
+        <v>1378</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
         <v>368</v>
       </c>
       <c r="D436" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E436" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F436" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
       <c r="H436" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
         <v>372</v>
       </c>
       <c r="D437" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E437" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F437" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
       <c r="H437" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
         <v>376</v>
       </c>
       <c r="D438" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E438" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F438" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="H438" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
         <v>380</v>
       </c>
       <c r="D439" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E439" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F439" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="H439" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
         <v>384</v>
       </c>
       <c r="D440" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E440" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F440" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="H440" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
         <v>388</v>
       </c>
       <c r="D441" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E441" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F441" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="H441" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
         <v>392</v>
       </c>
       <c r="D442" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E442" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F442" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="H442" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
         <v>396</v>
       </c>
       <c r="D443" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E443" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F443" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="H443" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
         <v>400</v>
       </c>
       <c r="D444" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E444" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F444" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
       <c r="H444" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
         <v>404</v>
       </c>
       <c r="D445" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E445" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F445" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="H445" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D446" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E446" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F446" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="H446" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D447" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E447" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F447" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="H447" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D448" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E448" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F448" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="H448" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D449" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E449" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F449" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="H449" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D450" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E450" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F450" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="H450" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D451" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E451" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F451" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
       <c r="H451" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D452" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E452" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F452" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
       <c r="H452" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D453" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E453" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F453" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
       <c r="H453" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D454" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E454" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F454" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
       <c r="H454" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="D455" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E455" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F455" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="H455" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="D456" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E456" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F456" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="H456" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="D457" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E457" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F457" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="H457" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="D458" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E458" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F458" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="H458" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D459" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E459" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F459" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="H459" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="D460" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E460" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F460" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="H460" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="D461" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E461" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F461" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="H461" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="D462" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E462" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F462" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="H462" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="D463" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E463" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F463" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="H463" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="D464" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E464" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F464" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="H464" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="D465" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E465" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F465" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="H465" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="D466" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E466" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F466" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="H466" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="D467" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E467" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F467" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="H467" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1447</v>
+        <v>1449</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="D468" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E468" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F468" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="H468" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="D469" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E469" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F469" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
       <c r="H469" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1451</v>
+        <v>1453</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="D470" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E470" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F470" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="H470" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="D471" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E471" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F471" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="H471" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="D472" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E472" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F472" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="H472" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="D473" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E473" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F473" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="H473" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="D474" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E474" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F474" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
       <c r="H474" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="D475" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E475" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F475" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
       <c r="H475" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="D476" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E476" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F476" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="H476" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="D477" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E477" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F477" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="H477" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
         <v>10</v>
       </c>
       <c r="D478" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="E478" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="F478" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="H478" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
         <v>22</v>
       </c>
       <c r="D479" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="E479" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="F479" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="H479" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
         <v>26</v>
       </c>
       <c r="D480" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="E480" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="F480" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="H480" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
         <v>30</v>
       </c>
       <c r="D481" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="E481" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="F481" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="H481" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
         <v>10</v>
       </c>
       <c r="D482" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="E482" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
       <c r="F482" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="H482" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
         <v>10</v>
       </c>
       <c r="D483" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="E483" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="F483" t="s">
         <v>102</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="H483" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
         <v>22</v>
       </c>
       <c r="D484" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="E484" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="F484" t="s">
         <v>102</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="H484" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
         <v>26</v>
       </c>
       <c r="D485" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="E485" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="F485" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="H485" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
         <v>30</v>
       </c>
       <c r="D486" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="E486" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="F486" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="H486" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
         <v>34</v>
       </c>
       <c r="D487" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="E487" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="F487" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="H487" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
         <v>10</v>
       </c>
       <c r="D488" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="E488" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="F488" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
       <c r="H488" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
         <v>10</v>
       </c>
       <c r="D489" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E489" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F489" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="H489" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
         <v>22</v>
       </c>
       <c r="D490" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E490" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F490" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="H490" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
         <v>26</v>
       </c>
       <c r="D491" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E491" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F491" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="H491" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
         <v>30</v>
       </c>
       <c r="D492" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E492" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F492" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="H492" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
         <v>34</v>
       </c>
       <c r="D493" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E493" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F493" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="H493" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
         <v>38</v>
       </c>
       <c r="D494" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E494" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F494" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="H494" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
         <v>42</v>
       </c>
       <c r="D495" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E495" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F495" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="H495" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
         <v>47</v>
       </c>
       <c r="D496" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E496" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F496" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="H496" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
         <v>51</v>
       </c>
       <c r="D497" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E497" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F497" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="H497" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
         <v>55</v>
       </c>
       <c r="D498" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E498" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F498" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="H498" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
         <v>60</v>
       </c>
       <c r="D499" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E499" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F499" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="H499" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
         <v>64</v>
       </c>
       <c r="D500" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E500" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F500" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="H500" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
         <v>68</v>
       </c>
       <c r="D501" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E501" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F501" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="H501" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
         <v>72</v>
       </c>
       <c r="D502" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E502" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F502" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="H502" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
         <v>76</v>
       </c>
       <c r="D503" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E503" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F503" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
       <c r="H503" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
         <v>80</v>
       </c>
       <c r="D504" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E504" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F504" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="H504" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
         <v>85</v>
       </c>
       <c r="D505" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E505" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F505" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
       <c r="H505" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
         <v>89</v>
       </c>
       <c r="D506" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E506" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F506" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="H506" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
         <v>93</v>
       </c>
       <c r="D507" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E507" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F507" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="H507" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
         <v>97</v>
       </c>
       <c r="D508" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E508" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F508" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="H508" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
         <v>101</v>
       </c>
       <c r="D509" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E509" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F509" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
       <c r="H509" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
         <v>106</v>
       </c>
       <c r="D510" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E510" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F510" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
       <c r="H510" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
         <v>110</v>
       </c>
       <c r="D511" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E511" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F511" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="H511" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
         <v>114</v>
       </c>
       <c r="D512" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E512" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F512" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
       <c r="H512" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
         <v>118</v>
       </c>
       <c r="D513" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E513" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F513" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
       <c r="H513" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
         <v>122</v>
       </c>
       <c r="D514" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E514" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F514" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
       <c r="H514" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
         <v>126</v>
       </c>
       <c r="D515" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E515" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F515" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
       <c r="H515" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
         <v>130</v>
       </c>
       <c r="D516" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E516" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F516" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="H516" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
         <v>134</v>
       </c>
       <c r="D517" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E517" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F517" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="H517" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
         <v>138</v>
       </c>
       <c r="D518" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E518" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F518" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="H518" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
         <v>142</v>
       </c>
       <c r="D519" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E519" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F519" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="H519" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
         <v>146</v>
       </c>
       <c r="D520" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E520" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F520" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="H520" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
         <v>151</v>
       </c>
       <c r="D521" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E521" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F521" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="H521" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
         <v>155</v>
       </c>
       <c r="D522" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E522" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F522" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="H522" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
         <v>159</v>
       </c>
       <c r="D523" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E523" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F523" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="H523" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
         <v>163</v>
       </c>
       <c r="D524" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E524" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F524" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="H524" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
         <v>167</v>
       </c>
       <c r="D525" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E525" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F525" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="H525" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
         <v>171</v>
       </c>
       <c r="D526" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E526" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F526" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="H526" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
         <v>175</v>
       </c>
       <c r="D527" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E527" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F527" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
       <c r="H527" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
         <v>179</v>
       </c>
       <c r="D528" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E528" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F528" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="H528" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
         <v>183</v>
       </c>
       <c r="D529" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E529" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F529" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
       <c r="H529" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
         <v>187</v>
       </c>
       <c r="D530" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E530" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F530" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="H530" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
         <v>191</v>
       </c>
       <c r="D531" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E531" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F531" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
       <c r="H531" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
         <v>195</v>
       </c>
       <c r="D532" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E532" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F532" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
       <c r="H532" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
         <v>199</v>
       </c>
       <c r="D533" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E533" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F533" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
       <c r="H533" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
         <v>203</v>
       </c>
       <c r="D534" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E534" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F534" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
       <c r="H534" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
         <v>207</v>
       </c>
       <c r="D535" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E535" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F535" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
       <c r="H535" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
         <v>211</v>
       </c>
       <c r="D536" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E536" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F536" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1665</v>
+        <v>1667</v>
       </c>
       <c r="H536" t="s">
-        <v>1666</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
         <v>215</v>
       </c>
       <c r="D537" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E537" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F537" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1668</v>
+        <v>1670</v>
       </c>
       <c r="H537" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
         <v>219</v>
       </c>
       <c r="D538" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E538" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F538" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>1671</v>
+        <v>1673</v>
       </c>
       <c r="H538" t="s">
-        <v>1672</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1673</v>
+        <v>1675</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
         <v>224</v>
       </c>
       <c r="D539" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E539" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F539" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1674</v>
+        <v>1676</v>
       </c>
       <c r="H539" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
         <v>228</v>
       </c>
       <c r="D540" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E540" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F540" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
       <c r="H540" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1679</v>
+        <v>1681</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
         <v>232</v>
       </c>
       <c r="D541" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E541" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F541" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1680</v>
+        <v>1682</v>
       </c>
       <c r="H541" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
         <v>236</v>
       </c>
       <c r="D542" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E542" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F542" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="H542" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
         <v>240</v>
       </c>
       <c r="D543" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E543" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F543" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
       <c r="H543" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
         <v>244</v>
       </c>
       <c r="D544" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E544" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F544" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>1689</v>
+        <v>1691</v>
       </c>
       <c r="H544" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
         <v>248</v>
       </c>
       <c r="D545" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E545" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F545" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
       <c r="H545" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
         <v>252</v>
       </c>
       <c r="D546" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E546" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F546" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
       <c r="H546" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
         <v>256</v>
       </c>
       <c r="D547" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E547" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F547" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
       <c r="H547" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
         <v>260</v>
       </c>
       <c r="D548" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E548" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F548" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
       <c r="H548" t="s">
-        <v>1702</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>1703</v>
+        <v>1705</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
         <v>264</v>
       </c>
       <c r="D549" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E549" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F549" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>1704</v>
+        <v>1706</v>
       </c>
       <c r="H549" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>1706</v>
+        <v>1708</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
         <v>268</v>
       </c>
       <c r="D550" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E550" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F550" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
       <c r="H550" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
         <v>272</v>
       </c>
       <c r="D551" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E551" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F551" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>1710</v>
+        <v>1712</v>
       </c>
       <c r="H551" t="s">
-        <v>1711</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>1712</v>
+        <v>1714</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
         <v>276</v>
       </c>
       <c r="D552" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E552" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F552" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>1713</v>
+        <v>1715</v>
       </c>
       <c r="H552" t="s">
-        <v>1714</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>1715</v>
+        <v>1717</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
         <v>280</v>
       </c>
       <c r="D553" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E553" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F553" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>1716</v>
+        <v>1718</v>
       </c>
       <c r="H553" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
         <v>284</v>
       </c>
       <c r="D554" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E554" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F554" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="H554" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
         <v>288</v>
       </c>
       <c r="D555" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E555" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F555" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>1722</v>
+        <v>1724</v>
       </c>
       <c r="H555" t="s">
-        <v>1723</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>1724</v>
+        <v>1726</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
         <v>292</v>
       </c>
       <c r="D556" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E556" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F556" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
       <c r="H556" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
         <v>296</v>
       </c>
       <c r="D557" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E557" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F557" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>1728</v>
+        <v>1730</v>
       </c>
       <c r="H557" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
         <v>300</v>
       </c>
       <c r="D558" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E558" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F558" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>1731</v>
+        <v>1733</v>
       </c>
       <c r="H558" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
         <v>304</v>
       </c>
       <c r="D559" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E559" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="F559" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="H559" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
         <v>10</v>
       </c>
       <c r="D560" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E560" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F560" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
       <c r="H560" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>1741</v>
+        <v>1743</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
         <v>22</v>
       </c>
       <c r="D561" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E561" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F561" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
       <c r="H561" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>1744</v>
+        <v>1746</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
         <v>26</v>
       </c>
       <c r="D562" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E562" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F562" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="H562" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>1747</v>
+        <v>1749</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
         <v>30</v>
       </c>
       <c r="D563" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E563" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F563" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="H563" t="s">
-        <v>1749</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>1750</v>
+        <v>1752</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
         <v>34</v>
       </c>
       <c r="D564" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E564" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F564" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>1751</v>
+        <v>1753</v>
       </c>
       <c r="H564" t="s">
-        <v>1752</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
         <v>38</v>
       </c>
       <c r="D565" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E565" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F565" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="H565" t="s">
-        <v>1755</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
         <v>42</v>
       </c>
       <c r="D566" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E566" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F566" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
       <c r="H566" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>1760</v>
+        <v>1762</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
         <v>47</v>
       </c>
       <c r="D567" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E567" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F567" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
       <c r="H567" t="s">
-        <v>1762</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
         <v>51</v>
       </c>
       <c r="D568" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E568" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F568" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="H568" t="s">
-        <v>1765</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>1766</v>
+        <v>1768</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
         <v>55</v>
       </c>
       <c r="D569" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E569" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F569" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>1767</v>
+        <v>1769</v>
       </c>
       <c r="H569" t="s">
-        <v>1768</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>1769</v>
+        <v>1771</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
         <v>60</v>
       </c>
       <c r="D570" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E570" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F570" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>1770</v>
+        <v>1772</v>
       </c>
       <c r="H570" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
         <v>64</v>
       </c>
       <c r="D571" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E571" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F571" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
       <c r="H571" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>1775</v>
+        <v>1777</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
         <v>68</v>
       </c>
       <c r="D572" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E572" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F572" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>1776</v>
+        <v>1778</v>
       </c>
       <c r="H572" t="s">
-        <v>1777</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
         <v>72</v>
       </c>
       <c r="D573" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E573" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F573" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
       <c r="H573" t="s">
-        <v>1780</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
         <v>76</v>
       </c>
       <c r="D574" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E574" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F574" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>1782</v>
+        <v>1784</v>
       </c>
       <c r="H574" t="s">
-        <v>1783</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
         <v>80</v>
       </c>
       <c r="D575" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E575" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F575" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>1785</v>
+        <v>1787</v>
       </c>
       <c r="H575" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
         <v>85</v>
       </c>
       <c r="D576" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E576" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F576" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
       <c r="H576" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
         <v>89</v>
       </c>
       <c r="D577" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E577" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F577" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>1791</v>
+        <v>1793</v>
       </c>
       <c r="H577" t="s">
-        <v>1792</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
         <v>93</v>
       </c>
       <c r="D578" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E578" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F578" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>1794</v>
+        <v>1796</v>
       </c>
       <c r="H578" t="s">
-        <v>1795</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
         <v>97</v>
       </c>
       <c r="D579" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E579" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F579" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>1797</v>
+        <v>1799</v>
       </c>
       <c r="H579" t="s">
-        <v>1798</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>1799</v>
+        <v>1801</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
         <v>101</v>
       </c>
       <c r="D580" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E580" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F580" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>1800</v>
+        <v>1802</v>
       </c>
       <c r="H580" t="s">
-        <v>1801</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>1802</v>
+        <v>1804</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
         <v>106</v>
       </c>
       <c r="D581" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E581" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F581" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
       <c r="H581" t="s">
-        <v>1804</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>1805</v>
+        <v>1807</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
         <v>110</v>
       </c>
       <c r="D582" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E582" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F582" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>1806</v>
+        <v>1808</v>
       </c>
       <c r="H582" t="s">
-        <v>1807</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>1808</v>
+        <v>1810</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
         <v>114</v>
       </c>
       <c r="D583" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E583" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F583" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
       <c r="H583" t="s">
-        <v>1810</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>1811</v>
+        <v>1813</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
         <v>118</v>
       </c>
       <c r="D584" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E584" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F584" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>1812</v>
+        <v>1814</v>
       </c>
       <c r="H584" t="s">
-        <v>1813</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>1814</v>
+        <v>1816</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
         <v>126</v>
       </c>
       <c r="D585" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E585" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F585" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>1815</v>
+        <v>1817</v>
       </c>
       <c r="H585" t="s">
-        <v>1816</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>1817</v>
+        <v>1819</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
         <v>130</v>
       </c>
       <c r="D586" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E586" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F586" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>1818</v>
+        <v>1820</v>
       </c>
       <c r="H586" t="s">
-        <v>1819</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>1820</v>
+        <v>1822</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
         <v>134</v>
       </c>
       <c r="D587" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E587" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F587" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>1821</v>
+        <v>1823</v>
       </c>
       <c r="H587" t="s">
-        <v>1822</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>1823</v>
+        <v>1825</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
         <v>138</v>
       </c>
       <c r="D588" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E588" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F588" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>1824</v>
+        <v>1826</v>
       </c>
       <c r="H588" t="s">
-        <v>1825</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>1826</v>
+        <v>1828</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
         <v>142</v>
       </c>
       <c r="D589" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E589" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F589" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G589" s="1" t="s">
-        <v>1827</v>
+        <v>1829</v>
       </c>
       <c r="H589" t="s">
-        <v>1828</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>1829</v>
+        <v>1831</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
         <v>146</v>
       </c>
       <c r="D590" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E590" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F590" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>1830</v>
+        <v>1832</v>
       </c>
       <c r="H590" t="s">
-        <v>1831</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>1832</v>
+        <v>1834</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
         <v>151</v>
       </c>
       <c r="D591" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E591" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F591" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>1833</v>
+        <v>1835</v>
       </c>
       <c r="H591" t="s">
-        <v>1834</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>1835</v>
+        <v>1837</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
         <v>155</v>
       </c>
       <c r="D592" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E592" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F592" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>1836</v>
+        <v>1838</v>
       </c>
       <c r="H592" t="s">
-        <v>1837</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
         <v>159</v>
       </c>
       <c r="D593" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E593" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F593" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
       <c r="H593" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>1841</v>
+        <v>1843</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
         <v>163</v>
       </c>
       <c r="D594" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E594" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F594" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>1842</v>
+        <v>1844</v>
       </c>
       <c r="H594" t="s">
-        <v>1843</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>1844</v>
+        <v>1846</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
         <v>167</v>
       </c>
       <c r="D595" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E595" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F595" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>1845</v>
+        <v>1847</v>
       </c>
       <c r="H595" t="s">
-        <v>1846</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>1847</v>
+        <v>1849</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
         <v>171</v>
       </c>
       <c r="D596" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E596" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F596" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>1848</v>
+        <v>1850</v>
       </c>
       <c r="H596" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>1850</v>
+        <v>1852</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
         <v>175</v>
       </c>
       <c r="D597" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E597" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F597" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>1851</v>
+        <v>1853</v>
       </c>
       <c r="H597" t="s">
-        <v>1852</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>1853</v>
+        <v>1855</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
         <v>179</v>
       </c>
       <c r="D598" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E598" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F598" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>1855</v>
+        <v>1857</v>
       </c>
       <c r="H598" t="s">
-        <v>1856</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>1857</v>
+        <v>1859</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
         <v>183</v>
       </c>
       <c r="D599" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E599" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F599" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>1858</v>
+        <v>1860</v>
       </c>
       <c r="H599" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
         <v>191</v>
       </c>
       <c r="D600" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E600" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F600" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
       <c r="H600" t="s">
-        <v>1862</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
         <v>195</v>
       </c>
       <c r="D601" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E601" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F601" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
       <c r="H601" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
         <v>199</v>
       </c>
       <c r="D602" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E602" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F602" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>1867</v>
+        <v>1869</v>
       </c>
       <c r="H602" t="s">
-        <v>1868</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>1869</v>
+        <v>1871</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
         <v>203</v>
       </c>
       <c r="D603" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E603" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F603" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="G603" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="H603" t="s">
         <v>1870</v>
-      </c>
-[...1 lines deleted...]
-        <v>1868</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>1871</v>
+        <v>1873</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
         <v>207</v>
       </c>
       <c r="D604" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E604" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F604" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>1872</v>
+        <v>1874</v>
       </c>
       <c r="H604" t="s">
-        <v>1873</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
         <v>211</v>
       </c>
       <c r="D605" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E605" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F605" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="G605" s="1" t="s">
-        <v>1875</v>
+        <v>1877</v>
       </c>
       <c r="H605" t="s">
-        <v>1876</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>1877</v>
+        <v>1879</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
         <v>215</v>
       </c>
       <c r="D606" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E606" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F606" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>1878</v>
+        <v>1880</v>
       </c>
       <c r="H606" t="s">
-        <v>1879</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>1880</v>
+        <v>1882</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
         <v>219</v>
       </c>
       <c r="D607" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E607" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F607" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>1881</v>
+        <v>1883</v>
       </c>
       <c r="H607" t="s">
-        <v>1882</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>1883</v>
+        <v>1885</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
         <v>224</v>
       </c>
       <c r="D608" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E608" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F608" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="G608" s="1" t="s">
-        <v>1884</v>
+        <v>1886</v>
       </c>
       <c r="H608" t="s">
-        <v>1885</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>1886</v>
+        <v>1888</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
         <v>228</v>
       </c>
       <c r="D609" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E609" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F609" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="G609" s="1" t="s">
-        <v>1887</v>
+        <v>1889</v>
       </c>
       <c r="H609" t="s">
-        <v>1888</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
         <v>232</v>
       </c>
       <c r="D610" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E610" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F610" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="G610" s="1" t="s">
-        <v>1890</v>
+        <v>1892</v>
       </c>
       <c r="H610" t="s">
-        <v>1891</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
         <v>236</v>
       </c>
       <c r="D611" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E611" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F611" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="G611" s="1" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
       <c r="H611" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
         <v>240</v>
       </c>
       <c r="D612" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E612" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F612" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="G612" s="1" t="s">
-        <v>1896</v>
+        <v>1898</v>
       </c>
       <c r="H612" t="s">
-        <v>1897</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>1898</v>
+        <v>1900</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
         <v>244</v>
       </c>
       <c r="D613" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E613" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F613" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="G613" s="1" t="s">
-        <v>1899</v>
+        <v>1901</v>
       </c>
       <c r="H613" t="s">
-        <v>1900</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>1901</v>
+        <v>1903</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
         <v>248</v>
       </c>
       <c r="D614" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E614" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F614" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G614" s="1" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="H614" t="s">
-        <v>1903</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>1904</v>
+        <v>1906</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
         <v>252</v>
       </c>
       <c r="D615" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E615" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F615" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G615" s="1" t="s">
-        <v>1905</v>
+        <v>1907</v>
       </c>
       <c r="H615" t="s">
-        <v>1906</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
         <v>256</v>
       </c>
       <c r="D616" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E616" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F616" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G616" s="1" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="H616" t="s">
-        <v>1909</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
         <v>260</v>
       </c>
       <c r="D617" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E617" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F617" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G617" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="H617" t="s">
         <v>1911</v>
-      </c>
-[...1 lines deleted...]
-        <v>1909</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
         <v>264</v>
       </c>
       <c r="D618" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E618" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F618" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G618" s="1" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="H618" t="s">
-        <v>1914</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
         <v>268</v>
       </c>
       <c r="D619" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E619" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F619" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G619" s="1" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="H619" t="s">
-        <v>1917</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>1918</v>
+        <v>1920</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
         <v>272</v>
       </c>
       <c r="D620" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E620" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F620" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G620" s="1" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="H620" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
         <v>276</v>
       </c>
       <c r="D621" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E621" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F621" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G621" s="1" t="s">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="H621" t="s">
-        <v>1923</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
         <v>280</v>
       </c>
       <c r="D622" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E622" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F622" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G622" s="1" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
       <c r="H622" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
-        <v>1927</v>
+        <v>1929</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
         <v>284</v>
       </c>
       <c r="D623" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E623" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F623" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G623" s="1" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="H623" t="s">
-        <v>1929</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
-        <v>1930</v>
+        <v>1932</v>
       </c>
       <c r="B624" t="s">
         <v>9</v>
       </c>
       <c r="C624" t="s">
         <v>288</v>
       </c>
       <c r="D624" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E624" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F624" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G624" s="1" t="s">
-        <v>1931</v>
+        <v>1933</v>
       </c>
       <c r="H624" t="s">
-        <v>1932</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
-        <v>1933</v>
+        <v>1935</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
         <v>292</v>
       </c>
       <c r="D625" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E625" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F625" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G625" s="1" t="s">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="H625" t="s">
-        <v>1935</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
-        <v>1936</v>
+        <v>1938</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
         <v>296</v>
       </c>
       <c r="D626" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E626" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F626" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G626" s="1" t="s">
-        <v>1937</v>
+        <v>1939</v>
       </c>
       <c r="H626" t="s">
-        <v>1938</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>1939</v>
+        <v>1941</v>
       </c>
       <c r="B627" t="s">
         <v>9</v>
       </c>
       <c r="C627" t="s">
         <v>300</v>
       </c>
       <c r="D627" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E627" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F627" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G627" s="1" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
       <c r="H627" t="s">
-        <v>1941</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
-        <v>1942</v>
+        <v>1944</v>
       </c>
       <c r="B628" t="s">
         <v>9</v>
       </c>
       <c r="C628" t="s">
         <v>304</v>
       </c>
       <c r="D628" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E628" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F628" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G628" s="1" t="s">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="H628" t="s">
-        <v>1944</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="B629" t="s">
         <v>9</v>
       </c>
       <c r="C629" t="s">
         <v>308</v>
       </c>
       <c r="D629" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E629" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F629" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G629" s="1" t="s">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="H629" t="s">
-        <v>1947</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
-        <v>1948</v>
+        <v>1950</v>
       </c>
       <c r="B630" t="s">
         <v>9</v>
       </c>
       <c r="C630" t="s">
         <v>312</v>
       </c>
       <c r="D630" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E630" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F630" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
       <c r="G630" s="1" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="H630" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
       <c r="B631" t="s">
         <v>9</v>
       </c>
       <c r="C631" t="s">
         <v>316</v>
       </c>
       <c r="D631" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E631" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F631" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="G631" s="1" t="s">
-        <v>1952</v>
+        <v>1954</v>
       </c>
       <c r="H631" t="s">
-        <v>1953</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
-        <v>1954</v>
+        <v>1956</v>
       </c>
       <c r="B632" t="s">
         <v>9</v>
       </c>
       <c r="C632" t="s">
         <v>320</v>
       </c>
       <c r="D632" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E632" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F632" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="G632" s="1" t="s">
-        <v>1955</v>
+        <v>1957</v>
       </c>
       <c r="H632" t="s">
-        <v>1956</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
-        <v>1957</v>
+        <v>1959</v>
       </c>
       <c r="B633" t="s">
         <v>9</v>
       </c>
       <c r="C633" t="s">
         <v>324</v>
       </c>
       <c r="D633" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E633" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F633" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G633" s="1" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="H633" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="B634" t="s">
         <v>9</v>
       </c>
       <c r="C634" t="s">
         <v>328</v>
       </c>
       <c r="D634" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E634" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F634" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G634" s="1" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
       <c r="H634" t="s">
-        <v>1962</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
-        <v>1963</v>
+        <v>1965</v>
       </c>
       <c r="B635" t="s">
         <v>9</v>
       </c>
       <c r="C635" t="s">
         <v>332</v>
       </c>
       <c r="D635" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E635" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F635" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G635" s="1" t="s">
-        <v>1964</v>
+        <v>1966</v>
       </c>
       <c r="H635" t="s">
-        <v>1965</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
-        <v>1966</v>
+        <v>1968</v>
       </c>
       <c r="B636" t="s">
         <v>9</v>
       </c>
       <c r="C636" t="s">
         <v>336</v>
       </c>
       <c r="D636" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E636" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F636" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G636" s="1" t="s">
-        <v>1967</v>
+        <v>1969</v>
       </c>
       <c r="H636" t="s">
-        <v>1968</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>1969</v>
+        <v>1971</v>
       </c>
       <c r="B637" t="s">
         <v>9</v>
       </c>
       <c r="C637" t="s">
         <v>340</v>
       </c>
       <c r="D637" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E637" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F637" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G637" s="1" t="s">
-        <v>1970</v>
+        <v>1972</v>
       </c>
       <c r="H637" t="s">
-        <v>1971</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="B638" t="s">
         <v>9</v>
       </c>
       <c r="C638" t="s">
         <v>344</v>
       </c>
       <c r="D638" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E638" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F638" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G638" s="1" t="s">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="H638" t="s">
-        <v>1974</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>1975</v>
+        <v>1977</v>
       </c>
       <c r="B639" t="s">
         <v>9</v>
       </c>
       <c r="C639" t="s">
         <v>348</v>
       </c>
       <c r="D639" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E639" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F639" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G639" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="H639" t="s">
         <v>1976</v>
-      </c>
-[...1 lines deleted...]
-        <v>1974</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="B640" t="s">
         <v>9</v>
       </c>
       <c r="C640" t="s">
         <v>352</v>
       </c>
       <c r="D640" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E640" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F640" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G640" s="1" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="H640" t="s">
-        <v>1979</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641" t="s">
         <v>356</v>
       </c>
       <c r="D641" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E641" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F641" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G641" s="1" t="s">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="H641" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="B642" t="s">
         <v>9</v>
       </c>
       <c r="C642" t="s">
         <v>360</v>
       </c>
       <c r="D642" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E642" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F642" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="G642" s="1" t="s">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="H642" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="B643" t="s">
         <v>9</v>
       </c>
       <c r="C643" t="s">
         <v>364</v>
       </c>
       <c r="D643" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E643" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F643" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="G643" s="1" t="s">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="H643" t="s">
-        <v>1988</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>1989</v>
+        <v>1991</v>
       </c>
       <c r="B644" t="s">
         <v>9</v>
       </c>
       <c r="C644" t="s">
         <v>368</v>
       </c>
       <c r="D644" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E644" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F644" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="G644" s="1" t="s">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="H644" t="s">
-        <v>1991</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="B645" t="s">
         <v>9</v>
       </c>
       <c r="C645" t="s">
         <v>372</v>
       </c>
       <c r="D645" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E645" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F645" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="G645" s="1" t="s">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="H645" t="s">
-        <v>1994</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="B646" t="s">
         <v>9</v>
       </c>
       <c r="C646" t="s">
         <v>376</v>
       </c>
       <c r="D646" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E646" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F646" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="G646" s="1" t="s">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="H646" t="s">
-        <v>1997</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="B647" t="s">
         <v>9</v>
       </c>
       <c r="C647" t="s">
         <v>380</v>
       </c>
       <c r="D647" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E647" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F647" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G647" s="1" t="s">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="H647" t="s">
-        <v>2000</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="B648" t="s">
         <v>9</v>
       </c>
       <c r="C648" t="s">
         <v>384</v>
       </c>
       <c r="D648" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E648" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F648" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G648" s="1" t="s">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="H648" t="s">
-        <v>2003</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="B649" t="s">
         <v>9</v>
       </c>
       <c r="C649" t="s">
         <v>388</v>
       </c>
       <c r="D649" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E649" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F649" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G649" s="1" t="s">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="H649" t="s">
-        <v>2007</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="B650" t="s">
         <v>9</v>
       </c>
       <c r="C650" t="s">
         <v>392</v>
       </c>
       <c r="D650" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E650" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F650" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G650" s="1" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="H650" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="B651" t="s">
         <v>9</v>
       </c>
       <c r="C651" t="s">
         <v>396</v>
       </c>
       <c r="D651" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E651" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F651" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="G651" s="1" t="s">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="H651" t="s">
-        <v>2013</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="B652" t="s">
         <v>9</v>
       </c>
       <c r="C652" t="s">
         <v>400</v>
       </c>
       <c r="D652" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E652" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F652" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G652" s="1" t="s">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="H652" t="s">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="B653" t="s">
         <v>9</v>
       </c>
       <c r="C653" t="s">
         <v>404</v>
       </c>
       <c r="D653" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E653" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F653" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G653" s="1" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="H653" t="s">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="B654" t="s">
         <v>9</v>
       </c>
       <c r="C654" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D654" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E654" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F654" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G654" s="1" t="s">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H654" t="s">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B655" t="s">
         <v>9</v>
       </c>
       <c r="C655" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D655" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E655" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F655" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G655" s="1" t="s">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="H655" t="s">
-        <v>2025</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
-        <v>2026</v>
+        <v>2028</v>
       </c>
       <c r="B656" t="s">
         <v>9</v>
       </c>
       <c r="C656" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D656" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E656" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F656" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G656" s="1" t="s">
-        <v>257</v>
+        <v>857</v>
       </c>
       <c r="H656" t="s">
-        <v>2027</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
-        <v>2028</v>
+        <v>2030</v>
       </c>
       <c r="B657" t="s">
         <v>9</v>
       </c>
       <c r="C657" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D657" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E657" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F657" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G657" s="1" t="s">
-        <v>2029</v>
+        <v>2031</v>
       </c>
       <c r="H657" t="s">
-        <v>2030</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
-        <v>2031</v>
+        <v>2033</v>
       </c>
       <c r="B658" t="s">
         <v>9</v>
       </c>
       <c r="C658" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D658" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E658" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F658" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G658" s="1" t="s">
-        <v>257</v>
+        <v>857</v>
       </c>
       <c r="H658" t="s">
-        <v>2032</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>2033</v>
+        <v>2035</v>
       </c>
       <c r="B659" t="s">
         <v>9</v>
       </c>
       <c r="C659" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D659" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E659" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F659" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G659" s="1" t="s">
-        <v>2034</v>
+        <v>2036</v>
       </c>
       <c r="H659" t="s">
-        <v>2035</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
-        <v>2036</v>
+        <v>2038</v>
       </c>
       <c r="B660" t="s">
         <v>9</v>
       </c>
       <c r="C660" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D660" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E660" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F660" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G660" s="1" t="s">
-        <v>2037</v>
+        <v>2039</v>
       </c>
       <c r="H660" t="s">
-        <v>2038</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
-        <v>2039</v>
+        <v>2041</v>
       </c>
       <c r="B661" t="s">
         <v>9</v>
       </c>
       <c r="C661" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D661" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E661" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F661" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G661" s="1" t="s">
-        <v>2040</v>
+        <v>2042</v>
       </c>
       <c r="H661" t="s">
-        <v>2041</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
-        <v>2042</v>
+        <v>2044</v>
       </c>
       <c r="B662" t="s">
         <v>9</v>
       </c>
       <c r="C662" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D662" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E662" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F662" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G662" s="1" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="H662" t="s">
-        <v>2044</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
-        <v>2045</v>
+        <v>2047</v>
       </c>
       <c r="B663" t="s">
         <v>9</v>
       </c>
       <c r="C663" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="D663" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E663" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F663" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G663" s="1" t="s">
-        <v>2046</v>
+        <v>2048</v>
       </c>
       <c r="H663" t="s">
-        <v>2047</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
-        <v>2048</v>
+        <v>2050</v>
       </c>
       <c r="B664" t="s">
         <v>9</v>
       </c>
       <c r="C664" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="D664" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E664" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F664" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G664" s="1" t="s">
-        <v>2049</v>
+        <v>2051</v>
       </c>
       <c r="H664" t="s">
-        <v>2050</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
-        <v>2051</v>
+        <v>2053</v>
       </c>
       <c r="B665" t="s">
         <v>9</v>
       </c>
       <c r="C665" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="D665" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E665" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F665" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G665" s="1" t="s">
-        <v>2052</v>
+        <v>2054</v>
       </c>
       <c r="H665" t="s">
-        <v>2053</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
-        <v>2054</v>
+        <v>2056</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="D666" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E666" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F666" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="G666" s="1" t="s">
-        <v>2055</v>
+        <v>2057</v>
       </c>
       <c r="H666" t="s">
-        <v>2056</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
-        <v>2057</v>
+        <v>2059</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D667" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E667" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F667" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="G667" s="1" t="s">
-        <v>257</v>
+        <v>857</v>
       </c>
       <c r="H667" t="s">
-        <v>2058</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
-        <v>2059</v>
+        <v>2061</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="D668" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E668" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F668" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="G668" s="1" t="s">
-        <v>257</v>
+        <v>857</v>
       </c>
       <c r="H668" t="s">
-        <v>2060</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
-        <v>2061</v>
+        <v>2063</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
+        <v>859</v>
+      </c>
+      <c r="D669" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E669" t="s">
+        <v>1740</v>
+      </c>
+      <c r="F669" t="s">
+        <v>1473</v>
+      </c>
+      <c r="G669" s="1" t="s">
         <v>857</v>
       </c>
-      <c r="D669" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H669" t="s">
-        <v>2062</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
-        <v>2063</v>
+        <v>2065</v>
       </c>
       <c r="B670" t="s">
         <v>9</v>
       </c>
       <c r="C670" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="D670" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E670" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F670" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="G670" s="1" t="s">
-        <v>257</v>
+        <v>857</v>
       </c>
       <c r="H670" t="s">
-        <v>2064</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
-        <v>2065</v>
+        <v>2067</v>
       </c>
       <c r="B671" t="s">
         <v>9</v>
       </c>
       <c r="C671" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="D671" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E671" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F671" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="G671" s="1" t="s">
-        <v>257</v>
+        <v>857</v>
       </c>
       <c r="H671" t="s">
-        <v>2066</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
-        <v>2067</v>
+        <v>2069</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="D672" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E672" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="G672" s="1" t="s">
-        <v>257</v>
+        <v>857</v>
       </c>
       <c r="H672" t="s">
-        <v>2066</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
-        <v>2068</v>
+        <v>2070</v>
       </c>
       <c r="B673" t="s">
         <v>9</v>
       </c>
       <c r="C673" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="D673" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E673" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="G673" s="1" t="s">
-        <v>2069</v>
+        <v>2071</v>
       </c>
       <c r="H673" t="s">
-        <v>2070</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
-        <v>2071</v>
+        <v>2073</v>
       </c>
       <c r="B674" t="s">
         <v>9</v>
       </c>
       <c r="C674" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="D674" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E674" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F674" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G674" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="H674" t="s">
         <v>2072</v>
-      </c>
-[...1 lines deleted...]
-        <v>2070</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
-        <v>2073</v>
+        <v>2075</v>
       </c>
       <c r="B675" t="s">
         <v>9</v>
       </c>
       <c r="C675" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="D675" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E675" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F675" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G675" s="1" t="s">
-        <v>2074</v>
+        <v>2076</v>
       </c>
       <c r="H675" t="s">
-        <v>2075</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
-        <v>2076</v>
+        <v>2078</v>
       </c>
       <c r="B676" t="s">
         <v>9</v>
       </c>
       <c r="C676" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="D676" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E676" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F676" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G676" s="1" t="s">
-        <v>2077</v>
+        <v>2079</v>
       </c>
       <c r="H676" t="s">
-        <v>2078</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
-        <v>2079</v>
+        <v>2081</v>
       </c>
       <c r="B677" t="s">
         <v>9</v>
       </c>
       <c r="C677" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="D677" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E677" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F677" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G677" s="1" t="s">
-        <v>2080</v>
+        <v>2082</v>
       </c>
       <c r="H677" t="s">
-        <v>2081</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
-        <v>2082</v>
+        <v>2084</v>
       </c>
       <c r="B678" t="s">
         <v>9</v>
       </c>
       <c r="C678" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="D678" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E678" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F678" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G678" s="1" t="s">
-        <v>2083</v>
+        <v>2085</v>
       </c>
       <c r="H678" t="s">
-        <v>2084</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
-        <v>2085</v>
+        <v>2087</v>
       </c>
       <c r="B679" t="s">
         <v>9</v>
       </c>
       <c r="C679" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="D679" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E679" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F679" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G679" s="1" t="s">
-        <v>2086</v>
+        <v>2088</v>
       </c>
       <c r="H679" t="s">
-        <v>2087</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
-        <v>2088</v>
+        <v>2090</v>
       </c>
       <c r="B680" t="s">
         <v>9</v>
       </c>
       <c r="C680" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="D680" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E680" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F680" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G680" s="1" t="s">
-        <v>2089</v>
+        <v>2091</v>
       </c>
       <c r="H680" t="s">
-        <v>2090</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
-        <v>2091</v>
+        <v>2093</v>
       </c>
       <c r="B681" t="s">
         <v>9</v>
       </c>
       <c r="C681" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="D681" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E681" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F681" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="G681" s="1" t="s">
-        <v>2092</v>
+        <v>2094</v>
       </c>
       <c r="H681" t="s">
-        <v>2093</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
-        <v>2094</v>
+        <v>2096</v>
       </c>
       <c r="B682" t="s">
         <v>9</v>
       </c>
       <c r="C682" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="D682" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E682" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F682" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="G682" s="1" t="s">
-        <v>2095</v>
+        <v>2097</v>
       </c>
       <c r="H682" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="B683" t="s">
         <v>9</v>
       </c>
       <c r="C683" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="D683" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E683" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F683" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="G683" s="1" t="s">
-        <v>2098</v>
+        <v>2100</v>
       </c>
       <c r="H683" t="s">
-        <v>2099</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
-        <v>2100</v>
+        <v>2102</v>
       </c>
       <c r="B684" t="s">
         <v>9</v>
       </c>
       <c r="C684" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="D684" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E684" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F684" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="G684" s="1" t="s">
-        <v>2101</v>
+        <v>2103</v>
       </c>
       <c r="H684" t="s">
-        <v>2102</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
-        <v>2103</v>
+        <v>2105</v>
       </c>
       <c r="B685" t="s">
         <v>9</v>
       </c>
       <c r="C685" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="D685" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E685" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F685" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G685" s="1" t="s">
-        <v>2104</v>
+        <v>2106</v>
       </c>
       <c r="H685" t="s">
-        <v>2105</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
-        <v>2106</v>
+        <v>2108</v>
       </c>
       <c r="B686" t="s">
         <v>9</v>
       </c>
       <c r="C686" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="D686" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E686" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F686" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G686" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="H686" t="s">
         <v>2107</v>
-      </c>
-[...1 lines deleted...]
-        <v>2105</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
-        <v>2108</v>
+        <v>2110</v>
       </c>
       <c r="B687" t="s">
         <v>9</v>
       </c>
       <c r="C687" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="D687" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E687" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F687" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G687" s="1" t="s">
-        <v>2109</v>
+        <v>2111</v>
       </c>
       <c r="H687" t="s">
-        <v>2105</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
-        <v>2110</v>
+        <v>2112</v>
       </c>
       <c r="B688" t="s">
         <v>9</v>
       </c>
       <c r="C688" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="D688" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E688" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F688" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G688" s="1" t="s">
-        <v>2111</v>
+        <v>2113</v>
       </c>
       <c r="H688" t="s">
-        <v>2112</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
-        <v>2113</v>
+        <v>2115</v>
       </c>
       <c r="B689" t="s">
         <v>9</v>
       </c>
       <c r="C689" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="D689" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E689" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F689" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G689" s="1" t="s">
-        <v>2114</v>
+        <v>2116</v>
       </c>
       <c r="H689" t="s">
-        <v>2115</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
-        <v>2116</v>
+        <v>2118</v>
       </c>
       <c r="B690" t="s">
         <v>9</v>
       </c>
       <c r="C690" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="D690" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E690" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F690" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G690" s="1" t="s">
-        <v>2117</v>
+        <v>2119</v>
       </c>
       <c r="H690" t="s">
-        <v>2112</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
-        <v>2118</v>
+        <v>2120</v>
       </c>
       <c r="B691" t="s">
         <v>9</v>
       </c>
       <c r="C691" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="D691" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E691" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F691" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G691" s="1" t="s">
-        <v>2119</v>
+        <v>2121</v>
       </c>
       <c r="H691" t="s">
-        <v>2112</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
-        <v>2120</v>
+        <v>2122</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="D692" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E692" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F692" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G692" s="1" t="s">
-        <v>2121</v>
+        <v>2123</v>
       </c>
       <c r="H692" t="s">
-        <v>2122</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>2123</v>
+        <v>2125</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="D693" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E693" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F693" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G693" s="1" t="s">
-        <v>257</v>
+        <v>857</v>
       </c>
       <c r="H693" t="s">
-        <v>2112</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
-        <v>2124</v>
+        <v>2126</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="D694" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E694" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F694" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G694" s="1" t="s">
-        <v>2125</v>
+        <v>2127</v>
       </c>
       <c r="H694" t="s">
-        <v>2112</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>2126</v>
+        <v>2128</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="D695" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E695" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F695" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G695" s="1" t="s">
-        <v>2127</v>
+        <v>2129</v>
       </c>
       <c r="H695" t="s">
-        <v>2112</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
-        <v>2128</v>
+        <v>2130</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="D696" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E696" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F696" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G696" s="1" t="s">
-        <v>2129</v>
+        <v>2131</v>
       </c>
       <c r="H696" t="s">
-        <v>2130</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
-        <v>2131</v>
+        <v>2133</v>
       </c>
       <c r="B697" t="s">
         <v>9</v>
       </c>
       <c r="C697" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="D697" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E697" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F697" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G697" s="1" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
       <c r="H697" t="s">
-        <v>2133</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
-        <v>2134</v>
+        <v>2136</v>
       </c>
       <c r="B698" t="s">
         <v>9</v>
       </c>
       <c r="C698" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="D698" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E698" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F698" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G698" s="1" t="s">
-        <v>2135</v>
+        <v>2137</v>
       </c>
       <c r="H698" t="s">
-        <v>2136</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
-        <v>2137</v>
+        <v>2139</v>
       </c>
       <c r="B699" t="s">
         <v>9</v>
       </c>
       <c r="C699" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="D699" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E699" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F699" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G699" s="1" t="s">
-        <v>2138</v>
+        <v>2140</v>
       </c>
       <c r="H699" t="s">
-        <v>2139</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="B700" t="s">
         <v>9</v>
       </c>
       <c r="C700" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="D700" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E700" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F700" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G700" s="1" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
       <c r="H700" t="s">
-        <v>2142</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
-        <v>2143</v>
+        <v>2145</v>
       </c>
       <c r="B701" t="s">
         <v>9</v>
       </c>
       <c r="C701" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="D701" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E701" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F701" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G701" s="1" t="s">
-        <v>2144</v>
+        <v>2146</v>
       </c>
       <c r="H701" t="s">
-        <v>2145</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
-        <v>2146</v>
+        <v>2148</v>
       </c>
       <c r="B702" t="s">
         <v>9</v>
       </c>
       <c r="C702" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="D702" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E702" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F702" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G702" s="1" t="s">
-        <v>2147</v>
+        <v>2149</v>
       </c>
       <c r="H702" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
       <c r="B703" t="s">
         <v>9</v>
       </c>
       <c r="C703" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="D703" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E703" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F703" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G703" s="1" t="s">
-        <v>2150</v>
+        <v>2152</v>
       </c>
       <c r="H703" t="s">
-        <v>2151</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
-        <v>2152</v>
+        <v>2154</v>
       </c>
       <c r="B704" t="s">
         <v>9</v>
       </c>
       <c r="C704" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="D704" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E704" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F704" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G704" s="1" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
       <c r="H704" t="s">
-        <v>2154</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
-        <v>2155</v>
+        <v>2157</v>
       </c>
       <c r="B705" t="s">
         <v>9</v>
       </c>
       <c r="C705" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="D705" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E705" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F705" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G705" s="1" t="s">
-        <v>2156</v>
+        <v>2158</v>
       </c>
       <c r="H705" t="s">
-        <v>2157</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
-        <v>2158</v>
+        <v>2160</v>
       </c>
       <c r="B706" t="s">
         <v>9</v>
       </c>
       <c r="C706" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="D706" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E706" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F706" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G706" s="1" t="s">
-        <v>2159</v>
+        <v>2161</v>
       </c>
       <c r="H706" t="s">
-        <v>2160</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
-        <v>2161</v>
+        <v>2163</v>
       </c>
       <c r="B707" t="s">
         <v>9</v>
       </c>
       <c r="C707" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="D707" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E707" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F707" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
       <c r="H707" t="s">
-        <v>2163</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
-        <v>2164</v>
+        <v>2166</v>
       </c>
       <c r="B708" t="s">
         <v>9</v>
       </c>
       <c r="C708" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="D708" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E708" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F708" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G708" s="1" t="s">
-        <v>2165</v>
+        <v>2167</v>
       </c>
       <c r="H708" t="s">
-        <v>2166</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
-        <v>2167</v>
+        <v>2169</v>
       </c>
       <c r="B709" t="s">
         <v>9</v>
       </c>
       <c r="C709" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="D709" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E709" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F709" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G709" s="1" t="s">
-        <v>2168</v>
+        <v>2170</v>
       </c>
       <c r="H709" t="s">
-        <v>2169</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
-        <v>2170</v>
+        <v>2172</v>
       </c>
       <c r="B710" t="s">
         <v>9</v>
       </c>
       <c r="C710" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="D710" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E710" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F710" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G710" s="1" t="s">
-        <v>2171</v>
+        <v>2173</v>
       </c>
       <c r="H710" t="s">
-        <v>2172</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
-        <v>2173</v>
+        <v>2175</v>
       </c>
       <c r="B711" t="s">
         <v>9</v>
       </c>
       <c r="C711" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="D711" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E711" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F711" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G711" s="1" t="s">
-        <v>2174</v>
+        <v>2176</v>
       </c>
       <c r="H711" t="s">
-        <v>2175</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
       <c r="B712" t="s">
         <v>9</v>
       </c>
       <c r="C712" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="D712" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E712" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F712" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G712" s="1" t="s">
-        <v>2177</v>
+        <v>2179</v>
       </c>
       <c r="H712" t="s">
-        <v>2178</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
-        <v>2179</v>
+        <v>2181</v>
       </c>
       <c r="B713" t="s">
         <v>9</v>
       </c>
       <c r="C713" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="D713" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E713" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F713" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G713" s="1" t="s">
-        <v>2180</v>
+        <v>2182</v>
       </c>
       <c r="H713" t="s">
-        <v>2181</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
-        <v>2182</v>
+        <v>2184</v>
       </c>
       <c r="B714" t="s">
         <v>9</v>
       </c>
       <c r="C714" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="D714" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E714" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F714" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="G714" s="1" t="s">
-        <v>2183</v>
+        <v>2185</v>
       </c>
       <c r="H714" t="s">
-        <v>2184</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
-        <v>2185</v>
+        <v>2187</v>
       </c>
       <c r="B715" t="s">
         <v>9</v>
       </c>
       <c r="C715" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="D715" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E715" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F715" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="G715" s="1" t="s">
-        <v>2186</v>
+        <v>2188</v>
       </c>
       <c r="H715" t="s">
-        <v>2187</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
-        <v>2188</v>
+        <v>2190</v>
       </c>
       <c r="B716" t="s">
         <v>9</v>
       </c>
       <c r="C716" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="D716" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E716" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F716" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="G716" s="1" t="s">
-        <v>2189</v>
+        <v>2191</v>
       </c>
       <c r="H716" t="s">
-        <v>2190</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
-        <v>2191</v>
+        <v>2193</v>
       </c>
       <c r="B717" t="s">
         <v>9</v>
       </c>
       <c r="C717" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="D717" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E717" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F717" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G717" s="1" t="s">
-        <v>2192</v>
+        <v>2194</v>
       </c>
       <c r="H717" t="s">
-        <v>2193</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
-        <v>2194</v>
+        <v>2196</v>
       </c>
       <c r="B718" t="s">
         <v>9</v>
       </c>
       <c r="C718" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="D718" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E718" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F718" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G718" s="1" t="s">
-        <v>2195</v>
+        <v>2197</v>
       </c>
       <c r="H718" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
-        <v>2197</v>
+        <v>2199</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="D719" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E719" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F719" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G719" s="1" t="s">
-        <v>2198</v>
+        <v>2200</v>
       </c>
       <c r="H719" t="s">
-        <v>2199</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
-        <v>2200</v>
+        <v>2202</v>
       </c>
       <c r="B720" t="s">
         <v>9</v>
       </c>
       <c r="C720" t="s">
-        <v>2201</v>
+        <v>2203</v>
       </c>
       <c r="D720" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E720" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F720" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G720" s="1" t="s">
-        <v>2202</v>
+        <v>2204</v>
       </c>
       <c r="H720" t="s">
-        <v>2203</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
-        <v>2204</v>
+        <v>2206</v>
       </c>
       <c r="B721" t="s">
         <v>9</v>
       </c>
       <c r="C721" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="D721" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E721" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F721" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G721" s="1" t="s">
-        <v>2205</v>
+        <v>2207</v>
       </c>
       <c r="H721" t="s">
-        <v>2206</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
-        <v>2207</v>
+        <v>2209</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="D722" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E722" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F722" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G722" s="1" t="s">
-        <v>2208</v>
+        <v>2210</v>
       </c>
       <c r="H722" t="s">
-        <v>2209</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
-        <v>2210</v>
+        <v>2212</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
-        <v>2211</v>
+        <v>2213</v>
       </c>
       <c r="D723" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E723" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F723" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="G723" s="1" t="s">
-        <v>2212</v>
+        <v>2214</v>
       </c>
       <c r="H723" t="s">
-        <v>2213</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="D724" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E724" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F724" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="G724" s="1" t="s">
-        <v>2215</v>
+        <v>2217</v>
       </c>
       <c r="H724" t="s">
-        <v>2216</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
-        <v>2217</v>
+        <v>2219</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="D725" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E725" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F725" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G725" s="1" t="s">
-        <v>2218</v>
+        <v>2220</v>
       </c>
       <c r="H725" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
-        <v>2220</v>
+        <v>2222</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="D726" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E726" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F726" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G726" s="1" t="s">
-        <v>2221</v>
+        <v>2223</v>
       </c>
       <c r="H726" t="s">
-        <v>2222</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
-        <v>2223</v>
+        <v>2225</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="D727" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E727" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F727" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G727" s="1" t="s">
-        <v>2224</v>
+        <v>2226</v>
       </c>
       <c r="H727" t="s">
-        <v>2225</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
-        <v>2226</v>
+        <v>2228</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="D728" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E728" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F728" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G728" s="1" t="s">
-        <v>2227</v>
+        <v>2229</v>
       </c>
       <c r="H728" t="s">
-        <v>2228</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
-        <v>2229</v>
+        <v>2231</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="D729" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E729" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F729" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G729" s="1" t="s">
-        <v>2230</v>
+        <v>2232</v>
       </c>
       <c r="H729" t="s">
-        <v>2231</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
-        <v>2232</v>
+        <v>2234</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="D730" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E730" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F730" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G730" s="1" t="s">
-        <v>2233</v>
+        <v>2235</v>
       </c>
       <c r="H730" t="s">
-        <v>2234</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
-        <v>2235</v>
+        <v>2237</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="D731" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E731" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F731" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G731" s="1" t="s">
-        <v>2236</v>
+        <v>2238</v>
       </c>
       <c r="H731" t="s">
-        <v>2237</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
-        <v>2238</v>
+        <v>2240</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="D732" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E732" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F732" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G732" s="1" t="s">
-        <v>2239</v>
+        <v>2241</v>
       </c>
       <c r="H732" t="s">
-        <v>2240</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
-        <v>2241</v>
+        <v>2243</v>
       </c>
       <c r="B733" t="s">
         <v>9</v>
       </c>
       <c r="C733" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="D733" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E733" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F733" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G733" s="1" t="s">
-        <v>2242</v>
+        <v>2244</v>
       </c>
       <c r="H733" t="s">
-        <v>2243</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
-        <v>2244</v>
+        <v>2246</v>
       </c>
       <c r="B734" t="s">
         <v>9</v>
       </c>
       <c r="C734" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="D734" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E734" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F734" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G734" s="1" t="s">
-        <v>2245</v>
+        <v>2247</v>
       </c>
       <c r="H734" t="s">
-        <v>2246</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
-        <v>2247</v>
+        <v>2249</v>
       </c>
       <c r="B735" t="s">
         <v>9</v>
       </c>
       <c r="C735" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="D735" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E735" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F735" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G735" s="1" t="s">
-        <v>2248</v>
+        <v>2250</v>
       </c>
       <c r="H735" t="s">
-        <v>2249</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
-        <v>2250</v>
+        <v>2252</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="D736" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E736" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F736" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G736" s="1" t="s">
-        <v>2251</v>
+        <v>2253</v>
       </c>
       <c r="H736" t="s">
-        <v>2252</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
-        <v>2253</v>
+        <v>2255</v>
       </c>
       <c r="B737" t="s">
         <v>9</v>
       </c>
       <c r="C737" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="D737" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E737" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F737" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="G737" s="1" t="s">
-        <v>2254</v>
+        <v>2256</v>
       </c>
       <c r="H737" t="s">
-        <v>2255</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
-        <v>2256</v>
+        <v>2258</v>
       </c>
       <c r="B738" t="s">
         <v>9</v>
       </c>
       <c r="C738" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="D738" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E738" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F738" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G738" s="1" t="s">
-        <v>2257</v>
+        <v>2259</v>
       </c>
       <c r="H738" t="s">
-        <v>2258</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
-        <v>2259</v>
+        <v>2261</v>
       </c>
       <c r="B739" t="s">
         <v>9</v>
       </c>
       <c r="C739" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="D739" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E739" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F739" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G739" s="1" t="s">
-        <v>2260</v>
+        <v>2262</v>
       </c>
       <c r="H739" t="s">
-        <v>2261</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
-        <v>2262</v>
+        <v>2264</v>
       </c>
       <c r="B740" t="s">
         <v>9</v>
       </c>
       <c r="C740" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="D740" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E740" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F740" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G740" s="1" t="s">
-        <v>2263</v>
+        <v>2265</v>
       </c>
       <c r="H740" t="s">
-        <v>2264</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
-        <v>2265</v>
+        <v>2267</v>
       </c>
       <c r="B741" t="s">
         <v>9</v>
       </c>
       <c r="C741" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="D741" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E741" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F741" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G741" s="1" t="s">
-        <v>2266</v>
+        <v>2268</v>
       </c>
       <c r="H741" t="s">
-        <v>2267</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
-        <v>2268</v>
+        <v>2270</v>
       </c>
       <c r="B742" t="s">
         <v>9</v>
       </c>
       <c r="C742" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="D742" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E742" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F742" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G742" s="1" t="s">
-        <v>2269</v>
+        <v>2271</v>
       </c>
       <c r="H742" t="s">
-        <v>2270</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
-        <v>2271</v>
+        <v>2273</v>
       </c>
       <c r="B743" t="s">
         <v>9</v>
       </c>
       <c r="C743" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="D743" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E743" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F743" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G743" s="1" t="s">
-        <v>2272</v>
+        <v>2274</v>
       </c>
       <c r="H743" t="s">
-        <v>2273</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
-        <v>2274</v>
+        <v>2276</v>
       </c>
       <c r="B744" t="s">
         <v>9</v>
       </c>
       <c r="C744" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="D744" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E744" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F744" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G744" s="1" t="s">
-        <v>2275</v>
+        <v>2277</v>
       </c>
       <c r="H744" t="s">
-        <v>2276</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
-        <v>2277</v>
+        <v>2279</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="D745" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E745" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F745" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G745" s="1" t="s">
-        <v>2278</v>
+        <v>2280</v>
       </c>
       <c r="H745" t="s">
-        <v>2279</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
-        <v>2280</v>
+        <v>2282</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="D746" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E746" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F746" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G746" s="1" t="s">
-        <v>2281</v>
+        <v>2283</v>
       </c>
       <c r="H746" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
       <c r="B747" t="s">
         <v>9</v>
       </c>
       <c r="C747" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="D747" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E747" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F747" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G747" s="1" t="s">
-        <v>2284</v>
+        <v>2286</v>
       </c>
       <c r="H747" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="B748" t="s">
         <v>9</v>
       </c>
       <c r="C748" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="D748" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E748" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F748" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G748" s="1" t="s">
-        <v>2287</v>
+        <v>2289</v>
       </c>
       <c r="H748" t="s">
-        <v>2288</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
-        <v>2289</v>
+        <v>2291</v>
       </c>
       <c r="B749" t="s">
         <v>9</v>
       </c>
       <c r="C749" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="D749" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E749" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F749" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G749" s="1" t="s">
-        <v>2290</v>
+        <v>2292</v>
       </c>
       <c r="H749" t="s">
-        <v>2291</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
-        <v>2292</v>
+        <v>2294</v>
       </c>
       <c r="B750" t="s">
         <v>9</v>
       </c>
       <c r="C750" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="D750" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E750" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F750" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="G750" s="1" t="s">
-        <v>2293</v>
+        <v>2295</v>
       </c>
       <c r="H750" t="s">
-        <v>2294</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
-        <v>2295</v>
+        <v>2297</v>
       </c>
       <c r="B751" t="s">
         <v>9</v>
       </c>
       <c r="C751" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="D751" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E751" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F751" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G751" s="1" t="s">
-        <v>2296</v>
+        <v>2298</v>
       </c>
       <c r="H751" t="s">
-        <v>2297</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
-        <v>2298</v>
+        <v>2300</v>
       </c>
       <c r="B752" t="s">
         <v>9</v>
       </c>
       <c r="C752" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="D752" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E752" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F752" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G752" s="1" t="s">
-        <v>2299</v>
+        <v>2301</v>
       </c>
       <c r="H752" t="s">
-        <v>2300</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
-        <v>2301</v>
+        <v>2303</v>
       </c>
       <c r="B753" t="s">
         <v>9</v>
       </c>
       <c r="C753" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="D753" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E753" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F753" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G753" s="1" t="s">
-        <v>2302</v>
+        <v>2304</v>
       </c>
       <c r="H753" t="s">
-        <v>2303</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
-        <v>2304</v>
+        <v>2306</v>
       </c>
       <c r="B754" t="s">
         <v>9</v>
       </c>
       <c r="C754" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="D754" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E754" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F754" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G754" s="1" t="s">
-        <v>2305</v>
+        <v>2307</v>
       </c>
       <c r="H754" t="s">
-        <v>2306</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
-        <v>2307</v>
+        <v>2309</v>
       </c>
       <c r="B755" t="s">
         <v>9</v>
       </c>
       <c r="C755" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="D755" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E755" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F755" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G755" s="1" t="s">
-        <v>2308</v>
+        <v>2310</v>
       </c>
       <c r="H755" t="s">
-        <v>2309</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
-        <v>2310</v>
+        <v>2312</v>
       </c>
       <c r="B756" t="s">
         <v>9</v>
       </c>
       <c r="C756" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="D756" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E756" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F756" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G756" s="1" t="s">
-        <v>2311</v>
+        <v>2313</v>
       </c>
       <c r="H756" t="s">
-        <v>2312</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
-        <v>2313</v>
+        <v>2315</v>
       </c>
       <c r="B757" t="s">
         <v>9</v>
       </c>
       <c r="C757" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="D757" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E757" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F757" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G757" s="1" t="s">
-        <v>2314</v>
+        <v>2316</v>
       </c>
       <c r="H757" t="s">
-        <v>2315</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
-        <v>2316</v>
+        <v>2318</v>
       </c>
       <c r="B758" t="s">
         <v>9</v>
       </c>
       <c r="C758" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="D758" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E758" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F758" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G758" s="1" t="s">
-        <v>2317</v>
+        <v>2319</v>
       </c>
       <c r="H758" t="s">
-        <v>2318</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
-        <v>2319</v>
+        <v>2321</v>
       </c>
       <c r="B759" t="s">
         <v>9</v>
       </c>
       <c r="C759" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="D759" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E759" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F759" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G759" s="1" t="s">
-        <v>2320</v>
+        <v>2322</v>
       </c>
       <c r="H759" t="s">
-        <v>2321</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
-        <v>2322</v>
+        <v>2324</v>
       </c>
       <c r="B760" t="s">
         <v>9</v>
       </c>
       <c r="C760" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="D760" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E760" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F760" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G760" s="1" t="s">
-        <v>2323</v>
+        <v>2325</v>
       </c>
       <c r="H760" t="s">
-        <v>2324</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
-        <v>2325</v>
+        <v>2327</v>
       </c>
       <c r="B761" t="s">
         <v>9</v>
       </c>
       <c r="C761" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
       <c r="D761" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E761" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F761" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G761" s="1" t="s">
-        <v>2327</v>
+        <v>2329</v>
       </c>
       <c r="H761" t="s">
-        <v>2328</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
       <c r="B762" t="s">
         <v>9</v>
       </c>
       <c r="C762" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
       <c r="D762" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E762" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F762" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
       <c r="G762" s="1" t="s">
-        <v>2331</v>
+        <v>2333</v>
       </c>
       <c r="H762" t="s">
-        <v>2332</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
-        <v>2333</v>
+        <v>2335</v>
       </c>
       <c r="B763" t="s">
         <v>9</v>
       </c>
       <c r="C763" t="s">
-        <v>2334</v>
+        <v>2336</v>
       </c>
       <c r="D763" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E763" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F763" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="G763" s="1" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
       <c r="H763" t="s">
-        <v>2336</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
       <c r="B764" t="s">
         <v>9</v>
       </c>
       <c r="C764" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
       <c r="D764" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E764" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F764" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="G764" s="1" t="s">
-        <v>2339</v>
+        <v>2341</v>
       </c>
       <c r="H764" t="s">
-        <v>2340</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
       <c r="B765" t="s">
         <v>9</v>
       </c>
       <c r="C765" t="s">
-        <v>2342</v>
+        <v>2344</v>
       </c>
       <c r="D765" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E765" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F765" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="G765" s="1" t="s">
-        <v>2343</v>
+        <v>2345</v>
       </c>
       <c r="H765" t="s">
-        <v>2344</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" t="s">
-        <v>2345</v>
+        <v>2347</v>
       </c>
       <c r="B766" t="s">
         <v>9</v>
       </c>
       <c r="C766" t="s">
-        <v>2346</v>
+        <v>2348</v>
       </c>
       <c r="D766" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E766" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F766" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="G766" s="1" t="s">
-        <v>2347</v>
+        <v>2349</v>
       </c>
       <c r="H766" t="s">
-        <v>2348</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
-        <v>2349</v>
+        <v>2351</v>
       </c>
       <c r="B767" t="s">
         <v>9</v>
       </c>
       <c r="C767" t="s">
-        <v>2350</v>
+        <v>2352</v>
       </c>
       <c r="D767" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E767" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F767" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="G767" s="1" t="s">
-        <v>2351</v>
+        <v>2353</v>
       </c>
       <c r="H767" t="s">
-        <v>2352</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
-        <v>2353</v>
+        <v>2355</v>
       </c>
       <c r="B768" t="s">
         <v>9</v>
       </c>
       <c r="C768" t="s">
-        <v>2354</v>
+        <v>2356</v>
       </c>
       <c r="D768" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E768" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F768" t="s">
-        <v>2355</v>
+        <v>2357</v>
       </c>
       <c r="G768" s="1" t="s">
-        <v>2356</v>
+        <v>2358</v>
       </c>
       <c r="H768" t="s">
-        <v>2357</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
-        <v>2358</v>
+        <v>2360</v>
       </c>
       <c r="B769" t="s">
         <v>9</v>
       </c>
       <c r="C769" t="s">
-        <v>2359</v>
+        <v>2361</v>
       </c>
       <c r="D769" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E769" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F769" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G769" s="1" t="s">
-        <v>2360</v>
+        <v>2362</v>
       </c>
       <c r="H769" t="s">
-        <v>2361</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
-        <v>2362</v>
+        <v>2364</v>
       </c>
       <c r="B770" t="s">
         <v>9</v>
       </c>
       <c r="C770" t="s">
-        <v>2363</v>
+        <v>2365</v>
       </c>
       <c r="D770" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E770" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F770" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G770" s="1" t="s">
-        <v>2364</v>
+        <v>2366</v>
       </c>
       <c r="H770" t="s">
-        <v>2365</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
-        <v>2366</v>
+        <v>2368</v>
       </c>
       <c r="B771" t="s">
         <v>9</v>
       </c>
       <c r="C771" t="s">
-        <v>2367</v>
+        <v>2369</v>
       </c>
       <c r="D771" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E771" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F771" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G771" s="1" t="s">
-        <v>2368</v>
+        <v>2370</v>
       </c>
       <c r="H771" t="s">
-        <v>2369</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
-        <v>2370</v>
+        <v>2372</v>
       </c>
       <c r="B772" t="s">
         <v>9</v>
       </c>
       <c r="C772" t="s">
-        <v>2371</v>
+        <v>2373</v>
       </c>
       <c r="D772" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E772" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F772" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G772" s="1" t="s">
-        <v>2372</v>
+        <v>2374</v>
       </c>
       <c r="H772" t="s">
-        <v>2373</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" t="s">
-        <v>2374</v>
+        <v>2376</v>
       </c>
       <c r="B773" t="s">
         <v>9</v>
       </c>
       <c r="C773" t="s">
-        <v>2375</v>
+        <v>2377</v>
       </c>
       <c r="D773" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E773" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F773" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G773" s="1" t="s">
-        <v>2376</v>
+        <v>2378</v>
       </c>
       <c r="H773" t="s">
-        <v>2377</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" t="s">
-        <v>2378</v>
+        <v>2380</v>
       </c>
       <c r="B774" t="s">
         <v>9</v>
       </c>
       <c r="C774" t="s">
-        <v>2379</v>
+        <v>2381</v>
       </c>
       <c r="D774" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E774" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F774" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G774" s="1" t="s">
-        <v>2380</v>
+        <v>2382</v>
       </c>
       <c r="H774" t="s">
-        <v>2381</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" t="s">
-        <v>2382</v>
+        <v>2384</v>
       </c>
       <c r="B775" t="s">
         <v>9</v>
       </c>
       <c r="C775" t="s">
-        <v>2383</v>
+        <v>2385</v>
       </c>
       <c r="D775" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E775" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F775" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G775" s="1" t="s">
-        <v>2384</v>
+        <v>2386</v>
       </c>
       <c r="H775" t="s">
-        <v>2385</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" t="s">
-        <v>2386</v>
+        <v>2388</v>
       </c>
       <c r="B776" t="s">
         <v>9</v>
       </c>
       <c r="C776" t="s">
-        <v>2387</v>
+        <v>2389</v>
       </c>
       <c r="D776" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E776" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F776" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G776" s="1" t="s">
-        <v>2388</v>
+        <v>2390</v>
       </c>
       <c r="H776" t="s">
-        <v>2389</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
-        <v>2390</v>
+        <v>2392</v>
       </c>
       <c r="B777" t="s">
         <v>9</v>
       </c>
       <c r="C777" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
       <c r="D777" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E777" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F777" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G777" s="1" t="s">
-        <v>2392</v>
+        <v>2394</v>
       </c>
       <c r="H777" t="s">
-        <v>2393</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" t="s">
-        <v>2394</v>
+        <v>2396</v>
       </c>
       <c r="B778" t="s">
         <v>9</v>
       </c>
       <c r="C778" t="s">
-        <v>2395</v>
+        <v>2397</v>
       </c>
       <c r="D778" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E778" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F778" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G778" s="1" t="s">
-        <v>2396</v>
+        <v>2398</v>
       </c>
       <c r="H778" t="s">
-        <v>2397</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" t="s">
-        <v>2398</v>
+        <v>2400</v>
       </c>
       <c r="B779" t="s">
         <v>9</v>
       </c>
       <c r="C779" t="s">
-        <v>2399</v>
+        <v>2401</v>
       </c>
       <c r="D779" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E779" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F779" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G779" s="1" t="s">
-        <v>2400</v>
+        <v>2402</v>
       </c>
       <c r="H779" t="s">
-        <v>2401</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" t="s">
-        <v>2402</v>
+        <v>2404</v>
       </c>
       <c r="B780" t="s">
         <v>9</v>
       </c>
       <c r="C780" t="s">
-        <v>2403</v>
+        <v>2405</v>
       </c>
       <c r="D780" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E780" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F780" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G780" s="1" t="s">
-        <v>2404</v>
+        <v>2406</v>
       </c>
       <c r="H780" t="s">
-        <v>2405</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" t="s">
-        <v>2406</v>
+        <v>2408</v>
       </c>
       <c r="B781" t="s">
         <v>9</v>
       </c>
       <c r="C781" t="s">
-        <v>2407</v>
+        <v>2409</v>
       </c>
       <c r="D781" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E781" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F781" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G781" s="1" t="s">
-        <v>2408</v>
+        <v>2410</v>
       </c>
       <c r="H781" t="s">
-        <v>2409</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" t="s">
-        <v>2410</v>
+        <v>2412</v>
       </c>
       <c r="B782" t="s">
         <v>9</v>
       </c>
       <c r="C782" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
       <c r="D782" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E782" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F782" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G782" s="1" t="s">
-        <v>2412</v>
+        <v>2414</v>
       </c>
       <c r="H782" t="s">
-        <v>2413</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" t="s">
-        <v>2414</v>
+        <v>2416</v>
       </c>
       <c r="B783" t="s">
         <v>9</v>
       </c>
       <c r="C783" t="s">
-        <v>2415</v>
+        <v>2417</v>
       </c>
       <c r="D783" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E783" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F783" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G783" s="1" t="s">
-        <v>2416</v>
+        <v>2418</v>
       </c>
       <c r="H783" t="s">
-        <v>2417</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" t="s">
-        <v>2418</v>
+        <v>2420</v>
       </c>
       <c r="B784" t="s">
         <v>9</v>
       </c>
       <c r="C784" t="s">
-        <v>2419</v>
+        <v>2421</v>
       </c>
       <c r="D784" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E784" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F784" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G784" s="1" t="s">
-        <v>2420</v>
+        <v>2422</v>
       </c>
       <c r="H784" t="s">
-        <v>2421</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" t="s">
-        <v>2422</v>
+        <v>2424</v>
       </c>
       <c r="B785" t="s">
         <v>9</v>
       </c>
       <c r="C785" t="s">
-        <v>2423</v>
+        <v>2425</v>
       </c>
       <c r="D785" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E785" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F785" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G785" s="1" t="s">
-        <v>2424</v>
+        <v>2426</v>
       </c>
       <c r="H785" t="s">
-        <v>2425</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" t="s">
-        <v>2426</v>
+        <v>2428</v>
       </c>
       <c r="B786" t="s">
         <v>9</v>
       </c>
       <c r="C786" t="s">
-        <v>2427</v>
+        <v>2429</v>
       </c>
       <c r="D786" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E786" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F786" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G786" s="1" t="s">
-        <v>2428</v>
+        <v>2430</v>
       </c>
       <c r="H786" t="s">
-        <v>2429</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" t="s">
-        <v>2430</v>
+        <v>2432</v>
       </c>
       <c r="B787" t="s">
         <v>9</v>
       </c>
       <c r="C787" t="s">
-        <v>2431</v>
+        <v>2433</v>
       </c>
       <c r="D787" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E787" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F787" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G787" s="1" t="s">
-        <v>257</v>
+        <v>857</v>
       </c>
       <c r="H787" t="s">
-        <v>2432</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" t="s">
-        <v>2433</v>
+        <v>2435</v>
       </c>
       <c r="B788" t="s">
         <v>9</v>
       </c>
       <c r="C788" t="s">
-        <v>2434</v>
+        <v>2436</v>
       </c>
       <c r="D788" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E788" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F788" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G788" s="1" t="s">
-        <v>2435</v>
+        <v>2437</v>
       </c>
       <c r="H788" t="s">
-        <v>2436</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" t="s">
-        <v>2437</v>
+        <v>2439</v>
       </c>
       <c r="B789" t="s">
         <v>9</v>
       </c>
       <c r="C789" t="s">
-        <v>2438</v>
+        <v>2440</v>
       </c>
       <c r="D789" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E789" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F789" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G789" s="1" t="s">
-        <v>2439</v>
+        <v>2441</v>
       </c>
       <c r="H789" t="s">
-        <v>2440</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" t="s">
-        <v>2441</v>
+        <v>2443</v>
       </c>
       <c r="B790" t="s">
         <v>9</v>
       </c>
       <c r="C790" t="s">
-        <v>2442</v>
+        <v>2444</v>
       </c>
       <c r="D790" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E790" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F790" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G790" s="1" t="s">
-        <v>2443</v>
+        <v>2445</v>
       </c>
       <c r="H790" t="s">
-        <v>2444</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" t="s">
-        <v>2445</v>
+        <v>2447</v>
       </c>
       <c r="B791" t="s">
         <v>9</v>
       </c>
       <c r="C791" t="s">
-        <v>2446</v>
+        <v>2448</v>
       </c>
       <c r="D791" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E791" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F791" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G791" s="1" t="s">
-        <v>2447</v>
+        <v>2449</v>
       </c>
       <c r="H791" t="s">
-        <v>2448</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" t="s">
-        <v>2449</v>
+        <v>2451</v>
       </c>
       <c r="B792" t="s">
         <v>9</v>
       </c>
       <c r="C792" t="s">
-        <v>2450</v>
+        <v>2452</v>
       </c>
       <c r="D792" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E792" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F792" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G792" s="1" t="s">
-        <v>2451</v>
+        <v>2453</v>
       </c>
       <c r="H792" t="s">
-        <v>2452</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" t="s">
-        <v>2453</v>
+        <v>2455</v>
       </c>
       <c r="B793" t="s">
         <v>9</v>
       </c>
       <c r="C793" t="s">
-        <v>2454</v>
+        <v>2456</v>
       </c>
       <c r="D793" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E793" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F793" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="G793" s="1" t="s">
-        <v>2455</v>
+        <v>2457</v>
       </c>
       <c r="H793" t="s">
-        <v>2456</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" t="s">
-        <v>2457</v>
+        <v>2459</v>
       </c>
       <c r="B794" t="s">
         <v>9</v>
       </c>
       <c r="C794" t="s">
-        <v>2458</v>
+        <v>2460</v>
       </c>
       <c r="D794" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E794" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F794" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G794" s="1" t="s">
-        <v>2459</v>
+        <v>2461</v>
       </c>
       <c r="H794" t="s">
-        <v>2460</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" t="s">
-        <v>2461</v>
+        <v>2463</v>
       </c>
       <c r="B795" t="s">
         <v>9</v>
       </c>
       <c r="C795" t="s">
-        <v>2462</v>
+        <v>2464</v>
       </c>
       <c r="D795" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E795" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F795" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="G795" s="1" t="s">
-        <v>2463</v>
+        <v>2465</v>
       </c>
       <c r="H795" t="s">
-        <v>2464</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" t="s">
-        <v>2465</v>
+        <v>2467</v>
       </c>
       <c r="B796" t="s">
         <v>9</v>
       </c>
       <c r="C796" t="s">
-        <v>2466</v>
+        <v>2468</v>
       </c>
       <c r="D796" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E796" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F796" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="G796" s="1" t="s">
-        <v>2467</v>
+        <v>2469</v>
       </c>
       <c r="H796" t="s">
-        <v>2468</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" t="s">
-        <v>2469</v>
+        <v>2471</v>
       </c>
       <c r="B797" t="s">
         <v>9</v>
       </c>
       <c r="C797" t="s">
-        <v>2470</v>
+        <v>2472</v>
       </c>
       <c r="D797" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E797" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F797" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="G797" s="1" t="s">
-        <v>2471</v>
+        <v>2473</v>
       </c>
       <c r="H797" t="s">
-        <v>2472</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" t="s">
-        <v>2473</v>
+        <v>2475</v>
       </c>
       <c r="B798" t="s">
         <v>9</v>
       </c>
       <c r="C798" t="s">
-        <v>2474</v>
+        <v>2476</v>
       </c>
       <c r="D798" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E798" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F798" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="G798" s="1" t="s">
-        <v>2475</v>
+        <v>2477</v>
       </c>
       <c r="H798" t="s">
-        <v>2476</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" t="s">
-        <v>2477</v>
+        <v>2479</v>
       </c>
       <c r="B799" t="s">
         <v>9</v>
       </c>
       <c r="C799" t="s">
-        <v>2478</v>
+        <v>2480</v>
       </c>
       <c r="D799" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E799" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F799" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="G799" s="1" t="s">
-        <v>2479</v>
+        <v>2481</v>
       </c>
       <c r="H799" t="s">
-        <v>2480</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="B800" t="s">
         <v>9</v>
       </c>
       <c r="C800" t="s">
-        <v>2482</v>
+        <v>2484</v>
       </c>
       <c r="D800" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E800" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F800" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="G800" s="1" t="s">
-        <v>2483</v>
+        <v>2485</v>
       </c>
       <c r="H800" t="s">
-        <v>2484</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" t="s">
-        <v>2485</v>
+        <v>2487</v>
       </c>
       <c r="B801" t="s">
         <v>9</v>
       </c>
       <c r="C801" t="s">
-        <v>2486</v>
+        <v>2488</v>
       </c>
       <c r="D801" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E801" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F801" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="G801" s="1" t="s">
-        <v>2487</v>
+        <v>2489</v>
       </c>
       <c r="H801" t="s">
-        <v>2488</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" t="s">
-        <v>2489</v>
+        <v>2491</v>
       </c>
       <c r="B802" t="s">
         <v>9</v>
       </c>
       <c r="C802" t="s">
-        <v>2490</v>
+        <v>2492</v>
       </c>
       <c r="D802" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E802" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F802" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="G802" s="1" t="s">
-        <v>2491</v>
+        <v>2493</v>
       </c>
       <c r="H802" t="s">
-        <v>2492</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" t="s">
-        <v>2493</v>
+        <v>2495</v>
       </c>
       <c r="B803" t="s">
         <v>9</v>
       </c>
       <c r="C803" t="s">
-        <v>2494</v>
+        <v>2496</v>
       </c>
       <c r="D803" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E803" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F803" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="G803" s="1" t="s">
-        <v>2495</v>
+        <v>2497</v>
       </c>
       <c r="H803" t="s">
-        <v>2496</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" t="s">
-        <v>2497</v>
+        <v>2499</v>
       </c>
       <c r="B804" t="s">
         <v>9</v>
       </c>
       <c r="C804" t="s">
-        <v>2498</v>
+        <v>2500</v>
       </c>
       <c r="D804" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E804" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F804" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="G804" s="1" t="s">
-        <v>2499</v>
+        <v>2501</v>
       </c>
       <c r="H804" t="s">
-        <v>2500</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" t="s">
-        <v>2501</v>
+        <v>2503</v>
       </c>
       <c r="B805" t="s">
         <v>9</v>
       </c>
       <c r="C805" t="s">
-        <v>2502</v>
+        <v>2504</v>
       </c>
       <c r="D805" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E805" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F805" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G805" s="1" t="s">
-        <v>2503</v>
+        <v>2505</v>
       </c>
       <c r="H805" t="s">
-        <v>2504</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" t="s">
-        <v>2505</v>
+        <v>2507</v>
       </c>
       <c r="B806" t="s">
         <v>9</v>
       </c>
       <c r="C806" t="s">
-        <v>2506</v>
+        <v>2508</v>
       </c>
       <c r="D806" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E806" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F806" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G806" s="1" t="s">
-        <v>2507</v>
+        <v>2509</v>
       </c>
       <c r="H806" t="s">
-        <v>2508</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" t="s">
-        <v>2509</v>
+        <v>2511</v>
       </c>
       <c r="B807" t="s">
         <v>9</v>
       </c>
       <c r="C807" t="s">
-        <v>2510</v>
+        <v>2512</v>
       </c>
       <c r="D807" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E807" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F807" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G807" s="1" t="s">
-        <v>2511</v>
+        <v>2513</v>
       </c>
       <c r="H807" t="s">
-        <v>2512</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" t="s">
-        <v>2513</v>
+        <v>2515</v>
       </c>
       <c r="B808" t="s">
         <v>9</v>
       </c>
       <c r="C808" t="s">
-        <v>2514</v>
+        <v>2516</v>
       </c>
       <c r="D808" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E808" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F808" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G808" s="1" t="s">
-        <v>2515</v>
+        <v>2517</v>
       </c>
       <c r="H808" t="s">
-        <v>2516</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" t="s">
-        <v>2517</v>
+        <v>2519</v>
       </c>
       <c r="B809" t="s">
         <v>9</v>
       </c>
       <c r="C809" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D809" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E809" t="s">
+        <v>1740</v>
+      </c>
+      <c r="F809" t="s">
+        <v>1477</v>
+      </c>
+      <c r="G809" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="H809" t="s">
         <v>2518</v>
-      </c>
-[...13 lines deleted...]
-        <v>2516</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" t="s">
-        <v>2520</v>
+        <v>2522</v>
       </c>
       <c r="B810" t="s">
         <v>9</v>
       </c>
       <c r="C810" t="s">
-        <v>2521</v>
+        <v>2523</v>
       </c>
       <c r="D810" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E810" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F810" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G810" s="1" t="s">
-        <v>2522</v>
+        <v>2524</v>
       </c>
       <c r="H810" t="s">
-        <v>2523</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" t="s">
-        <v>2524</v>
+        <v>2526</v>
       </c>
       <c r="B811" t="s">
         <v>9</v>
       </c>
       <c r="C811" t="s">
-        <v>2525</v>
+        <v>2527</v>
       </c>
       <c r="D811" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E811" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F811" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G811" s="1" t="s">
-        <v>2526</v>
+        <v>2528</v>
       </c>
       <c r="H811" t="s">
-        <v>2527</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" t="s">
-        <v>2528</v>
+        <v>2530</v>
       </c>
       <c r="B812" t="s">
         <v>9</v>
       </c>
       <c r="C812" t="s">
-        <v>2529</v>
+        <v>2531</v>
       </c>
       <c r="D812" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E812" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F812" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="G812" s="1" t="s">
-        <v>2530</v>
+        <v>2532</v>
       </c>
       <c r="H812" t="s">
-        <v>2531</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" t="s">
-        <v>2532</v>
+        <v>2534</v>
       </c>
       <c r="B813" t="s">
         <v>9</v>
       </c>
       <c r="C813" t="s">
-        <v>2533</v>
+        <v>2535</v>
       </c>
       <c r="D813" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E813" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F813" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G813" s="1" t="s">
-        <v>2534</v>
+        <v>2536</v>
       </c>
       <c r="H813" t="s">
-        <v>2535</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" t="s">
-        <v>2536</v>
+        <v>2538</v>
       </c>
       <c r="B814" t="s">
         <v>9</v>
       </c>
       <c r="C814" t="s">
-        <v>2537</v>
+        <v>2539</v>
       </c>
       <c r="D814" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E814" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F814" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G814" s="1" t="s">
-        <v>2538</v>
+        <v>2540</v>
       </c>
       <c r="H814" t="s">
-        <v>2539</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" t="s">
-        <v>2540</v>
+        <v>2542</v>
       </c>
       <c r="B815" t="s">
         <v>9</v>
       </c>
       <c r="C815" t="s">
-        <v>2541</v>
+        <v>2543</v>
       </c>
       <c r="D815" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E815" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F815" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G815" s="1" t="s">
-        <v>2542</v>
+        <v>2544</v>
       </c>
       <c r="H815" t="s">
-        <v>2543</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" t="s">
-        <v>2544</v>
+        <v>2546</v>
       </c>
       <c r="B816" t="s">
         <v>9</v>
       </c>
       <c r="C816" t="s">
-        <v>2545</v>
+        <v>2547</v>
       </c>
       <c r="D816" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E816" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F816" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G816" s="1" t="s">
-        <v>2546</v>
+        <v>2548</v>
       </c>
       <c r="H816" t="s">
-        <v>2547</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" t="s">
-        <v>2548</v>
+        <v>2550</v>
       </c>
       <c r="B817" t="s">
         <v>9</v>
       </c>
       <c r="C817" t="s">
-        <v>2549</v>
+        <v>2551</v>
       </c>
       <c r="D817" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E817" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F817" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G817" s="1" t="s">
-        <v>2550</v>
+        <v>2552</v>
       </c>
       <c r="H817" t="s">
-        <v>2551</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" t="s">
-        <v>2552</v>
+        <v>2554</v>
       </c>
       <c r="B818" t="s">
         <v>9</v>
       </c>
       <c r="C818" t="s">
-        <v>2553</v>
+        <v>2555</v>
       </c>
       <c r="D818" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E818" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F818" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="G818" s="1" t="s">
-        <v>2554</v>
+        <v>2556</v>
       </c>
       <c r="H818" t="s">
-        <v>2555</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" t="s">
-        <v>2556</v>
+        <v>2558</v>
       </c>
       <c r="B819" t="s">
         <v>9</v>
       </c>
       <c r="C819" t="s">
-        <v>2557</v>
+        <v>2559</v>
       </c>
       <c r="D819" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E819" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F819" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G819" s="1" t="s">
-        <v>2558</v>
+        <v>2560</v>
       </c>
       <c r="H819" t="s">
-        <v>2559</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" t="s">
-        <v>2560</v>
+        <v>2562</v>
       </c>
       <c r="B820" t="s">
         <v>9</v>
       </c>
       <c r="C820" t="s">
-        <v>2561</v>
+        <v>2563</v>
       </c>
       <c r="D820" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E820" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F820" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G820" s="1" t="s">
-        <v>2562</v>
+        <v>2564</v>
       </c>
       <c r="H820" t="s">
-        <v>2563</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" t="s">
-        <v>2564</v>
+        <v>2566</v>
       </c>
       <c r="B821" t="s">
         <v>9</v>
       </c>
       <c r="C821" t="s">
-        <v>2565</v>
+        <v>2567</v>
       </c>
       <c r="D821" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E821" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F821" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G821" s="1" t="s">
-        <v>2566</v>
+        <v>2568</v>
       </c>
       <c r="H821" t="s">
-        <v>2567</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" t="s">
-        <v>2568</v>
+        <v>2570</v>
       </c>
       <c r="B822" t="s">
         <v>9</v>
       </c>
       <c r="C822" t="s">
-        <v>2569</v>
+        <v>2571</v>
       </c>
       <c r="D822" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E822" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F822" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G822" s="1" t="s">
-        <v>2570</v>
+        <v>2572</v>
       </c>
       <c r="H822" t="s">
-        <v>2571</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" t="s">
-        <v>2572</v>
+        <v>2574</v>
       </c>
       <c r="B823" t="s">
         <v>9</v>
       </c>
       <c r="C823" t="s">
-        <v>2573</v>
+        <v>2575</v>
       </c>
       <c r="D823" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E823" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F823" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G823" s="1" t="s">
-        <v>2574</v>
+        <v>2576</v>
       </c>
       <c r="H823" t="s">
-        <v>2575</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" t="s">
-        <v>2576</v>
+        <v>2578</v>
       </c>
       <c r="B824" t="s">
         <v>9</v>
       </c>
       <c r="C824" t="s">
-        <v>2577</v>
+        <v>2579</v>
       </c>
       <c r="D824" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E824" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F824" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G824" s="1" t="s">
-        <v>2578</v>
+        <v>2580</v>
       </c>
       <c r="H824" t="s">
-        <v>2579</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" t="s">
-        <v>2580</v>
+        <v>2582</v>
       </c>
       <c r="B825" t="s">
         <v>9</v>
       </c>
       <c r="C825" t="s">
-        <v>2581</v>
+        <v>2583</v>
       </c>
       <c r="D825" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E825" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F825" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G825" s="1" t="s">
-        <v>2582</v>
+        <v>2584</v>
       </c>
       <c r="H825" t="s">
-        <v>2583</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" t="s">
-        <v>2584</v>
+        <v>2586</v>
       </c>
       <c r="B826" t="s">
         <v>9</v>
       </c>
       <c r="C826" t="s">
-        <v>2585</v>
+        <v>2587</v>
       </c>
       <c r="D826" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E826" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F826" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G826" s="1" t="s">
-        <v>2586</v>
+        <v>2588</v>
       </c>
       <c r="H826" t="s">
-        <v>2587</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" t="s">
-        <v>2588</v>
+        <v>2590</v>
       </c>
       <c r="B827" t="s">
         <v>9</v>
       </c>
       <c r="C827" t="s">
-        <v>2589</v>
+        <v>2591</v>
       </c>
       <c r="D827" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E827" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F827" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G827" s="1" t="s">
-        <v>2590</v>
+        <v>2592</v>
       </c>
       <c r="H827" t="s">
-        <v>2591</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" t="s">
-        <v>2592</v>
+        <v>2594</v>
       </c>
       <c r="B828" t="s">
         <v>9</v>
       </c>
       <c r="C828" t="s">
-        <v>2593</v>
+        <v>2595</v>
       </c>
       <c r="D828" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E828" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F828" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G828" s="1" t="s">
-        <v>2594</v>
+        <v>2596</v>
       </c>
       <c r="H828" t="s">
-        <v>2595</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" t="s">
-        <v>2596</v>
+        <v>2598</v>
       </c>
       <c r="B829" t="s">
         <v>9</v>
       </c>
       <c r="C829" t="s">
-        <v>2597</v>
+        <v>2599</v>
       </c>
       <c r="D829" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E829" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F829" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G829" s="1" t="s">
-        <v>2598</v>
+        <v>2600</v>
       </c>
       <c r="H829" t="s">
-        <v>2599</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" t="s">
-        <v>2600</v>
+        <v>2602</v>
       </c>
       <c r="B830" t="s">
         <v>9</v>
       </c>
       <c r="C830" t="s">
-        <v>2601</v>
+        <v>2603</v>
       </c>
       <c r="D830" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E830" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F830" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G830" s="1" t="s">
-        <v>2602</v>
+        <v>2604</v>
       </c>
       <c r="H830" t="s">
-        <v>2603</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" t="s">
-        <v>2604</v>
+        <v>2606</v>
       </c>
       <c r="B831" t="s">
         <v>9</v>
       </c>
       <c r="C831" t="s">
-        <v>2605</v>
+        <v>2607</v>
       </c>
       <c r="D831" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E831" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F831" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G831" s="1" t="s">
-        <v>2606</v>
+        <v>2608</v>
       </c>
       <c r="H831" t="s">
-        <v>2607</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" t="s">
-        <v>2608</v>
+        <v>2610</v>
       </c>
       <c r="B832" t="s">
         <v>9</v>
       </c>
       <c r="C832" t="s">
-        <v>2609</v>
+        <v>2611</v>
       </c>
       <c r="D832" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E832" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F832" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G832" s="1" t="s">
-        <v>2610</v>
+        <v>2612</v>
       </c>
       <c r="H832" t="s">
-        <v>2611</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
       <c r="B833" t="s">
         <v>9</v>
       </c>
       <c r="C833" t="s">
-        <v>2613</v>
+        <v>2615</v>
       </c>
       <c r="D833" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E833" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F833" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G833" s="1" t="s">
-        <v>2614</v>
+        <v>2616</v>
       </c>
       <c r="H833" t="s">
-        <v>2615</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" t="s">
-        <v>2616</v>
+        <v>2618</v>
       </c>
       <c r="B834" t="s">
         <v>9</v>
       </c>
       <c r="C834" t="s">
-        <v>2617</v>
+        <v>2619</v>
       </c>
       <c r="D834" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E834" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F834" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G834" s="1" t="s">
-        <v>2618</v>
+        <v>2620</v>
       </c>
       <c r="H834" t="s">
-        <v>2619</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
       <c r="B835" t="s">
         <v>9</v>
       </c>
       <c r="C835" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
       <c r="D835" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E835" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F835" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G835" s="1" t="s">
-        <v>2622</v>
+        <v>2624</v>
       </c>
       <c r="H835" t="s">
-        <v>2623</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" t="s">
-        <v>2624</v>
+        <v>2626</v>
       </c>
       <c r="B836" t="s">
         <v>9</v>
       </c>
       <c r="C836" t="s">
-        <v>2625</v>
+        <v>2627</v>
       </c>
       <c r="D836" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E836" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F836" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G836" s="1" t="s">
-        <v>2626</v>
+        <v>2628</v>
       </c>
       <c r="H836" t="s">
-        <v>2627</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" t="s">
-        <v>2628</v>
+        <v>2630</v>
       </c>
       <c r="B837" t="s">
         <v>9</v>
       </c>
       <c r="C837" t="s">
-        <v>2629</v>
+        <v>2631</v>
       </c>
       <c r="D837" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E837" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F837" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="G837" s="1" t="s">
-        <v>2630</v>
+        <v>2632</v>
       </c>
       <c r="H837" t="s">
-        <v>2631</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" t="s">
-        <v>2632</v>
+        <v>2634</v>
       </c>
       <c r="B838" t="s">
         <v>9</v>
       </c>
       <c r="C838" t="s">
-        <v>2633</v>
+        <v>2635</v>
       </c>
       <c r="D838" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E838" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F838" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="G838" s="1" t="s">
-        <v>2634</v>
+        <v>2636</v>
       </c>
       <c r="H838" t="s">
-        <v>2635</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" t="s">
-        <v>2636</v>
+        <v>2638</v>
       </c>
       <c r="B839" t="s">
         <v>9</v>
       </c>
       <c r="C839" t="s">
-        <v>2637</v>
+        <v>2639</v>
       </c>
       <c r="D839" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E839" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F839" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G839" s="1" t="s">
-        <v>2638</v>
+        <v>2640</v>
       </c>
       <c r="H839" t="s">
-        <v>2639</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" t="s">
-        <v>2640</v>
+        <v>2642</v>
       </c>
       <c r="B840" t="s">
         <v>9</v>
       </c>
       <c r="C840" t="s">
-        <v>2641</v>
+        <v>2643</v>
       </c>
       <c r="D840" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E840" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F840" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="G840" s="1" t="s">
-        <v>2642</v>
+        <v>2644</v>
       </c>
       <c r="H840" t="s">
-        <v>2643</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" t="s">
-        <v>2644</v>
+        <v>2646</v>
       </c>
       <c r="B841" t="s">
         <v>9</v>
       </c>
       <c r="C841" t="s">
-        <v>2645</v>
+        <v>2647</v>
       </c>
       <c r="D841" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E841" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F841" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G841" s="1" t="s">
-        <v>2646</v>
+        <v>2648</v>
       </c>
       <c r="H841" t="s">
-        <v>2647</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" t="s">
-        <v>2648</v>
+        <v>2650</v>
       </c>
       <c r="B842" t="s">
         <v>9</v>
       </c>
       <c r="C842" t="s">
-        <v>2649</v>
+        <v>2651</v>
       </c>
       <c r="D842" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E842" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F842" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G842" s="1" t="s">
-        <v>2650</v>
+        <v>2652</v>
       </c>
       <c r="H842" t="s">
-        <v>2651</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" t="s">
-        <v>2652</v>
+        <v>2654</v>
       </c>
       <c r="B843" t="s">
         <v>9</v>
       </c>
       <c r="C843" t="s">
-        <v>2653</v>
+        <v>2655</v>
       </c>
       <c r="D843" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E843" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F843" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="G843" s="1" t="s">
-        <v>2654</v>
+        <v>2656</v>
       </c>
       <c r="H843" t="s">
-        <v>2655</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" t="s">
-        <v>2656</v>
+        <v>2658</v>
       </c>
       <c r="B844" t="s">
         <v>9</v>
       </c>
       <c r="C844" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="D844" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E844" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F844" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G844" s="1" t="s">
-        <v>2658</v>
+        <v>2660</v>
       </c>
       <c r="H844" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="B845" t="s">
         <v>9</v>
       </c>
       <c r="C845" t="s">
-        <v>2661</v>
+        <v>2663</v>
       </c>
       <c r="D845" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E845" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F845" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G845" s="1" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
       <c r="H845" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" t="s">
-        <v>2664</v>
+        <v>2666</v>
       </c>
       <c r="B846" t="s">
         <v>9</v>
       </c>
       <c r="C846" t="s">
-        <v>2665</v>
+        <v>2667</v>
       </c>
       <c r="D846" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E846" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F846" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G846" s="1" t="s">
-        <v>2666</v>
+        <v>2668</v>
       </c>
       <c r="H846" t="s">
-        <v>2667</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" t="s">
-        <v>2668</v>
+        <v>2670</v>
       </c>
       <c r="B847" t="s">
         <v>9</v>
       </c>
       <c r="C847" t="s">
-        <v>2669</v>
+        <v>2671</v>
       </c>
       <c r="D847" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E847" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F847" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G847" s="1" t="s">
-        <v>2670</v>
+        <v>2672</v>
       </c>
       <c r="H847" t="s">
-        <v>2671</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" t="s">
-        <v>2672</v>
+        <v>2674</v>
       </c>
       <c r="B848" t="s">
         <v>9</v>
       </c>
       <c r="C848" t="s">
-        <v>2673</v>
+        <v>2675</v>
       </c>
       <c r="D848" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E848" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F848" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G848" s="1" t="s">
-        <v>257</v>
+        <v>857</v>
       </c>
       <c r="H848" t="s">
-        <v>2674</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" t="s">
-        <v>2675</v>
+        <v>2677</v>
       </c>
       <c r="B849" t="s">
         <v>9</v>
       </c>
       <c r="C849" t="s">
-        <v>2676</v>
+        <v>2678</v>
       </c>
       <c r="D849" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E849" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F849" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="G849" s="1" t="s">
-        <v>2677</v>
+        <v>2679</v>
       </c>
       <c r="H849" t="s">
-        <v>2678</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" t="s">
-        <v>2679</v>
+        <v>2681</v>
       </c>
       <c r="B850" t="s">
         <v>9</v>
       </c>
       <c r="C850" t="s">
-        <v>2680</v>
+        <v>2682</v>
       </c>
       <c r="D850" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E850" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="F850" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="G850" s="1" t="s">
-        <v>2681</v>
+        <v>2683</v>
       </c>
       <c r="H850" t="s">
-        <v>2682</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" t="s">
-        <v>2683</v>
+        <v>2685</v>
       </c>
       <c r="B851" t="s">
         <v>9</v>
       </c>
       <c r="C851" t="s">
-        <v>10</v>
+        <v>2686</v>
       </c>
       <c r="D851" t="s">
-        <v>2684</v>
+        <v>1739</v>
       </c>
       <c r="E851" t="s">
-        <v>2685</v>
+        <v>1740</v>
       </c>
       <c r="F851" t="s">
-        <v>2686</v>
+        <v>1530</v>
       </c>
       <c r="G851" s="1" t="s">
         <v>2687</v>
       </c>
       <c r="H851" t="s">
         <v>2688</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" t="s">
         <v>2689</v>
       </c>
       <c r="B852" t="s">
         <v>9</v>
       </c>
       <c r="C852" t="s">
-        <v>22</v>
+        <v>2690</v>
       </c>
       <c r="D852" t="s">
-        <v>2684</v>
+        <v>1739</v>
       </c>
       <c r="E852" t="s">
-        <v>2685</v>
+        <v>1740</v>
       </c>
       <c r="F852" t="s">
-        <v>2686</v>
+        <v>1530</v>
       </c>
       <c r="G852" s="1" t="s">
-        <v>2690</v>
+        <v>2691</v>
       </c>
       <c r="H852" t="s">
-        <v>2691</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" t="s">
-        <v>2692</v>
+        <v>2693</v>
       </c>
       <c r="B853" t="s">
         <v>9</v>
       </c>
       <c r="C853" t="s">
-        <v>26</v>
+        <v>2694</v>
       </c>
       <c r="D853" t="s">
-        <v>2684</v>
+        <v>1739</v>
       </c>
       <c r="E853" t="s">
-        <v>2685</v>
+        <v>1740</v>
       </c>
       <c r="F853" t="s">
-        <v>2693</v>
+        <v>1530</v>
       </c>
       <c r="G853" s="1" t="s">
-        <v>2694</v>
+        <v>2695</v>
       </c>
       <c r="H853" t="s">
-        <v>2695</v>
+        <v>2696</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" t="s">
-        <v>2696</v>
+        <v>2697</v>
       </c>
       <c r="B854" t="s">
         <v>9</v>
       </c>
       <c r="C854" t="s">
-        <v>30</v>
+        <v>2698</v>
       </c>
       <c r="D854" t="s">
-        <v>2684</v>
+        <v>1739</v>
       </c>
       <c r="E854" t="s">
-        <v>2685</v>
+        <v>1740</v>
       </c>
       <c r="F854" t="s">
-        <v>2686</v>
+        <v>1530</v>
       </c>
       <c r="G854" s="1" t="s">
-        <v>2697</v>
+        <v>2699</v>
       </c>
       <c r="H854" t="s">
-        <v>2698</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" t="s">
-        <v>2699</v>
+        <v>2701</v>
       </c>
       <c r="B855" t="s">
         <v>9</v>
       </c>
       <c r="C855" t="s">
-        <v>34</v>
+        <v>2702</v>
       </c>
       <c r="D855" t="s">
-        <v>2684</v>
+        <v>1739</v>
       </c>
       <c r="E855" t="s">
-        <v>2685</v>
+        <v>1740</v>
       </c>
       <c r="F855" t="s">
-        <v>2693</v>
+        <v>1530</v>
       </c>
       <c r="G855" s="1" t="s">
-        <v>2700</v>
+        <v>2703</v>
       </c>
       <c r="H855" t="s">
-        <v>2701</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" t="s">
-        <v>2702</v>
+        <v>2705</v>
       </c>
       <c r="B856" t="s">
         <v>9</v>
       </c>
       <c r="C856" t="s">
-        <v>38</v>
+        <v>2706</v>
       </c>
       <c r="D856" t="s">
-        <v>2684</v>
+        <v>1739</v>
       </c>
       <c r="E856" t="s">
-        <v>2685</v>
+        <v>1740</v>
       </c>
       <c r="F856" t="s">
-        <v>2686</v>
+        <v>1530</v>
       </c>
       <c r="G856" s="1" t="s">
-        <v>2703</v>
+        <v>2707</v>
       </c>
       <c r="H856" t="s">
-        <v>2704</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" t="s">
-        <v>2705</v>
+        <v>2709</v>
       </c>
       <c r="B857" t="s">
         <v>9</v>
       </c>
       <c r="C857" t="s">
-        <v>42</v>
+        <v>2710</v>
       </c>
       <c r="D857" t="s">
-        <v>2684</v>
+        <v>1739</v>
       </c>
       <c r="E857" t="s">
-        <v>2685</v>
+        <v>1740</v>
       </c>
       <c r="F857" t="s">
-        <v>2686</v>
+        <v>1530</v>
       </c>
       <c r="G857" s="1" t="s">
-        <v>2706</v>
+        <v>2711</v>
       </c>
       <c r="H857" t="s">
-        <v>2707</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" t="s">
-        <v>2708</v>
+        <v>2713</v>
       </c>
       <c r="B858" t="s">
         <v>9</v>
       </c>
       <c r="C858" t="s">
-        <v>47</v>
+        <v>2714</v>
       </c>
       <c r="D858" t="s">
-        <v>2684</v>
+        <v>1739</v>
       </c>
       <c r="E858" t="s">
-        <v>2685</v>
+        <v>1740</v>
       </c>
       <c r="F858" t="s">
-        <v>2686</v>
+        <v>1530</v>
       </c>
       <c r="G858" s="1" t="s">
-        <v>2709</v>
+        <v>2715</v>
       </c>
       <c r="H858" t="s">
-        <v>2710</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" t="s">
-        <v>2711</v>
+        <v>2717</v>
       </c>
       <c r="B859" t="s">
         <v>9</v>
       </c>
       <c r="C859" t="s">
-        <v>51</v>
+        <v>2718</v>
       </c>
       <c r="D859" t="s">
-        <v>2684</v>
+        <v>1739</v>
       </c>
       <c r="E859" t="s">
-        <v>2685</v>
+        <v>1740</v>
       </c>
       <c r="F859" t="s">
-        <v>2686</v>
+        <v>1530</v>
       </c>
       <c r="G859" s="1" t="s">
-        <v>2712</v>
+        <v>2719</v>
       </c>
       <c r="H859" t="s">
-        <v>2713</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" t="s">
-        <v>2714</v>
+        <v>2720</v>
       </c>
       <c r="B860" t="s">
         <v>9</v>
       </c>
       <c r="C860" t="s">
-        <v>55</v>
+        <v>2721</v>
       </c>
       <c r="D860" t="s">
-        <v>2684</v>
+        <v>1739</v>
       </c>
       <c r="E860" t="s">
-        <v>2685</v>
+        <v>1740</v>
       </c>
       <c r="F860" t="s">
-        <v>2715</v>
+        <v>1530</v>
       </c>
       <c r="G860" s="1" t="s">
-        <v>2716</v>
+        <v>2722</v>
       </c>
       <c r="H860" t="s">
-        <v>2717</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" t="s">
-        <v>2718</v>
+        <v>2724</v>
       </c>
       <c r="B861" t="s">
         <v>9</v>
       </c>
       <c r="C861" t="s">
-        <v>60</v>
+        <v>2725</v>
       </c>
       <c r="D861" t="s">
-        <v>2684</v>
+        <v>1739</v>
       </c>
       <c r="E861" t="s">
-        <v>2685</v>
+        <v>1740</v>
       </c>
       <c r="F861" t="s">
-        <v>2686</v>
+        <v>1530</v>
       </c>
       <c r="G861" s="1" t="s">
-        <v>2719</v>
+        <v>2726</v>
       </c>
       <c r="H861" t="s">
-        <v>2720</v>
+        <v>2727</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" t="s">
-        <v>2721</v>
+        <v>2728</v>
       </c>
       <c r="B862" t="s">
         <v>9</v>
       </c>
       <c r="C862" t="s">
-        <v>68</v>
+        <v>2729</v>
       </c>
       <c r="D862" t="s">
-        <v>2684</v>
+        <v>1739</v>
       </c>
       <c r="E862" t="s">
-        <v>2685</v>
+        <v>1740</v>
       </c>
       <c r="F862" t="s">
-        <v>2686</v>
+        <v>1530</v>
       </c>
       <c r="G862" s="1" t="s">
-        <v>2722</v>
+        <v>2730</v>
       </c>
       <c r="H862" t="s">
-        <v>2723</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" t="s">
-        <v>2724</v>
+        <v>2732</v>
       </c>
       <c r="B863" t="s">
         <v>9</v>
       </c>
       <c r="C863" t="s">
-        <v>72</v>
+        <v>2733</v>
       </c>
       <c r="D863" t="s">
-        <v>2684</v>
+        <v>1739</v>
       </c>
       <c r="E863" t="s">
-        <v>2685</v>
+        <v>1740</v>
       </c>
       <c r="F863" t="s">
-        <v>2686</v>
+        <v>1530</v>
       </c>
       <c r="G863" s="1" t="s">
-        <v>2725</v>
+        <v>2734</v>
       </c>
       <c r="H863" t="s">
-        <v>2726</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" t="s">
-        <v>2727</v>
+        <v>2736</v>
       </c>
       <c r="B864" t="s">
         <v>9</v>
       </c>
       <c r="C864" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D864" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E864" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F864" t="s">
-        <v>2686</v>
+        <v>2739</v>
       </c>
       <c r="G864" s="1" t="s">
-        <v>2728</v>
+        <v>2740</v>
       </c>
       <c r="H864" t="s">
-        <v>2729</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" t="s">
-        <v>2730</v>
+        <v>2742</v>
       </c>
       <c r="B865" t="s">
         <v>9</v>
       </c>
       <c r="C865" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="D865" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E865" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F865" t="s">
-        <v>2715</v>
+        <v>2739</v>
       </c>
       <c r="G865" s="1" t="s">
-        <v>2731</v>
+        <v>2743</v>
       </c>
       <c r="H865" t="s">
-        <v>2732</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" t="s">
-        <v>2733</v>
+        <v>2745</v>
       </c>
       <c r="B866" t="s">
         <v>9</v>
       </c>
       <c r="C866" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
       <c r="D866" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E866" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F866" t="s">
-        <v>2693</v>
+        <v>2746</v>
       </c>
       <c r="G866" s="1" t="s">
-        <v>2734</v>
+        <v>2747</v>
       </c>
       <c r="H866" t="s">
-        <v>2735</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" t="s">
-        <v>2736</v>
+        <v>2749</v>
       </c>
       <c r="B867" t="s">
         <v>9</v>
       </c>
       <c r="C867" t="s">
-        <v>89</v>
+        <v>30</v>
       </c>
       <c r="D867" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E867" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F867" t="s">
-        <v>2715</v>
+        <v>2739</v>
       </c>
       <c r="G867" s="1" t="s">
-        <v>2737</v>
+        <v>2750</v>
       </c>
       <c r="H867" t="s">
-        <v>2738</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" t="s">
-        <v>2739</v>
+        <v>2752</v>
       </c>
       <c r="B868" t="s">
         <v>9</v>
       </c>
       <c r="C868" t="s">
-        <v>93</v>
+        <v>34</v>
       </c>
       <c r="D868" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E868" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F868" t="s">
-        <v>2686</v>
+        <v>2746</v>
       </c>
       <c r="G868" s="1" t="s">
-        <v>2740</v>
+        <v>2753</v>
       </c>
       <c r="H868" t="s">
-        <v>2741</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" t="s">
-        <v>2742</v>
+        <v>2755</v>
       </c>
       <c r="B869" t="s">
         <v>9</v>
       </c>
       <c r="C869" t="s">
-        <v>97</v>
+        <v>38</v>
       </c>
       <c r="D869" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E869" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F869" t="s">
-        <v>2686</v>
+        <v>2739</v>
       </c>
       <c r="G869" s="1" t="s">
-        <v>2743</v>
+        <v>2756</v>
       </c>
       <c r="H869" t="s">
-        <v>2744</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" t="s">
-        <v>2745</v>
+        <v>2758</v>
       </c>
       <c r="B870" t="s">
         <v>9</v>
       </c>
       <c r="C870" t="s">
-        <v>101</v>
+        <v>42</v>
       </c>
       <c r="D870" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E870" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F870" t="s">
-        <v>2686</v>
+        <v>2739</v>
       </c>
       <c r="G870" s="1" t="s">
-        <v>2746</v>
+        <v>2759</v>
       </c>
       <c r="H870" t="s">
-        <v>2747</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" t="s">
-        <v>2748</v>
+        <v>2761</v>
       </c>
       <c r="B871" t="s">
         <v>9</v>
       </c>
       <c r="C871" t="s">
-        <v>106</v>
+        <v>47</v>
       </c>
       <c r="D871" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E871" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F871" t="s">
-        <v>2686</v>
+        <v>2739</v>
       </c>
       <c r="G871" s="1" t="s">
-        <v>2749</v>
+        <v>2762</v>
       </c>
       <c r="H871" t="s">
-        <v>2750</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" t="s">
-        <v>2751</v>
+        <v>2764</v>
       </c>
       <c r="B872" t="s">
         <v>9</v>
       </c>
       <c r="C872" t="s">
-        <v>110</v>
+        <v>51</v>
       </c>
       <c r="D872" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E872" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F872" t="s">
-        <v>2693</v>
+        <v>2739</v>
       </c>
       <c r="G872" s="1" t="s">
-        <v>2752</v>
+        <v>2765</v>
       </c>
       <c r="H872" t="s">
-        <v>2753</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" t="s">
-        <v>2754</v>
+        <v>2767</v>
       </c>
       <c r="B873" t="s">
         <v>9</v>
       </c>
       <c r="C873" t="s">
-        <v>114</v>
+        <v>55</v>
       </c>
       <c r="D873" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E873" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F873" t="s">
-        <v>2693</v>
+        <v>2768</v>
       </c>
       <c r="G873" s="1" t="s">
-        <v>2755</v>
+        <v>2769</v>
       </c>
       <c r="H873" t="s">
-        <v>2756</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" t="s">
-        <v>2757</v>
+        <v>2771</v>
       </c>
       <c r="B874" t="s">
         <v>9</v>
       </c>
       <c r="C874" t="s">
-        <v>118</v>
+        <v>60</v>
       </c>
       <c r="D874" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E874" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F874" t="s">
-        <v>2686</v>
+        <v>2739</v>
       </c>
       <c r="G874" s="1" t="s">
-        <v>2758</v>
+        <v>2772</v>
       </c>
       <c r="H874" t="s">
-        <v>2759</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" t="s">
-        <v>2760</v>
+        <v>2774</v>
       </c>
       <c r="B875" t="s">
         <v>9</v>
       </c>
       <c r="C875" t="s">
-        <v>122</v>
+        <v>68</v>
       </c>
       <c r="D875" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E875" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F875" t="s">
-        <v>2693</v>
+        <v>2739</v>
       </c>
       <c r="G875" s="1" t="s">
-        <v>2761</v>
+        <v>2775</v>
       </c>
       <c r="H875" t="s">
-        <v>2762</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" t="s">
-        <v>2763</v>
+        <v>2777</v>
       </c>
       <c r="B876" t="s">
         <v>9</v>
       </c>
       <c r="C876" t="s">
-        <v>126</v>
+        <v>72</v>
       </c>
       <c r="D876" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E876" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F876" t="s">
-        <v>2693</v>
+        <v>2739</v>
       </c>
       <c r="G876" s="1" t="s">
-        <v>2764</v>
+        <v>2778</v>
       </c>
       <c r="H876" t="s">
-        <v>2765</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" t="s">
-        <v>2766</v>
+        <v>2780</v>
       </c>
       <c r="B877" t="s">
         <v>9</v>
       </c>
       <c r="C877" t="s">
-        <v>130</v>
+        <v>76</v>
       </c>
       <c r="D877" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E877" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F877" t="s">
-        <v>2686</v>
+        <v>2739</v>
       </c>
       <c r="G877" s="1" t="s">
-        <v>2767</v>
+        <v>2781</v>
       </c>
       <c r="H877" t="s">
-        <v>2768</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" t="s">
-        <v>2769</v>
+        <v>2783</v>
       </c>
       <c r="B878" t="s">
         <v>9</v>
       </c>
       <c r="C878" t="s">
-        <v>134</v>
+        <v>80</v>
       </c>
       <c r="D878" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E878" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F878" t="s">
-        <v>2770</v>
+        <v>2768</v>
       </c>
       <c r="G878" s="1" t="s">
-        <v>2771</v>
+        <v>2784</v>
       </c>
       <c r="H878" t="s">
-        <v>2772</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" t="s">
-        <v>2773</v>
+        <v>2786</v>
       </c>
       <c r="B879" t="s">
         <v>9</v>
       </c>
       <c r="C879" t="s">
-        <v>138</v>
+        <v>85</v>
       </c>
       <c r="D879" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E879" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F879" t="s">
-        <v>2774</v>
+        <v>2746</v>
       </c>
       <c r="G879" s="1" t="s">
-        <v>2775</v>
+        <v>2787</v>
       </c>
       <c r="H879" t="s">
-        <v>2776</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" t="s">
-        <v>2777</v>
+        <v>2789</v>
       </c>
       <c r="B880" t="s">
         <v>9</v>
       </c>
       <c r="C880" t="s">
-        <v>142</v>
+        <v>89</v>
       </c>
       <c r="D880" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E880" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F880" t="s">
-        <v>2693</v>
+        <v>2768</v>
       </c>
       <c r="G880" s="1" t="s">
-        <v>2778</v>
+        <v>2790</v>
       </c>
       <c r="H880" t="s">
-        <v>2779</v>
+        <v>2791</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" t="s">
-        <v>2780</v>
+        <v>2792</v>
       </c>
       <c r="B881" t="s">
         <v>9</v>
       </c>
       <c r="C881" t="s">
-        <v>146</v>
+        <v>93</v>
       </c>
       <c r="D881" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E881" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F881" t="s">
-        <v>2686</v>
+        <v>2739</v>
       </c>
       <c r="G881" s="1" t="s">
-        <v>2781</v>
+        <v>2793</v>
       </c>
       <c r="H881" t="s">
-        <v>2782</v>
+        <v>2794</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882" t="s">
-        <v>2783</v>
+        <v>2795</v>
       </c>
       <c r="B882" t="s">
         <v>9</v>
       </c>
       <c r="C882" t="s">
-        <v>151</v>
+        <v>97</v>
       </c>
       <c r="D882" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E882" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F882" t="s">
-        <v>2686</v>
+        <v>2739</v>
       </c>
       <c r="G882" s="1" t="s">
-        <v>2784</v>
+        <v>2796</v>
       </c>
       <c r="H882" t="s">
-        <v>2785</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883" t="s">
-        <v>2786</v>
+        <v>2798</v>
       </c>
       <c r="B883" t="s">
         <v>9</v>
       </c>
       <c r="C883" t="s">
-        <v>155</v>
+        <v>101</v>
       </c>
       <c r="D883" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E883" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F883" t="s">
-        <v>2686</v>
+        <v>2739</v>
       </c>
       <c r="G883" s="1" t="s">
-        <v>2787</v>
+        <v>2799</v>
       </c>
       <c r="H883" t="s">
-        <v>2788</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884" t="s">
-        <v>2789</v>
+        <v>2801</v>
       </c>
       <c r="B884" t="s">
         <v>9</v>
       </c>
       <c r="C884" t="s">
-        <v>159</v>
+        <v>106</v>
       </c>
       <c r="D884" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E884" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F884" t="s">
-        <v>2686</v>
+        <v>2739</v>
       </c>
       <c r="G884" s="1" t="s">
-        <v>2790</v>
+        <v>2802</v>
       </c>
       <c r="H884" t="s">
-        <v>2791</v>
+        <v>2803</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885" t="s">
-        <v>2792</v>
+        <v>2804</v>
       </c>
       <c r="B885" t="s">
         <v>9</v>
       </c>
       <c r="C885" t="s">
-        <v>163</v>
+        <v>110</v>
       </c>
       <c r="D885" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E885" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F885" t="s">
-        <v>2686</v>
+        <v>2746</v>
       </c>
       <c r="G885" s="1" t="s">
-        <v>2793</v>
+        <v>2805</v>
       </c>
       <c r="H885" t="s">
-        <v>2794</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886" t="s">
-        <v>2795</v>
+        <v>2807</v>
       </c>
       <c r="B886" t="s">
         <v>9</v>
       </c>
       <c r="C886" t="s">
-        <v>167</v>
+        <v>114</v>
       </c>
       <c r="D886" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E886" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F886" t="s">
-        <v>1483</v>
+        <v>2746</v>
       </c>
       <c r="G886" s="1" t="s">
-        <v>2796</v>
+        <v>2808</v>
       </c>
       <c r="H886" t="s">
-        <v>2797</v>
+        <v>2809</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887" t="s">
-        <v>2798</v>
+        <v>2810</v>
       </c>
       <c r="B887" t="s">
         <v>9</v>
       </c>
       <c r="C887" t="s">
-        <v>171</v>
+        <v>118</v>
       </c>
       <c r="D887" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E887" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F887" t="s">
-        <v>1483</v>
+        <v>2739</v>
       </c>
       <c r="G887" s="1" t="s">
-        <v>2799</v>
+        <v>2811</v>
       </c>
       <c r="H887" t="s">
-        <v>2800</v>
+        <v>2812</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888" t="s">
-        <v>2801</v>
+        <v>2813</v>
       </c>
       <c r="B888" t="s">
         <v>9</v>
       </c>
       <c r="C888" t="s">
-        <v>175</v>
+        <v>122</v>
       </c>
       <c r="D888" t="s">
-        <v>2684</v>
+        <v>2737</v>
       </c>
       <c r="E888" t="s">
-        <v>2685</v>
+        <v>2738</v>
       </c>
       <c r="F888" t="s">
-        <v>2693</v>
+        <v>2746</v>
       </c>
       <c r="G888" s="1" t="s">
-        <v>2802</v>
+        <v>2814</v>
       </c>
       <c r="H888" t="s">
-        <v>2803</v>
+        <v>2815</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889" t="s">
-        <v>2804</v>
+        <v>2816</v>
       </c>
       <c r="B889" t="s">
         <v>9</v>
       </c>
       <c r="C889" t="s">
-        <v>101</v>
+        <v>126</v>
       </c>
       <c r="D889" t="s">
-        <v>2805</v>
+        <v>2737</v>
       </c>
       <c r="E889" t="s">
-        <v>2806</v>
+        <v>2738</v>
       </c>
       <c r="F889" t="s">
-        <v>629</v>
+        <v>2746</v>
       </c>
       <c r="G889" s="1" t="s">
-        <v>2807</v>
+        <v>2817</v>
       </c>
       <c r="H889" t="s">
-        <v>2808</v>
+        <v>2818</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890" t="s">
-        <v>2809</v>
+        <v>2819</v>
       </c>
       <c r="B890" t="s">
         <v>9</v>
       </c>
       <c r="C890" t="s">
-        <v>51</v>
+        <v>130</v>
       </c>
       <c r="D890" t="s">
-        <v>2810</v>
+        <v>2737</v>
       </c>
       <c r="E890" t="s">
-        <v>2811</v>
+        <v>2738</v>
       </c>
       <c r="F890" t="s">
-        <v>1475</v>
+        <v>2739</v>
       </c>
       <c r="G890" s="1" t="s">
-        <v>2812</v>
+        <v>2820</v>
       </c>
       <c r="H890" t="s">
-        <v>2813</v>
+        <v>2821</v>
       </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891" t="s">
-        <v>2814</v>
+        <v>2822</v>
       </c>
       <c r="B891" t="s">
         <v>9</v>
       </c>
       <c r="C891" t="s">
-        <v>55</v>
+        <v>134</v>
       </c>
       <c r="D891" t="s">
-        <v>2810</v>
+        <v>2737</v>
       </c>
       <c r="E891" t="s">
-        <v>2811</v>
+        <v>2738</v>
       </c>
       <c r="F891" t="s">
-        <v>1475</v>
+        <v>2823</v>
       </c>
       <c r="G891" s="1" t="s">
-        <v>2815</v>
+        <v>2824</v>
       </c>
       <c r="H891" t="s">
-        <v>2816</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="892" spans="1:8">
       <c r="A892" t="s">
-        <v>2817</v>
+        <v>2826</v>
       </c>
       <c r="B892" t="s">
         <v>9</v>
       </c>
       <c r="C892" t="s">
-        <v>60</v>
+        <v>138</v>
       </c>
       <c r="D892" t="s">
-        <v>2810</v>
+        <v>2737</v>
       </c>
       <c r="E892" t="s">
-        <v>2811</v>
+        <v>2738</v>
       </c>
       <c r="F892" t="s">
-        <v>1475</v>
+        <v>2827</v>
       </c>
       <c r="G892" s="1" t="s">
-        <v>2818</v>
+        <v>2828</v>
       </c>
       <c r="H892" t="s">
-        <v>2819</v>
+        <v>2829</v>
       </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893" t="s">
-        <v>2820</v>
+        <v>2830</v>
       </c>
       <c r="B893" t="s">
         <v>9</v>
       </c>
       <c r="C893" t="s">
-        <v>64</v>
+        <v>142</v>
       </c>
       <c r="D893" t="s">
-        <v>2810</v>
+        <v>2737</v>
       </c>
       <c r="E893" t="s">
-        <v>2811</v>
+        <v>2738</v>
       </c>
       <c r="F893" t="s">
-        <v>1475</v>
+        <v>2746</v>
       </c>
       <c r="G893" s="1" t="s">
-        <v>2821</v>
+        <v>2831</v>
       </c>
       <c r="H893" t="s">
-        <v>2822</v>
+        <v>2832</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894" t="s">
-        <v>2823</v>
+        <v>2833</v>
       </c>
       <c r="B894" t="s">
         <v>9</v>
       </c>
       <c r="C894" t="s">
-        <v>68</v>
+        <v>146</v>
       </c>
       <c r="D894" t="s">
-        <v>2810</v>
+        <v>2737</v>
       </c>
       <c r="E894" t="s">
-        <v>2811</v>
+        <v>2738</v>
       </c>
       <c r="F894" t="s">
-        <v>1475</v>
+        <v>2739</v>
       </c>
       <c r="G894" s="1" t="s">
-        <v>2824</v>
+        <v>2834</v>
       </c>
       <c r="H894" t="s">
-        <v>2825</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895" t="s">
-        <v>2826</v>
+        <v>2836</v>
       </c>
       <c r="B895" t="s">
         <v>9</v>
       </c>
       <c r="C895" t="s">
-        <v>72</v>
+        <v>151</v>
       </c>
       <c r="D895" t="s">
-        <v>2810</v>
+        <v>2737</v>
       </c>
       <c r="E895" t="s">
-        <v>2811</v>
+        <v>2738</v>
       </c>
       <c r="F895" t="s">
-        <v>1582</v>
+        <v>2739</v>
       </c>
       <c r="G895" s="1" t="s">
-        <v>2827</v>
+        <v>2837</v>
       </c>
       <c r="H895" t="s">
-        <v>2828</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896" t="s">
-        <v>2829</v>
+        <v>2839</v>
       </c>
       <c r="B896" t="s">
         <v>9</v>
       </c>
       <c r="C896" t="s">
-        <v>38</v>
+        <v>155</v>
       </c>
       <c r="D896" t="s">
-        <v>2830</v>
+        <v>2737</v>
       </c>
       <c r="E896" t="s">
-        <v>2831</v>
+        <v>2738</v>
       </c>
       <c r="F896" t="s">
-        <v>629</v>
+        <v>2739</v>
       </c>
       <c r="G896" s="1" t="s">
-        <v>2832</v>
+        <v>2840</v>
       </c>
       <c r="H896" t="s">
-        <v>2833</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897" t="s">
-        <v>2834</v>
+        <v>2842</v>
       </c>
       <c r="B897" t="s">
         <v>9</v>
       </c>
       <c r="C897" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D897" t="s">
-        <v>2835</v>
+        <v>2737</v>
       </c>
       <c r="E897" t="s">
-        <v>2836</v>
+        <v>2738</v>
       </c>
       <c r="F897" t="s">
-        <v>1489</v>
+        <v>2739</v>
       </c>
       <c r="G897" s="1" t="s">
-        <v>2837</v>
+        <v>2843</v>
       </c>
       <c r="H897" t="s">
-        <v>2838</v>
+        <v>2844</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898" t="s">
-        <v>2839</v>
+        <v>2845</v>
       </c>
       <c r="B898" t="s">
         <v>9</v>
       </c>
       <c r="C898" t="s">
-        <v>1159</v>
+        <v>163</v>
       </c>
       <c r="D898" t="s">
-        <v>2840</v>
+        <v>2737</v>
       </c>
       <c r="E898" t="s">
-        <v>2841</v>
+        <v>2738</v>
       </c>
       <c r="F898" t="s">
-        <v>629</v>
+        <v>2739</v>
       </c>
       <c r="G898" s="1" t="s">
-        <v>2842</v>
+        <v>2846</v>
       </c>
       <c r="H898" t="s">
-        <v>2843</v>
+        <v>2847</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899" t="s">
-        <v>2844</v>
+        <v>2848</v>
       </c>
       <c r="B899" t="s">
         <v>9</v>
       </c>
       <c r="C899" t="s">
-        <v>1163</v>
+        <v>167</v>
       </c>
       <c r="D899" t="s">
-        <v>2840</v>
+        <v>2737</v>
       </c>
       <c r="E899" t="s">
-        <v>2841</v>
+        <v>2738</v>
       </c>
       <c r="F899" t="s">
-        <v>629</v>
+        <v>1485</v>
       </c>
       <c r="G899" s="1" t="s">
-        <v>2845</v>
+        <v>2849</v>
       </c>
       <c r="H899" t="s">
-        <v>2846</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900" t="s">
-        <v>2847</v>
+        <v>2851</v>
       </c>
       <c r="B900" t="s">
         <v>9</v>
       </c>
       <c r="C900" t="s">
-        <v>1167</v>
+        <v>171</v>
       </c>
       <c r="D900" t="s">
-        <v>2840</v>
+        <v>2737</v>
       </c>
       <c r="E900" t="s">
-        <v>2841</v>
+        <v>2738</v>
       </c>
       <c r="F900" t="s">
-        <v>629</v>
+        <v>1485</v>
       </c>
       <c r="G900" s="1" t="s">
-        <v>2848</v>
+        <v>2852</v>
       </c>
       <c r="H900" t="s">
-        <v>967</v>
+        <v>2853</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901" t="s">
-        <v>2849</v>
+        <v>2854</v>
       </c>
       <c r="B901" t="s">
         <v>9</v>
       </c>
       <c r="C901" t="s">
-        <v>1171</v>
+        <v>175</v>
       </c>
       <c r="D901" t="s">
-        <v>2840</v>
+        <v>2737</v>
       </c>
       <c r="E901" t="s">
-        <v>2841</v>
+        <v>2738</v>
       </c>
       <c r="F901" t="s">
-        <v>629</v>
+        <v>2746</v>
       </c>
       <c r="G901" s="1" t="s">
-        <v>2850</v>
+        <v>2855</v>
       </c>
       <c r="H901" t="s">
-        <v>963</v>
+        <v>2856</v>
       </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902" t="s">
-        <v>2851</v>
+        <v>2857</v>
       </c>
       <c r="B902" t="s">
         <v>9</v>
       </c>
       <c r="C902" t="s">
-        <v>1175</v>
+        <v>101</v>
       </c>
       <c r="D902" t="s">
-        <v>2840</v>
+        <v>2858</v>
       </c>
       <c r="E902" t="s">
-        <v>2841</v>
+        <v>2859</v>
       </c>
       <c r="F902" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G902" s="1" t="s">
-        <v>2852</v>
+        <v>2860</v>
       </c>
       <c r="H902" t="s">
-        <v>967</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="903" spans="1:8">
       <c r="A903" t="s">
-        <v>2853</v>
+        <v>2862</v>
       </c>
       <c r="B903" t="s">
         <v>9</v>
       </c>
       <c r="C903" t="s">
-        <v>1179</v>
+        <v>51</v>
       </c>
       <c r="D903" t="s">
-        <v>2840</v>
+        <v>2863</v>
       </c>
       <c r="E903" t="s">
-        <v>2841</v>
+        <v>2864</v>
       </c>
       <c r="F903" t="s">
-        <v>629</v>
+        <v>1477</v>
       </c>
       <c r="G903" s="1" t="s">
-        <v>2854</v>
+        <v>2865</v>
       </c>
       <c r="H903" t="s">
-        <v>963</v>
+        <v>2866</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904" t="s">
-        <v>2855</v>
+        <v>2867</v>
       </c>
       <c r="B904" t="s">
         <v>9</v>
       </c>
       <c r="C904" t="s">
-        <v>2326</v>
+        <v>55</v>
       </c>
       <c r="D904" t="s">
-        <v>2840</v>
+        <v>2863</v>
       </c>
       <c r="E904" t="s">
-        <v>2841</v>
+        <v>2864</v>
       </c>
       <c r="F904" t="s">
-        <v>629</v>
+        <v>1477</v>
       </c>
       <c r="G904" s="1" t="s">
-        <v>2856</v>
+        <v>2868</v>
       </c>
       <c r="H904" t="s">
-        <v>967</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905" t="s">
-        <v>2857</v>
+        <v>2870</v>
       </c>
       <c r="B905" t="s">
         <v>9</v>
       </c>
       <c r="C905" t="s">
-        <v>2330</v>
+        <v>60</v>
       </c>
       <c r="D905" t="s">
-        <v>2840</v>
+        <v>2863</v>
       </c>
       <c r="E905" t="s">
-        <v>2841</v>
+        <v>2864</v>
       </c>
       <c r="F905" t="s">
-        <v>629</v>
+        <v>1477</v>
       </c>
       <c r="G905" s="1" t="s">
-        <v>2858</v>
+        <v>2871</v>
       </c>
       <c r="H905" t="s">
-        <v>963</v>
+        <v>2872</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906" t="s">
-        <v>2859</v>
+        <v>2873</v>
       </c>
       <c r="B906" t="s">
         <v>9</v>
       </c>
       <c r="C906" t="s">
-        <v>2334</v>
+        <v>64</v>
       </c>
       <c r="D906" t="s">
-        <v>2840</v>
+        <v>2863</v>
       </c>
       <c r="E906" t="s">
-        <v>2841</v>
+        <v>2864</v>
       </c>
       <c r="F906" t="s">
-        <v>629</v>
+        <v>1477</v>
       </c>
       <c r="G906" s="1" t="s">
-        <v>2860</v>
+        <v>2874</v>
       </c>
       <c r="H906" t="s">
-        <v>967</v>
+        <v>2875</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907" t="s">
-        <v>2861</v>
+        <v>2876</v>
       </c>
       <c r="B907" t="s">
         <v>9</v>
       </c>
       <c r="C907" t="s">
-        <v>2338</v>
+        <v>68</v>
       </c>
       <c r="D907" t="s">
-        <v>2840</v>
+        <v>2863</v>
       </c>
       <c r="E907" t="s">
-        <v>2841</v>
+        <v>2864</v>
       </c>
       <c r="F907" t="s">
-        <v>629</v>
+        <v>1477</v>
       </c>
       <c r="G907" s="1" t="s">
-        <v>2862</v>
+        <v>2877</v>
       </c>
       <c r="H907" t="s">
-        <v>963</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908" t="s">
+        <v>2879</v>
+      </c>
+      <c r="B908" t="s">
+        <v>9</v>
+      </c>
+      <c r="C908" t="s">
+        <v>72</v>
+      </c>
+      <c r="D908" t="s">
         <v>2863</v>
       </c>
-      <c r="B908" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E908" t="s">
-        <v>2841</v>
+        <v>2864</v>
       </c>
       <c r="F908" t="s">
-        <v>629</v>
+        <v>1584</v>
       </c>
       <c r="G908" s="1" t="s">
-        <v>2864</v>
+        <v>2880</v>
       </c>
       <c r="H908" t="s">
-        <v>967</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909" t="s">
-        <v>2865</v>
+        <v>2882</v>
       </c>
       <c r="B909" t="s">
         <v>9</v>
       </c>
       <c r="C909" t="s">
-        <v>2346</v>
+        <v>38</v>
       </c>
       <c r="D909" t="s">
-        <v>2840</v>
+        <v>2883</v>
       </c>
       <c r="E909" t="s">
-        <v>2841</v>
+        <v>2884</v>
       </c>
       <c r="F909" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G909" s="1" t="s">
-        <v>2866</v>
+        <v>2885</v>
       </c>
       <c r="H909" t="s">
-        <v>963</v>
+        <v>2886</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910" t="s">
-        <v>2867</v>
+        <v>2887</v>
       </c>
       <c r="B910" t="s">
         <v>9</v>
       </c>
       <c r="C910" t="s">
-        <v>2350</v>
+        <v>10</v>
       </c>
       <c r="D910" t="s">
-        <v>2840</v>
+        <v>2888</v>
       </c>
       <c r="E910" t="s">
-        <v>2841</v>
+        <v>2889</v>
       </c>
       <c r="F910" t="s">
-        <v>629</v>
+        <v>1491</v>
       </c>
       <c r="G910" s="1" t="s">
-        <v>2868</v>
+        <v>2890</v>
       </c>
       <c r="H910" t="s">
-        <v>967</v>
+        <v>2891</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911" t="s">
-        <v>2869</v>
+        <v>2892</v>
       </c>
       <c r="B911" t="s">
         <v>9</v>
       </c>
       <c r="C911" t="s">
-        <v>2354</v>
+        <v>1161</v>
       </c>
       <c r="D911" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E911" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F911" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G911" s="1" t="s">
-        <v>2870</v>
+        <v>2895</v>
       </c>
       <c r="H911" t="s">
-        <v>963</v>
+        <v>2896</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912" t="s">
-        <v>2871</v>
+        <v>2897</v>
       </c>
       <c r="B912" t="s">
         <v>9</v>
       </c>
       <c r="C912" t="s">
-        <v>2359</v>
+        <v>1165</v>
       </c>
       <c r="D912" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E912" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F912" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G912" s="1" t="s">
-        <v>2872</v>
+        <v>2898</v>
       </c>
       <c r="H912" t="s">
-        <v>1290</v>
+        <v>2899</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913" t="s">
-        <v>2873</v>
+        <v>2900</v>
       </c>
       <c r="B913" t="s">
         <v>9</v>
       </c>
       <c r="C913" t="s">
-        <v>2375</v>
+        <v>1169</v>
       </c>
       <c r="D913" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E913" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F913" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G913" s="1" t="s">
-        <v>2874</v>
+        <v>2901</v>
       </c>
       <c r="H913" t="s">
-        <v>1188</v>
+        <v>969</v>
       </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914" t="s">
-        <v>2875</v>
+        <v>2902</v>
       </c>
       <c r="B914" t="s">
         <v>9</v>
       </c>
       <c r="C914" t="s">
-        <v>2403</v>
+        <v>1173</v>
       </c>
       <c r="D914" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E914" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F914" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G914" s="1" t="s">
-        <v>2876</v>
+        <v>2903</v>
       </c>
       <c r="H914" t="s">
-        <v>1234</v>
+        <v>965</v>
       </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915" t="s">
-        <v>2877</v>
+        <v>2904</v>
       </c>
       <c r="B915" t="s">
         <v>9</v>
       </c>
       <c r="C915" t="s">
-        <v>2446</v>
+        <v>1177</v>
       </c>
       <c r="D915" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E915" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F915" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G915" s="1" t="s">
-        <v>2878</v>
+        <v>2905</v>
       </c>
       <c r="H915" t="s">
-        <v>2879</v>
+        <v>969</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916" t="s">
-        <v>2880</v>
+        <v>2906</v>
       </c>
       <c r="B916" t="s">
         <v>9</v>
       </c>
       <c r="C916" t="s">
-        <v>2454</v>
+        <v>1181</v>
       </c>
       <c r="D916" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E916" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F916" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G916" s="1" t="s">
-        <v>2881</v>
+        <v>2907</v>
       </c>
       <c r="H916" t="s">
-        <v>2882</v>
+        <v>965</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917" t="s">
-        <v>2883</v>
+        <v>2908</v>
       </c>
       <c r="B917" t="s">
         <v>9</v>
       </c>
       <c r="C917" t="s">
-        <v>2458</v>
+        <v>2328</v>
       </c>
       <c r="D917" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E917" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F917" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G917" s="1" t="s">
-        <v>2884</v>
+        <v>2909</v>
       </c>
       <c r="H917" t="s">
-        <v>963</v>
+        <v>969</v>
       </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918" t="s">
-        <v>2885</v>
+        <v>2910</v>
       </c>
       <c r="B918" t="s">
         <v>9</v>
       </c>
       <c r="C918" t="s">
-        <v>2466</v>
+        <v>2332</v>
       </c>
       <c r="D918" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E918" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F918" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G918" s="1" t="s">
-        <v>2886</v>
+        <v>2911</v>
       </c>
       <c r="H918" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="919" spans="1:8">
       <c r="A919" t="s">
-        <v>2887</v>
+        <v>2912</v>
       </c>
       <c r="B919" t="s">
         <v>9</v>
       </c>
       <c r="C919" t="s">
-        <v>2482</v>
+        <v>2336</v>
       </c>
       <c r="D919" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E919" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F919" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G919" s="1" t="s">
-        <v>2888</v>
+        <v>2913</v>
       </c>
       <c r="H919" t="s">
-        <v>2889</v>
+        <v>969</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920" t="s">
-        <v>2890</v>
+        <v>2914</v>
       </c>
       <c r="B920" t="s">
         <v>9</v>
       </c>
       <c r="C920" t="s">
-        <v>2486</v>
+        <v>2340</v>
       </c>
       <c r="D920" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E920" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F920" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G920" s="1" t="s">
-        <v>2891</v>
+        <v>2915</v>
       </c>
       <c r="H920" t="s">
-        <v>2892</v>
+        <v>965</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921" t="s">
+        <v>2916</v>
+      </c>
+      <c r="B921" t="s">
+        <v>9</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D921" t="s">
         <v>2893</v>
       </c>
-      <c r="B921" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E921" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F921" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G921" s="1" t="s">
-        <v>2894</v>
+        <v>2917</v>
       </c>
       <c r="H921" t="s">
-        <v>2895</v>
+        <v>969</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922" t="s">
-        <v>2896</v>
+        <v>2918</v>
       </c>
       <c r="B922" t="s">
         <v>9</v>
       </c>
       <c r="C922" t="s">
-        <v>2494</v>
+        <v>2348</v>
       </c>
       <c r="D922" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E922" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F922" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G922" s="1" t="s">
-        <v>2897</v>
+        <v>2919</v>
       </c>
       <c r="H922" t="s">
-        <v>1188</v>
+        <v>965</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923" t="s">
-        <v>2898</v>
+        <v>2920</v>
       </c>
       <c r="B923" t="s">
         <v>9</v>
       </c>
       <c r="C923" t="s">
-        <v>2498</v>
+        <v>2352</v>
       </c>
       <c r="D923" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E923" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F923" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G923" s="1" t="s">
-        <v>2899</v>
+        <v>2921</v>
       </c>
       <c r="H923" t="s">
-        <v>2900</v>
+        <v>969</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924" t="s">
-        <v>2901</v>
+        <v>2922</v>
       </c>
       <c r="B924" t="s">
         <v>9</v>
       </c>
       <c r="C924" t="s">
-        <v>2514</v>
+        <v>2356</v>
       </c>
       <c r="D924" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E924" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F924" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G924" s="1" t="s">
-        <v>2902</v>
+        <v>2923</v>
       </c>
       <c r="H924" t="s">
-        <v>1213</v>
+        <v>965</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925" t="s">
-        <v>2903</v>
+        <v>2924</v>
       </c>
       <c r="B925" t="s">
         <v>9</v>
       </c>
       <c r="C925" t="s">
-        <v>2518</v>
+        <v>2361</v>
       </c>
       <c r="D925" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E925" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F925" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G925" s="1" t="s">
-        <v>2904</v>
+        <v>2925</v>
       </c>
       <c r="H925" t="s">
-        <v>1213</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926" t="s">
-        <v>2905</v>
+        <v>2926</v>
       </c>
       <c r="B926" t="s">
         <v>9</v>
       </c>
       <c r="C926" t="s">
-        <v>2521</v>
+        <v>2377</v>
       </c>
       <c r="D926" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E926" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F926" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G926" s="1" t="s">
-        <v>2906</v>
+        <v>2927</v>
       </c>
       <c r="H926" t="s">
-        <v>1213</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="927" spans="1:8">
       <c r="A927" t="s">
-        <v>2907</v>
+        <v>2928</v>
       </c>
       <c r="B927" t="s">
         <v>9</v>
       </c>
       <c r="C927" t="s">
-        <v>2525</v>
+        <v>2405</v>
       </c>
       <c r="D927" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E927" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F927" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G927" s="1" t="s">
-        <v>2908</v>
+        <v>2929</v>
       </c>
       <c r="H927" t="s">
-        <v>2909</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928" t="s">
-        <v>2910</v>
+        <v>2930</v>
       </c>
       <c r="B928" t="s">
         <v>9</v>
       </c>
       <c r="C928" t="s">
-        <v>2561</v>
+        <v>2448</v>
       </c>
       <c r="D928" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E928" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F928" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G928" s="1" t="s">
-        <v>2911</v>
+        <v>2931</v>
       </c>
       <c r="H928" t="s">
-        <v>2912</v>
+        <v>2932</v>
       </c>
     </row>
     <row r="929" spans="1:8">
       <c r="A929" t="s">
-        <v>2913</v>
+        <v>2933</v>
       </c>
       <c r="B929" t="s">
         <v>9</v>
       </c>
       <c r="C929" t="s">
-        <v>2569</v>
+        <v>2456</v>
       </c>
       <c r="D929" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E929" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F929" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G929" s="1" t="s">
-        <v>2914</v>
+        <v>2934</v>
       </c>
       <c r="H929" t="s">
-        <v>1228</v>
+        <v>2935</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930" t="s">
-        <v>2915</v>
+        <v>2936</v>
       </c>
       <c r="B930" t="s">
         <v>9</v>
       </c>
       <c r="C930" t="s">
-        <v>2573</v>
+        <v>2460</v>
       </c>
       <c r="D930" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E930" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F930" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G930" s="1" t="s">
-        <v>2916</v>
+        <v>2937</v>
       </c>
       <c r="H930" t="s">
-        <v>2917</v>
+        <v>965</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931" t="s">
-        <v>2918</v>
+        <v>2938</v>
       </c>
       <c r="B931" t="s">
         <v>9</v>
       </c>
       <c r="C931" t="s">
-        <v>2593</v>
+        <v>2468</v>
       </c>
       <c r="D931" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E931" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F931" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G931" s="1" t="s">
-        <v>2919</v>
+        <v>2939</v>
       </c>
       <c r="H931" t="s">
-        <v>2920</v>
+        <v>965</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932" t="s">
-        <v>2921</v>
+        <v>2940</v>
       </c>
       <c r="B932" t="s">
         <v>9</v>
       </c>
       <c r="C932" t="s">
-        <v>2625</v>
+        <v>2484</v>
       </c>
       <c r="D932" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E932" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F932" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G932" s="1" t="s">
-        <v>2922</v>
+        <v>2941</v>
       </c>
       <c r="H932" t="s">
-        <v>1398</v>
+        <v>2942</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933" t="s">
-        <v>2923</v>
+        <v>2943</v>
       </c>
       <c r="B933" t="s">
         <v>9</v>
       </c>
       <c r="C933" t="s">
-        <v>2633</v>
+        <v>2488</v>
       </c>
       <c r="D933" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E933" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F933" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G933" s="1" t="s">
-        <v>2924</v>
+        <v>2944</v>
       </c>
       <c r="H933" t="s">
-        <v>2925</v>
+        <v>2945</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934" t="s">
-        <v>2926</v>
+        <v>2946</v>
       </c>
       <c r="B934" t="s">
         <v>9</v>
       </c>
       <c r="C934" t="s">
-        <v>2927</v>
+        <v>2492</v>
       </c>
       <c r="D934" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E934" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F934" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G934" s="1" t="s">
-        <v>2928</v>
+        <v>2947</v>
       </c>
       <c r="H934" t="s">
-        <v>2929</v>
+        <v>2948</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935" t="s">
-        <v>2930</v>
+        <v>2949</v>
       </c>
       <c r="B935" t="s">
         <v>9</v>
       </c>
       <c r="C935" t="s">
-        <v>2931</v>
+        <v>2496</v>
       </c>
       <c r="D935" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E935" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F935" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G935" s="1" t="s">
-        <v>2932</v>
+        <v>2950</v>
       </c>
       <c r="H935" t="s">
-        <v>892</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936" t="s">
-        <v>2933</v>
+        <v>2951</v>
       </c>
       <c r="B936" t="s">
         <v>9</v>
       </c>
       <c r="C936" t="s">
-        <v>2934</v>
+        <v>2500</v>
       </c>
       <c r="D936" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E936" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F936" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G936" s="1" t="s">
-        <v>2935</v>
+        <v>2952</v>
       </c>
       <c r="H936" t="s">
-        <v>2936</v>
+        <v>2953</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937" t="s">
-        <v>2937</v>
+        <v>2954</v>
       </c>
       <c r="B937" t="s">
         <v>9</v>
       </c>
       <c r="C937" t="s">
-        <v>2938</v>
+        <v>2516</v>
       </c>
       <c r="D937" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E937" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F937" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G937" s="1" t="s">
-        <v>2939</v>
+        <v>2955</v>
       </c>
       <c r="H937" t="s">
-        <v>2940</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938" t="s">
-        <v>2941</v>
+        <v>2956</v>
       </c>
       <c r="B938" t="s">
         <v>9</v>
       </c>
       <c r="C938" t="s">
-        <v>2942</v>
+        <v>2520</v>
       </c>
       <c r="D938" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E938" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F938" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G938" s="1" t="s">
-        <v>2943</v>
+        <v>2957</v>
       </c>
       <c r="H938" t="s">
-        <v>2944</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939" t="s">
-        <v>2945</v>
+        <v>2958</v>
       </c>
       <c r="B939" t="s">
         <v>9</v>
       </c>
       <c r="C939" t="s">
-        <v>2946</v>
+        <v>2523</v>
       </c>
       <c r="D939" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E939" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F939" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G939" s="1" t="s">
-        <v>2947</v>
+        <v>2959</v>
       </c>
       <c r="H939" t="s">
-        <v>2948</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940" t="s">
-        <v>2949</v>
+        <v>2960</v>
       </c>
       <c r="B940" t="s">
         <v>9</v>
       </c>
       <c r="C940" t="s">
-        <v>2950</v>
+        <v>2527</v>
       </c>
       <c r="D940" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E940" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F940" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G940" s="1" t="s">
-        <v>2951</v>
+        <v>2961</v>
       </c>
       <c r="H940" t="s">
-        <v>1018</v>
+        <v>2962</v>
       </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941" t="s">
-        <v>2952</v>
+        <v>2963</v>
       </c>
       <c r="B941" t="s">
         <v>9</v>
       </c>
       <c r="C941" t="s">
-        <v>2953</v>
+        <v>2563</v>
       </c>
       <c r="D941" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E941" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F941" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G941" s="1" t="s">
-        <v>2954</v>
+        <v>2964</v>
       </c>
       <c r="H941" t="s">
-        <v>963</v>
+        <v>2965</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942" t="s">
-        <v>2955</v>
+        <v>2966</v>
       </c>
       <c r="B942" t="s">
         <v>9</v>
       </c>
       <c r="C942" t="s">
-        <v>2956</v>
+        <v>2571</v>
       </c>
       <c r="D942" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E942" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F942" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G942" s="1" t="s">
-        <v>2957</v>
+        <v>2967</v>
       </c>
       <c r="H942" t="s">
-        <v>2958</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943" t="s">
-        <v>2959</v>
+        <v>2968</v>
       </c>
       <c r="B943" t="s">
         <v>9</v>
       </c>
       <c r="C943" t="s">
-        <v>2960</v>
+        <v>2575</v>
       </c>
       <c r="D943" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E943" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F943" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G943" s="1" t="s">
-        <v>2961</v>
+        <v>2969</v>
       </c>
       <c r="H943" t="s">
-        <v>2962</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944" t="s">
-        <v>2963</v>
+        <v>2971</v>
       </c>
       <c r="B944" t="s">
         <v>9</v>
       </c>
       <c r="C944" t="s">
-        <v>2964</v>
+        <v>2595</v>
       </c>
       <c r="D944" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E944" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F944" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G944" s="1" t="s">
-        <v>2965</v>
+        <v>2972</v>
       </c>
       <c r="H944" t="s">
-        <v>1188</v>
+        <v>2973</v>
       </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945" t="s">
-        <v>2966</v>
+        <v>2974</v>
       </c>
       <c r="B945" t="s">
         <v>9</v>
       </c>
       <c r="C945" t="s">
-        <v>2967</v>
+        <v>2627</v>
       </c>
       <c r="D945" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E945" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F945" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G945" s="1" t="s">
-        <v>2968</v>
+        <v>2975</v>
       </c>
       <c r="H945" t="s">
-        <v>2969</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946" t="s">
-        <v>2970</v>
+        <v>2976</v>
       </c>
       <c r="B946" t="s">
         <v>9</v>
       </c>
       <c r="C946" t="s">
-        <v>2971</v>
+        <v>2635</v>
       </c>
       <c r="D946" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E946" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F946" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G946" s="1" t="s">
-        <v>2972</v>
+        <v>2977</v>
       </c>
       <c r="H946" t="s">
-        <v>1371</v>
+        <v>2978</v>
       </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947" t="s">
-        <v>2973</v>
+        <v>2979</v>
       </c>
       <c r="B947" t="s">
         <v>9</v>
       </c>
       <c r="C947" t="s">
-        <v>2974</v>
+        <v>2694</v>
       </c>
       <c r="D947" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E947" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F947" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G947" s="1" t="s">
-        <v>2975</v>
+        <v>2980</v>
       </c>
       <c r="H947" t="s">
-        <v>2976</v>
+        <v>2981</v>
       </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948" t="s">
-        <v>2977</v>
+        <v>2982</v>
       </c>
       <c r="B948" t="s">
         <v>9</v>
       </c>
       <c r="C948" t="s">
-        <v>2978</v>
+        <v>2698</v>
       </c>
       <c r="D948" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E948" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F948" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G948" s="1" t="s">
-        <v>2979</v>
+        <v>2983</v>
       </c>
       <c r="H948" t="s">
-        <v>1290</v>
+        <v>894</v>
       </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949" t="s">
-        <v>2980</v>
+        <v>2984</v>
       </c>
       <c r="B949" t="s">
         <v>9</v>
       </c>
       <c r="C949" t="s">
-        <v>2981</v>
+        <v>2721</v>
       </c>
       <c r="D949" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E949" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F949" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G949" s="1" t="s">
-        <v>2982</v>
+        <v>2985</v>
       </c>
       <c r="H949" t="s">
-        <v>1446</v>
+        <v>2986</v>
       </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950" t="s">
-        <v>2983</v>
+        <v>2987</v>
       </c>
       <c r="B950" t="s">
         <v>9</v>
       </c>
       <c r="C950" t="s">
-        <v>2984</v>
+        <v>2988</v>
       </c>
       <c r="D950" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E950" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F950" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G950" s="1" t="s">
-        <v>2985</v>
+        <v>2989</v>
       </c>
       <c r="H950" t="s">
-        <v>1290</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="951" spans="1:8">
       <c r="A951" t="s">
-        <v>2986</v>
+        <v>2991</v>
       </c>
       <c r="B951" t="s">
         <v>9</v>
       </c>
       <c r="C951" t="s">
-        <v>2987</v>
+        <v>2992</v>
       </c>
       <c r="D951" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E951" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F951" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G951" s="1" t="s">
-        <v>2988</v>
+        <v>2993</v>
       </c>
       <c r="H951" t="s">
-        <v>1213</v>
+        <v>2994</v>
       </c>
     </row>
     <row r="952" spans="1:8">
       <c r="A952" t="s">
-        <v>2989</v>
+        <v>2995</v>
       </c>
       <c r="B952" t="s">
         <v>9</v>
       </c>
       <c r="C952" t="s">
-        <v>2990</v>
+        <v>2996</v>
       </c>
       <c r="D952" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E952" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F952" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G952" s="1" t="s">
-        <v>2991</v>
+        <v>2997</v>
       </c>
       <c r="H952" t="s">
-        <v>1213</v>
+        <v>2998</v>
       </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953" t="s">
-        <v>2992</v>
+        <v>2999</v>
       </c>
       <c r="B953" t="s">
         <v>9</v>
       </c>
       <c r="C953" t="s">
-        <v>2993</v>
+        <v>3000</v>
       </c>
       <c r="D953" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E953" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F953" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G953" s="1" t="s">
-        <v>2994</v>
+        <v>3001</v>
       </c>
       <c r="H953" t="s">
-        <v>1213</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="954" spans="1:8">
       <c r="A954" t="s">
-        <v>2995</v>
+        <v>3002</v>
       </c>
       <c r="B954" t="s">
         <v>9</v>
       </c>
       <c r="C954" t="s">
-        <v>2996</v>
+        <v>3003</v>
       </c>
       <c r="D954" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E954" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F954" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G954" s="1" t="s">
-        <v>2997</v>
+        <v>3004</v>
       </c>
       <c r="H954" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="955" spans="1:8">
       <c r="A955" t="s">
-        <v>2998</v>
+        <v>3005</v>
       </c>
       <c r="B955" t="s">
         <v>9</v>
       </c>
       <c r="C955" t="s">
-        <v>2999</v>
+        <v>3006</v>
       </c>
       <c r="D955" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E955" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F955" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G955" s="1" t="s">
-        <v>3000</v>
+        <v>3007</v>
       </c>
       <c r="H955" t="s">
-        <v>3001</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="956" spans="1:8">
       <c r="A956" t="s">
-        <v>3002</v>
+        <v>3009</v>
       </c>
       <c r="B956" t="s">
         <v>9</v>
       </c>
       <c r="C956" t="s">
-        <v>3003</v>
+        <v>3010</v>
       </c>
       <c r="D956" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E956" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F956" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G956" s="1" t="s">
-        <v>3004</v>
+        <v>3011</v>
       </c>
       <c r="H956" t="s">
-        <v>963</v>
+        <v>3012</v>
       </c>
     </row>
     <row r="957" spans="1:8">
       <c r="A957" t="s">
-        <v>3005</v>
+        <v>3013</v>
       </c>
       <c r="B957" t="s">
         <v>9</v>
       </c>
       <c r="C957" t="s">
-        <v>3006</v>
+        <v>3014</v>
       </c>
       <c r="D957" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E957" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F957" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G957" s="1" t="s">
-        <v>3007</v>
+        <v>3015</v>
       </c>
       <c r="H957" t="s">
-        <v>1371</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="958" spans="1:8">
       <c r="A958" t="s">
-        <v>3008</v>
+        <v>3016</v>
       </c>
       <c r="B958" t="s">
         <v>9</v>
       </c>
       <c r="C958" t="s">
-        <v>3009</v>
+        <v>3017</v>
       </c>
       <c r="D958" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E958" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F958" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G958" s="1" t="s">
-        <v>3010</v>
+        <v>3018</v>
       </c>
       <c r="H958" t="s">
-        <v>3011</v>
+        <v>3019</v>
       </c>
     </row>
     <row r="959" spans="1:8">
       <c r="A959" t="s">
-        <v>3012</v>
+        <v>3020</v>
       </c>
       <c r="B959" t="s">
         <v>9</v>
       </c>
       <c r="C959" t="s">
-        <v>3013</v>
+        <v>3021</v>
       </c>
       <c r="D959" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E959" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F959" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G959" s="1" t="s">
-        <v>3014</v>
+        <v>3022</v>
       </c>
       <c r="H959" t="s">
-        <v>3015</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="960" spans="1:8">
       <c r="A960" t="s">
-        <v>3016</v>
+        <v>3023</v>
       </c>
       <c r="B960" t="s">
         <v>9</v>
       </c>
       <c r="C960" t="s">
-        <v>3017</v>
+        <v>3024</v>
       </c>
       <c r="D960" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E960" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F960" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G960" s="1" t="s">
-        <v>3018</v>
+        <v>3025</v>
       </c>
       <c r="H960" t="s">
-        <v>3019</v>
+        <v>3026</v>
       </c>
     </row>
     <row r="961" spans="1:8">
       <c r="A961" t="s">
-        <v>3020</v>
+        <v>3027</v>
       </c>
       <c r="B961" t="s">
         <v>9</v>
       </c>
       <c r="C961" t="s">
-        <v>3021</v>
+        <v>3028</v>
       </c>
       <c r="D961" t="s">
-        <v>2840</v>
+        <v>2893</v>
       </c>
       <c r="E961" t="s">
-        <v>2841</v>
+        <v>2894</v>
       </c>
       <c r="F961" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G961" s="1" t="s">
-        <v>3022</v>
+        <v>3029</v>
       </c>
       <c r="H961" t="s">
-        <v>3023</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="962" spans="1:8">
       <c r="A962" t="s">
-        <v>3024</v>
+        <v>3030</v>
       </c>
       <c r="B962" t="s">
         <v>9</v>
       </c>
       <c r="C962" t="s">
-        <v>10</v>
+        <v>3031</v>
       </c>
       <c r="D962" t="s">
-        <v>3025</v>
+        <v>2893</v>
       </c>
       <c r="E962" t="s">
-        <v>3026</v>
+        <v>2894</v>
       </c>
       <c r="F962" t="s">
-        <v>3027</v>
+        <v>630</v>
       </c>
       <c r="G962" s="1" t="s">
-        <v>3028</v>
+        <v>3032</v>
       </c>
       <c r="H962" t="s">
-        <v>3029</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="963" spans="1:8">
       <c r="A963" t="s">
-        <v>3030</v>
+        <v>3033</v>
       </c>
       <c r="B963" t="s">
         <v>9</v>
       </c>
       <c r="C963" t="s">
-        <v>22</v>
+        <v>3034</v>
       </c>
       <c r="D963" t="s">
-        <v>3025</v>
+        <v>2893</v>
       </c>
       <c r="E963" t="s">
-        <v>3026</v>
+        <v>2894</v>
       </c>
       <c r="F963" t="s">
-        <v>3027</v>
+        <v>630</v>
       </c>
       <c r="G963" s="1" t="s">
-        <v>3031</v>
+        <v>3035</v>
       </c>
       <c r="H963" t="s">
-        <v>3032</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="964" spans="1:8">
       <c r="A964" t="s">
-        <v>3033</v>
+        <v>3036</v>
       </c>
       <c r="B964" t="s">
         <v>9</v>
       </c>
       <c r="C964" t="s">
-        <v>26</v>
+        <v>3037</v>
       </c>
       <c r="D964" t="s">
-        <v>3025</v>
+        <v>2893</v>
       </c>
       <c r="E964" t="s">
-        <v>3026</v>
+        <v>2894</v>
       </c>
       <c r="F964" t="s">
-        <v>1475</v>
+        <v>630</v>
       </c>
       <c r="G964" s="1" t="s">
-        <v>3034</v>
+        <v>3038</v>
       </c>
       <c r="H964" t="s">
-        <v>3035</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="965" spans="1:8">
       <c r="A965" t="s">
-        <v>3036</v>
+        <v>3039</v>
       </c>
       <c r="B965" t="s">
         <v>9</v>
       </c>
       <c r="C965" t="s">
-        <v>30</v>
+        <v>3040</v>
       </c>
       <c r="D965" t="s">
-        <v>3025</v>
+        <v>2893</v>
       </c>
       <c r="E965" t="s">
-        <v>3026</v>
+        <v>2894</v>
       </c>
       <c r="F965" t="s">
-        <v>1475</v>
+        <v>630</v>
       </c>
       <c r="G965" s="1" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="H965" t="s">
-        <v>3038</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="966" spans="1:8">
       <c r="A966" t="s">
-        <v>3039</v>
+        <v>3042</v>
       </c>
       <c r="B966" t="s">
         <v>9</v>
       </c>
       <c r="C966" t="s">
-        <v>34</v>
+        <v>3043</v>
       </c>
       <c r="D966" t="s">
-        <v>3025</v>
+        <v>2893</v>
       </c>
       <c r="E966" t="s">
-        <v>3026</v>
+        <v>2894</v>
       </c>
       <c r="F966" t="s">
-        <v>3040</v>
+        <v>630</v>
       </c>
       <c r="G966" s="1" t="s">
-        <v>3041</v>
+        <v>3044</v>
       </c>
       <c r="H966" t="s">
-        <v>3042</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="967" spans="1:8">
       <c r="A967" t="s">
-        <v>3043</v>
+        <v>3045</v>
       </c>
       <c r="B967" t="s">
         <v>9</v>
       </c>
       <c r="C967" t="s">
-        <v>38</v>
+        <v>3046</v>
       </c>
       <c r="D967" t="s">
-        <v>3025</v>
+        <v>2893</v>
       </c>
       <c r="E967" t="s">
-        <v>3026</v>
+        <v>2894</v>
       </c>
       <c r="F967" t="s">
-        <v>1475</v>
+        <v>630</v>
       </c>
       <c r="G967" s="1" t="s">
-        <v>3044</v>
+        <v>3047</v>
       </c>
       <c r="H967" t="s">
-        <v>3045</v>
+        <v>965</v>
       </c>
     </row>
     <row r="968" spans="1:8">
       <c r="A968" t="s">
-        <v>3046</v>
+        <v>3048</v>
       </c>
       <c r="B968" t="s">
         <v>9</v>
       </c>
       <c r="C968" t="s">
-        <v>42</v>
+        <v>3049</v>
       </c>
       <c r="D968" t="s">
-        <v>3025</v>
+        <v>2893</v>
       </c>
       <c r="E968" t="s">
-        <v>3026</v>
+        <v>2894</v>
       </c>
       <c r="F968" t="s">
-        <v>1475</v>
+        <v>630</v>
       </c>
       <c r="G968" s="1" t="s">
-        <v>3047</v>
+        <v>3050</v>
       </c>
       <c r="H968" t="s">
-        <v>729</v>
+        <v>3051</v>
       </c>
     </row>
     <row r="969" spans="1:8">
       <c r="A969" t="s">
-        <v>3048</v>
+        <v>3052</v>
       </c>
       <c r="B969" t="s">
         <v>9</v>
       </c>
       <c r="C969" t="s">
-        <v>47</v>
+        <v>3053</v>
       </c>
       <c r="D969" t="s">
-        <v>3025</v>
+        <v>2893</v>
       </c>
       <c r="E969" t="s">
-        <v>3026</v>
+        <v>2894</v>
       </c>
       <c r="F969" t="s">
-        <v>1475</v>
+        <v>630</v>
       </c>
       <c r="G969" s="1" t="s">
-        <v>3049</v>
+        <v>3054</v>
       </c>
       <c r="H969" t="s">
-        <v>3050</v>
+        <v>965</v>
       </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970" t="s">
-        <v>3051</v>
+        <v>3055</v>
       </c>
       <c r="B970" t="s">
         <v>9</v>
       </c>
       <c r="C970" t="s">
-        <v>51</v>
+        <v>3056</v>
       </c>
       <c r="D970" t="s">
-        <v>3025</v>
+        <v>2893</v>
       </c>
       <c r="E970" t="s">
-        <v>3026</v>
+        <v>2894</v>
       </c>
       <c r="F970" t="s">
-        <v>1569</v>
+        <v>630</v>
       </c>
       <c r="G970" s="1" t="s">
-        <v>3052</v>
+        <v>3057</v>
       </c>
       <c r="H970" t="s">
-        <v>3053</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971" t="s">
-        <v>3054</v>
+        <v>3058</v>
       </c>
       <c r="B971" t="s">
         <v>9</v>
       </c>
       <c r="C971" t="s">
-        <v>55</v>
+        <v>3059</v>
       </c>
       <c r="D971" t="s">
-        <v>3025</v>
+        <v>2893</v>
       </c>
       <c r="E971" t="s">
-        <v>3026</v>
+        <v>2894</v>
       </c>
       <c r="F971" t="s">
-        <v>1569</v>
+        <v>630</v>
       </c>
       <c r="G971" s="1" t="s">
-        <v>3055</v>
+        <v>3060</v>
       </c>
       <c r="H971" t="s">
-        <v>3056</v>
+        <v>3061</v>
       </c>
     </row>
     <row r="972" spans="1:8">
       <c r="A972" t="s">
-        <v>3057</v>
+        <v>3062</v>
       </c>
       <c r="B972" t="s">
         <v>9</v>
       </c>
       <c r="C972" t="s">
-        <v>60</v>
+        <v>3063</v>
       </c>
       <c r="D972" t="s">
-        <v>3025</v>
+        <v>2893</v>
       </c>
       <c r="E972" t="s">
-        <v>3026</v>
+        <v>2894</v>
       </c>
       <c r="F972" t="s">
-        <v>1501</v>
+        <v>630</v>
       </c>
       <c r="G972" s="1" t="s">
-        <v>3058</v>
+        <v>3064</v>
       </c>
       <c r="H972" t="s">
-        <v>3059</v>
+        <v>3065</v>
       </c>
     </row>
     <row r="973" spans="1:8">
       <c r="A973" t="s">
-        <v>3060</v>
+        <v>3066</v>
       </c>
       <c r="B973" t="s">
         <v>9</v>
       </c>
       <c r="C973" t="s">
-        <v>64</v>
+        <v>3067</v>
       </c>
       <c r="D973" t="s">
-        <v>3025</v>
+        <v>2893</v>
       </c>
       <c r="E973" t="s">
-        <v>3026</v>
+        <v>2894</v>
       </c>
       <c r="F973" t="s">
-        <v>1569</v>
+        <v>630</v>
       </c>
       <c r="G973" s="1" t="s">
-        <v>3061</v>
+        <v>3068</v>
       </c>
       <c r="H973" t="s">
-        <v>3062</v>
+        <v>3069</v>
       </c>
     </row>
     <row r="974" spans="1:8">
       <c r="A974" t="s">
-        <v>3063</v>
+        <v>3070</v>
       </c>
       <c r="B974" t="s">
         <v>9</v>
       </c>
       <c r="C974" t="s">
-        <v>68</v>
+        <v>3071</v>
       </c>
       <c r="D974" t="s">
-        <v>3025</v>
+        <v>2893</v>
       </c>
       <c r="E974" t="s">
-        <v>3026</v>
+        <v>2894</v>
       </c>
       <c r="F974" t="s">
-        <v>3027</v>
+        <v>630</v>
       </c>
       <c r="G974" s="1" t="s">
-        <v>3064</v>
+        <v>3072</v>
       </c>
       <c r="H974" t="s">
-        <v>3065</v>
+        <v>3073</v>
       </c>
     </row>
     <row r="975" spans="1:8">
       <c r="A975" t="s">
-        <v>3066</v>
+        <v>3074</v>
       </c>
       <c r="B975" t="s">
         <v>9</v>
       </c>
       <c r="C975" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="D975" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E975" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F975" t="s">
-        <v>1475</v>
+        <v>3077</v>
       </c>
       <c r="G975" s="1" t="s">
-        <v>3067</v>
+        <v>3078</v>
       </c>
       <c r="H975" t="s">
-        <v>3068</v>
+        <v>3079</v>
       </c>
     </row>
     <row r="976" spans="1:8">
       <c r="A976" t="s">
-        <v>3069</v>
+        <v>3080</v>
       </c>
       <c r="B976" t="s">
         <v>9</v>
       </c>
       <c r="C976" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="D976" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E976" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F976" t="s">
-        <v>1475</v>
+        <v>3077</v>
       </c>
       <c r="G976" s="1" t="s">
-        <v>3070</v>
+        <v>3081</v>
       </c>
       <c r="H976" t="s">
-        <v>3071</v>
+        <v>3082</v>
       </c>
     </row>
     <row r="977" spans="1:8">
       <c r="A977" t="s">
-        <v>3072</v>
+        <v>3083</v>
       </c>
       <c r="B977" t="s">
         <v>9</v>
       </c>
       <c r="C977" t="s">
-        <v>80</v>
+        <v>26</v>
       </c>
       <c r="D977" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E977" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F977" t="s">
-        <v>1528</v>
+        <v>1477</v>
       </c>
       <c r="G977" s="1" t="s">
-        <v>3073</v>
+        <v>3084</v>
       </c>
       <c r="H977" t="s">
-        <v>3074</v>
+        <v>3085</v>
       </c>
     </row>
     <row r="978" spans="1:8">
       <c r="A978" t="s">
+        <v>3086</v>
+      </c>
+      <c r="B978" t="s">
+        <v>9</v>
+      </c>
+      <c r="C978" t="s">
+        <v>30</v>
+      </c>
+      <c r="D978" t="s">
         <v>3075</v>
       </c>
-      <c r="B978" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E978" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F978" t="s">
-        <v>1471</v>
+        <v>1477</v>
       </c>
       <c r="G978" s="1" t="s">
-        <v>3076</v>
+        <v>3087</v>
       </c>
       <c r="H978" t="s">
-        <v>3077</v>
+        <v>3088</v>
       </c>
     </row>
     <row r="979" spans="1:8">
       <c r="A979" t="s">
-        <v>3078</v>
+        <v>3089</v>
       </c>
       <c r="B979" t="s">
         <v>9</v>
       </c>
       <c r="C979" t="s">
-        <v>89</v>
+        <v>34</v>
       </c>
       <c r="D979" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E979" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F979" t="s">
-        <v>1471</v>
+        <v>3090</v>
       </c>
       <c r="G979" s="1" t="s">
-        <v>3079</v>
+        <v>3091</v>
       </c>
       <c r="H979" t="s">
-        <v>3080</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="980" spans="1:8">
       <c r="A980" t="s">
-        <v>3081</v>
+        <v>3093</v>
       </c>
       <c r="B980" t="s">
         <v>9</v>
       </c>
       <c r="C980" t="s">
-        <v>93</v>
+        <v>38</v>
       </c>
       <c r="D980" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E980" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F980" t="s">
-        <v>1479</v>
+        <v>1477</v>
       </c>
       <c r="G980" s="1" t="s">
-        <v>3082</v>
+        <v>3094</v>
       </c>
       <c r="H980" t="s">
-        <v>3083</v>
+        <v>3095</v>
       </c>
     </row>
     <row r="981" spans="1:8">
       <c r="A981" t="s">
-        <v>3084</v>
+        <v>3096</v>
       </c>
       <c r="B981" t="s">
         <v>9</v>
       </c>
       <c r="C981" t="s">
-        <v>97</v>
+        <v>42</v>
       </c>
       <c r="D981" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E981" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F981" t="s">
-        <v>18</v>
+        <v>1477</v>
       </c>
       <c r="G981" s="1" t="s">
-        <v>3085</v>
+        <v>3097</v>
       </c>
       <c r="H981" t="s">
-        <v>3086</v>
+        <v>730</v>
       </c>
     </row>
     <row r="982" spans="1:8">
       <c r="A982" t="s">
-        <v>3087</v>
+        <v>3098</v>
       </c>
       <c r="B982" t="s">
         <v>9</v>
       </c>
       <c r="C982" t="s">
-        <v>101</v>
+        <v>47</v>
       </c>
       <c r="D982" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E982" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F982" t="s">
-        <v>1471</v>
+        <v>1477</v>
       </c>
       <c r="G982" s="1" t="s">
-        <v>3088</v>
+        <v>3099</v>
       </c>
       <c r="H982" t="s">
-        <v>3089</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="983" spans="1:8">
       <c r="A983" t="s">
-        <v>3090</v>
+        <v>3101</v>
       </c>
       <c r="B983" t="s">
         <v>9</v>
       </c>
       <c r="C983" t="s">
-        <v>106</v>
+        <v>51</v>
       </c>
       <c r="D983" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E983" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F983" t="s">
-        <v>1475</v>
+        <v>1571</v>
       </c>
       <c r="G983" s="1" t="s">
-        <v>3091</v>
+        <v>3102</v>
       </c>
       <c r="H983" t="s">
-        <v>3092</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="984" spans="1:8">
       <c r="A984" t="s">
-        <v>3093</v>
+        <v>3104</v>
       </c>
       <c r="B984" t="s">
         <v>9</v>
       </c>
       <c r="C984" t="s">
-        <v>110</v>
+        <v>55</v>
       </c>
       <c r="D984" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E984" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F984" t="s">
-        <v>3027</v>
+        <v>1571</v>
       </c>
       <c r="G984" s="1" t="s">
-        <v>3094</v>
+        <v>3105</v>
       </c>
       <c r="H984" t="s">
-        <v>3065</v>
+        <v>3106</v>
       </c>
     </row>
     <row r="985" spans="1:8">
       <c r="A985" t="s">
-        <v>3095</v>
+        <v>3107</v>
       </c>
       <c r="B985" t="s">
         <v>9</v>
       </c>
       <c r="C985" t="s">
-        <v>114</v>
+        <v>60</v>
       </c>
       <c r="D985" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E985" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F985" t="s">
-        <v>1475</v>
+        <v>1503</v>
       </c>
       <c r="G985" s="1" t="s">
-        <v>3096</v>
+        <v>3108</v>
       </c>
       <c r="H985" t="s">
-        <v>3097</v>
+        <v>3109</v>
       </c>
     </row>
     <row r="986" spans="1:8">
       <c r="A986" t="s">
-        <v>3098</v>
+        <v>3110</v>
       </c>
       <c r="B986" t="s">
         <v>9</v>
       </c>
       <c r="C986" t="s">
-        <v>118</v>
+        <v>64</v>
       </c>
       <c r="D986" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E986" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F986" t="s">
-        <v>18</v>
+        <v>1571</v>
       </c>
       <c r="G986" s="1" t="s">
-        <v>3099</v>
+        <v>3111</v>
       </c>
       <c r="H986" t="s">
-        <v>3100</v>
+        <v>3112</v>
       </c>
     </row>
     <row r="987" spans="1:8">
       <c r="A987" t="s">
-        <v>3101</v>
+        <v>3113</v>
       </c>
       <c r="B987" t="s">
         <v>9</v>
       </c>
       <c r="C987" t="s">
-        <v>126</v>
+        <v>68</v>
       </c>
       <c r="D987" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E987" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F987" t="s">
-        <v>1475</v>
+        <v>3077</v>
       </c>
       <c r="G987" s="1" t="s">
-        <v>3102</v>
+        <v>3114</v>
       </c>
       <c r="H987" t="s">
-        <v>3103</v>
+        <v>3115</v>
       </c>
     </row>
     <row r="988" spans="1:8">
       <c r="A988" t="s">
-        <v>3104</v>
+        <v>3116</v>
       </c>
       <c r="B988" t="s">
         <v>9</v>
       </c>
       <c r="C988" t="s">
-        <v>130</v>
+        <v>72</v>
       </c>
       <c r="D988" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E988" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F988" t="s">
-        <v>1569</v>
+        <v>1477</v>
       </c>
       <c r="G988" s="1" t="s">
-        <v>3105</v>
+        <v>3117</v>
       </c>
       <c r="H988" t="s">
-        <v>3106</v>
+        <v>3118</v>
       </c>
     </row>
     <row r="989" spans="1:8">
       <c r="A989" t="s">
-        <v>3107</v>
+        <v>3119</v>
       </c>
       <c r="B989" t="s">
         <v>9</v>
       </c>
       <c r="C989" t="s">
-        <v>134</v>
+        <v>76</v>
       </c>
       <c r="D989" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E989" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F989" t="s">
-        <v>1569</v>
+        <v>1477</v>
       </c>
       <c r="G989" s="1" t="s">
-        <v>3108</v>
+        <v>3120</v>
       </c>
       <c r="H989" t="s">
-        <v>3109</v>
+        <v>3121</v>
       </c>
     </row>
     <row r="990" spans="1:8">
       <c r="A990" t="s">
-        <v>3110</v>
+        <v>3122</v>
       </c>
       <c r="B990" t="s">
         <v>9</v>
       </c>
       <c r="C990" t="s">
-        <v>142</v>
+        <v>80</v>
       </c>
       <c r="D990" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E990" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F990" t="s">
-        <v>1569</v>
+        <v>1530</v>
       </c>
       <c r="G990" s="1" t="s">
-        <v>3111</v>
+        <v>3123</v>
       </c>
       <c r="H990" t="s">
-        <v>3112</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="991" spans="1:8">
       <c r="A991" t="s">
-        <v>3113</v>
+        <v>3125</v>
       </c>
       <c r="B991" t="s">
         <v>9</v>
       </c>
       <c r="C991" t="s">
-        <v>146</v>
+        <v>85</v>
       </c>
       <c r="D991" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E991" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F991" t="s">
-        <v>1475</v>
+        <v>1473</v>
       </c>
       <c r="G991" s="1" t="s">
-        <v>3114</v>
+        <v>3126</v>
       </c>
       <c r="H991" t="s">
-        <v>3115</v>
+        <v>3127</v>
       </c>
     </row>
     <row r="992" spans="1:8">
       <c r="A992" t="s">
-        <v>3116</v>
+        <v>3128</v>
       </c>
       <c r="B992" t="s">
         <v>9</v>
       </c>
       <c r="C992" t="s">
-        <v>151</v>
+        <v>89</v>
       </c>
       <c r="D992" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E992" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F992" t="s">
-        <v>1475</v>
+        <v>1473</v>
       </c>
       <c r="G992" s="1" t="s">
-        <v>3117</v>
+        <v>3129</v>
       </c>
       <c r="H992" t="s">
-        <v>3118</v>
+        <v>3130</v>
       </c>
     </row>
     <row r="993" spans="1:8">
       <c r="A993" t="s">
-        <v>3119</v>
+        <v>3131</v>
       </c>
       <c r="B993" t="s">
         <v>9</v>
       </c>
       <c r="C993" t="s">
-        <v>155</v>
+        <v>93</v>
       </c>
       <c r="D993" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E993" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F993" t="s">
-        <v>1569</v>
+        <v>1481</v>
       </c>
       <c r="G993" s="1" t="s">
-        <v>3120</v>
+        <v>3132</v>
       </c>
       <c r="H993" t="s">
-        <v>3121</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="994" spans="1:8">
       <c r="A994" t="s">
-        <v>3122</v>
+        <v>3134</v>
       </c>
       <c r="B994" t="s">
         <v>9</v>
       </c>
       <c r="C994" t="s">
-        <v>159</v>
+        <v>97</v>
       </c>
       <c r="D994" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E994" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F994" t="s">
-        <v>1569</v>
+        <v>18</v>
       </c>
       <c r="G994" s="1" t="s">
-        <v>3123</v>
+        <v>3135</v>
       </c>
       <c r="H994" t="s">
-        <v>3124</v>
+        <v>3136</v>
       </c>
     </row>
     <row r="995" spans="1:8">
       <c r="A995" t="s">
-        <v>3125</v>
+        <v>3137</v>
       </c>
       <c r="B995" t="s">
         <v>9</v>
       </c>
       <c r="C995" t="s">
-        <v>163</v>
+        <v>101</v>
       </c>
       <c r="D995" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E995" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F995" t="s">
-        <v>1501</v>
+        <v>1473</v>
       </c>
       <c r="G995" s="1" t="s">
-        <v>3126</v>
+        <v>3138</v>
       </c>
       <c r="H995" t="s">
-        <v>3127</v>
+        <v>3139</v>
       </c>
     </row>
     <row r="996" spans="1:8">
       <c r="A996" t="s">
-        <v>3128</v>
+        <v>3140</v>
       </c>
       <c r="B996" t="s">
         <v>9</v>
       </c>
       <c r="C996" t="s">
-        <v>167</v>
+        <v>106</v>
       </c>
       <c r="D996" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E996" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F996" t="s">
-        <v>1471</v>
+        <v>1477</v>
       </c>
       <c r="G996" s="1" t="s">
-        <v>3129</v>
+        <v>3141</v>
       </c>
       <c r="H996" t="s">
-        <v>3130</v>
+        <v>3142</v>
       </c>
     </row>
     <row r="997" spans="1:8">
       <c r="A997" t="s">
-        <v>3131</v>
+        <v>3143</v>
       </c>
       <c r="B997" t="s">
         <v>9</v>
       </c>
       <c r="C997" t="s">
-        <v>171</v>
+        <v>110</v>
       </c>
       <c r="D997" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E997" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F997" t="s">
-        <v>102</v>
+        <v>3077</v>
       </c>
       <c r="G997" s="1" t="s">
-        <v>3132</v>
+        <v>3144</v>
       </c>
       <c r="H997" t="s">
-        <v>3133</v>
+        <v>3115</v>
       </c>
     </row>
     <row r="998" spans="1:8">
       <c r="A998" t="s">
-        <v>3134</v>
+        <v>3145</v>
       </c>
       <c r="B998" t="s">
         <v>9</v>
       </c>
       <c r="C998" t="s">
-        <v>175</v>
+        <v>114</v>
       </c>
       <c r="D998" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E998" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F998" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G998" s="1" t="s">
-        <v>3135</v>
+        <v>3146</v>
       </c>
       <c r="H998" t="s">
-        <v>3136</v>
+        <v>3147</v>
       </c>
     </row>
     <row r="999" spans="1:8">
       <c r="A999" t="s">
-        <v>3137</v>
+        <v>3148</v>
       </c>
       <c r="B999" t="s">
         <v>9</v>
       </c>
       <c r="C999" t="s">
-        <v>179</v>
+        <v>118</v>
       </c>
       <c r="D999" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E999" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F999" t="s">
-        <v>1501</v>
+        <v>18</v>
       </c>
       <c r="G999" s="1" t="s">
-        <v>3138</v>
+        <v>3149</v>
       </c>
       <c r="H999" t="s">
-        <v>3139</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="1000" spans="1:8">
       <c r="A1000" t="s">
-        <v>3140</v>
+        <v>3151</v>
       </c>
       <c r="B1000" t="s">
         <v>9</v>
       </c>
       <c r="C1000" t="s">
-        <v>183</v>
+        <v>126</v>
       </c>
       <c r="D1000" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E1000" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F1000" t="s">
-        <v>1569</v>
+        <v>1477</v>
       </c>
       <c r="G1000" s="1" t="s">
-        <v>3141</v>
+        <v>3152</v>
       </c>
       <c r="H1000" t="s">
-        <v>3142</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="1001" spans="1:8">
       <c r="A1001" t="s">
-        <v>3143</v>
+        <v>3154</v>
       </c>
       <c r="B1001" t="s">
         <v>9</v>
       </c>
       <c r="C1001" t="s">
-        <v>187</v>
+        <v>130</v>
       </c>
       <c r="D1001" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E1001" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F1001" t="s">
-        <v>1475</v>
+        <v>1571</v>
       </c>
       <c r="G1001" s="1" t="s">
-        <v>3144</v>
+        <v>3155</v>
       </c>
       <c r="H1001" t="s">
-        <v>3145</v>
+        <v>3156</v>
       </c>
     </row>
     <row r="1002" spans="1:8">
       <c r="A1002" t="s">
-        <v>3146</v>
+        <v>3157</v>
       </c>
       <c r="B1002" t="s">
         <v>9</v>
       </c>
       <c r="C1002" t="s">
-        <v>191</v>
+        <v>134</v>
       </c>
       <c r="D1002" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E1002" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F1002" t="s">
-        <v>1475</v>
+        <v>1571</v>
       </c>
       <c r="G1002" s="1" t="s">
-        <v>3147</v>
+        <v>3158</v>
       </c>
       <c r="H1002" t="s">
-        <v>3148</v>
+        <v>3159</v>
       </c>
     </row>
     <row r="1003" spans="1:8">
       <c r="A1003" t="s">
-        <v>3149</v>
+        <v>3160</v>
       </c>
       <c r="B1003" t="s">
         <v>9</v>
       </c>
       <c r="C1003" t="s">
-        <v>195</v>
+        <v>142</v>
       </c>
       <c r="D1003" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E1003" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F1003" t="s">
-        <v>102</v>
+        <v>1571</v>
       </c>
       <c r="G1003" s="1" t="s">
-        <v>3150</v>
+        <v>3161</v>
       </c>
       <c r="H1003" t="s">
-        <v>3151</v>
+        <v>3162</v>
       </c>
     </row>
     <row r="1004" spans="1:8">
       <c r="A1004" t="s">
-        <v>3152</v>
+        <v>3163</v>
       </c>
       <c r="B1004" t="s">
         <v>9</v>
       </c>
       <c r="C1004" t="s">
-        <v>199</v>
+        <v>146</v>
       </c>
       <c r="D1004" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E1004" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F1004" t="s">
-        <v>1582</v>
+        <v>1477</v>
       </c>
       <c r="G1004" s="1" t="s">
-        <v>3153</v>
+        <v>3164</v>
       </c>
       <c r="H1004" t="s">
-        <v>3154</v>
+        <v>3165</v>
       </c>
     </row>
     <row r="1005" spans="1:8">
       <c r="A1005" t="s">
-        <v>3155</v>
+        <v>3166</v>
       </c>
       <c r="B1005" t="s">
         <v>9</v>
       </c>
       <c r="C1005" t="s">
-        <v>203</v>
+        <v>151</v>
       </c>
       <c r="D1005" t="s">
-        <v>3025</v>
+        <v>3075</v>
       </c>
       <c r="E1005" t="s">
-        <v>3026</v>
+        <v>3076</v>
       </c>
       <c r="F1005" t="s">
-        <v>1501</v>
+        <v>1477</v>
       </c>
       <c r="G1005" s="1" t="s">
-        <v>3156</v>
+        <v>3167</v>
       </c>
       <c r="H1005" t="s">
-        <v>3157</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="1006" spans="1:8">
       <c r="A1006" t="s">
-        <v>3158</v>
+        <v>3169</v>
       </c>
       <c r="B1006" t="s">
         <v>9</v>
       </c>
       <c r="C1006" t="s">
-        <v>10</v>
+        <v>155</v>
       </c>
       <c r="D1006" t="s">
-        <v>3159</v>
+        <v>3075</v>
       </c>
       <c r="E1006" t="s">
-        <v>3160</v>
+        <v>3076</v>
       </c>
       <c r="F1006" t="s">
-        <v>102</v>
+        <v>1571</v>
       </c>
       <c r="G1006" s="1" t="s">
-        <v>3161</v>
+        <v>3170</v>
       </c>
       <c r="H1006" t="s">
-        <v>3162</v>
+        <v>3171</v>
       </c>
     </row>
     <row r="1007" spans="1:8">
       <c r="A1007" t="s">
-        <v>3163</v>
+        <v>3172</v>
       </c>
       <c r="B1007" t="s">
         <v>9</v>
       </c>
       <c r="C1007" t="s">
-        <v>22</v>
+        <v>159</v>
       </c>
       <c r="D1007" t="s">
-        <v>3159</v>
+        <v>3075</v>
       </c>
       <c r="E1007" t="s">
-        <v>3160</v>
+        <v>3076</v>
       </c>
       <c r="F1007" t="s">
-        <v>102</v>
+        <v>1571</v>
       </c>
       <c r="G1007" s="1" t="s">
-        <v>3164</v>
+        <v>3173</v>
       </c>
       <c r="H1007" t="s">
-        <v>3165</v>
+        <v>3174</v>
       </c>
     </row>
     <row r="1008" spans="1:8">
       <c r="A1008" t="s">
-        <v>3166</v>
+        <v>3175</v>
       </c>
       <c r="B1008" t="s">
         <v>9</v>
       </c>
       <c r="C1008" t="s">
-        <v>26</v>
+        <v>163</v>
       </c>
       <c r="D1008" t="s">
-        <v>3159</v>
+        <v>3075</v>
       </c>
       <c r="E1008" t="s">
-        <v>3160</v>
+        <v>3076</v>
       </c>
       <c r="F1008" t="s">
-        <v>18</v>
+        <v>1503</v>
       </c>
       <c r="G1008" s="1" t="s">
-        <v>3167</v>
+        <v>3176</v>
       </c>
       <c r="H1008" t="s">
-        <v>3168</v>
+        <v>3177</v>
       </c>
     </row>
     <row r="1009" spans="1:8">
       <c r="A1009" t="s">
-        <v>3169</v>
+        <v>3178</v>
       </c>
       <c r="B1009" t="s">
         <v>9</v>
       </c>
       <c r="C1009" t="s">
-        <v>30</v>
+        <v>167</v>
       </c>
       <c r="D1009" t="s">
-        <v>3159</v>
+        <v>3075</v>
       </c>
       <c r="E1009" t="s">
-        <v>3160</v>
+        <v>3076</v>
       </c>
       <c r="F1009" t="s">
-        <v>18</v>
+        <v>1473</v>
       </c>
       <c r="G1009" s="1" t="s">
-        <v>3170</v>
+        <v>3179</v>
       </c>
       <c r="H1009" t="s">
-        <v>3171</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="1010" spans="1:8">
       <c r="A1010" t="s">
-        <v>3172</v>
+        <v>3181</v>
       </c>
       <c r="B1010" t="s">
         <v>9</v>
       </c>
       <c r="C1010" t="s">
-        <v>34</v>
+        <v>175</v>
       </c>
       <c r="D1010" t="s">
-        <v>3159</v>
+        <v>3075</v>
       </c>
       <c r="E1010" t="s">
-        <v>3160</v>
+        <v>3076</v>
       </c>
       <c r="F1010" t="s">
-        <v>3173</v>
+        <v>1477</v>
       </c>
       <c r="G1010" s="1" t="s">
-        <v>3174</v>
+        <v>3182</v>
       </c>
       <c r="H1010" t="s">
-        <v>3175</v>
+        <v>3183</v>
       </c>
     </row>
     <row r="1011" spans="1:8">
       <c r="A1011" t="s">
-        <v>3176</v>
+        <v>3184</v>
       </c>
       <c r="B1011" t="s">
         <v>9</v>
       </c>
       <c r="C1011" t="s">
-        <v>38</v>
+        <v>179</v>
       </c>
       <c r="D1011" t="s">
-        <v>3159</v>
+        <v>3075</v>
       </c>
       <c r="E1011" t="s">
-        <v>3160</v>
+        <v>3076</v>
       </c>
       <c r="F1011" t="s">
-        <v>18</v>
+        <v>1503</v>
       </c>
       <c r="G1011" s="1" t="s">
-        <v>3177</v>
+        <v>3185</v>
       </c>
       <c r="H1011" t="s">
-        <v>3178</v>
+        <v>3186</v>
       </c>
     </row>
     <row r="1012" spans="1:8">
       <c r="A1012" t="s">
-        <v>3179</v>
+        <v>3187</v>
       </c>
       <c r="B1012" t="s">
         <v>9</v>
       </c>
       <c r="C1012" t="s">
-        <v>42</v>
+        <v>183</v>
       </c>
       <c r="D1012" t="s">
-        <v>3159</v>
+        <v>3075</v>
       </c>
       <c r="E1012" t="s">
-        <v>3160</v>
+        <v>3076</v>
       </c>
       <c r="F1012" t="s">
-        <v>102</v>
+        <v>1571</v>
       </c>
       <c r="G1012" s="1" t="s">
-        <v>3180</v>
+        <v>3188</v>
       </c>
       <c r="H1012" t="s">
-        <v>3181</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="1013" spans="1:8">
       <c r="A1013" t="s">
-        <v>3182</v>
+        <v>3190</v>
       </c>
       <c r="B1013" t="s">
         <v>9</v>
       </c>
       <c r="C1013" t="s">
-        <v>47</v>
+        <v>187</v>
       </c>
       <c r="D1013" t="s">
-        <v>3159</v>
+        <v>3075</v>
       </c>
       <c r="E1013" t="s">
-        <v>3160</v>
+        <v>3076</v>
       </c>
       <c r="F1013" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G1013" s="1" t="s">
-        <v>3183</v>
+        <v>3191</v>
       </c>
       <c r="H1013" t="s">
-        <v>3184</v>
+        <v>3192</v>
       </c>
     </row>
     <row r="1014" spans="1:8">
       <c r="A1014" t="s">
-        <v>3185</v>
+        <v>3193</v>
       </c>
       <c r="B1014" t="s">
         <v>9</v>
       </c>
       <c r="C1014" t="s">
-        <v>51</v>
+        <v>191</v>
       </c>
       <c r="D1014" t="s">
-        <v>3159</v>
+        <v>3075</v>
       </c>
       <c r="E1014" t="s">
-        <v>3160</v>
+        <v>3076</v>
       </c>
       <c r="F1014" t="s">
-        <v>3186</v>
+        <v>1477</v>
       </c>
       <c r="G1014" s="1" t="s">
-        <v>3187</v>
+        <v>3194</v>
       </c>
       <c r="H1014" t="s">
-        <v>3188</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="1015" spans="1:8">
       <c r="A1015" t="s">
-        <v>3189</v>
+        <v>3196</v>
       </c>
       <c r="B1015" t="s">
         <v>9</v>
       </c>
       <c r="C1015" t="s">
-        <v>55</v>
+        <v>195</v>
       </c>
       <c r="D1015" t="s">
-        <v>3159</v>
+        <v>3075</v>
       </c>
       <c r="E1015" t="s">
-        <v>3160</v>
+        <v>3076</v>
       </c>
       <c r="F1015" t="s">
-        <v>3190</v>
+        <v>102</v>
       </c>
       <c r="G1015" s="1" t="s">
-        <v>3191</v>
+        <v>3197</v>
       </c>
       <c r="H1015" t="s">
-        <v>3192</v>
+        <v>3198</v>
       </c>
     </row>
     <row r="1016" spans="1:8">
       <c r="A1016" t="s">
-        <v>3193</v>
+        <v>3199</v>
       </c>
       <c r="B1016" t="s">
         <v>9</v>
       </c>
       <c r="C1016" t="s">
-        <v>60</v>
+        <v>199</v>
       </c>
       <c r="D1016" t="s">
-        <v>3159</v>
+        <v>3075</v>
       </c>
       <c r="E1016" t="s">
-        <v>3160</v>
+        <v>3076</v>
       </c>
       <c r="F1016" t="s">
-        <v>18</v>
+        <v>1584</v>
       </c>
       <c r="G1016" s="1" t="s">
-        <v>3194</v>
+        <v>3200</v>
       </c>
       <c r="H1016" t="s">
-        <v>3195</v>
+        <v>3201</v>
       </c>
     </row>
     <row r="1017" spans="1:8">
       <c r="A1017" t="s">
-        <v>3196</v>
+        <v>3202</v>
       </c>
       <c r="B1017" t="s">
         <v>9</v>
       </c>
       <c r="C1017" t="s">
-        <v>10</v>
+        <v>203</v>
       </c>
       <c r="D1017" t="s">
-        <v>3197</v>
+        <v>3075</v>
       </c>
       <c r="E1017" t="s">
-        <v>3198</v>
+        <v>3076</v>
       </c>
       <c r="F1017" t="s">
-        <v>3199</v>
+        <v>1503</v>
       </c>
       <c r="G1017" s="1" t="s">
-        <v>3200</v>
+        <v>3203</v>
       </c>
       <c r="H1017" t="s">
-        <v>3201</v>
+        <v>3204</v>
       </c>
     </row>
     <row r="1018" spans="1:8">
       <c r="A1018" t="s">
-        <v>3202</v>
+        <v>3205</v>
       </c>
       <c r="B1018" t="s">
         <v>9</v>
       </c>
       <c r="C1018" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D1018" t="s">
-        <v>3197</v>
+        <v>3206</v>
       </c>
       <c r="E1018" t="s">
-        <v>3198</v>
+        <v>3207</v>
       </c>
       <c r="F1018" t="s">
-        <v>3203</v>
+        <v>102</v>
       </c>
       <c r="G1018" s="1" t="s">
-        <v>3204</v>
+        <v>3208</v>
       </c>
       <c r="H1018" t="s">
-        <v>3205</v>
+        <v>3209</v>
       </c>
     </row>
     <row r="1019" spans="1:8">
       <c r="A1019" t="s">
+        <v>3210</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1019" t="s">
         <v>3206</v>
       </c>
-      <c r="B1019" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E1019" t="s">
-        <v>3198</v>
+        <v>3207</v>
       </c>
       <c r="F1019" t="s">
-        <v>3027</v>
+        <v>102</v>
       </c>
       <c r="G1019" s="1" t="s">
-        <v>3207</v>
+        <v>3211</v>
       </c>
       <c r="H1019" t="s">
-        <v>3208</v>
+        <v>3212</v>
       </c>
     </row>
     <row r="1020" spans="1:8">
       <c r="A1020" t="s">
-        <v>3209</v>
+        <v>3213</v>
       </c>
       <c r="B1020" t="s">
         <v>9</v>
       </c>
       <c r="C1020" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D1020" t="s">
-        <v>3197</v>
+        <v>3206</v>
       </c>
       <c r="E1020" t="s">
-        <v>3198</v>
+        <v>3207</v>
       </c>
       <c r="F1020" t="s">
         <v>18</v>
       </c>
       <c r="G1020" s="1" t="s">
-        <v>3210</v>
+        <v>3214</v>
       </c>
       <c r="H1020" t="s">
-        <v>3211</v>
+        <v>3215</v>
       </c>
     </row>
     <row r="1021" spans="1:8">
       <c r="A1021" t="s">
-        <v>3212</v>
+        <v>3216</v>
       </c>
       <c r="B1021" t="s">
         <v>9</v>
       </c>
       <c r="C1021" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D1021" t="s">
-        <v>3197</v>
+        <v>3206</v>
       </c>
       <c r="E1021" t="s">
-        <v>3198</v>
+        <v>3207</v>
       </c>
       <c r="F1021" t="s">
-        <v>1471</v>
+        <v>18</v>
       </c>
       <c r="G1021" s="1" t="s">
-        <v>3213</v>
+        <v>3217</v>
       </c>
       <c r="H1021" t="s">
-        <v>3214</v>
+        <v>3218</v>
       </c>
     </row>
     <row r="1022" spans="1:8">
       <c r="A1022" t="s">
-        <v>3215</v>
+        <v>3219</v>
       </c>
       <c r="B1022" t="s">
         <v>9</v>
       </c>
       <c r="C1022" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D1022" t="s">
-        <v>3197</v>
+        <v>3206</v>
       </c>
       <c r="E1022" t="s">
-        <v>3198</v>
+        <v>3207</v>
       </c>
       <c r="F1022" t="s">
-        <v>1601</v>
+        <v>3220</v>
       </c>
       <c r="G1022" s="1" t="s">
-        <v>3216</v>
+        <v>3221</v>
       </c>
       <c r="H1022" t="s">
-        <v>3217</v>
+        <v>3222</v>
       </c>
     </row>
     <row r="1023" spans="1:8">
       <c r="A1023" t="s">
-        <v>3218</v>
+        <v>3223</v>
       </c>
       <c r="B1023" t="s">
         <v>9</v>
       </c>
       <c r="C1023" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D1023" t="s">
-        <v>3197</v>
+        <v>3206</v>
       </c>
       <c r="E1023" t="s">
-        <v>3198</v>
+        <v>3207</v>
       </c>
       <c r="F1023" t="s">
-        <v>1601</v>
+        <v>18</v>
       </c>
       <c r="G1023" s="1" t="s">
-        <v>3219</v>
+        <v>3224</v>
       </c>
       <c r="H1023" t="s">
-        <v>3220</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="1024" spans="1:8">
       <c r="A1024" t="s">
-        <v>3221</v>
+        <v>3226</v>
       </c>
       <c r="B1024" t="s">
         <v>9</v>
       </c>
       <c r="C1024" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="D1024" t="s">
-        <v>3197</v>
+        <v>3206</v>
       </c>
       <c r="E1024" t="s">
-        <v>3198</v>
+        <v>3207</v>
       </c>
       <c r="F1024" t="s">
-        <v>18</v>
+        <v>102</v>
       </c>
       <c r="G1024" s="1" t="s">
-        <v>3222</v>
+        <v>3227</v>
       </c>
       <c r="H1024" t="s">
-        <v>3223</v>
+        <v>3228</v>
       </c>
     </row>
     <row r="1025" spans="1:8">
       <c r="A1025" t="s">
-        <v>3224</v>
+        <v>3229</v>
       </c>
       <c r="B1025" t="s">
         <v>9</v>
       </c>
       <c r="C1025" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D1025" t="s">
-        <v>3197</v>
+        <v>3206</v>
       </c>
       <c r="E1025" t="s">
-        <v>3198</v>
+        <v>3207</v>
       </c>
       <c r="F1025" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G1025" s="1" t="s">
-        <v>3225</v>
+        <v>3230</v>
       </c>
       <c r="H1025" t="s">
-        <v>3226</v>
+        <v>3231</v>
       </c>
     </row>
     <row r="1026" spans="1:8">
       <c r="A1026" t="s">
-        <v>3227</v>
+        <v>3232</v>
       </c>
       <c r="B1026" t="s">
         <v>9</v>
       </c>
       <c r="C1026" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D1026" t="s">
-        <v>3197</v>
+        <v>3206</v>
       </c>
       <c r="E1026" t="s">
-        <v>3198</v>
+        <v>3207</v>
       </c>
       <c r="F1026" t="s">
-        <v>2715</v>
+        <v>3233</v>
       </c>
       <c r="G1026" s="1" t="s">
-        <v>3228</v>
+        <v>3234</v>
       </c>
       <c r="H1026" t="s">
-        <v>3229</v>
+        <v>3235</v>
       </c>
     </row>
     <row r="1027" spans="1:8">
       <c r="A1027" t="s">
-        <v>3230</v>
+        <v>3236</v>
       </c>
       <c r="B1027" t="s">
         <v>9</v>
       </c>
       <c r="C1027" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="D1027" t="s">
-        <v>3197</v>
+        <v>3206</v>
       </c>
       <c r="E1027" t="s">
-        <v>3198</v>
+        <v>3207</v>
       </c>
       <c r="F1027" t="s">
-        <v>1475</v>
+        <v>3237</v>
       </c>
       <c r="G1027" s="1" t="s">
-        <v>3231</v>
+        <v>3238</v>
       </c>
       <c r="H1027" t="s">
-        <v>3232</v>
+        <v>3239</v>
       </c>
     </row>
     <row r="1028" spans="1:8">
       <c r="A1028" t="s">
-        <v>3233</v>
+        <v>3240</v>
       </c>
       <c r="B1028" t="s">
         <v>9</v>
       </c>
       <c r="C1028" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D1028" t="s">
-        <v>3197</v>
+        <v>3206</v>
       </c>
       <c r="E1028" t="s">
-        <v>3198</v>
+        <v>3207</v>
       </c>
       <c r="F1028" t="s">
-        <v>1479</v>
+        <v>18</v>
       </c>
       <c r="G1028" s="1" t="s">
-        <v>3234</v>
+        <v>3241</v>
       </c>
       <c r="H1028" t="s">
-        <v>3235</v>
+        <v>3242</v>
       </c>
     </row>
     <row r="1029" spans="1:8">
       <c r="A1029" t="s">
-        <v>3236</v>
+        <v>3243</v>
       </c>
       <c r="B1029" t="s">
         <v>9</v>
       </c>
       <c r="C1029" t="s">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="D1029" t="s">
-        <v>3197</v>
+        <v>3244</v>
       </c>
       <c r="E1029" t="s">
-        <v>3198</v>
+        <v>3245</v>
       </c>
       <c r="F1029" t="s">
-        <v>1569</v>
+        <v>3246</v>
       </c>
       <c r="G1029" s="1" t="s">
-        <v>3237</v>
+        <v>3247</v>
       </c>
       <c r="H1029" t="s">
-        <v>3238</v>
+        <v>3248</v>
       </c>
     </row>
     <row r="1030" spans="1:8">
       <c r="A1030" t="s">
-        <v>3239</v>
+        <v>3249</v>
       </c>
       <c r="B1030" t="s">
         <v>9</v>
       </c>
       <c r="C1030" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D1030" t="s">
-        <v>3197</v>
+        <v>3244</v>
       </c>
       <c r="E1030" t="s">
-        <v>3198</v>
+        <v>3245</v>
       </c>
       <c r="F1030" t="s">
-        <v>1475</v>
+        <v>3250</v>
       </c>
       <c r="G1030" s="1" t="s">
-        <v>3240</v>
+        <v>3251</v>
       </c>
       <c r="H1030" t="s">
-        <v>3241</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="1031" spans="1:8">
       <c r="A1031" t="s">
-        <v>3242</v>
+        <v>3253</v>
       </c>
       <c r="B1031" t="s">
         <v>9</v>
       </c>
       <c r="C1031" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="D1031" t="s">
-        <v>3197</v>
+        <v>3244</v>
       </c>
       <c r="E1031" t="s">
-        <v>3198</v>
+        <v>3245</v>
       </c>
       <c r="F1031" t="s">
-        <v>1569</v>
+        <v>3077</v>
       </c>
       <c r="G1031" s="1" t="s">
-        <v>3243</v>
+        <v>3254</v>
       </c>
       <c r="H1031" t="s">
-        <v>3244</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="1032" spans="1:8">
       <c r="A1032" t="s">
+        <v>3256</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E1032" t="s">
         <v>3245</v>
       </c>
-      <c r="B1032" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F1032" t="s">
-        <v>3246</v>
+        <v>18</v>
       </c>
       <c r="G1032" s="1" t="s">
-        <v>3247</v>
+        <v>3257</v>
       </c>
       <c r="H1032" t="s">
-        <v>3248</v>
+        <v>3258</v>
       </c>
     </row>
     <row r="1033" spans="1:8">
       <c r="A1033" t="s">
-        <v>3249</v>
+        <v>3259</v>
       </c>
       <c r="B1033" t="s">
         <v>9</v>
       </c>
       <c r="C1033" t="s">
-        <v>85</v>
+        <v>34</v>
       </c>
       <c r="D1033" t="s">
-        <v>3197</v>
+        <v>3244</v>
       </c>
       <c r="E1033" t="s">
-        <v>3198</v>
+        <v>3245</v>
       </c>
       <c r="F1033" t="s">
-        <v>3246</v>
+        <v>1473</v>
       </c>
       <c r="G1033" s="1" t="s">
-        <v>3250</v>
+        <v>3260</v>
       </c>
       <c r="H1033" t="s">
-        <v>3251</v>
+        <v>3261</v>
       </c>
     </row>
     <row r="1034" spans="1:8">
       <c r="A1034" t="s">
-        <v>3252</v>
+        <v>3262</v>
       </c>
       <c r="B1034" t="s">
         <v>9</v>
       </c>
       <c r="C1034" t="s">
-        <v>89</v>
+        <v>38</v>
       </c>
       <c r="D1034" t="s">
-        <v>3197</v>
+        <v>3244</v>
       </c>
       <c r="E1034" t="s">
-        <v>3198</v>
+        <v>3245</v>
       </c>
       <c r="F1034" t="s">
-        <v>3246</v>
+        <v>1603</v>
       </c>
       <c r="G1034" s="1" t="s">
-        <v>3253</v>
+        <v>3263</v>
       </c>
       <c r="H1034" t="s">
-        <v>3254</v>
+        <v>3264</v>
       </c>
     </row>
     <row r="1035" spans="1:8">
       <c r="A1035" t="s">
-        <v>3255</v>
+        <v>3265</v>
       </c>
       <c r="B1035" t="s">
         <v>9</v>
       </c>
       <c r="C1035" t="s">
-        <v>93</v>
+        <v>42</v>
       </c>
       <c r="D1035" t="s">
-        <v>3197</v>
+        <v>3244</v>
       </c>
       <c r="E1035" t="s">
-        <v>3198</v>
+        <v>3245</v>
       </c>
       <c r="F1035" t="s">
-        <v>2715</v>
+        <v>1603</v>
       </c>
       <c r="G1035" s="1" t="s">
-        <v>3256</v>
+        <v>3266</v>
       </c>
       <c r="H1035" t="s">
-        <v>3257</v>
+        <v>3267</v>
       </c>
     </row>
     <row r="1036" spans="1:8">
       <c r="A1036" t="s">
-        <v>3258</v>
+        <v>3268</v>
       </c>
       <c r="B1036" t="s">
         <v>9</v>
       </c>
       <c r="C1036" t="s">
-        <v>97</v>
+        <v>47</v>
       </c>
       <c r="D1036" t="s">
-        <v>3197</v>
+        <v>3244</v>
       </c>
       <c r="E1036" t="s">
-        <v>3198</v>
+        <v>3245</v>
       </c>
       <c r="F1036" t="s">
-        <v>2715</v>
+        <v>18</v>
       </c>
       <c r="G1036" s="1" t="s">
-        <v>3259</v>
+        <v>3269</v>
       </c>
       <c r="H1036" t="s">
-        <v>3260</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="1037" spans="1:8">
       <c r="A1037" t="s">
-        <v>3261</v>
+        <v>3271</v>
       </c>
       <c r="B1037" t="s">
         <v>9</v>
       </c>
       <c r="C1037" t="s">
-        <v>101</v>
+        <v>51</v>
       </c>
       <c r="D1037" t="s">
-        <v>3197</v>
+        <v>3244</v>
       </c>
       <c r="E1037" t="s">
-        <v>3198</v>
+        <v>3245</v>
       </c>
       <c r="F1037" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G1037" s="1" t="s">
-        <v>3262</v>
+        <v>3272</v>
       </c>
       <c r="H1037" t="s">
-        <v>3263</v>
+        <v>3273</v>
       </c>
     </row>
     <row r="1038" spans="1:8">
       <c r="A1038" t="s">
-        <v>3264</v>
+        <v>3274</v>
       </c>
       <c r="B1038" t="s">
         <v>9</v>
       </c>
       <c r="C1038" t="s">
-        <v>106</v>
+        <v>55</v>
       </c>
       <c r="D1038" t="s">
-        <v>3197</v>
+        <v>3244</v>
       </c>
       <c r="E1038" t="s">
-        <v>3198</v>
+        <v>3245</v>
       </c>
       <c r="F1038" t="s">
-        <v>1479</v>
+        <v>2768</v>
       </c>
       <c r="G1038" s="1" t="s">
-        <v>3265</v>
+        <v>3275</v>
       </c>
       <c r="H1038" t="s">
-        <v>3266</v>
+        <v>3276</v>
       </c>
     </row>
     <row r="1039" spans="1:8">
       <c r="A1039" t="s">
-        <v>3267</v>
+        <v>3277</v>
       </c>
       <c r="B1039" t="s">
         <v>9</v>
       </c>
       <c r="C1039" t="s">
-        <v>110</v>
+        <v>60</v>
       </c>
       <c r="D1039" t="s">
-        <v>3197</v>
+        <v>3244</v>
       </c>
       <c r="E1039" t="s">
-        <v>3198</v>
+        <v>3245</v>
       </c>
       <c r="F1039" t="s">
-        <v>1757</v>
+        <v>1477</v>
       </c>
       <c r="G1039" s="1" t="s">
-        <v>3268</v>
+        <v>3278</v>
       </c>
       <c r="H1039" t="s">
-        <v>3269</v>
+        <v>3279</v>
       </c>
     </row>
     <row r="1040" spans="1:8">
       <c r="A1040" t="s">
-        <v>3270</v>
+        <v>3280</v>
       </c>
       <c r="B1040" t="s">
         <v>9</v>
       </c>
       <c r="C1040" t="s">
-        <v>114</v>
+        <v>64</v>
       </c>
       <c r="D1040" t="s">
-        <v>3197</v>
+        <v>3244</v>
       </c>
       <c r="E1040" t="s">
-        <v>3198</v>
+        <v>3245</v>
       </c>
       <c r="F1040" t="s">
-        <v>1582</v>
+        <v>1481</v>
       </c>
       <c r="G1040" s="1" t="s">
-        <v>3271</v>
+        <v>3281</v>
       </c>
       <c r="H1040" t="s">
-        <v>3272</v>
+        <v>3282</v>
       </c>
     </row>
     <row r="1041" spans="1:8">
       <c r="A1041" t="s">
-        <v>3273</v>
+        <v>3283</v>
       </c>
       <c r="B1041" t="s">
         <v>9</v>
       </c>
       <c r="C1041" t="s">
-        <v>118</v>
+        <v>68</v>
       </c>
       <c r="D1041" t="s">
-        <v>3197</v>
+        <v>3244</v>
       </c>
       <c r="E1041" t="s">
-        <v>3198</v>
+        <v>3245</v>
       </c>
       <c r="F1041" t="s">
-        <v>1601</v>
+        <v>1571</v>
       </c>
       <c r="G1041" s="1" t="s">
-        <v>3274</v>
+        <v>3284</v>
       </c>
       <c r="H1041" t="s">
-        <v>3275</v>
+        <v>3285</v>
       </c>
     </row>
     <row r="1042" spans="1:8">
       <c r="A1042" t="s">
-        <v>3276</v>
+        <v>3286</v>
       </c>
       <c r="B1042" t="s">
         <v>9</v>
       </c>
       <c r="C1042" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>3245</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>1477</v>
+      </c>
+      <c r="G1042" s="1" t="s">
+        <v>3287</v>
+      </c>
+      <c r="H1042" t="s">
+        <v>3288</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043" t="s">
+        <v>3289</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>3245</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>1571</v>
+      </c>
+      <c r="G1043" s="1" t="s">
+        <v>3290</v>
+      </c>
+      <c r="H1043" t="s">
+        <v>3291</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044" t="s">
+        <v>3292</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>80</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>3245</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>3293</v>
+      </c>
+      <c r="G1044" s="1" t="s">
+        <v>3294</v>
+      </c>
+      <c r="H1044" t="s">
+        <v>3295</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045" t="s">
+        <v>3296</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>3245</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>3293</v>
+      </c>
+      <c r="G1045" s="1" t="s">
+        <v>3297</v>
+      </c>
+      <c r="H1045" t="s">
+        <v>3298</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046" t="s">
+        <v>3299</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>3245</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>3293</v>
+      </c>
+      <c r="G1046" s="1" t="s">
+        <v>3300</v>
+      </c>
+      <c r="H1046" t="s">
+        <v>3301</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047" t="s">
+        <v>3302</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>3245</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>2768</v>
+      </c>
+      <c r="G1047" s="1" t="s">
+        <v>3303</v>
+      </c>
+      <c r="H1047" t="s">
+        <v>3304</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048" t="s">
+        <v>3305</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>97</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>3245</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>2768</v>
+      </c>
+      <c r="G1048" s="1" t="s">
+        <v>3306</v>
+      </c>
+      <c r="H1048" t="s">
+        <v>3307</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049" t="s">
+        <v>3308</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>101</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>3245</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>1477</v>
+      </c>
+      <c r="G1049" s="1" t="s">
+        <v>3309</v>
+      </c>
+      <c r="H1049" t="s">
+        <v>3310</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050" t="s">
+        <v>3311</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>106</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>3245</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>1481</v>
+      </c>
+      <c r="G1050" s="1" t="s">
+        <v>3312</v>
+      </c>
+      <c r="H1050" t="s">
+        <v>3313</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051" t="s">
+        <v>3314</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>3245</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>1759</v>
+      </c>
+      <c r="G1051" s="1" t="s">
+        <v>3315</v>
+      </c>
+      <c r="H1051" t="s">
+        <v>3316</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052" t="s">
+        <v>3317</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>114</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>3245</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>1584</v>
+      </c>
+      <c r="G1052" s="1" t="s">
+        <v>3318</v>
+      </c>
+      <c r="H1052" t="s">
+        <v>3319</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053" t="s">
+        <v>3320</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>118</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>3245</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>1603</v>
+      </c>
+      <c r="G1053" s="1" t="s">
+        <v>3321</v>
+      </c>
+      <c r="H1053" t="s">
+        <v>3322</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054" t="s">
+        <v>3323</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1054" t="s">
         <v>10</v>
       </c>
-      <c r="D1042" t="s">
-[...12 lines deleted...]
-        <v>3280</v>
+      <c r="D1054" t="s">
+        <v>3324</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>3325</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>630</v>
+      </c>
+      <c r="G1054" s="1" t="s">
+        <v>3326</v>
+      </c>
+      <c r="H1054" t="s">
+        <v>3327</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -41416,50 +41934,62 @@
     <hyperlink ref="G1018" r:id="rId1017"/>
     <hyperlink ref="G1019" r:id="rId1018"/>
     <hyperlink ref="G1020" r:id="rId1019"/>
     <hyperlink ref="G1021" r:id="rId1020"/>
     <hyperlink ref="G1022" r:id="rId1021"/>
     <hyperlink ref="G1023" r:id="rId1022"/>
     <hyperlink ref="G1024" r:id="rId1023"/>
     <hyperlink ref="G1025" r:id="rId1024"/>
     <hyperlink ref="G1026" r:id="rId1025"/>
     <hyperlink ref="G1027" r:id="rId1026"/>
     <hyperlink ref="G1028" r:id="rId1027"/>
     <hyperlink ref="G1029" r:id="rId1028"/>
     <hyperlink ref="G1030" r:id="rId1029"/>
     <hyperlink ref="G1031" r:id="rId1030"/>
     <hyperlink ref="G1032" r:id="rId1031"/>
     <hyperlink ref="G1033" r:id="rId1032"/>
     <hyperlink ref="G1034" r:id="rId1033"/>
     <hyperlink ref="G1035" r:id="rId1034"/>
     <hyperlink ref="G1036" r:id="rId1035"/>
     <hyperlink ref="G1037" r:id="rId1036"/>
     <hyperlink ref="G1038" r:id="rId1037"/>
     <hyperlink ref="G1039" r:id="rId1038"/>
     <hyperlink ref="G1040" r:id="rId1039"/>
     <hyperlink ref="G1041" r:id="rId1040"/>
     <hyperlink ref="G1042" r:id="rId1041"/>
+    <hyperlink ref="G1043" r:id="rId1042"/>
+    <hyperlink ref="G1044" r:id="rId1043"/>
+    <hyperlink ref="G1045" r:id="rId1044"/>
+    <hyperlink ref="G1046" r:id="rId1045"/>
+    <hyperlink ref="G1047" r:id="rId1046"/>
+    <hyperlink ref="G1048" r:id="rId1047"/>
+    <hyperlink ref="G1049" r:id="rId1048"/>
+    <hyperlink ref="G1050" r:id="rId1049"/>
+    <hyperlink ref="G1051" r:id="rId1050"/>
+    <hyperlink ref="G1052" r:id="rId1051"/>
+    <hyperlink ref="G1053" r:id="rId1052"/>
+    <hyperlink ref="G1054" r:id="rId1053"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>