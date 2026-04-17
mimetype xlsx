--- v0 (2026-02-23)
+++ v1 (2026-04-17)
@@ -54,157 +54,157 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>MARCÉLIO RODRIGUES UCHÔA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6322/mensagem_e_projeto_de_lei_complementar_n_020-_gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6322/mensagem_e_projeto_de_lei_complementar_n_020-_gp-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da Lei_x000D_
 Complementar nº 014/PMNM/2022, de 14_x000D_
 de dezembro 2022, que trata das regras_x000D_
 de concessão de benefícios_x000D_
 previdenciários no âmbito do Regime_x000D_
 Próprio de Previdência Social do_x000D_
 Município de Nova Mamoré-RO, e dá_x000D_
 outras providências”.</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA (ORIGEM EXECUTIVO)ATUAL</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6261/projeto_de_lei_no_261-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6261/projeto_de_lei_no_261-gp-2025.pdf</t>
   </si>
   <si>
     <t>“Altera o art. 3° da Lei 1.772-GP/2021, de 21 _x000D_
 de dezembro de 2021 que “"dispõe sobre a _x000D_
 criação da "Casa da Cidadania de Nova _x000D_
 Mamoré" em Porto Velho capital do Estado _x000D_
 de Rondônia, destinado ao amparo e proteção _x000D_
 dos doentes do município de Nova Mamoré e _x000D_
 dá outras providências".</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6788/projeto_de_lei-340_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6788/projeto_de_lei-340_repaired.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.353/2018,_x000D_
 alterando a nomenclatura do Conselho_x000D_
 Curador no âmbito do Instituto de_x000D_
 Previdência Social dos Servidores Públicos_x000D_
 Municipais de Nova Mamoré-IPRENOM e dá_x000D_
 outras providências."</t>
   </si>
   <si>
     <t>6970</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6970/projeto_de_lei-360-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6970/projeto_de_lei-360-gp-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as alterações no _x000D_
 Regime Jurídico Único dos _x000D_
 Servidores Públicos do Município de _x000D_
 Nova Mamoré, das Autarquias e das _x000D_
 Fundações Municipais e dá outras _x000D_
 providências, na forma que se _x000D_
 especifica.”</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PLOLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA (ORIGEM LEGISLATIVO)ATUAL</t>
   </si>
   <si>
     <t>CÉLIO BRITO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6520/projeto_de_lei_no_026-cmnm-2025-altera_a_redacao_da_lei_municipal_no2.332-gp-2025_-denominacao_do_predio_publico_da_cmnm.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6520/projeto_de_lei_no_026-cmnm-2025-altera_a_redacao_da_lei_municipal_no2.332-gp-2025_-denominacao_do_predio_publico_da_cmnm.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal _x000D_
 nº 2.332-GP/2025, que dispõe _x000D_
 sobre a denominação do prédio _x000D_
 da sede da Câmara Municipal de _x000D_
 Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>ADALTO, JEFFERSON CLÍMACO, JOALDO, Mesa Diretora, SARGENTO MILTON, TOINHO BARROSO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6631/projeto_de_lei_no_030-cmnm-2025-transporte_escolarx.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6631/projeto_de_lei_no_030-cmnm-2025-transporte_escolarx.pdf</t>
   </si>
   <si>
     <t>Altera o art. 11 da Lei nº 1.615, _x000D_
 GP/2020, de 16 de julho de 2020, _x000D_
 que dispõe sobre a utilização do _x000D_
 transporte escolar no âmbito _x000D_
 municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -515,67 +515,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6322/mensagem_e_projeto_de_lei_complementar_n_020-_gp-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6261/projeto_de_lei_no_261-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6788/projeto_de_lei-340_repaired.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6970/projeto_de_lei-360-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6520/projeto_de_lei_no_026-cmnm-2025-altera_a_redacao_da_lei_municipal_no2.332-gp-2025_-denominacao_do_predio_publico_da_cmnm.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6631/projeto_de_lei_no_030-cmnm-2025-transporte_escolarx.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6322/mensagem_e_projeto_de_lei_complementar_n_020-_gp-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6261/projeto_de_lei_no_261-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6788/projeto_de_lei-340_repaired.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6970/projeto_de_lei-360-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6520/projeto_de_lei_no_026-cmnm-2025-altera_a_redacao_da_lei_municipal_no2.332-gp-2025_-denominacao_do_predio_publico_da_cmnm.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6631/projeto_de_lei_no_030-cmnm-2025-transporte_escolarx.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="51.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="84.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="199.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="198.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="43.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>