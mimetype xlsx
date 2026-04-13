--- v0 (2026-02-21)
+++ v1 (2026-04-13)
@@ -54,1020 +54,1020 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>AUTÓGRAFO</t>
   </si>
   <si>
     <t>ADALTO FERREIRA DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6791/autografo-n_163-cmnm-2025_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6791/autografo-n_163-cmnm-2025_repaired.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
 suplementar por excesso de arrecadação_x000D_
 no orçamento vigente.</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6794/autografo-n_166-cmnm-2025_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6794/autografo-n_166-cmnm-2025_repaired.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por Anulação no Orçamento_x000D_
 Vigente.</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>DECRETO EXECUTIVO</t>
   </si>
   <si>
     <t>MARCÉLIO RODRIGUES UCHÔA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6421/decreto_no_9.102-gp-2025-referente_a_lei_no_2.360-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6421/decreto_no_9.102-gp-2025-referente_a_lei_no_2.360-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por Anulação no Orçamento_x000D_
  Vigente.</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA (ORIGEM EXECUTIVO)ATUAL</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5838/projeto_de_lei_no_195-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5838/projeto_de_lei_no_195-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial_x000D_
 por excesso de arrecadação no orçamento_x000D_
 vigente.</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5839/projeto_de_lei_no_196-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5839/projeto_de_lei_no_196-gp-2025.pdf</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5840/projeto_de_lei_no_197-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5840/projeto_de_lei_no_197-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial por_x000D_
 excesso de arrecadação no orçamento vigente.</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5841/projeto_de_lei_no_198-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5841/projeto_de_lei_no_198-gp-2025.pdf</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5937/projeto_de_lei_no_215-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5937/projeto_de_lei_no_215-gp-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Superávit Financeiro conforme Art._x000D_
 43, § 1º, inciso I da Lei 4.320/64, e Lei 2.248-_x000D_
 GP/2024 (Lei Orçamentária Anual Exercício 2025)_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5932/projeto_de_lei_no_219-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5932/projeto_de_lei_no_219-gp-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito_x000D_
 Adicional Especial por Superávit Financeiro_x000D_
 conforme Art. 43, § 1º, inciso I da Lei_x000D_
 4.320/64, na Lei 2.248-GP/2024 (Lei_x000D_
 Orçamentária Anual Exercício 2025) e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5929/projeto_de_lei_no_220-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5929/projeto_de_lei_no_220-gp-2025.pdf</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5933/projeto_de_lei_no_221-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5933/projeto_de_lei_no_221-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
 especial por excesso de arrecadação no_x000D_
 orçamento vigente.</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5934/projeto_de_lei_no_222-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5934/projeto_de_lei_no_222-gp-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Superávit Financeiro conforme Art._x000D_
 43, § 1º, inciso I da Lei 4.320/64, na Lei 2.248-_x000D_
 GP/2024 (Lei Orçamentária Anual Exercício 2025)_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5935/projeto_de_lei_no_223-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5935/projeto_de_lei_no_223-gp-2025.pdf</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5967/projeto_de_lei_no_225-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5967/projeto_de_lei_no_225-gp-2025.pdf</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5968/projeto_de_lei_no_226-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5968/projeto_de_lei_no_226-gp-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial_x000D_
 por Superávit Financeiro conforme Art. 43, § 1º, inciso_x000D_
 I da Lei 4.320/64, na Lei 2.248-GP/2024 (Lei_x000D_
 Orçamentária Anual Exercício 2025) e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5969/projeto_de_lei_no_227-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5969/projeto_de_lei_no_227-gp-2025.pdf</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5984/projeto_de_lei_no_228-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5984/projeto_de_lei_no_228-gp-2025.pdf</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5985/projeto_de_lei_no_229-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5985/projeto_de_lei_no_229-gp-2025.pdf</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5987/projeto_de_lei_no_230-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5987/projeto_de_lei_no_230-gp-2025.pdf</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5989/projeto_de_lei_no_231-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5989/projeto_de_lei_no_231-gp-2025.pdf</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5991/projeto_de_lei_no_233-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5991/projeto_de_lei_no_233-gp-2025.pdf</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5993/projeto_de_lei_no_234-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5993/projeto_de_lei_no_234-gp-2025.pdf</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6091/projeto_de_lei_no_241-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6091/projeto_de_lei_no_241-gp-2025.pdf</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6093/projeto_de_lei_no_243-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6093/projeto_de_lei_no_243-gp-2025.pdf</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6141/projeto_de_lei_no_249-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6141/projeto_de_lei_no_249-gp-2025.pdf</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6144/projeto_de_lei_no_250-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6144/projeto_de_lei_no_250-gp-2025.pdf</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6145/projeto_de_lei_no_251-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6145/projeto_de_lei_no_251-gp-2025.pdf</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6194/projeto_de_lei_no_256-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6194/projeto_de_lei_no_256-gp-2025.pdf</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6226/projeto_de_lei_no_257-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6226/projeto_de_lei_no_257-gp-2025.pdf</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6238/projeto_de_lei_no_258-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6238/projeto_de_lei_no_258-gp-2025.pdf</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6245/projeto_de_lei_no_259-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6245/projeto_de_lei_no_259-gp-2025.pdf</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6260/projeto_de_lei_no_260-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6260/projeto_de_lei_no_260-gp-2025.pdf</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6277/projeto_de_lei_no_262-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6277/projeto_de_lei_no_262-gp-2025.pdf</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6278/projeto_de_lei_no_263-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6278/projeto_de_lei_no_263-gp-2025.pdf</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6298/projeto_de_lei_no_265-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6298/projeto_de_lei_no_265-gp-2025.pdf</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6340/projeto_de_lei_no_269-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6340/projeto_de_lei_no_269-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Suplementar_x000D_
  por Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6341/projeto_de_lei_no_270-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6341/projeto_de_lei_no_270-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Suplementar por_x000D_
  Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6342/projeto_de_lei_no_271-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6342/projeto_de_lei_no_271-gp-2025.pdf</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6359/projeto_de_lei_no_273-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6359/projeto_de_lei_no_273-gp-2025.pdf</t>
   </si>
   <si>
     <t>6360</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6360/projeto_de_lei_no_274-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6360/projeto_de_lei_no_274-gp-2025.pdf</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6361/projeto_de_lei_no_275-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6361/projeto_de_lei_no_275-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Suplementar_x000D_
 por Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6366/projeto_de_lei_no_276-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6366/projeto_de_lei_no_276-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por Anulação no Orçamento_x000D_
  Vigente</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6402/projeto_de_lei_no_277-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6402/projeto_de_lei_no_277-gp-2025.pdf</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6407/projeto_de_lei_no_278-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6407/projeto_de_lei_no_278-gp-2025.pdf</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6408/projeto_de_lei_no_279-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6408/projeto_de_lei_no_279-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
  suplementar por excesso de arrecadação no_x000D_
  orçamento vigente</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6410/projeto_de_lei_no_281-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6410/projeto_de_lei_no_281-gp-2025.pdf</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6416/projeto_de_lei_no_283-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6416/projeto_de_lei_no_283-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
  Especial por Excesso de Arrecadação no_x000D_
  Orçamento Vigente.</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6417/projeto_de_lei_no_284-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6417/projeto_de_lei_no_284-gp-2025.pdf</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6432/projeto_de_lei_no_285-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6432/projeto_de_lei_no_285-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
 suplementar por excesso de arrecadação no_x000D_
 orçamento vigente.</t>
   </si>
   <si>
     <t>6433</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6433/projeto_de_lei_no_286-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6433/projeto_de_lei_no_286-gp-2025.pdf</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6434/projeto_de_lei_no_287-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6434/projeto_de_lei_no_287-gp-2025.pdf</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6435/projeto_de_lei_no_288-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6435/projeto_de_lei_no_288-gp-2025.pdf</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6436/projeto_de_lei_no_289-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6436/projeto_de_lei_no_289-gp-2025.pdf</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6437/projeto_de_lei_no_290-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6437/projeto_de_lei_no_290-gp-2025.pdf</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6440/projeto_de_lei_no_292-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6440/projeto_de_lei_no_292-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Orçamento Vigente.</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6441/projeto_de_lei_no_293-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6441/projeto_de_lei_no_293-gp-2025.pdf</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6493/projeto_de_lei_no_294-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6493/projeto_de_lei_no_294-gp-2025.pdf</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6495/projeto_de_lei_no_295-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6495/projeto_de_lei_no_295-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
  especial por excesso de arrecadação no_x000D_
  orçamento vigente.</t>
   </si>
   <si>
     <t>6517</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6517/projeto_de_lei_no_296-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6517/projeto_de_lei_no_296-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
  suplementar por excesso de arrecadação no_x000D_
  orçamento vigente.</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6539/projeto_de_lei_no_300-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6539/projeto_de_lei_no_300-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Especial_x000D_
 por Excesso de Arrecadação no Orçamento_x000D_
 Vigente.</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6540/projeto_de_lei_no_301-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6540/projeto_de_lei_no_301-gp-2025.pdf</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6566/projeto_de_lei_no_302-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6566/projeto_de_lei_no_302-gp-2025.pdf</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6568/projeto_de_lei_no_305-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6568/projeto_de_lei_no_305-gp-2025.pdf</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6593/projeto_de_lei_no_306-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6593/projeto_de_lei_no_306-gp-2025.pdf</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6594/projeto_de_lei_no_307-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6594/projeto_de_lei_no_307-gp-2025.pdf</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6595/projeto_de_lei_no_308-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6595/projeto_de_lei_no_308-gp-2025.pdf</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6602/projeto_de_lei_no_311-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6602/projeto_de_lei_no_311-gp-2025.pdf</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6638/projeto_de_lei_no_313-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6638/projeto_de_lei_no_313-gp-2025.pdf</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6639/projeto_de_lei_no_314-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6639/projeto_de_lei_no_314-gp-2025.pdf</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6657/projeto_de_lei_no_315-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6657/projeto_de_lei_no_315-gp-2025.pdf</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6681/projeto_de_lei_no_317-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6681/projeto_de_lei_no_317-gp-2025.pdf</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6699/projeto_de_lei_no_318-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6699/projeto_de_lei_no_318-gp-2025.pdf</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6700/projeto_de_lei_no_319-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6700/projeto_de_lei_no_319-gp-2025.pdf</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6701/projeto_de_lei_no_320-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6701/projeto_de_lei_no_320-gp-2025.pdf</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6708/projeto_de_lei_no_321-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6708/projeto_de_lei_no_321-gp-2025.pdf</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6709/projeto_de_lei_no_322-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6709/projeto_de_lei_no_322-gp-2025.pdf</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6710/projeto_de_lei_no_323-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6710/projeto_de_lei_no_323-gp-2025.pdf</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6711/projeto_de_lei_no_324-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6711/projeto_de_lei_no_324-gp-2025.pdf</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6712/projeto_de_lei_no_325-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6712/projeto_de_lei_no_325-gp-2025.pdf</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6738/projeto_de_lei_no_326-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6738/projeto_de_lei_no_326-gp-2025.pdf</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6742/projeto_de_lei-327_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6742/projeto_de_lei-327_repaired.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Suplementar por Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6747/projeto_de_lei-328_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6747/projeto_de_lei-328_repaired.pdf</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6748/projeto_de_lei-329_1_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6748/projeto_de_lei-329_1_repaired.pdf</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6749/projeto_de_lei-330_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6749/projeto_de_lei-330_repaired.pdf</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6753/pl_333-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6753/pl_333-gp-2025.pdf</t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6777/projeto_de_lei-334_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6777/projeto_de_lei-334_repaired.pdf</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6778/projeto_de_lei-335_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6778/projeto_de_lei-335_repaired.pdf</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6784/projeto_de_lei-336_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6784/projeto_de_lei-336_repaired.pdf</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6785/projeto_de_lei-337_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6785/projeto_de_lei-337_repaired.pdf</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6786/projeto_de_lei-338_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6786/projeto_de_lei-338_repaired.pdf</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6787/projeto_de_lei-339_repaired.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6787/projeto_de_lei-339_repaired.pdf</t>
   </si>
   <si>
     <t>6971</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6971/projeto_de_lei-361-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6971/projeto_de_lei-361-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no_x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6984/projeto_de_lei-362-gp-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6984/projeto_de_lei-362-gp-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por Anulação_x000D_
 no Orçamento Vigente.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1376,67 +1376,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6791/autografo-n_163-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6794/autografo-n_166-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6421/decreto_no_9.102-gp-2025-referente_a_lei_no_2.360-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5838/projeto_de_lei_no_195-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5839/projeto_de_lei_no_196-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5840/projeto_de_lei_no_197-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5841/projeto_de_lei_no_198-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5937/projeto_de_lei_no_215-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5932/projeto_de_lei_no_219-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5929/projeto_de_lei_no_220-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5933/projeto_de_lei_no_221-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5934/projeto_de_lei_no_222-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5935/projeto_de_lei_no_223-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5967/projeto_de_lei_no_225-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5968/projeto_de_lei_no_226-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5969/projeto_de_lei_no_227-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5984/projeto_de_lei_no_228-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5985/projeto_de_lei_no_229-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5987/projeto_de_lei_no_230-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5989/projeto_de_lei_no_231-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5991/projeto_de_lei_no_233-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5993/projeto_de_lei_no_234-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6091/projeto_de_lei_no_241-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6093/projeto_de_lei_no_243-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6141/projeto_de_lei_no_249-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6144/projeto_de_lei_no_250-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6145/projeto_de_lei_no_251-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6194/projeto_de_lei_no_256-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6226/projeto_de_lei_no_257-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6238/projeto_de_lei_no_258-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6245/projeto_de_lei_no_259-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6260/projeto_de_lei_no_260-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6277/projeto_de_lei_no_262-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6278/projeto_de_lei_no_263-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6298/projeto_de_lei_no_265-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6340/projeto_de_lei_no_269-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6341/projeto_de_lei_no_270-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6342/projeto_de_lei_no_271-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6359/projeto_de_lei_no_273-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6360/projeto_de_lei_no_274-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6361/projeto_de_lei_no_275-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6366/projeto_de_lei_no_276-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6402/projeto_de_lei_no_277-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6407/projeto_de_lei_no_278-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6408/projeto_de_lei_no_279-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6410/projeto_de_lei_no_281-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6416/projeto_de_lei_no_283-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6417/projeto_de_lei_no_284-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6432/projeto_de_lei_no_285-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6433/projeto_de_lei_no_286-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6434/projeto_de_lei_no_287-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6435/projeto_de_lei_no_288-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6436/projeto_de_lei_no_289-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6437/projeto_de_lei_no_290-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6440/projeto_de_lei_no_292-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6441/projeto_de_lei_no_293-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6493/projeto_de_lei_no_294-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6495/projeto_de_lei_no_295-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6517/projeto_de_lei_no_296-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6539/projeto_de_lei_no_300-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6540/projeto_de_lei_no_301-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6566/projeto_de_lei_no_302-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6568/projeto_de_lei_no_305-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6593/projeto_de_lei_no_306-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6594/projeto_de_lei_no_307-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6595/projeto_de_lei_no_308-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6602/projeto_de_lei_no_311-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6638/projeto_de_lei_no_313-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6639/projeto_de_lei_no_314-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6657/projeto_de_lei_no_315-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6681/projeto_de_lei_no_317-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6699/projeto_de_lei_no_318-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6700/projeto_de_lei_no_319-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6701/projeto_de_lei_no_320-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6708/projeto_de_lei_no_321-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6709/projeto_de_lei_no_322-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6710/projeto_de_lei_no_323-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6711/projeto_de_lei_no_324-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6712/projeto_de_lei_no_325-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6738/projeto_de_lei_no_326-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6742/projeto_de_lei-327_repaired.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6747/projeto_de_lei-328_repaired.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6748/projeto_de_lei-329_1_repaired.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6749/projeto_de_lei-330_repaired.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6753/pl_333-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6777/projeto_de_lei-334_repaired.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6778/projeto_de_lei-335_repaired.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6784/projeto_de_lei-336_repaired.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6785/projeto_de_lei-337_repaired.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6786/projeto_de_lei-338_repaired.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6787/projeto_de_lei-339_repaired.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6971/projeto_de_lei-361-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6984/projeto_de_lei-362-gp-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6791/autografo-n_163-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6794/autografo-n_166-cmnm-2025_repaired.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6421/decreto_no_9.102-gp-2025-referente_a_lei_no_2.360-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5838/projeto_de_lei_no_195-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5839/projeto_de_lei_no_196-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5840/projeto_de_lei_no_197-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5841/projeto_de_lei_no_198-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5937/projeto_de_lei_no_215-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5932/projeto_de_lei_no_219-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5929/projeto_de_lei_no_220-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5933/projeto_de_lei_no_221-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5934/projeto_de_lei_no_222-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5935/projeto_de_lei_no_223-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5967/projeto_de_lei_no_225-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5968/projeto_de_lei_no_226-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5969/projeto_de_lei_no_227-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5984/projeto_de_lei_no_228-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5985/projeto_de_lei_no_229-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5987/projeto_de_lei_no_230-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5989/projeto_de_lei_no_231-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5991/projeto_de_lei_no_233-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/5993/projeto_de_lei_no_234-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6091/projeto_de_lei_no_241-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6093/projeto_de_lei_no_243-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6141/projeto_de_lei_no_249-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6144/projeto_de_lei_no_250-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6145/projeto_de_lei_no_251-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6194/projeto_de_lei_no_256-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6226/projeto_de_lei_no_257-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6238/projeto_de_lei_no_258-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6245/projeto_de_lei_no_259-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6260/projeto_de_lei_no_260-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6277/projeto_de_lei_no_262-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6278/projeto_de_lei_no_263-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6298/projeto_de_lei_no_265-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6340/projeto_de_lei_no_269-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6341/projeto_de_lei_no_270-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6342/projeto_de_lei_no_271-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6359/projeto_de_lei_no_273-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6360/projeto_de_lei_no_274-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6361/projeto_de_lei_no_275-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6366/projeto_de_lei_no_276-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6402/projeto_de_lei_no_277-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6407/projeto_de_lei_no_278-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6408/projeto_de_lei_no_279-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6410/projeto_de_lei_no_281-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6416/projeto_de_lei_no_283-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6417/projeto_de_lei_no_284-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6432/projeto_de_lei_no_285-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6433/projeto_de_lei_no_286-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6434/projeto_de_lei_no_287-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6435/projeto_de_lei_no_288-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6436/projeto_de_lei_no_289-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6437/projeto_de_lei_no_290-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6440/projeto_de_lei_no_292-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6441/projeto_de_lei_no_293-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6493/projeto_de_lei_no_294-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6495/projeto_de_lei_no_295-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6517/projeto_de_lei_no_296-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6539/projeto_de_lei_no_300-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6540/projeto_de_lei_no_301-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6566/projeto_de_lei_no_302-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6568/projeto_de_lei_no_305-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6593/projeto_de_lei_no_306-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6594/projeto_de_lei_no_307-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6595/projeto_de_lei_no_308-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6602/projeto_de_lei_no_311-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6638/projeto_de_lei_no_313-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6639/projeto_de_lei_no_314-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6657/projeto_de_lei_no_315-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6681/projeto_de_lei_no_317-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6699/projeto_de_lei_no_318-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6700/projeto_de_lei_no_319-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6701/projeto_de_lei_no_320-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6708/projeto_de_lei_no_321-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6709/projeto_de_lei_no_322-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6710/projeto_de_lei_no_323-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6711/projeto_de_lei_no_324-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6712/projeto_de_lei_no_325-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6738/projeto_de_lei_no_326-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6742/projeto_de_lei-327_repaired.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6747/projeto_de_lei-328_repaired.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6748/projeto_de_lei-329_1_repaired.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6749/projeto_de_lei-330_repaired.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6753/pl_333-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6777/projeto_de_lei-334_repaired.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6778/projeto_de_lei-335_repaired.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6784/projeto_de_lei-336_repaired.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6785/projeto_de_lei-337_repaired.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6786/projeto_de_lei-338_repaired.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6787/projeto_de_lei-339_repaired.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6971/projeto_de_lei-361-gp-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2025/6984/projeto_de_lei-362-gp-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="80.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>