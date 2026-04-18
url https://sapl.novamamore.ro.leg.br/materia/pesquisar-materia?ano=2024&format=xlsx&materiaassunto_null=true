--- v0 (2026-02-23)
+++ v1 (2026-04-18)
@@ -54,8009 +54,8009 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ASEX</t>
   </si>
   <si>
     <t>ATA DAS SESSÕES EXTRAORDINÁRIA.</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5048/ata_da_1a_extraordinaria-18-01-2024-projeto_no_108-gp-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5048/ata_da_1a_extraordinaria-18-01-2024-projeto_no_108-gp-2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA. _x000D_
 REALIZADA NO DIA 18 DE JANEIRO DE 2024, ÀS 14H30MIN.</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5059/ata_da_2a_extraordinaria-02-02-2024-projeto_no_004-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5059/ata_da_2a_extraordinaria-02-02-2024-projeto_no_004-gp-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA. REALIZADA NO DIA 02 DE FEVEREIRO DE 2024, ÀS 13:00HORAS.</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5060/ata_da_3a_extraordinaria-02-02-2024-projeto_no_005-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5060/ata_da_3a_extraordinaria-02-02-2024-projeto_no_005-gp-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA. REALIZADA NO DIA 02 DE FEVEREIRO DE 2024, ÀS 13H:10MIN.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5067/ata_da_4a_extraordinaria-05-02-2024-projeto_no_001-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5067/ata_da_4a_extraordinaria-05-02-2024-projeto_no_001-gp-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 05 DE FEVEREIRO DE 2024, ÀS 16H30MIN.</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5068/ata_da_5a_extraordinaria-05-02-2024-projeto_no_002-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5068/ata_da_5a_extraordinaria-05-02-2024-projeto_no_002-gp-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 5ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 05 DE FEVEREIRO DE 2024, ÀS 16H40MIN.</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5069/ata_da_6a_extraordinaria-05-02-2024-projeto_no_003-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5069/ata_da_6a_extraordinaria-05-02-2024-projeto_no_003-gp-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 6ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 05 DE FEVEREIRO DE 2024, ÀS 16H50MIN.</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5070/ata_da_7a_extraordinaria-05-02-2024-projeto_no_006-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5070/ata_da_7a_extraordinaria-05-02-2024-projeto_no_006-gp-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 7ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 05 DE FEVEREIRO DE 2024, ÀS 17H00MIN.</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5071/ata_da_8a_extraordinaria-05-02-2024-projeto_de_lei_complementar_no_017-pmnm-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5071/ata_da_8a_extraordinaria-05-02-2024-projeto_de_lei_complementar_no_017-pmnm-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 8ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 05 DE FEVEREIRO DE 2024, ÀS 17H10MIN.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5072/ata_da_9a_extraordinaria-05-02-2024-projeto_de_resolucao_no_001-cmnm-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5072/ata_da_9a_extraordinaria-05-02-2024-projeto_de_resolucao_no_001-cmnm-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 9ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 05 DE FEVEREIRO DE 2024, ÀS 17H20MIN.</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ANDRÉ DO SINDICATO, FÁBIO CARCARÁ, JOSÉ CARLOS ELETRICISTA, Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5087/ata_da_10a_extraordinaria-15-02-2024-projeto_de_lei_no_008-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5087/ata_da_10a_extraordinaria-15-02-2024-projeto_de_lei_no_008-gp-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 10ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 15 DE FEVEREIRO DE 2024, ÀS 19H00MIN.</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5088/ata_da_11a_extraordinaria-15-02-2024-projeto_de_lei_no_009-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5088/ata_da_11a_extraordinaria-15-02-2024-projeto_de_lei_no_009-gp-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 11ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 15 DE FEVEREIRO DE 2024, ÀS 19H30MIN.</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5476/ata_da_12a_sessao_extraordinaria_-09-07-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5476/ata_da_12a_sessao_extraordinaria_-09-07-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 12ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 09 DE JULHO DE 2024, ÀS 17H40MIN.</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5477/ata_da_13a_sessao_extraordinaria_-09-07-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5477/ata_da_13a_sessao_extraordinaria_-09-07-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 13ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 09 DE JULHO DE 2024, ÀS 17H50MIN.</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5478/ata_da_14a_sessao_extraordinaria_-09-07-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5478/ata_da_14a_sessao_extraordinaria_-09-07-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 14ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 09 DE JULHO DE 2024, ÀS 18H00MIN.</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5479/ata_da_15a_sessao_extraordinaria_-09-07-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5479/ata_da_15a_sessao_extraordinaria_-09-07-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 15ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 09 DE JULHO DE 2024, ÀS 18H20MIN.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5542/ata_da_16a_sessao_extraordinaria_-15-07-2024-ldo-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5542/ata_da_16a_sessao_extraordinaria_-15-07-2024-ldo-2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 16ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 15 DE JULHO DE 2024, ÀS 21H00MIN.</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5544/ata_da_17a_sessao_extraordinaria_-18-07-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5544/ata_da_17a_sessao_extraordinaria_-18-07-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 17ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 18 DE JULHO DE 2024, ÀS 12H00MIN.</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5545/ata_da_18a_sessao_extraordinaria_-18-07-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5545/ata_da_18a_sessao_extraordinaria_-18-07-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 18ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 18 DE JULHO DE 2024, ÀS 12H:100MIN.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5614/ata_da_19a_sessao_extraordinaria_-23-08-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5614/ata_da_19a_sessao_extraordinaria_-23-08-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 19ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 23, DE AGOSTO DE 2024, ÀS 12H:00MIN.</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5615/ata_da_20a_sessao_extraordinaria_-23-08-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5615/ata_da_20a_sessao_extraordinaria_-23-08-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 20ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 23, DE AGOSTO DE 2024, ÀS 12H:10MIN.</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5707/ata_de_reuniao-21.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5707/ata_de_reuniao-21.pdf</t>
   </si>
   <si>
     <t>ATA DA 21ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 30 DE OUTUBRO DE 2024, ÀS 12H:00MIN.</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5708/ata_de_reuniao-22.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5708/ata_de_reuniao-22.pdf</t>
   </si>
   <si>
     <t>ATA DA 22ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 30 DE OUTUBRO DE 2024, ÀS 12H:10MIN.</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5710/ata_de_reuniao-24.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5710/ata_de_reuniao-24.pdf</t>
   </si>
   <si>
     <t>ATA DA 24ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 30 DE OUTUBRO DE 2024, ÀS 12H:30MIN.</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5844/ata_da_25a_sessao_extraordinaria_-31-12-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5844/ata_da_25a_sessao_extraordinaria_-31-12-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 25ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 31 DE DEZEMBRO DE 2024, ÀS 14H:00MIN.</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5845/ata_da_26a_sessao_extraordinaria_-31-12-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5845/ata_da_26a_sessao_extraordinaria_-31-12-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 26ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 31 DE DEZEMBRO DE 2024, ÀS 15H:00MIN.</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t>ATA DAS SESSÕES ORDINÁRIAS</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5094/ata_da_1a_sessao_ordinaria_-19-02-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5094/ata_da_1a_sessao_ordinaria_-19-02-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª (PRIMEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 19 DE FEVEREIRO DE 2024.</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5124/ata_da_2a_sessao_ordinaria_-26-02-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5124/ata_da_2a_sessao_ordinaria_-26-02-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª (SEGUNDA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 26 DE FEVEREIRO DE 2024.</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5149/ata_da_3a_sessao_ordinaria_-04-03-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5149/ata_da_3a_sessao_ordinaria_-04-03-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª (TERCEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 04 DE MARÇO DE 2024.</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>ABNEIR DA FARMÁCIA, FÁBIO CARCARÁ, JOSÉ CARLOS ELETRICISTA, Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5183/ata_da_4a_sessao_ordinaria_-11-03-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5183/ata_da_4a_sessao_ordinaria_-11-03-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª (QUARTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 11 DE MARÇO DE 2024.</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5195/ata_da_5a_sessao_ordinaria_-18-03-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5195/ata_da_5a_sessao_ordinaria_-18-03-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª (QUARTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 18 DE MARÇO DE 2024.</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5223/ata_da_6a_sessao_ordinaria_-25-03-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5223/ata_da_6a_sessao_ordinaria_-25-03-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 6ª (SEXTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 25 DE MARÇO DE 2024.</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/</t>
   </si>
   <si>
     <t>ATA DA 7ª (SÉTIMA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 01 DE ABRIL DE 2024.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5237/ata_da_8a_sessao_ordinaria_-08-04-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5237/ata_da_8a_sessao_ordinaria_-08-04-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 8ª (OITAVA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 08 DE ABRIL DE 2024.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5243/ata_da_9a_sessao_ordinaria_-15-04-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5243/ata_da_9a_sessao_ordinaria_-15-04-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 9ª (NONA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 15 DE ABRIL DE 2024.</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5269/ata_da_10a_sessao_ordinaria_-22-04-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5269/ata_da_10a_sessao_ordinaria_-22-04-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 10ª (DÉCIMA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 22 DE ABRIL DE 2024.</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5281/ata_da_11a_sessao_ordinaria_-29-04-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5281/ata_da_11a_sessao_ordinaria_-29-04-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 11ª (DÉCIMA PRIMEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 29 DE ABRIL DE 2024.</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5305/ata_da_12a_sessao_ordinaria_-06-05-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5305/ata_da_12a_sessao_ordinaria_-06-05-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 12ª (DÉCIMA SEGUNDA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 06 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5314/ata_da_13a_sessao_ordinaria_-13-05-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5314/ata_da_13a_sessao_ordinaria_-13-05-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 13ª (DÉCIMA TERCEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 13 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5347/ata_da_14a_sessao_ordinaria_-20-05-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5347/ata_da_14a_sessao_ordinaria_-20-05-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 14ª (DÉCIMA QUARTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 20 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5352/ata_da_15a_decima_quinta_sessao_ordinaria_no_dia_27-05-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5352/ata_da_15a_decima_quinta_sessao_ordinaria_no_dia_27-05-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 15ª (DÉCIMA QUINTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 27 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
     <t>ANDRÉ DO SINDICATO, JOSÉ CARLOS ELETRICISTA, Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5381/ata_da_16a_decima_sexta_sessao_ordinaria_no_dia_03-06-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5381/ata_da_16a_decima_sexta_sessao_ordinaria_no_dia_03-06-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 16ª (DÉCIMA SEXTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 03 DE JUNHO DE 2024.</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>Mesa Diretora, ANDRÉ DO SINDICATO, FÁBIO CARCARÁ, JOSÉ CARLOS ELETRICISTA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5422/ata_da_17a_decima_setima_sessao_ordinaria_no_dia_10-06-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5422/ata_da_17a_decima_setima_sessao_ordinaria_no_dia_10-06-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 17ª (DÉCIMA SÉTIMA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 10 DE JUNHO DE 2024.</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5453/ata_da_18a_decima_oitava_sessao_ordinaria_no_dia_17-06-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5453/ata_da_18a_decima_oitava_sessao_ordinaria_no_dia_17-06-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 18ª (DÉCIMA OTAVA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 17 DE JUNHO DE 2024.</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5514/ata_da_19a_decima_nona_sessao_ordinaria_no_dia_01-07-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5514/ata_da_19a_decima_nona_sessao_ordinaria_no_dia_01-07-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 19ª (DÉCIMA NONA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA,  01 DE JULHO DE 2024.</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5568/ata_da_20a_vigesima_sessao_ordinaria_no_dia_15-07-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5568/ata_da_20a_vigesima_sessao_ordinaria_no_dia_15-07-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 20ª (VIGÉSIMA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO PRIMEIRO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 15 DE JULHO DE 2024.</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5588/ata_da_21a_vigesima_primeira_sessao_ordinaria_no_dia_05-08-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5588/ata_da_21a_vigesima_primeira_sessao_ordinaria_no_dia_05-08-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 21ª (VIGÉSIMA PRIMEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 05 DE AGOSTO DE 2024.</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5599/ata_da_22a_vigesima_sgunda_sessao_ordinaria_no_dia_12-08-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5599/ata_da_22a_vigesima_sgunda_sessao_ordinaria_no_dia_12-08-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 22ª (VIGÉSIMA SEGUNDA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 12 DE AGOSTO DE 2024.</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5621/ata_da_23a_vigesima_terceira_sessao_ordinaria_no_dia_19-08-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5621/ata_da_23a_vigesima_terceira_sessao_ordinaria_no_dia_19-08-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 23ª (VIGÉSIMA TERCEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 19 DE AGOSTO DE 2024.</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5636/ata_da_24a_vigesima_quarta_sessao_ordinaria_no_dia_26-08-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5636/ata_da_24a_vigesima_quarta_sessao_ordinaria_no_dia_26-08-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 24ª (VIGÉSIMA QUARTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 26 DE AGOSTO DE 2024.</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5644/ata_da_25a_vigesima_quinta_sessao_ordinaria_no_dia_02-09-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5644/ata_da_25a_vigesima_quinta_sessao_ordinaria_no_dia_02-09-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 25ª (VIGÉSIMA QUINTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 02 DE SETEMBRO DE 2024.</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5657/ata_da_26a_vigesima_sexta_sessao_ordinaria_no_dia_09-09-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5657/ata_da_26a_vigesima_sexta_sessao_ordinaria_no_dia_09-09-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 26ª (VIGÉSIMA SEXTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 09 DE SETEMBRO DE 2024.</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5662/ata_da_27a_vigesima_setima_sessao_ordinaria_no_dia_16-09-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5662/ata_da_27a_vigesima_setima_sessao_ordinaria_no_dia_16-09-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 27ª (VIGÉSIMA SÉTIMA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 16 DE SETEMBRO DE 2024.</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5678/ata_da_28a_vigesima_oitava_sessao_ordinaria_no_dia_23-09-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5678/ata_da_28a_vigesima_oitava_sessao_ordinaria_no_dia_23-09-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 28ª (VIGÉSIMA OITAVA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 23 DE SETEMBRO DE 2024.</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5682/ata_da_29a_vigesima_nona_sessao_ordinaria_no_dia_07-10-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5682/ata_da_29a_vigesima_nona_sessao_ordinaria_no_dia_07-10-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 29ª (VIGÉSIMA NONA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 07 DE OUTUBRO DE 2024.</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5693/ata_da_30a_trigesima_sessao_ordinaria_no_dia_14-10-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5693/ata_da_30a_trigesima_sessao_ordinaria_no_dia_14-10-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 30ª (TRIGÉSIMA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA, 14 DE OUTUBRO DE 2024.</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5721/ata_ordinaria-31.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5721/ata_ordinaria-31.pdf</t>
   </si>
   <si>
     <t>ATA DA 31ª (TRIGÉSIMA PRIMEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 21 DE OUTUBRO DE 2024.</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>ATA DA 32ª (TRIGÉSIMA SEGUNDA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 04 DE NOVEMBRO DE 2024.</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5741/ata_ordinaria-033.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5741/ata_ordinaria-033.pdf</t>
   </si>
   <si>
     <t>ATA DA 33ª (TRIGÉSIMA TERCEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 11 DE NOVEMBRO DE 2024.</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5751/ata_da_34a_trigesima_quarta_sessao_ordinaria_no_dia_18-11-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5751/ata_da_34a_trigesima_quarta_sessao_ordinaria_no_dia_18-11-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 34ª (TRIGÉSIMA QUARTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 18 DE NOVEMBRO DE 2024.</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5764/ata_da_35a_trigesima_quinta_sessao_ordinaria_no_dia_25-11-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5764/ata_da_35a_trigesima_quinta_sessao_ordinaria_no_dia_25-11-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 35ª (TRIGÉSIMA QUINTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 25 DE NOVEMBRO DE 2024.</t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5802/ata_da_36a_trigesima_sexta_sessao_ordinaria_no_dia_09-12-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5802/ata_da_36a_trigesima_sexta_sessao_ordinaria_no_dia_09-12-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 36ª (TRIGÉSIMA SEXTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 09, DE DEZEMBRO DE 2024.</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5804/ata_da_37a_trigesima_setima_sessao_ordinaria_no_dia_16-12-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5804/ata_da_37a_trigesima_setima_sessao_ordinaria_no_dia_16-12-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA 37ª (TRIGÉSIMA SÉTIMA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 16, DE DEZEMBRO DE 2024.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>AUTÓGRAFO</t>
   </si>
   <si>
     <t>ANDRÉ LUIZ BAIER</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5047/autografo_no_001-cmnm-2024-referente_ao_projeto_de_lei_no_108-gp-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5047/autografo_no_001-cmnm-2024-referente_ao_projeto_de_lei_no_108-gp-2023.pdf</t>
   </si>
   <si>
     <t>Revoga, o artigo 4º da Lei 1.569- GP/2019, e dispõe sobre a alteração do piso salarial profissional dos técnicos em radiologia que operam diariamente com raios-x e substâncias radioativas no Município de Nova Mamoré-RO, e dá outras providências."</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5057/autografo_no_002-cmnm-2024-referente_ao_projeto_de_lei_no_004-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5057/autografo_no_002-cmnm-2024-referente_ao_projeto_de_lei_no_004-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de_x000D_
 Crédito Adicional Especial por_x000D_
 Superávit Financeiro conforme_x000D_
 Art. 43, § 1º, inciso I da Lei_x000D_
 4.320/64, na Lei 2.067-GP/2023_x000D_
 (Lei Orçamentária Anual Exercício_x000D_
 2024) e dá outras providências.</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5058/autografo_no_003-cmnm-2024-referente_ao_projeto_de_lei_no_005-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5058/autografo_no_003-cmnm-2024-referente_ao_projeto_de_lei_no_005-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro conforme Art. 43, § 1º, inciso I da Lei 4.320/64, na Lei 2.067-GP/2023 (Lei Orçamentária Anual Exercício 2024) e dá outras providências.</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5063/autografo_no_004-cmnm-2024-referente_ao_projeto_de_lei_no_001-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5063/autografo_no_004-cmnm-2024-referente_ao_projeto_de_lei_no_001-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Especial por Excesso de_x000D_
 Arrecadação no Orçamento_x000D_
 Vigente.</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5064/autografo_no_005-cmnm-2024-referente_ao_projeto_de_lei_no_002-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5064/autografo_no_005-cmnm-2024-referente_ao_projeto_de_lei_no_002-gp-2024.pdf</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5065/autografo_no_006-cmnm-2024-referente_ao_projeto_de_lei_no_003-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5065/autografo_no_006-cmnm-2024-referente_ao_projeto_de_lei_no_003-gp-2024.pdf</t>
   </si>
   <si>
     <t>Revoga, a Lei 2.016-GP/2.023 e _x000D_
 dispõe sobre alteração do salário _x000D_
 base profissional dos Agentes _x000D_
 Comunitários de Saúde e dos _x000D_
 Agentes de Endemias no _x000D_
 Município de Nova Mamoré-RO,_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5066/autografo_no_007-cmnm-2024-referente_ao_projeto_de_lei_no_006-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5066/autografo_no_007-cmnm-2024-referente_ao_projeto_de_lei_no_006-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de _x000D_
 Crédito Adicional Especial por _x000D_
 Superávit Financeiro conforme _x000D_
 Art. 43, § 1°, inciso I da Lei _x000D_
 4.320/64, na Lei 2.067-GP/2023_x000D_
 (Lei Orçamentária Anual Exercício_x000D_
  2024) e dá outras providências.</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5073/autografo_no_008-cmnm-2024-referente_ao_projeto_de_lei_complementar_no_017-pmnm-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5073/autografo_no_008-cmnm-2024-referente_ao_projeto_de_lei_complementar_no_017-pmnm-2024.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar n° 012- _x000D_
 GP/2022, que Dispõe sobre a Nova _x000D_
 Estrutura Organizacional Administrativa da _x000D_
 Prefeitura Municipal de Nova Mamoré, _x000D_
 Criação e Alteração de Nomenclaturas e _x000D_
 Cargos de Provimento em Comissão e _x000D_
 promove ajustes pertinentes e dá outras _x000D_
 providências”</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5085/autografo_no_009-cmnm-2024-referente_ao_projeto_de_lei_no_008-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5085/autografo_no_009-cmnm-2024-referente_ao_projeto_de_lei_no_008-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito _x000D_
 Adicional suplementar por _x000D_
 Excesso de arrecadação no _x000D_
 Orçamento vigente.</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5086/autografo_no_010-cmnm-2024-referente_ao_projeto_de_lei_no_009-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5086/autografo_no_010-cmnm-2024-referente_ao_projeto_de_lei_no_009-gp-2024.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de _x000D_
 Apoio à Infraestrutura e Crescimento _x000D_
 Urbano e Rural (PMAIC) no Município _x000D_
 de Nova Mamoré-RO e  dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5090/autografo_no__011-cmnm-2024_-_referente_ao_pl_007-protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5090/autografo_no__011-cmnm-2024_-_referente_ao_pl_007-protocolo.pdf</t>
   </si>
   <si>
     <t>Autoriza remanejamento por_x000D_
 crédito adicional especial por_x000D_
 anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5091/autografo_no__012-cmnm-2024_-_referente_ao_pl_010-protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5091/autografo_no__012-cmnm-2024_-_referente_ao_pl_010-protocolo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo_x000D_
 municipal a doar traves e intalação_x000D_
 elétrica e seus insumos, para os_x000D_
 campos de futebol de campo_x000D_
 pertencentes ao Município de Nova_x000D_
 Mamoré, e dá outras providências.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5104/autografo_no_013-cmnm-2024-referente_ao_projeto_de_lei_no_011-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5104/autografo_no_013-cmnm-2024-referente_ao_projeto_de_lei_no_011-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
  Especial por Superávit Financeiro conforme _x000D_
 Art. 43, § 1º, inciso I da Lei 4.320/64, na Lei_x000D_
  2.067-GP/2023 (Lei Orçamentária Anual _x000D_
 Exercício 2024) e dá outras providências.</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5105/autografo_no_014-cmnm-2024-referente_ao_projeto_de_lei_no_012-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5105/autografo_no_014-cmnm-2024-referente_ao_projeto_de_lei_no_012-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Especial por Excesso de Arrecadação_x000D_
  no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5106/autografo_no_015-cmnm-2024-referente_ao_projeto_de_lei_no_013-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5106/autografo_no_015-cmnm-2024-referente_ao_projeto_de_lei_no_013-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Excesso de Arrecadação _x000D_
 no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5107/autografo_no_016-cmnm-2024-referente_ao_projeto_de_lei_no_014-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5107/autografo_no_016-cmnm-2024-referente_ao_projeto_de_lei_no_014-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Especial por Excesso de Arrecadação no_x000D_
  Orçamento Vigente.</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5108/autografo_no_017-cmnm-2024-referente_ao_projeto_de_lei_no_015-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5108/autografo_no_017-cmnm-2024-referente_ao_projeto_de_lei_no_015-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
  Especial por Excesso de Arrecadação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5109/autografo_no_018-cmnm-2024-referente_ao_projeto_de_lei_no_016-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5109/autografo_no_018-cmnm-2024-referente_ao_projeto_de_lei_no_016-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Especial _x000D_
 por Excesso de Arrecadação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5110/autografo_no_019-cmnm-2024-referente_ao_projeto_de_lei_no_017-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5110/autografo_no_019-cmnm-2024-referente_ao_projeto_de_lei_no_017-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por Anulação no Orçamento_x000D_
  Vigente.</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5118/autografo_no_020-cmnm-2024-referente_ao_projeto_de_lei_no_018-gp-2024-protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5118/autografo_no_020-cmnm-2024-referente_ao_projeto_de_lei_no_018-gp-2024-protocolo.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito _x000D_
 adicional especial por excesso _x000D_
 de arrecadação no orçamento _x000D_
 vigente.</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5119/autografo_no_021-cmnm-2024-referente_ao_projeto_de_lei_no_019-gp-2024-protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5119/autografo_no_021-cmnm-2024-referente_ao_projeto_de_lei_no_019-gp-2024-protocolo.pdf</t>
   </si>
   <si>
     <t>Autoriza remanejamento por _x000D_
 crédito adicional especial por _x000D_
 anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5120/autografo_no_022-cmnm-2024-referente_ao_projeto_de_lei_no_020-gp-2024-protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5120/autografo_no_022-cmnm-2024-referente_ao_projeto_de_lei_no_020-gp-2024-protocolo.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do_x000D_
 Orçamento Anual do Município de Nova _x000D_
 Mamoré por Transferência de Recursos.</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5121/autografo_no_023-cmnm-2024-referente_ao_projeto_de_lei_no_021-gp-2024-protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5121/autografo_no_023-cmnm-2024-referente_ao_projeto_de_lei_no_021-gp-2024-protocolo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a _x000D_
 doação de imóvel à Associação _x000D_
 de Moto Taxista de Nova Mamoré/RO - _x000D_
 AMOTAXI, e dá outras providências.</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5122/autografo_no_024-cmnm-2024-referente_ao_projeto_de_lei_no_022-gp-2024-protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5122/autografo_no_024-cmnm-2024-referente_ao_projeto_de_lei_no_022-gp-2024-protocolo.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por _x000D_
 Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5123/autografo_no_025-cmnm-2024-referente_ao_projeto_de_lei_no_023-gp-2024-protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5123/autografo_no_025-cmnm-2024-referente_ao_projeto_de_lei_no_023-gp-2024-protocolo.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do _x000D_
 Orçamento Anual do Município de Nova _x000D_
 Mamoré por Transferência de Recursos.</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5139/autografo_no_026-cmnm-2024-referente_ao_projeto_de_lei_no_025-gp-2024-protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5139/autografo_no_026-cmnm-2024-referente_ao_projeto_de_lei_no_025-gp-2024-protocolo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar _x000D_
 teste seletivo simplificado para contratação_x000D_
  de pessoal em caráter emergencial, para _x000D_
 atender as necessidades da Secretaria de_x000D_
  Educação e dá outras providências.</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5140/autografo_no_027-cmnm-2024-referente_ao_projeto_de_lei_no_026-gp-2024-protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5140/autografo_no_027-cmnm-2024-referente_ao_projeto_de_lei_no_026-gp-2024-protocolo.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito _x000D_
 adicional especial por excesso _x000D_
 de arrecadação no orçamento vigente.</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5141/autografo_no_028-cmnm-2024-referente_ao_projeto_de_lei_no_027-gp-2024-protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5141/autografo_no_028-cmnm-2024-referente_ao_projeto_de_lei_no_027-gp-2024-protocolo.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional _x000D_
 especial por excesso de arrecadação no _x000D_
 orçamento vigente.</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5142/autografo_no_029-cmnm-2024-referente_ao_projeto_de_lei_no_028-gp-2024-protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5142/autografo_no_029-cmnm-2024-referente_ao_projeto_de_lei_no_028-gp-2024-protocolo.pdf</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5143/autografo_no_030-cmnm-2024-referente_ao_projeto_de_lei_no_029-gp-2024-protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5143/autografo_no_030-cmnm-2024-referente_ao_projeto_de_lei_no_029-gp-2024-protocolo.pdf</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5144/autografo_no_031-cmnm-2024-referente_ao_projeto_de_lei_no_030-gp-2024-protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5144/autografo_no_031-cmnm-2024-referente_ao_projeto_de_lei_no_030-gp-2024-protocolo.pdf</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5145/autografo_no_032-cmnm-2024-referente_ao_projeto_de_lei_no_031-gp-2024-protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5145/autografo_no_032-cmnm-2024-referente_ao_projeto_de_lei_no_031-gp-2024-protocolo.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
  especial por excesso de arrecadação _x000D_
 no orçamento vigente.</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5146/autografo_no_033-cmnm-2024-referente_ao_projeto_de_lei_no_032-gp-2024-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5146/autografo_no_033-cmnm-2024-referente_ao_projeto_de_lei_no_032-gp-2024-.pdf</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5147/autografo_no_034-cmnm-2024-referente_ao_projeto_de_lei_no_033-gp-2024-protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5147/autografo_no_034-cmnm-2024-referente_ao_projeto_de_lei_no_033-gp-2024-protocolo.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito _x000D_
 adicional suplementar por _x000D_
 anulação no orçamento vigente.</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5148/autografo_no_035-cmnm-2024-referente_ao_projeto_de_lei_no_035-gp-2024-protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5148/autografo_no_035-cmnm-2024-referente_ao_projeto_de_lei_no_035-gp-2024-protocolo.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito _x000D_
 adicional suplementar por _x000D_
 excesso de arrecadação no _x000D_
 orçamento vigente.</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5184/autografo_no_036-cmnm-2024-referente_ao_projeto_de_lei_no_036-gp-2024-protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5184/autografo_no_036-cmnm-2024-referente_ao_projeto_de_lei_no_036-gp-2024-protocolo.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos_x000D_
 Orçamentários do Orçamento_x000D_
 Anual do Município de Nova_x000D_
 Mamoré por Remanejamento de_x000D_
 Recursos.</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5185/autografo_no_037-cmnm-2024-referente_ao_projeto_de_lei_no_038-gp-2024-protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5185/autografo_no_037-cmnm-2024-referente_ao_projeto_de_lei_no_038-gp-2024-protocolo.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO_x000D_
 CONSELHO MUNICIPAL DE_x000D_
 DIREITOS DA PESSOA IDOSA E_x000D_
 DO FUNDO MUNICIPAL DE_x000D_
 DIREITOS DA PESSOA IDOSA DO_x000D_
 MUNICIPIO DE NOVA_x000D_
 MAMORÉ/RO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5186/autografo_no_038-cmnm-2024-referente_ao_projeto_de_lei_no_039-gp-2024-protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5186/autografo_no_038-cmnm-2024-referente_ao_projeto_de_lei_no_039-gp-2024-protocolo.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por_x000D_
 Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5187/autografo_no_039-cmnm-2024-referente_ao_projeto_de_lei_no_001-cmnm-2024-protocolo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5187/autografo_no_039-cmnm-2024-referente_ao_projeto_de_lei_no_001-cmnm-2024-protocolo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação do_x000D_
 cemitério em Vila Murtinho como_x000D_
 Cemitério Sebastião João_x000D_
 Clímaco e a instalação de placa_x000D_
 de identificação no local.</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5197/autografo_no__040-cmnm-2024_-_referente_ao_projeto_de_lei_no_040gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5197/autografo_no__040-cmnm-2024_-_referente_ao_projeto_de_lei_no_040gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por_x000D_
 Excesso de Arrecadação no_x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5218/autografo_no__041-cmnm-2024_-_referente_ao_projeto_de_lei_no_041-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5218/autografo_no__041-cmnm-2024_-_referente_ao_projeto_de_lei_no_041-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários_x000D_
 do Orçamento Anual do Município_x000D_
 de Nova Mamoré por Transferência_x000D_
 de Recursos.</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5219/autografo_no__042-cmnm-2024_-_referente_ao_projeto_de_lei_no_043-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5219/autografo_no__042-cmnm-2024_-_referente_ao_projeto_de_lei_no_043-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5233/autografo_no__043-cmnm-2024_-_referente_ao_projeto_de_lei_no_046-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5233/autografo_no__043-cmnm-2024_-_referente_ao_projeto_de_lei_no_046-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos_x000D_
 Orçamentários do Orçamento_x000D_
 Anual do Município de Nova_x000D_
 Mamoré por Transferência de_x000D_
 Recursos.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5234/autografo_no__044-cmnm-2024_-_referente_ao_projeto_de_lei_no_047-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5234/autografo_no__044-cmnm-2024_-_referente_ao_projeto_de_lei_no_047-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito_x000D_
 adicional especial por excesso_x000D_
 de arrecadação no orçamento_x000D_
 vigente.</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5235/autografo_no__045-cmnm-2024_-_referente_ao_projeto_de_lei_no_048-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5235/autografo_no__045-cmnm-2024_-_referente_ao_projeto_de_lei_no_048-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5236/autografo_no__046-cmnm-2024_-_referente_ao_projeto_de_lei_no_049-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5236/autografo_no__046-cmnm-2024_-_referente_ao_projeto_de_lei_no_049-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação da _x000D_
 Escola Esportiva, denominada _x000D_
 João Barroso no âmbito do _x000D_
 Município de Nova Mamoré-RO_x000D_
  e dá outras providências.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5241/autografo_no__047-cmnm-2024_-_referente_ao_projeto_de_lei_no_050-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5241/autografo_no__047-cmnm-2024_-_referente_ao_projeto_de_lei_no_050-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Alfabetização_x000D_
 na Idade Certa / Nova Mamoré_x000D_
 PAIC/NM, no Município de Nova_x000D_
 Mamoré/RO e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5242/autografo_no__048-cmnm-2024_-_referente_ao_projeto_de_lei_no_051-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5242/autografo_no__048-cmnm-2024_-_referente_ao_projeto_de_lei_no_051-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Especial por Excesso_x000D_
 de Arrecadação no Orçamento_x000D_
 Vigente.</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>MARCÉLIO RODRIGUES UCHÔA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5252/autografo_no__050-cmnm-2024_-_referente_ao_projeto_de_lei_no_053-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5252/autografo_no__050-cmnm-2024_-_referente_ao_projeto_de_lei_no_053-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos_x000D_
 Orçamentários do Orçamento_x000D_
 Anual do Município de Nova_x000D_
 Mamoré por Transposição de_x000D_
 Recursos.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5253/autografo_no__051-cmnm-2024_-_referente_ao_projeto_de_lei_no_054-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5253/autografo_no__051-cmnm-2024_-_referente_ao_projeto_de_lei_no_054-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5254/autografo_no__052-cmnm-2024_-_referente_ao_projeto_de_lei_no_055-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5254/autografo_no__052-cmnm-2024_-_referente_ao_projeto_de_lei_no_055-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5255/autografo_no__053-cmnm-2024_-_referente_ao_projeto_de_lei_no_056-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5255/autografo_no__053-cmnm-2024_-_referente_ao_projeto_de_lei_no_056-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5256/autografo_no__054-cmnm-2024_-_referente_ao_projeto_de_lei_no_057-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5256/autografo_no__054-cmnm-2024_-_referente_ao_projeto_de_lei_no_057-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Estabelece os componentes_x000D_
 municipais do Sistema Nacional de_x000D_
 Segurança Alimentar e Nutricional –_x000D_
 SISAN, criado pela Lei Federal nº_x000D_
 11.346, de 15 de setembro de 2006.</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5257/autografo_no__055-cmnm-2024_-_referente_ao_projeto_de_lei_no_058-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5257/autografo_no__055-cmnm-2024_-_referente_ao_projeto_de_lei_no_058-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários_x000D_
 do Orçamento Anual do Município_x000D_
 de Nova Mamoré por Remanejamento_x000D_
 de Recursos.</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5271/autografo_no__056-cmnm-2024_-_referente_ao_projeto_de_lei_no_042-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5271/autografo_no__056-cmnm-2024_-_referente_ao_projeto_de_lei_no_042-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização de_x000D_
 Alunos da Rede Privada a utilizar_x000D_
 Transporte Escolar da Rede_x000D_
 Municipal no Município de Nova_x000D_
 Mamoré-RO, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5272/autografo_no__057-cmnm-2024_-_referente_ao_projeto_de_lei_no_060-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5272/autografo_no__057-cmnm-2024_-_referente_ao_projeto_de_lei_no_060-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Altera o Plano de Amortização do_x000D_
 equacionamento do déficit atuarial_x000D_
 do Regime Próprio de Previdência_x000D_
 Social do Município de Nova_x000D_
 Mamoré/RO IPRENOM, conforme_x000D_
 diretrizes emanadas pela Portaria_x000D_
 MPS nº. 1467/2022 e suas_x000D_
 alterações, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5273/autografo_no__058-cmnm-2024_-_referente_ao_projeto_de_lei_no_045-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5273/autografo_no__058-cmnm-2024_-_referente_ao_projeto_de_lei_no_045-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal Nº_x000D_
 12.651, de 25 de Maio de 2012, que_x000D_
 dispõe sobre a proteção da_x000D_
 vegetação nativa, regulamentando_x000D_
 as Áreas de Preservação_x000D_
 Permanente (Apps) localizadas na_x000D_
 Zona Urbana do Município de Nova_x000D_
 Mamoré e dá outras providências.</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5278/autografo_no__059-cmnm-2024_-_referente_ao_projeto_de_lei_no_061-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5278/autografo_no__059-cmnm-2024_-_referente_ao_projeto_de_lei_no_061-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5279/autografo_no__060-cmnm-2024_-_referente_ao_projeto_de_lei_no_063-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5279/autografo_no__060-cmnm-2024_-_referente_ao_projeto_de_lei_no_063-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5280/autografo_no__061-cmnm-2024_-_referente_ao_projeto_de_lei_no_064-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5280/autografo_no__061-cmnm-2024_-_referente_ao_projeto_de_lei_no_064-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5295/autografo_no__062-cmnm-2024_-_referente_ao_projeto_de_lei_no_066-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5295/autografo_no__062-cmnm-2024_-_referente_ao_projeto_de_lei_no_066-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito_x000D_
 adicional especial por excesso de_x000D_
 arrecadação no orçamento vigente.</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5296/autografo_no__063-cmnm-2024_-_referente_ao_projeto_de_lei_no_067-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5296/autografo_no__063-cmnm-2024_-_referente_ao_projeto_de_lei_no_067-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5297/autografo_no__064-cmnm-2024_-_referente_ao_projeto_de_lei_no_068-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5297/autografo_no__064-cmnm-2024_-_referente_ao_projeto_de_lei_no_068-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5298/autografo_no__065-cmnm-2024_-_referente_ao_projeto_de_lei_no_069-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5298/autografo_no__065-cmnm-2024_-_referente_ao_projeto_de_lei_no_069-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5299/autografo_no__066-cmnm-2024_-_referente_ao_projeto_de_lei_no_070-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5299/autografo_no__066-cmnm-2024_-_referente_ao_projeto_de_lei_no_070-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5300/autografo_no__067-cmnm-2024_-_referente_ao_projeto_de_lei_no_073-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5300/autografo_no__067-cmnm-2024_-_referente_ao_projeto_de_lei_no_073-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Especial por Anulação no_x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5301/autografo_no__068-cmnm-2024_-_referente_ao_projeto_de_lei_no_074-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5301/autografo_no__068-cmnm-2024_-_referente_ao_projeto_de_lei_no_074-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5302/autografo_no__069-cmnm-2024_-_referente_ao_projeto_de_lei_no_059-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5302/autografo_no__069-cmnm-2024_-_referente_ao_projeto_de_lei_no_059-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 195 da Lei 910-_x000D_
 GP/2012, Dispõe sobre o Plano_x000D_
 Diretor participativo do Município_x000D_
 de Nova Mamoré, cria o Sistema_x000D_
 Municipal de Planejamento Urbano_x000D_
 e Gestão Democrática, institui o_x000D_
 Conselho Municipal de_x000D_
 Desenvolvimento Urbano, Cria o_x000D_
 Fundo Municipal de_x000D_
 Desenvolvimento Urbano e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5325/autografo_no__070-cmnm-2024_-_referente_ao_projeto_de_lei_no_075-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5325/autografo_no__070-cmnm-2024_-_referente_ao_projeto_de_lei_no_075-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5326/autografo_no__071-cmnm-2024_-_referente_ao_projeto_de_lei_no_076-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5326/autografo_no__071-cmnm-2024_-_referente_ao_projeto_de_lei_no_076-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por Anulação_x000D_
 no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5327/autografo_no__072-cmnm-2024_-_referente_ao_projeto_de_lei_no_077-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5327/autografo_no__072-cmnm-2024_-_referente_ao_projeto_de_lei_no_077-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5350/autografo_no__073-cmnm-2024_-_referente_ao_projeto_de_lei_no_079-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5350/autografo_no__073-cmnm-2024_-_referente_ao_projeto_de_lei_no_079-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5360/autografo_no__074-cmnm-2024_-_referente_ao_projeto_de_lei_no_080-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5360/autografo_no__074-cmnm-2024_-_referente_ao_projeto_de_lei_no_080-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5361/autografo_no__075-cmnm-2024_-_referente_ao_projeto_de_lei_no_081-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5361/autografo_no__075-cmnm-2024_-_referente_ao_projeto_de_lei_no_081-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
  Adicional Suplementar por _x000D_
 Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5362/autografo_no__076-cmnm-2024_-_referente_ao_projeto_de_lei_no_062-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5362/autografo_no__076-cmnm-2024_-_referente_ao_projeto_de_lei_no_062-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da _x000D_
 Política Municipal de Educação _x000D_
 em Tempo Integral, através da_x000D_
  implementação do Programa _x000D_
 Escola em Tempo Integral no _x000D_
 âmbito da rede pública municipal_x000D_
  de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5363/autografo_no__077-cmnm-2024_-_referente_ao_projeto_de_lei_no_078-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5363/autografo_no__077-cmnm-2024_-_referente_ao_projeto_de_lei_no_078-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por Excesso_x000D_
 de Arrecadação no Orçamento_x000D_
 Vigente.</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5364/autografo_no__078-cmnm-2024_-_referente_ao_projeto_de_lei_no_082-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5364/autografo_no__078-cmnm-2024_-_referente_ao_projeto_de_lei_no_082-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da_x000D_
 Feira do Agronegócio localizada à_x000D_
 Avenida Arthur Arantes Meira no_x000D_
 Bairro Novo Horizonte "Feira do_x000D_
 Agronegócio Piraíba", e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5365/autografo_no__079-cmnm-2024_-_referente_ao_projeto_de_lei_no_083-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5365/autografo_no__079-cmnm-2024_-_referente_ao_projeto_de_lei_no_083-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da_x000D_
 Praça de Alimentação localizada à_x000D_
 Avenida Arthur Arantes Meira "Praça_x000D_
 de Alimentação Raimundo Lascado",_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5366/autografo_no__080-cmnm-2024_-_referente_ao_projeto_de_lei_no_084-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5366/autografo_no__080-cmnm-2024_-_referente_ao_projeto_de_lei_no_084-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Unidade_x000D_
 Básica de Saúde localizada no Bairro_x000D_
 Cidade Nova "UNIDADE BÁSICA DE_x000D_
 SAÚDE MARIA INÁCIO AGUIAR", e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5367/autografo_no__081-cmnm-2024_-_referente_ao_projeto_de_lei_no_085-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5367/autografo_no__081-cmnm-2024_-_referente_ao_projeto_de_lei_no_085-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Unidade_x000D_
 Básica de Saúde localizada no Bairro Nova_x000D_
 Redenção "UNIDADE BÁSICA DE SAÚDE_x000D_
 MARIA DE LOURDES FIGUEIRA", e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5392/autografo_no_082-cmnm-2024-ref_ao_pl_de_no_086-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5392/autografo_no_082-cmnm-2024-ref_ao_pl_de_no_086-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Quadra de _x000D_
 Esportes da E.M.E.I.F Marechal Cândido _x000D_
 Rondon de "QUADRA DE ESPORTES JUARES_x000D_
  FERRAZ", e dá outras providências.</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5393/autografo_no_083-cmnm-2024-ref_ao_pl_de_no_088-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5393/autografo_no_083-cmnm-2024-ref_ao_pl_de_no_088-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento _x000D_
 Vigente.</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5394/autografo_no_084-cmnm-2024-ref_ao_pl_de_no_089-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5394/autografo_no_084-cmnm-2024-ref_ao_pl_de_no_089-gp-2024.pdf</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5395/autografo_no_085-cmnm-2024-ref_ao_pl_de_no_090-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5395/autografo_no_085-cmnm-2024-ref_ao_pl_de_no_090-gp-2024.pdf</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5396/autografo_no_086-cmnm-2024-ref_ao_pl_de_no_091-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5396/autografo_no_086-cmnm-2024-ref_ao_pl_de_no_091-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 especial por Excesso de Arrecadação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5397/autografo_no_087-cmnm-2024-ref_ao_pl_de_no_092-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5397/autografo_no_087-cmnm-2024-ref_ao_pl_de_no_092-gp-2024.pdf</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5398/autografo_no_088-cmnm-2024-ref_ao_pl_de_no_093-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5398/autografo_no_088-cmnm-2024-ref_ao_pl_de_no_093-gp-2024.pdf</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5424/autografo_no_089-cmnm-2024-ref_ao_pl_de_no_094-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5424/autografo_no_089-cmnm-2024-ref_ao_pl_de_no_094-gp-2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a doação de_x000D_
 imóvel ao Estado de Rondônia para a_x000D_
 construção e instalação de uma sede da_x000D_
 Defensoria Pública em Nova Mamoré/RO, e_x000D_
 dá outras providências.”</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5425/autografo_no_090-cmnm-2024-ref_ao_pl_de_no_095-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5425/autografo_no_090-cmnm-2024-ref_ao_pl_de_no_095-gp-2024.pdf</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5426/autografo_no_091-cmnm-2024-ref_ao_pl_de_no_096-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5426/autografo_no_091-cmnm-2024-ref_ao_pl_de_no_096-gp-2024.pdf</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5427/autografo_no_092-cmnm-2024-ref_ao_pl_de_no_097-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5427/autografo_no_092-cmnm-2024-ref_ao_pl_de_no_097-gp-2024.pdf</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5428/autografo_no_093-cmnm-2024-ref_ao_pl_de_no_098-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5428/autografo_no_093-cmnm-2024-ref_ao_pl_de_no_098-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
  Adicional Suplementar por_x000D_
  Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5429/autografo_no_094-cmnm-2024-ref_ao_pl_de_no_099-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5429/autografo_no_094-cmnm-2024-ref_ao_pl_de_no_099-gp-2024.pdf</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5430/autografo_no_095-cmnm-2024-ref_ao_pl_de_no_101-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5430/autografo_no_095-cmnm-2024-ref_ao_pl_de_no_101-gp-2024.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários_x000D_
  do Orçamento Anual do Município _x000D_
 de Nova Mamoré por Transposição _x000D_
 de Recursos.</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5431/autografo_no_096-cmnm-2024-ref_ao_pl_de_no_102-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5431/autografo_no_096-cmnm-2024-ref_ao_pl_de_no_102-gp-2024.pdf</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5454/autografo_no_097-cmnm-2024-ref_ao_pl_de_no_103-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5454/autografo_no_097-cmnm-2024-ref_ao_pl_de_no_103-gp-2024.pdf</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5455/autografo_no_098-cmnm-2024-ref_ao_pl_de_no_104-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5455/autografo_no_098-cmnm-2024-ref_ao_pl_de_no_104-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional especial por Excesso de_x000D_
 Arrecadação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5456/autografo_no_099-cmnm-2024-ref_ao_pl_de_no_105-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5456/autografo_no_099-cmnm-2024-ref_ao_pl_de_no_105-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo_x000D_
 Municipal a firmar convênio com a_x000D_
 entidade filantrópica Casa de Saúde_x000D_
 Santa Marcelina e dá outras_x000D_
 providencias.</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5457/autografo_no_100-cmnm-2024-ref_ao_pl_de_no_106-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5457/autografo_no_100-cmnm-2024-ref_ao_pl_de_no_106-gp-2024.pdf</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5458/autografo_no_101-cmnm-2024-ref_ao_pl_de_no_107-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5458/autografo_no_101-cmnm-2024-ref_ao_pl_de_no_107-gp-2024.pdf</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5459/autografo_no_102-cmnm-2024-ref_ao_pl_de_no_108-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5459/autografo_no_102-cmnm-2024-ref_ao_pl_de_no_108-gp-2024.pdf</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5460/autografo_no_103-cmnm-2024-ref_ao_pl_de_no_109-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5460/autografo_no_103-cmnm-2024-ref_ao_pl_de_no_109-gp-2024.pdf</t>
   </si>
   <si>
     <t>"REVOGA-SE A LEI 1.536-GP/2019, E_x000D_
 DISPÕE SOBRE A INSTITUIÇÃO DO_x000D_
 FERIADO MUNICIPAL, NO DIA 21_x000D_
 DE JULHO, DIA ALUSIVO ÀS_x000D_
 COMEMORAÇÕES DO_x000D_
 ANIVERSÁRIO DO MUNICÍPIO DE_x000D_
 NOVA MAMORÉ E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5469/autografo_no_104-cmnm-2024-ref_ao_pl_de_no_003-cmnm-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5469/autografo_no_104-cmnm-2024-ref_ao_pl_de_no_003-cmnm-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação do_x000D_
 complexo esportivo popularmente_x000D_
 conhecido como “Campo do Jonas”_x000D_
 em Nova Mamoré como Complexo_x000D_
 esportivo Elisandro da Costa Santos_x000D_
 e a instalação de placa de_x000D_
 identificação no local.</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5480/autografo_no_105-cmnm-2024-ref_ao_pl_de_no_110-gp-2024-retificado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5480/autografo_no_105-cmnm-2024-ref_ao_pl_de_no_110-gp-2024-retificado.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito _x000D_
 adicional especial por excesso _x000D_
 de arrecadação no orçamento_x000D_
  vigente.</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5481/autografo_no_106-cmnm-2024-ref_ao_pl_de_no_111-gp-2024-retificado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5481/autografo_no_106-cmnm-2024-ref_ao_pl_de_no_111-gp-2024-retificado.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por_x000D_
 Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5482/autografo_no_107-cmnm-2024-ref_ao_pl_de_no_112-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5482/autografo_no_107-cmnm-2024-ref_ao_pl_de_no_112-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Especial por Excesso _x000D_
 de Arrecadação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5483/autografo_no_108-cmnm-2024-ref_ao_pl_de_no_113-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5483/autografo_no_108-cmnm-2024-ref_ao_pl_de_no_113-gp-2024.pdf</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5515/autografo_no_109-cmnm-2024-ref_ao_pl_de_no_114-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5515/autografo_no_109-cmnm-2024-ref_ao_pl_de_no_114-gp-2024.pdf</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5516/autografo_no_110-cmnm-2024-ref_ao_pl_de_no_115-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5516/autografo_no_110-cmnm-2024-ref_ao_pl_de_no_115-gp-2024.pdf</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5517/autografo_no_111-cmnm-2024-ref_ao_pl_de_no_116-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5517/autografo_no_111-cmnm-2024-ref_ao_pl_de_no_116-gp-2024.pdf</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5518/autografo_no_112-cmnm-2024-ref_ao_pl_de_no_117-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5518/autografo_no_112-cmnm-2024-ref_ao_pl_de_no_117-gp-2024.pdf</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5519/autografo_no_113-cmnm-2024-ref_ao_pl_de_no_118-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5519/autografo_no_113-cmnm-2024-ref_ao_pl_de_no_118-gp-2024.pdf</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5520/autografo_no_114-cmnm-2024-ref_ao_pl_de_no_119-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5520/autografo_no_114-cmnm-2024-ref_ao_pl_de_no_119-gp-2024.pdf</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5521/autografo_no_115-cmnm-2024-ref_ao_pl_de_no_120-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5521/autografo_no_115-cmnm-2024-ref_ao_pl_de_no_120-gp-2024.pdf</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5522/autografo_no_116-cmnm-2024-ref_ao_pl_de_no_121-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5522/autografo_no_116-cmnm-2024-ref_ao_pl_de_no_121-gp-2024.pdf</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5523/autografo_no_117-cmnm-2024-ref_ao_pl_de_no_122-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5523/autografo_no_117-cmnm-2024-ref_ao_pl_de_no_122-gp-2024.pdf</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5524/autografo_no_118-cmnm-2024-ref_ao_pl_de_no_124-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5524/autografo_no_118-cmnm-2024-ref_ao_pl_de_no_124-gp-2024.pdf</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5525/autografo_no_119-cmnm-2024-ref_ao_pl_de_no_125-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5525/autografo_no_119-cmnm-2024-ref_ao_pl_de_no_125-gp-2024.pdf</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5526/autografo_no_120-cmnm-2024-ref_ao_pl_de_no_127-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5526/autografo_no_120-cmnm-2024-ref_ao_pl_de_no_127-gp-2024.pdf</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5527/autografo_no_121-cmnm-2024-ref_ao_pl_de_no_129-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5527/autografo_no_121-cmnm-2024-ref_ao_pl_de_no_129-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Especial por Excesso de_x000D_
 Arrecadação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5528/autografo_no_122-cmnm-2024-ref_ao_pl_de_no_130-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5528/autografo_no_122-cmnm-2024-ref_ao_pl_de_no_130-gp-2024.pdf</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5529/autografo_no_123-cmnm-2024-ref_ao_pl_de_no_131-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5529/autografo_no_123-cmnm-2024-ref_ao_pl_de_no_131-gp-2024.pdf</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5530/autografo_no_124-cmnm-2024-ref_ao_pl_de_no_132-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5530/autografo_no_124-cmnm-2024-ref_ao_pl_de_no_132-gp-2024.pdf</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5531/autografo_no_125-cmnm-2024-ref_ao_pl_de_no_133-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5531/autografo_no_125-cmnm-2024-ref_ao_pl_de_no_133-gp-2024.pdf</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5532/autografo_no_126-cmnm-2024-ref_ao_pl_de_no_134-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5532/autografo_no_126-cmnm-2024-ref_ao_pl_de_no_134-gp-2024.pdf</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5533/autografo_no_127-cmnm-2024-ref_ao_pl_de_no_135-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5533/autografo_no_127-cmnm-2024-ref_ao_pl_de_no_135-gp-2024.pdf</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5534/autografo_no_128-cmnm-2024-ref_ao_pl_de_no_136-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5534/autografo_no_128-cmnm-2024-ref_ao_pl_de_no_136-gp-2024.pdf</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5535/autografo_no_129-cmnm-2024-ref_ao_pl_de_no_137-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5535/autografo_no_129-cmnm-2024-ref_ao_pl_de_no_137-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação_x000D_
 no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5543/autografo_no_130-cmnm-2024-ref_ao_pl_de_no_065-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5543/autografo_no_130-cmnm-2024-ref_ao_pl_de_no_065-gp-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes para Elaboração e_x000D_
 Execução da Lei Orçamentária Anual - LDO para o_x000D_
 Exercício Financeiro de 2025 e dá outras_x000D_
 providências."</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5546/autografo_no_131-cmnm-2024-ref_ao_pl_de_no_138-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5546/autografo_no_131-cmnm-2024-ref_ao_pl_de_no_138-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
 especial por excesso de arrecadação_x000D_
 no orçamento vigente.</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5547/autografo_no_132-cmnm-2024-ref_ao_pl_de_no_139-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5547/autografo_no_132-cmnm-2024-ref_ao_pl_de_no_139-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por Anulação no_x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5592/autografo_no_133-cmnm-2024-ref_ao_pl_de_no_140-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5592/autografo_no_133-cmnm-2024-ref_ao_pl_de_no_140-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Projeto_x000D_
 de Lei Municipal do Plano de_x000D_
 Cultural de Nova Mamoré (PMC-_x000D_
 2024- 2034), e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5593/autografo_no_134-cmnm-2024-ref_ao_pl_de_no_141-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5593/autografo_no_134-cmnm-2024-ref_ao_pl_de_no_141-gp-2024.pdf</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5594/autografo_no_135-cmnm-2024-ref_ao_pl_de_no_142-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5594/autografo_no_135-cmnm-2024-ref_ao_pl_de_no_142-gp-2024.pdf</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5595/autografo_no_136-cmnm-2024-ref_ao_pl_de_no_143-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5595/autografo_no_136-cmnm-2024-ref_ao_pl_de_no_143-gp-2024.pdf</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5616/autografo_no_137-cmnm-2024-ref_ao_pl_de_no_144-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5616/autografo_no_137-cmnm-2024-ref_ao_pl_de_no_144-gp-2024.pdf</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5617/autografo_no_138-cmnm-2024-ref_ao_pl_de_no_150-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5617/autografo_no_138-cmnm-2024-ref_ao_pl_de_no_150-gp-2024.pdf</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5624/autografo_no_139-cmnm-2024-ref_ao_pl_de_no_145-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5624/autografo_no_139-cmnm-2024-ref_ao_pl_de_no_145-gp-2024.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários _x000D_
 do Orçamento Anual do Município de _x000D_
 Nova Mamoré por Transferência de_x000D_
 Recursos.</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5625/autografo_no_140-cmnm-2024-ref_ao_pl_de_no_148-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5625/autografo_no_140-cmnm-2024-ref_ao_pl_de_no_148-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por Anulação _x000D_
 no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5626/autografo_no_141-cmnm-2024-ref_ao_pl_de_no_146-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5626/autografo_no_141-cmnm-2024-ref_ao_pl_de_no_146-gp-2024.pdf</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5627/autografo_no_142-cmnm-2024-ref_ao_pl_de_no_147-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5627/autografo_no_142-cmnm-2024-ref_ao_pl_de_no_147-gp-2024.pdf</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5628/autografo_no_143-cmnm-2024-ref_ao_pl_de_no_149-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5628/autografo_no_143-cmnm-2024-ref_ao_pl_de_no_149-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito _x000D_
 adicional suplementar por excesso _x000D_
 de arrecadação no orçamento _x000D_
 vigente.</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5629/autografo_no_144-cmnm-2024-ref_ao_pl_de_no_004-cmnm-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5629/autografo_no_144-cmnm-2024-ref_ao_pl_de_no_004-cmnm-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de vagas nos _x000D_
 concursos públicos e seleções _x000D_
 simplificadas no âmbito da _x000D_
 Administração Pública Direta e _x000D_
 Indireta do Município de Nova _x000D_
 Mamoré-RO.</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5647/autografo_no_145-cmnm-2024-ref_ao_pl_de_no_152-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5647/autografo_no_145-cmnm-2024-ref_ao_pl_de_no_152-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito _x000D_
 adicional especial por excesso de _x000D_
 arrecadação no orçamento vigente.</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5648/autografo_no_146-cmnm-2024-ref_ao_pl_de_no_153-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5648/autografo_no_146-cmnm-2024-ref_ao_pl_de_no_153-gp-2024.pdf</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5649/autografo_no_147-cmnm-2024-ref_ao_pl_de_no_154-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5649/autografo_no_147-cmnm-2024-ref_ao_pl_de_no_154-gp-2024.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários _x000D_
 do Orçamento Anual do Município de _x000D_
 Nova Mamoré por Transferência de _x000D_
 Recursos.</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5650/autografo_no_148-cmnm-2024-ref_ao_pl_de_no_151-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5650/autografo_no_148-cmnm-2024-ref_ao_pl_de_no_151-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Inspeção _x000D_
 Municipal de Produtos de Origem _x000D_
 Animal no Município de Nova _x000D_
 Mamoré, e dá outras providências.</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5659/autografo_no_149-cmnm-2024-ref_ao_pl_de_no_155-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5659/autografo_no_149-cmnm-2024-ref_ao_pl_de_no_155-gp-2024.pdf</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5663/autografo_no_150-cmnm-2024-ref_ao_pl_de_no_156-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5663/autografo_no_150-cmnm-2024-ref_ao_pl_de_no_156-gp-2024.pdf</t>
   </si>
   <si>
     <t>“Altera o art. 4° e revoga os _x000D_
 parágrafos 1º, 2º, 3º e 4º em seu _x000D_
 dispositivo da Lei 1.652-GP/2020, de _x000D_
 26de novembro de 2020 que Dispõe _x000D_
 da criação do conselho Municipal de _x000D_
 Assistência Social, e dá outras _x000D_
 providências".</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5674/autografo_no_151-cmnm-2024-ref_ao_pl_de_no_158-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5674/autografo_no_151-cmnm-2024-ref_ao_pl_de_no_158-gp-2024.pdf</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5675/autografo_no_152-cmnm-2024-ref_ao_pl_de_no_161-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5675/autografo_no_152-cmnm-2024-ref_ao_pl_de_no_161-gp-2024.pdf</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5676/autografo_no_153-cmnm-2024-ref_ao_pl_de_no_162-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5676/autografo_no_153-cmnm-2024-ref_ao_pl_de_no_162-gp-2024.pdf</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5683/autografo_no_154-cmnm-2024-ref_ao_pl_de_no_005-cmnm-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5683/autografo_no_154-cmnm-2024-ref_ao_pl_de_no_005-cmnm-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o ordenamento _x000D_
 territorial e horário de _x000D_
 funcionamento de entidades de tiro _x000D_
 desportivo no Município de Nova _x000D_
 Mamoré/RO.</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5694/autografo_no_155-cmnm-2024-ref_ao_pl_de_no_164-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5694/autografo_no_155-cmnm-2024-ref_ao_pl_de_no_164-gp-2024.pdf</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5695/autografo_no_156-cmnm-2024-ref_ao_pl_de_no_165-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5695/autografo_no_156-cmnm-2024-ref_ao_pl_de_no_165-gp-2024.pdf</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5711/autografo_no_157-cmnm-2024-ref_ao_pl_de_no_166-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5711/autografo_no_157-cmnm-2024-ref_ao_pl_de_no_166-gp-2024.pdf</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5712/autografo_no_158-cmnm-2024-ref_ao_pl_de_no_167-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5712/autografo_no_158-cmnm-2024-ref_ao_pl_de_no_167-gp-2024.pdf</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5713/autografo_no_159-cmnm-2024-ref_ao_pl_de_no_168-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5713/autografo_no_159-cmnm-2024-ref_ao_pl_de_no_168-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito_x000D_
 adicional suplementar por excesso_x000D_
 de arrecadação no orçamento _x000D_
 vigente.</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5714/autografo_no_160-cmnm-2024-ref_ao_pl_de_no_169-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5714/autografo_no_160-cmnm-2024-ref_ao_pl_de_no_169-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito _x000D_
 adicional suplementar por excesso_x000D_
 de arrecadação no orçamento _x000D_
 vigente.</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5727/autografo-161_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5727/autografo-161_protocolado.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar por excesso de arrecadação no orçamento vigente.</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5728/autografo-162_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5728/autografo-162_protocolado.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Suplementar por Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5729/autografo-163_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5729/autografo-163_protocolado.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do Orçamento Anual do Município de Nova Mamoré por Transferência de Recursos.</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5730/autografo-164_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5730/autografo-164_protocolado.pdf</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5723/autografo-165_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5723/autografo-165_protocolado.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.353-GP/18, de 19 de março de 2018, que reestruturou o Instituto de Previdência Social dos Servidores Públicos Municipais de Nova Mamoré IPRENOM, e dá outras providências.</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5731/autografo-166_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5731/autografo-166_protocolado.pdf</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5732/autografo-167_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5732/autografo-167_protocolado.pdf</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5733/autografo-168_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5733/autografo-168_protocolado.pdf</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5735/autografo-169_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5735/autografo-169_protocolado.pdf</t>
   </si>
   <si>
     <t>Institui a “Ficha Limpa Municipal” nas Nomeações de Servidores a Cargos Comissionados no âmbito da Administração Direta, Indireta e Autárquica do Poder Executivo e Legislativo no Município de Nova Mamoré-RO, e dá outras providências.</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5738/01-autografo-170_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5738/01-autografo-170_protocolado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização da Procuradoria Geral do Município de Nova Mamoré-RO, nos termos do art. 85 da Lei Orgânica do Município e altera dispositivo da Lei Complementar nº 012, de 15 de março de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5739/autografo-171_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5739/autografo-171_protocolado.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Doar o Imóvel que especifica ao Estado de Rondônia, tendo como Interveniente Anuente, a Secretaria de Estado da_x000D_
 Segurança, Defesa e Cidadania, e dá outras providências."</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5746/autografo-172_protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5746/autografo-172_protocolado.pdf</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5796/autografo_no_173-cmnm-2024-ref_ao_pl_de_no_159-gp-2024-loa-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5796/autografo_no_173-cmnm-2024-ref_ao_pl_de_no_159-gp-2024-loa-2025.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa _x000D_
 do Município de Nova Mamoré para o _x000D_
 Exercício Financeiro de 2025.</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5805/autografo_no_174-cmnm-2024-ref_ao_pl_de_no_007-cmnm-2024-abono_natalino.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5805/autografo_no_174-cmnm-2024-ref_ao_pl_de_no_007-cmnm-2024-abono_natalino.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Auxílio _x000D_
 Natalino aos servidores do quadro _x000D_
 efetivo e comissionado da Câmara _x000D_
 Municipal de Nova Mamoré.</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5806/autografo_no_175-cmnm-2024-ref_ao_pl_de_no_192-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5806/autografo_no_175-cmnm-2024-ref_ao_pl_de_no_192-gp-2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo Municipal _x000D_
 Ingressar no Consórcio _x000D_
 Interfederativo de Desenvolvimento _x000D_
 de Rondônia – CINDERONDÔNIA, e _x000D_
 Ratifica o Protocolo de Intenções _x000D_
 Convertido em Contrato de _x000D_
 Consórcio Público, firmado entre _x000D_
 Municípios de Rondônia e o Estado _x000D_
 de Rondônia, e dá Outras _x000D_
 Providências”.</t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5807/autografo_no_176-cmnm-2024-ref_ao_pl_de_no_179-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5807/autografo_no_176-cmnm-2024-ref_ao_pl_de_no_179-gp-2024.pdf</t>
   </si>
   <si>
     <t>Acrescenta Parágrafo Único ao Art. 3° da Lei nº _x000D_
 1.697-GP/2021 que Autoriza o Poder Executivo a _x000D_
 Celebrar o Contrato Administrativo de Cessão de _x000D_
 Uso e Gozo de Área Urbana (terreno), com a Loja _x000D_
 Maçônica Abdom Jacob Atalallah, de Interesse da _x000D_
 Administração.</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5808/autografo_no_177-cmnm-2024-ref_ao_pl_de_no_180-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5808/autografo_no_177-cmnm-2024-ref_ao_pl_de_no_180-gp-2024.pdf</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5809/autografo_no_178-cmnm-2024-ref_ao_pl_de_no_181-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5809/autografo_no_178-cmnm-2024-ref_ao_pl_de_no_181-gp-2024.pdf</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5810/autografo_no_179-cmnm-2024-ref_ao_pl_de_no_183-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5810/autografo_no_179-cmnm-2024-ref_ao_pl_de_no_183-gp-2024.pdf</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5811/autografo_no_180-cmnm-2024-ref_ao_pl_de_no_184-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5811/autografo_no_180-cmnm-2024-ref_ao_pl_de_no_184-gp-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Concessão do RATEIO_x0002_FUNDEB aos Profissionais da Educação _x000D_
 Básica da Rede Municipal de Ensino, no _x000D_
 exercício de 2024 no Município de Nova _x000D_
 Mamoré-RO”.</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5817/autografo_no_181-cmnm-2024-ref_ao_pl_de_no_185-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5817/autografo_no_181-cmnm-2024-ref_ao_pl_de_no_185-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por Anulação _x000D_
 no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5818/autografo_no_182-cmnm-2024-ref_ao_pl_de_no_186-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5818/autografo_no_182-cmnm-2024-ref_ao_pl_de_no_186-gp-2024.pdf</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5819/autografo_no_183-cmnm-2024-ref_ao_pl_de_no_187-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5819/autografo_no_183-cmnm-2024-ref_ao_pl_de_no_187-gp-2024.pdf</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5820/autografo_no_184-cmnm-2024-ref_ao_pl_de_no_188-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5820/autografo_no_184-cmnm-2024-ref_ao_pl_de_no_188-gp-2024.pdf</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5821/autografo_no_185-cmnm-2024-ref_ao_pl_de_no_189-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5821/autografo_no_185-cmnm-2024-ref_ao_pl_de_no_189-gp-2024.pdf</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5822/autografo_no_186-cmnm-2024-ref_ao_pl_de_no_190-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5822/autografo_no_186-cmnm-2024-ref_ao_pl_de_no_190-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento de cobrança _x000D_
 judicial e extrajudicial dos créditos_x000D_
 inscritos em dívida ativa, de natureza_x000D_
 tributária e não tributária, prevendo meios_x000D_
 alternativos para a sua cobrança, e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5823/autografo_no_187-cmnm-2024-ref_ao_pl_de_no_008-cmnm-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5823/autografo_no_187-cmnm-2024-ref_ao_pl_de_no_008-cmnm-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei _x000D_
 Municipal nº 1.261, de 23 de agosto _x000D_
 de 2017.</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5824/autografo_no_188-cmnm-2024-ref_ao_pl_de_no_009-cmnm-2024-asfenoma.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5824/autografo_no_188-cmnm-2024-ref_ao_pl_de_no_009-cmnm-2024-asfenoma.pdf</t>
   </si>
   <si>
     <t>Reconhece como de utilidade _x000D_
 pública a Associação de Feirantes _x000D_
 de Nova Mamoré– ASFENOMA, no _x000D_
 Município de Nova Mamoré</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5825/autografo_no_189-cmnm-2024-ref_ao_pl_de_no_194-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5825/autografo_no_189-cmnm-2024-ref_ao_pl_de_no_194-gp-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 1.820/2022, que _x000D_
 dispõe sobre regulamentação de viagem a _x000D_
 serviço e concessão de diária a servidores _x000D_
 dos órgãos da administração pública direta _x000D_
 e indireta e terceirizada do Município de _x000D_
 Nova Mamoré e dá outras providências.</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5827/autografo_no_190-cmnm-2024-ref_ao_pl_de_no_191-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5827/autografo_no_190-cmnm-2024-ref_ao_pl_de_no_191-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regime Jurídico Único dos _x000D_
 Servidores Públicos do Município de Nova _x000D_
 Mamoré, das Autarquias e das Fundações _x000D_
 Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5846/autografo_no_191-cmnm-2024-ref_ao_plc_de_no_016-pmnm-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5846/autografo_no_191-cmnm-2024-ref_ao_plc_de_no_016-pmnm-2024.pdf</t>
   </si>
   <si>
     <t>lnstitui o Novo Código Tributário do_x000D_
 Município de Nova Mamoré-RO e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5847/autografo_no_192-cmnm-2024-ref_ao_plc_de_no_019-pmnm-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5847/autografo_no_192-cmnm-2024-ref_ao_plc_de_no_019-pmnm-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Planta Genérica de_x000D_
 Valores para efeito de lançamento do_x000D_
 lmposto sobre a Propriedade Predial e_x000D_
 Territorial Urbana - IPTU, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>DECRETO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5044/decreto_no_7.940-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5044/decreto_no_7.940-gp-2024.pdf</t>
   </si>
   <si>
     <t>“Fixa o Calendário de Pagamento dos_x000D_
 Servidores Públicos do Poder_x000D_
 Executivo Municipal de Nova Mamoré-_x000D_
 RO, para o exercício de 2024, e dá_x000D_
 outras providências”.</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5045/decreto_no_7.941-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5045/decreto_no_7.941-gp-2024.pdf</t>
   </si>
   <si>
     <t>"Estabelece o Calendário dos_x000D_
 Feriados e Pontos Facultativos nas_x000D_
 Repartições Públicas Direta e_x000D_
 Indireta no Município de Nova_x000D_
 Mamoré no Exercício de 2024 e dá_x000D_
 outras providências”.</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5046/decreto_no_7.929-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5046/decreto_no_7.929-gp-2024.pdf</t>
   </si>
   <si>
     <t>“Promove o Congelamento Urbanístico e a Transferência e Titularidade do Responsável Tributário do Núcleo Informal Nominado Setor x, neste Município de Nova Mamoré e comarca”.</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5079/decreto_no_7.977-gp-2024-referente_a_lei_no_2.069-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5079/decreto_no_7.977-gp-2024-referente_a_lei_no_2.069-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito _x000D_
 Adicional Especial por Superávit _x000D_
 Financeiro conforme Art. 43, § 1º, _x000D_
 inciso I da Lei 4.320/64, na Lei 2.067- _x000D_
 GP/2023 (Lei Orçamentária Anual _x000D_
 Exercício 2024)  e dá outras providências.</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5080/decreto_no_7.978-gp-2024-referente_a_lei_no_2.068-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5080/decreto_no_7.978-gp-2024-referente_a_lei_no_2.068-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito _x000D_
 Adicional Especial por Superávit Financeiro _x000D_
 conforme Art. 43, § 1°, inciso I da Lei 4.320/64, _x000D_
 na Lei 2.067-GP/2023 (Lei Orçamentária Anual_x000D_
  Exercício 2024) e dá outras providências.</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5151/decreto_no_8.005-gp-2024-referente_a_lei_no_2.078-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5151/decreto_no_8.005-gp-2024-referente_a_lei_no_2.078-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Remanejamento por Crédito_x000D_
 Adicional Especial por Anulação no_x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5152/decreto_no_8.026-gp-2024-referente_a_lei_no_2.080-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5152/decreto_no_8.026-gp-2024-referente_a_lei_no_2.080-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Superávit Financeiro conforme Art._x000D_
 43, § 1º, inciso I da Lei 4.320/64, na Lei 2.067-_x000D_
 GP/2023 (Lei Orçamentária Anual Exercício 2024)_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5153/decreto_no_8.027-gp-2024-referente_a_lei_no_2.081-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5153/decreto_no_8.027-gp-2024-referente_a_lei_no_2.081-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
 especial por excesso de arrecadação no_x000D_
 orçamento vigente.</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5154/decreto_no_8.028-gp-2024-referente_a_lei_no_2.082-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5154/decreto_no_8.028-gp-2024-referente_a_lei_no_2.082-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no_x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5155/decreto_no_8.029-gp-2024-referente_a_lei_no_2.083-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5155/decreto_no_8.029-gp-2024-referente_a_lei_no_2.083-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por Excesso de Arrecadação no_x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5156/decreto_no_8.030-gp-2024-referente_a_lei_no_2.084-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5156/decreto_no_8.030-gp-2024-referente_a_lei_no_2.084-gp-2024.pdf</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5157/decreto_no_8.031-gp-2024-referente_a_lei_no_2.085-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5157/decreto_no_8.031-gp-2024-referente_a_lei_no_2.085-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Especial_x000D_
 por Excesso de Arrecadação no Orçamento_x000D_
 Vigente.</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5158/decreto_no_8.032-gp-2024-referente_a_lei_no_2.086-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5158/decreto_no_8.032-gp-2024-referente_a_lei_no_2.086-gp-2024.pdf</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5159/decreto_no_8.033-gp-2024-referente_a_lei_no_2.087-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5159/decreto_no_8.033-gp-2024-referente_a_lei_no_2.087-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial_x000D_
 por excesso de arrecadação no orçamento_x000D_
 vigente.</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5160/decreto_no_8.034-gp-2024-referente_a_lei_no_2.088-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5160/decreto_no_8.034-gp-2024-referente_a_lei_no_2.088-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Remanejamento por Crédito Adicional_x000D_
 Especial por Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5161/decreto_no_8.036-gp-2024-referente_a_lei_no_2.089-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5161/decreto_no_8.036-gp-2024-referente_a_lei_no_2.089-gp-2024.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do Orçamento_x000D_
 Anual do Município de Nova Mamoré por_x000D_
 Transferência de Recursos.</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5162/decreto_no_8.037-gp-2024-referente_a_lei_no_2.091-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5162/decreto_no_8.037-gp-2024-referente_a_lei_no_2.091-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por Anulação no Orçamento_x000D_
 Vigente.</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5163/decreto_no_8.038-gp-2024-referente_a_lei_no_2.093-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5163/decreto_no_8.038-gp-2024-referente_a_lei_no_2.093-gp-2024.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do_x000D_
 Orçamento Anual do Município de Nova Mamoré_x000D_
 por Transferência de Recursos.</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5164/decreto_no_8.055-gp-2024-referente_a_lei_no_2.095-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5164/decreto_no_8.055-gp-2024-referente_a_lei_no_2.095-gp-2024.pdf</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5165/decreto_no_8.056-gp-2024-referente_a_lei_no_2.096-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5165/decreto_no_8.056-gp-2024-referente_a_lei_no_2.096-gp-2024.pdf</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5167/decreto_no_8.059-gp-2024-referente_a_lei_no_2.098-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5167/decreto_no_8.059-gp-2024-referente_a_lei_no_2.098-gp-2024.pdf</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5168/decreto_no_8.060-gp-2024-referente_a_lei_no_2.099-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5168/decreto_no_8.060-gp-2024-referente_a_lei_no_2.099-gp-2024.pdf</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5169/decreto_no_8.061-gp-2024-referente_a_lei_no_2.100-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5169/decreto_no_8.061-gp-2024-referente_a_lei_no_2.100-gp-2024.pdf</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5170/decreto_no_8.063-gp-2024-referente_a_lei_no_2.097-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5170/decreto_no_8.063-gp-2024-referente_a_lei_no_2.097-gp-2024.pdf</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5171/decreto_no_8.064-gp-2024-referente_a_lei_no_2.102-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5171/decreto_no_8.064-gp-2024-referente_a_lei_no_2.102-gp-2024.pdf</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5172/decreto_no_8.065-gp-2024-referente_a_lei_no_2.103-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5172/decreto_no_8.065-gp-2024-referente_a_lei_no_2.103-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por Excesso de Arrecadação_x000D_
 no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5188/decreto_no_8.075-gp-2024-referente_a_lei_no_2.105-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5188/decreto_no_8.075-gp-2024-referente_a_lei_no_2.105-gp-2024.pdf</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5189/decreto_no_8.076-gp-2024-referente_a_lei_no_2.106-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5189/decreto_no_8.076-gp-2024-referente_a_lei_no_2.106-gp-2024.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do_x000D_
 Orçamento Anual do Município de Nova Mamoré_x000D_
 por Remanejamento de Recursos.</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5190/decreto_no_8.078-gp-2024-referente_a_lei_no_2.107-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5190/decreto_no_8.078-gp-2024-referente_a_lei_no_2.107-gp-2024.pdf</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5210/decreto_no_8.085-gp-2024-referente_a_lei_no_2.109-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5210/decreto_no_8.085-gp-2024-referente_a_lei_no_2.109-gp-2024.pdf</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5211/decreto_no_8.087-gp-2024-referente_a_lei_no_2.110-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5211/decreto_no_8.087-gp-2024-referente_a_lei_no_2.110-gp-2024.pdf</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5220/decreto_no_8.097-gp-2024-referente_a_lei_no_2.111-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5220/decreto_no_8.097-gp-2024-referente_a_lei_no_2.111-gp-2024.pdf</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5221/decreto_no_8.098-gp-2024-referente_a_lei_no_2.112-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5221/decreto_no_8.098-gp-2024-referente_a_lei_no_2.112-gp-2024.pdf</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5258/decreto_no_8.115-gp-2024-referente_a_lei_no_2.115-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5258/decreto_no_8.115-gp-2024-referente_a_lei_no_2.115-gp-2024.pdf</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5259/decreto_no_8.116-gp-2024-referente_a_lei_no_2.116-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5259/decreto_no_8.116-gp-2024-referente_a_lei_no_2.116-gp-2024.pdf</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5260/decreto_no_8.118-gp-2024-referente_a_lei_no_2.117-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5260/decreto_no_8.118-gp-2024-referente_a_lei_no_2.117-gp-2024.pdf</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5261/decreto_no_8.126-gp-2024-referente_a_lei_no_2.119-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5261/decreto_no_8.126-gp-2024-referente_a_lei_no_2.119-gp-2024.pdf</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5262/decreto_no_8.130-gp-2024-referente_a_lei_no_2.120-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5262/decreto_no_8.130-gp-2024-referente_a_lei_no_2.120-gp-2024.pdf</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5263/decreto_no_8.131-gp-2024-referente_a_lei_no_2.121-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5263/decreto_no_8.131-gp-2024-referente_a_lei_no_2.121-gp-2024.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do_x000D_
 Orçamento Anual do Município de Nova_x000D_
 Mamoré por Transposição de Recursos.</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5264/decreto_no_8.133-gp-2024-referente_a_lei_no_2.123-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5264/decreto_no_8.133-gp-2024-referente_a_lei_no_2.123-gp-2024.pdf</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5265/decreto_no_8.134-gp-2024-referente_a_lei_no_2.124-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5265/decreto_no_8.134-gp-2024-referente_a_lei_no_2.124-gp-2024.pdf</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5266/decreto_no_8.135-gp-2024-referente_a_lei_no_2.125-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5266/decreto_no_8.135-gp-2024-referente_a_lei_no_2.125-gp-2024.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do_x000D_
 Orçamento Anual do Município de Nova_x000D_
 Mamoré por Remanejamento de Recursos.</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5283/decreto_no_8.154-gp-2024-referente_a_lei_no_2.131-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5283/decreto_no_8.154-gp-2024-referente_a_lei_no_2.131-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por Excesso de_x000D_
 Arrecadação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5284/decreto_no_8.155-gp-2024-referente_a_lei_no_2.132-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5284/decreto_no_8.155-gp-2024-referente_a_lei_no_2.132-gp-2024.pdf</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5306/decreto_no_8.166-gp-2024-referente_a_lei_no_2.135-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5306/decreto_no_8.166-gp-2024-referente_a_lei_no_2.135-gp-2024.pdf</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5307/decreto_no_8.167-gp-2024-referente_a_lei_no_2.136-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5307/decreto_no_8.167-gp-2024-referente_a_lei_no_2.136-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Especial por Anulação no Orçamento_x000D_
 Vigente.</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5308/decreto_no_8.168-gp-2024-referente_a_lei_no_2.137-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5308/decreto_no_8.168-gp-2024-referente_a_lei_no_2.137-gp-2024.pdf</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5309/decreto_no_8.169-gp-2024-referente_a_lei_no_2.138-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5309/decreto_no_8.169-gp-2024-referente_a_lei_no_2.138-gp-2024.pdf</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5310/decreto_no_8.170-gp-2024-referente_a_lei_no_2.139-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5310/decreto_no_8.170-gp-2024-referente_a_lei_no_2.139-gp-2024.pdf</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5311/decreto_no_8.171-gp-2024-referente_a_lei_no_2.140-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5311/decreto_no_8.171-gp-2024-referente_a_lei_no_2.140-gp-2024.pdf</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5324/decreto_no_8.179-gp-2024-referente_a_lei_no_2.141-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5324/decreto_no_8.179-gp-2024-referente_a_lei_no_2.141-gp-2024.pdf</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5343/decreto_no_8.180-gp-2024-referente_a_lei_no_2.142-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5343/decreto_no_8.180-gp-2024-referente_a_lei_no_2.142-gp-2024.pdf</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5344/decreto_no_8.183-gp-2024-referente_a_lei_no_2.143-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5344/decreto_no_8.183-gp-2024-referente_a_lei_no_2.143-gp-2024.pdf</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5345/decreto_no_8.165-gp-2024-referente_a_lei_no_2.133-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5345/decreto_no_8.165-gp-2024-referente_a_lei_no_2.133-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Especial por Anulação no Orçamento_x000D_
 Vigente</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5351/decreto_no_8.188-gp-2024-referente_a_lei_no_2.144-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5351/decreto_no_8.188-gp-2024-referente_a_lei_no_2.144-gp-2024.pdf</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5368/decreto_no_8.193-gp-2024-referente_a_lei_no_2.145-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5368/decreto_no_8.193-gp-2024-referente_a_lei_no_2.145-gp-2024.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do _x000D_
 Orçamento Anual do Município_x000D_
 de Nova Mamoré por Transferência de _x000D_
 Recursos.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5369/decreto_no_8.196-gp-2024-referente_a_lei_no_2.146-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5369/decreto_no_8.196-gp-2024-referente_a_lei_no_2.146-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento_x000D_
 Vigente.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5374/decreto_executivo_no_8.201-gp-2024-referente_a_lei_no_2.147-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5374/decreto_executivo_no_8.201-gp-2024-referente_a_lei_no_2.147-gp-2024.pdf</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5399/decreto_executivo_no_8.216-gp-2024-referente_a_lei_no_2.155-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5399/decreto_executivo_no_8.216-gp-2024-referente_a_lei_no_2.155-gp-2024.pdf</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5400/decreto_executivo_no_8.218-gp-2024-referente_a_lei_no_2.157-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5400/decreto_executivo_no_8.218-gp-2024-referente_a_lei_no_2.157-gp-2024.pdf</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5401/decreto_executivo_no_8.219-gp-2024-referente_a_lei_no_2.158-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5401/decreto_executivo_no_8.219-gp-2024-referente_a_lei_no_2.158-gp-2024.pdf</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5402/decreto_executivo_no_8.220-gp-2024-referente_a_lei_no_2.159-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5402/decreto_executivo_no_8.220-gp-2024-referente_a_lei_no_2.159-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 especial por Excesso de Arrecadação no_x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5403/decreto_executivo_no_8.221-gp-2024-referente_a_lei_no_2.160-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5403/decreto_executivo_no_8.221-gp-2024-referente_a_lei_no_2.160-gp-2024.pdf</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5404/decreto_executivo_no_8.222-gp-2024-referente_a_lei_no_2.161-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5404/decreto_executivo_no_8.222-gp-2024-referente_a_lei_no_2.161-gp-2024.pdf</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5436/decreto_executivo_no_8.235-gp-2024-referente_a_lei_no_2.163-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5436/decreto_executivo_no_8.235-gp-2024-referente_a_lei_no_2.163-gp-2024.pdf</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5437/decreto_executivo_no_8.237-gp-2024-referente_a_lei_no_2.164-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5437/decreto_executivo_no_8.237-gp-2024-referente_a_lei_no_2.164-gp-2024.pdf</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5438/decreto_executivo_no_8.238-gp-2024-referente_a_lei_no_2.165-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5438/decreto_executivo_no_8.238-gp-2024-referente_a_lei_no_2.165-gp-2024.pdf</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5439/decreto_executivo_no_8.241-gp-2024-referente_a_lei_no_2.167-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5439/decreto_executivo_no_8.241-gp-2024-referente_a_lei_no_2.167-gp-2024.pdf</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5440/decreto_executivo_no_8.242-gp-2024-referente_a_lei_no_2.168-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5440/decreto_executivo_no_8.242-gp-2024-referente_a_lei_no_2.168-gp-2024.pdf</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5441/decreto_executivo_no_8.243-gp-2024-referente_a_lei_no_2.169-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5441/decreto_executivo_no_8.243-gp-2024-referente_a_lei_no_2.169-gp-2024.pdf</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5461/decreto_executivo_no_8.263-gp-2024-referente_a_lei_no_2.170-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5461/decreto_executivo_no_8.263-gp-2024-referente_a_lei_no_2.170-gp-2024.pdf</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5462/decreto_executivo_no_8.266-gp-2024-referente_a_lei_no_2.172-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5462/decreto_executivo_no_8.266-gp-2024-referente_a_lei_no_2.172-gp-2024.pdf</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5470/decreto_executivo_no_8.267-gp-2024-referente_a_lei_no_2.175-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5470/decreto_executivo_no_8.267-gp-2024-referente_a_lei_no_2.175-gp-2024.pdf</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5471/decreto_executivo_no_8.268-gp-2024-referente_a_lei_no_2.176-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5471/decreto_executivo_no_8.268-gp-2024-referente_a_lei_no_2.176-gp-2024.pdf</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5484/decreto_executivo_no_8.287-gp-2024-referente_a_lei_no_2.178-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5484/decreto_executivo_no_8.287-gp-2024-referente_a_lei_no_2.178-gp-2024.pdf</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5485/decreto_executivo_no_8.288-gp-2024-referente_a_lei_no_2.179-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5485/decreto_executivo_no_8.288-gp-2024-referente_a_lei_no_2.179-gp-2024.pdf</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5538/decreto_executivo_no_8.304-gp-2024-referente_a_lei_no_2.184-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5538/decreto_executivo_no_8.304-gp-2024-referente_a_lei_no_2.184-gp-2024.pdf</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5539/decreto_executivo_no_8.305-gp-2024-referente_a_lei_no_2.186-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5539/decreto_executivo_no_8.305-gp-2024-referente_a_lei_no_2.186-gp-2024.pdf</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5540/decreto_executivo_no_8.307-gp-2024-referente_a_lei_no_2.187-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5540/decreto_executivo_no_8.307-gp-2024-referente_a_lei_no_2.187-gp-2024.pdf</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5541/decreto_executivo_no_8.308-gp-2024-referente_a_lei_no_2.189-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5541/decreto_executivo_no_8.308-gp-2024-referente_a_lei_no_2.189-gp-2024.pdf</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5548/decreto_executivo_no_8.314-gp-2024-referente_a_lei_no_2.195-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5548/decreto_executivo_no_8.314-gp-2024-referente_a_lei_no_2.195-gp-2024.pdf</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5549/decreto_executivo_no_8.316-gp-2024-referente_a_lei_no_2.197-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5549/decreto_executivo_no_8.316-gp-2024-referente_a_lei_no_2.197-gp-2024.pdf</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5550/decreto_executivo_no_8.318-gp-2024-referente_a_lei_no_2.198-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5550/decreto_executivo_no_8.318-gp-2024-referente_a_lei_no_2.198-gp-2024.pdf</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5551/decreto_executivo_no_8.320-gp-2024-referente_a_lei_no_2.200-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5551/decreto_executivo_no_8.320-gp-2024-referente_a_lei_no_2.200-gp-2024.pdf</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5552/decreto_executivo_no_8.321-gp-2024-referente_a_lei_no_2.201-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5552/decreto_executivo_no_8.321-gp-2024-referente_a_lei_no_2.201-gp-2024.pdf</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5557/decreto_executivo_no_8.331-gp-2024-_luto_oficial.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5557/decreto_executivo_no_8.331-gp-2024-_luto_oficial.pdf</t>
   </si>
   <si>
     <t>"Decreta LUTO OFICIAL de 03 (três) dias, pelo_x000D_
 falecimento do Senhor ANTONIO MARCOS_x000D_
 OLIVEIRA DOS SANTOS".</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5558/decreto_executivo_no_8.317-gp-2024-referente_a_lei_no_2.196-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5558/decreto_executivo_no_8.317-gp-2024-referente_a_lei_no_2.196-gp-2024.pdf</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5559/decreto_executivo_no_8.319-gp-2024-referente_a_lei_no_2.199-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5559/decreto_executivo_no_8.319-gp-2024-referente_a_lei_no_2.199-gp-2024.pdf</t>
   </si>
   <si>
     <t>5560</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5560/decreto_executivo_no_8.327-gp-2024-referente_a_lei_no_2.203-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5560/decreto_executivo_no_8.327-gp-2024-referente_a_lei_no_2.203-gp-2024.pdf</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5561/decreto_executivo_no_8.328-gp-2024-referente_a_lei_no_2.204-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5561/decreto_executivo_no_8.328-gp-2024-referente_a_lei_no_2.204-gp-2024.pdf</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5562/decreto_executivo_no_8.286-gp-2024-referente_a_lei_no_2.177-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5562/decreto_executivo_no_8.286-gp-2024-referente_a_lei_no_2.177-gp-2024.pdf</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5563/decreto_executivo_no_8.300-gp-2024-referente_a_lei_no_2.181-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5563/decreto_executivo_no_8.300-gp-2024-referente_a_lei_no_2.181-gp-2024.pdf</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5574/decreto_executivo_no_8.302-gp-2024-referente_a_lei_no_2.182-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5574/decreto_executivo_no_8.302-gp-2024-referente_a_lei_no_2.182-gp-2024.pdf</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5575/decreto_executivo_no_8.303-gp-2024-referente_a_lei_no_2.183-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5575/decreto_executivo_no_8.303-gp-2024-referente_a_lei_no_2.183-gp-2024.pdf</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5576/decreto_executivo_no_8.306-gp-2024-referente_a_lei_no_2.185-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5576/decreto_executivo_no_8.306-gp-2024-referente_a_lei_no_2.185-gp-2024.pdf</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5577/decreto_executivo_no_8.309-gp-2024-referente_a_lei_no_2.188-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5577/decreto_executivo_no_8.309-gp-2024-referente_a_lei_no_2.188-gp-2024.pdf</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5578/decreto_executivo_no_8.310-gp-2024-referente_a_lei_no_2.190-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5578/decreto_executivo_no_8.310-gp-2024-referente_a_lei_no_2.190-gp-2024.pdf</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5579/decreto_executivo_no_8.311-gp-2024-referente_a_lei_no_2.191-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5579/decreto_executivo_no_8.311-gp-2024-referente_a_lei_no_2.191-gp-2024.pdf</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5580/decreto_executivo_no_8.312-gp-2024-referente_a_lei_no_2.192-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5580/decreto_executivo_no_8.312-gp-2024-referente_a_lei_no_2.192-gp-2024.pdf</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5581/decreto_executivo_no_8.313-gp-2024-referente_a_lei_no_2.193-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5581/decreto_executivo_no_8.313-gp-2024-referente_a_lei_no_2.193-gp-2024.pdf</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5582/decreto_executivo_no_8.315-gp-2024-referente_a_lei_no_2.194-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5582/decreto_executivo_no_8.315-gp-2024-referente_a_lei_no_2.194-gp-2024.pdf</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5596/decreto_executivo_no_8.356-gp-2024-referente_a_lei_no_2.208-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5596/decreto_executivo_no_8.356-gp-2024-referente_a_lei_no_2.208-gp-2024.pdf</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5597/decreto_executivo_no_8.357-gp-2024-referente_a_lei_no_2.209-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5597/decreto_executivo_no_8.357-gp-2024-referente_a_lei_no_2.209-gp-2024.pdf</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5598/decreto_executivo_no_8.358-gp-2024-referente_a_lei_no_2.210-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5598/decreto_executivo_no_8.358-gp-2024-referente_a_lei_no_2.210-gp-2024.pdf</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5622/decreto_executivo_no_8.377-gp-2024-referente_a_lei_no_2.211-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5622/decreto_executivo_no_8.377-gp-2024-referente_a_lei_no_2.211-gp-2024.pdf</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5623/decreto_executivo_no_8.378-gp-2024-referente_a_lei_no_2.212-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5623/decreto_executivo_no_8.378-gp-2024-referente_a_lei_no_2.212-gp-2024.pdf</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5630/decreto_executivo_no_8.380-gp-2024-referente_a_lei_no_2.213-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5630/decreto_executivo_no_8.380-gp-2024-referente_a_lei_no_2.213-gp-2024.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do_x000D_
 Orçamento Anual do Município de Nova_x000D_
 Mamoré por Transferência de Recursos.</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5631/decreto_executivo_no_8.381-gp-2024-referente_a_lei_no_2.215-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5631/decreto_executivo_no_8.381-gp-2024-referente_a_lei_no_2.215-gp-2024.pdf</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5632/decreto_executivo_no_8.384-gp-2024-referente_a_lei_no_2.216-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5632/decreto_executivo_no_8.384-gp-2024-referente_a_lei_no_2.216-gp-2024.pdf</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5633/decreto_executivo_no_8.385-gp-2024-referente_a_lei_no_2.217-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5633/decreto_executivo_no_8.385-gp-2024-referente_a_lei_no_2.217-gp-2024.pdf</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5634/decreto_executivo_no_8.386-gp-2024-referente_a_lei_no_2.218-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5634/decreto_executivo_no_8.386-gp-2024-referente_a_lei_no_2.218-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
 suplementar por excesso de arrecadação no_x000D_
 orçamento vigente.</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5652/decreto_executivo_no_8.403-gp-2024-referente_a_lei_no_2.220-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5652/decreto_executivo_no_8.403-gp-2024-referente_a_lei_no_2.220-gp-2024.pdf</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5653/decreto_executivo_no_8.405-gp-2024-referente_a_lei_no_2.221-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5653/decreto_executivo_no_8.405-gp-2024-referente_a_lei_no_2.221-gp-2024.pdf</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5654/decreto_executivo_no_8.406-gp-2024-referente_a_lei_no_2.222-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5654/decreto_executivo_no_8.406-gp-2024-referente_a_lei_no_2.222-gp-2024.pdf</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5660/decreto_executivo_no_8.423-gp-2024-referente_a_lei_no_2.223-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5660/decreto_executivo_no_8.423-gp-2024-referente_a_lei_no_2.223-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por Anulação no Orçamento_x000D_
 Vigente</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5680/decreto_executivo_no_8.439-gp-2024-referente_a_lei_no_2.227-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5680/decreto_executivo_no_8.439-gp-2024-referente_a_lei_no_2.227-gp-2024.pdf</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5696/decreto_executivo_no_8.486-gp-2024-referente_a_lei_no_2.231-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5696/decreto_executivo_no_8.486-gp-2024-referente_a_lei_no_2.231-gp-2024.pdf</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5697/decreto_executivo_no_8.487-gp-2024-referente_a_lei_no_2.232-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5697/decreto_executivo_no_8.487-gp-2024-referente_a_lei_no_2.232-gp-2024.pdf</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5704/decreto_executivo_no_8.437-gp-2024-referente_a_lei_no_2.225-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5704/decreto_executivo_no_8.437-gp-2024-referente_a_lei_no_2.225-gp-2024.pdf</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5705/decreto_executivo_no_8.438-gp-2024-referente_a_lei_no_2.226-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5705/decreto_executivo_no_8.438-gp-2024-referente_a_lei_no_2.226-gp-2024.pdf</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5715/decreto_executivo_no_8.489-gp-2024-referente_a_lei_no_2.234-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5715/decreto_executivo_no_8.489-gp-2024-referente_a_lei_no_2.234-gp-2024.pdf</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5716/decreto_executivo_no_8.491-gp-2024-referente_a_lei_no_2.236-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5716/decreto_executivo_no_8.491-gp-2024-referente_a_lei_no_2.236-gp-2024.pdf</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5753/decreto_executivo_no_8.528-gp-2024-referente_a_lei_no_2.247-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5753/decreto_executivo_no_8.528-gp-2024-referente_a_lei_no_2.247-gp-2024.pdf</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5812/decreto_executivo_no_8.572-gp-2024-referente_a_lei_no_2.251-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5812/decreto_executivo_no_8.572-gp-2024-referente_a_lei_no_2.251-gp-2024.pdf</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5813/decreto_executivo_no_8.573-gp-2024-referente_a_lei_no_2.252-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5813/decreto_executivo_no_8.573-gp-2024-referente_a_lei_no_2.252-gp-2024.pdf</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5814/decreto_executivo_no_8.574-gp-2024-referente_a_lei_no_2.253-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5814/decreto_executivo_no_8.574-gp-2024-referente_a_lei_no_2.253-gp-2024.pdf</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5815/decreto_executivo_no_8.575-gp-2024-referente_a_lei_no_2.256-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5815/decreto_executivo_no_8.575-gp-2024-referente_a_lei_no_2.256-gp-2024.pdf</t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5816/decreto_executivo_no_8.576-gp-2024-referente_a_lei_no_2.257-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5816/decreto_executivo_no_8.576-gp-2024-referente_a_lei_no_2.257-gp-2024.pdf</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5828/decreto_executivo_no_8.577-gp-2024-referente_a_lei_no_2.258-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5828/decreto_executivo_no_8.577-gp-2024-referente_a_lei_no_2.258-gp-2024.pdf</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5829/decreto_executivo_no_8.578-gp-2024-referente_a_lei_no_2.259-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5829/decreto_executivo_no_8.578-gp-2024-referente_a_lei_no_2.259-gp-2024.pdf</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
     <t>EMDF</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA</t>
   </si>
   <si>
     <t>ABÍLIO BAIANO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5268/emenda__modificativa_no_001-2024-_ao_pl_045-gp_2024_-_ver_nilson.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5268/emenda__modificativa_no_001-2024-_ao_pl_045-gp_2024_-_ver_nilson.pdf</t>
   </si>
   <si>
     <t>Altera o § 1º do art. 1º do Projeto de Lei nº 045-GP/2024, que passa a ter_x000D_
 a seguinte redação:_x000D_
 _x000D_
 Art. 1º. [...]:_x000D_
 _x000D_
 § 1 º. Ao longo das faixas marginais de_x000D_
 qualquer curso dágua natural perene e intermitente,_x000D_
 excluídos os efêmeros, a contar desde a borda da_x000D_
 calha do leito regular, em largura mínima, 6 (seis)_x000D_
 metros de cada lado em toda a extensão do_x000D_
 perímetro urbana ou áreas de expansão urbana.</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
     <t>EMENDA Nº 002/2024 MODIFICATIVA AO PROJETO DE LEI Nº 005-2024_x000D_
 _x000D_
 Altera o caput art. 1º do Projeto de Lei nº 005/2024, e acrescenta os _x000D_
 incisos I e II ao respectivo art. 1º, que passa a ter a seguinte redação:_x000D_
                                   Art. 1º. As entidades destinadas à prática e _x000D_
                                  treinamento de tiro desportivo estarão sujeitas a _x000D_
                                  distância mínima de:_x000D_
                                 I – 500 (quinhentos) metros de estabelecimentos de _x000D_
                                 ensino públicos ou privados quando a entidade de _x000D_
                                 tiro desportivo for configurada como outdoor –_x000D_
                                 caracterizam-se àqueles estabelecimentos abertos;_x000D_
                                II – 100 (cem) metros de estabelecimentos de ensino _x000D_
                         públicos ou privados quando a entidade de tiro _x000D_
 desportivo for configurada como indoor –_x000D_
 caracterizam-se àqueles estabelecimentos fechados.</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
     <t>Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5750/emenda__modificativa_no_003-2024_-ao_projeto_de_lei_complementar_no_018-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5750/emenda__modificativa_no_003-2024_-ao_projeto_de_lei_complementar_no_018-gp-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 003/2024 MODIFICATIVA AO PROJETO DE LEI _x000D_
 COMPLEMENTAR Nº 018-GP/2024_x000D_
 _x000D_
 Altera o Parágrafo Único do art. 17 do Projeto de Lei Complementar nº _x000D_
 018-GP/2024, que passa a ter a seguinte redação:_x000D_
 _x000D_
                Art. 17. [...]:_x000D_
 _x000D_
 Parágrafo único. O conciliador deverá ter sua _x000D_
 formação nível superior em Administração, _x000D_
 Economia e/ou Contabilidade com Especialização _x000D_
 Gestão/Administração Pública, ou formação nível _x000D_
 superior em Pedagogia e Gestão Pública, e em _x000D_
 todos os casos deve se submeter-se à capacitação _x000D_
 de que trata a Resolução CNJ nº 125/2010 (artigo 11 _x000D_
 da Lei de Mediação).</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
     <t>CLAUDIOMIR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5849/emenda__modificativa_no_004-2024_-ao_projeto_de_lei_complementar_no_016-gp-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5849/emenda__modificativa_no_004-2024_-ao_projeto_de_lei_complementar_no_016-gp-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 004/2024 ao Projeto de Lei Complementar nº 016-PMNM-2023_x000D_
 _x000D_
 Altera o art.15 do Projeto de Lei Complementar nº 016-PMNM-2023.</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>JOSÉ CARLOS ELETRICISTA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5092/1-indicacao_no_001-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5092/1-indicacao_no_001-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 	001/2024_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 	O Vereador JOSÉ CARLOS R. DOS SANTOS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO - LHE seja considerada a implementação de medidas que reduzam a carga tributária sobre os comércios da zona rural, visando não apenas o crescimento econômico dessas regiões, mas também a promoção do desenvolvimento sustentável e da inclusão social.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>MARQUINHO DA 28</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5103/1-indicacao_no_002-gv-mhob-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5103/1-indicacao_no_002-gv-mhob-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 002/2024_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 O Vereador MARCOS HENRIQUE DE O. BEZERRA . infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a Secretaria Municipal de obras , INDICANDO - LHE, que seja feito em caráter de urgência A RECUPERAÇÃO DA PONTE DA LINHA 07 NO KM 01 SAÍDA PARA 421, NO Distrito de Jacinopolis, ZONA RURAL DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5117/2-indicacao_no_003-gv-mhob-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5117/2-indicacao_no_003-gv-mhob-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n°003/2024_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador MARCOS HENRIQUE DE OLIVEIRA BEZERRA . infra-_x000D_
 assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a Secretaria Municipal de Saúde, INDICANDO - LHE, que seja feito a aquisição de cadeiras de rodas para banho para o hospital Antônio Luís de Macedo.</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
     <t>JAIR DA 29</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5138/1-indicacao_no_004-gv-jao-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5138/1-indicacao_no_004-gv-jao-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 004/2024_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador JAIR ALVES DE OLIVEIRA, infra-assinado, no uso das_x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica_x000D_
 Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da_x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO –_x000D_
 LHE, que seja realizada a implantação de manilhas na frente da Paróquia Nossa_x000D_
 Senhora das Fátima, localizada na Avenida Belo Horizonte, número 418, no bairro_x000D_
 Centro, em Nova Dimensão.</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5196/3-indicacao_no_005-gv-mhob-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5196/3-indicacao_no_005-gv-mhob-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 005, 25 de março de 2024._x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador MARCOS HENRIQUE DE O. BEZERRA , infra-assinado,_x000D_
 no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei_x000D_
 Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a_x000D_
 inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM_x000D_
 PLENÁRIO, e se aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues_x000D_
 Uchôa, juntamente com cópia para a Secretaria Municipal de obras , INDICANDO –_x000D_
 LHE, que seja feito em caráter de urgência A RECUPERRAÇÃO OU SEJA_x000D_
 TROCA DE PONTES DE MADEIRA POR TUBOS, DAS PONTES DA LINHA 27_x000D_
 LOCALIZADAS NOS KM 23, KM 29 E A OUTRA NO KM 31, ZONA RURAL DE_x000D_
 NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5216/1-indicacao_no_006-gv-nas-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5216/1-indicacao_no_006-gv-nas-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 006/2024_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador NILSON ALVES DE SOUZA, infra-assinado, no uso das_x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica_x000D_
 Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da_x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com_x000D_
 cópia para a Secretaria Municipal de Saúde - SEMUSA, INDICANDO – LHE, que_x000D_
 verifique a possibilidade de disponibilizar O ATENDIMENTO NA CLÍNICA SANTA_x000D_
 TEREZA, NO DISTRITO DE NOVA DIMENSÃO, QUE TENHAM CONVÊNIO COM_x000D_
 O SUS, pertencente administrativamente a este Município.</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5230/1-indicacao_no_007-gv-dpc-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5230/1-indicacao_no_007-gv-dpc-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 007  de 2024._x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador DENÍZIO PEREIRA DA COSTA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita de Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO – LHE, que seja realizada a reforma do Posto de Saúde de Nova Dimensão.</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5238/2-indicacao_no_008-gv-nas-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5238/2-indicacao_no_008-gv-nas-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 008/2024._x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador NILSON ALVES DE SOUZA, infra-assinado, no uso das_x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica_x000D_
 Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da_x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com_x000D_
 cópia para a Secretaria Municipal de Obras - SEOSP, INDICANDO – LHE, que_x000D_
 verifique a possibilidade de disponibilizar A CONSTRUÇÃO DA MÃO VIA DUPLA_x000D_
 AO LADO DA AVENIDA NOVO HORIZONTE DO DISTRITO DE NOVA_x000D_
 DIMENSÃO, pertencente administrativamente a este Município.</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5282/2-indicacao_no_009-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5282/2-indicacao_no_009-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 009/2024_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador JOSÉ CARLOS R. DOS SANTOS, infra-assinado, no uso das_x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica_x000D_
 Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da_x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito_x000D_
 Municipal, INDICANDO - LHE, que seja feita a substituição das luminárias do Distrito_x000D_
 de Araras.</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5285/1-indicacao_no_010_-gv-cr-2024-protocolada.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5285/1-indicacao_no_010_-gv-cr-2024-protocolada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 10/2024_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das_x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal_x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente_x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que_x000D_
 seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal com cópia a_x000D_
 secretária municipal de obras e/ou secretaria de esportes e eventos, INDICANDO -_x000D_
 LHE que seja feito a aquisição e instalação de nova grama sintética, na quadra de_x000D_
 esportes localizada no espaço alternativo, bem como a revitalização da iluminação no_x000D_
 local.</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
     <t>FÁBIO CARCARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5286/1-indicacao_no_011-gv-fsc-2024-protocolada.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5286/1-indicacao_no_011-gv-fsc-2024-protocolada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 11/2024_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador FÁBIO DOS SANTOS DAS CHAGAS, infra-assinado, no uso das_x000D_
 atribuições que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal_x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente_x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que_x000D_
 seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDOLHE_x000D_
 que seja considerada a construção de uma escola municipal no Bairro Santa_x000D_
 Luzia, em Nova Mamoré.</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5348/indicacao_no_012-2024-abilio-protoc..pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5348/indicacao_no_012-2024-abilio-protoc..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 012/2024_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador NILSON ALVES DE SOUZA, infra-assinado, no uso das atribuições que_x000D_
 lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais_x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO_x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado_x000D_
 oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a Secretaria_x000D_
 Municipal de Saúde - SEMUSA, INDICANDO – LHE, que verifique a possibilidade de_x000D_
 disponibilizar O ATENDIMENTO DE MAIS MÉDICO DO PROGRAMA (PSF) NO_x000D_
 POSTO DE SAÚDE DIOLÍRIO JOSÉ DE OLIVEIRA, NO DISTRITO DE NOVA_x000D_
 DIMENSÃO, pertencente administrativamente a este Município.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5388/indicacao_no_013-2024-jose_carlos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5388/indicacao_no_013-2024-jose_carlos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 013/ 2024_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador JOSÉ CARLOS R. DOS SANTOS, infra-assinado, no uso das_x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica_x000D_
 Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da_x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito_x000D_
 Municipal, INDICANDO - LHE, que seja feita a instalação de dois quebra-molas na_x000D_
 Rua 7 de Setembro.</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5389/indicacao_no_014-2024-claudiomir.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5389/indicacao_no_014-2024-claudiomir.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 014/2024._x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das_x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica_x000D_
 Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da_x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito_x000D_
 Municipal, INDICANDO - LHE que seja feita a SOLICITAÇÃO DE DOAÇÃO DE UM_x000D_
 ESPAÇO DE LOTE URBANO DE TAMANHO ADEQUADO PARA CONSTRUÇÃO_x000D_
 DA SEDE DA AMAA- ASSOCIAÇÃO DE AJUDA MÚTUA AOS AUTISTAS.</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5414/indicacao_no_015-2024-jose_carlos-protocolada.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5414/indicacao_no_015-2024-jose_carlos-protocolada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 15/2024_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador JOSÉ CARLOS R. DOS SANTOS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO - LHE, que seja feita a perfuração de um poço artesiano na escola que está sendo construída na Linha 21 no km 33, pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5423/indicacao_no_016-2024-marcos-protocolada.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5423/indicacao_no_016-2024-marcos-protocolada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 16/ 2024._x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador MARCOS HENRIQUE DE OLIVEIRA BEZERRA , infraassinado,_x000D_
 no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c_x000D_
 Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a_x000D_
 inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM_x000D_
 PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,_x000D_
 juntamente com cópia para a Secretario Municipal de Obras, INDICANDO – LHE, que_x000D_
 seja feito a Construção do muro da escola Manoel José dos Santos, que fica_x000D_
 localizada no travessão da linha 29 buriti com linha 30.</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5444/indicacao_no_017-2024-claudiomir-protocolada.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5444/indicacao_no_017-2024-claudiomir-protocolada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 17/2024_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das_x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal_x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente_x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que_x000D_
 seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO_x000D_
 - LHE, que seja feita a aquisição ou aluguel de um caminhão pipa, para o município_x000D_
 de Nova Mamoré.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5451/indicacao_no_018-2024-marcos-protocolada.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5451/indicacao_no_018-2024-marcos-protocolada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 18/2024_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador MARCOS HENRIQUE DE O. BEZERRA , infra-assinado, no uso_x000D_
 das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica_x000D_
 Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da_x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, juntamente com_x000D_
 cópia para a Secretaria Municipal de obras , INDICANDO – LHE, que seja feito em_x000D_
 caráter de urgência A CONTRATAÇÃO DE MAIS UM MÉDICO CLINICO GERAL_x000D_
 PARA ATENDER NO POSTO DE SAÚDE DIOLORIO JOSÉ DE_x000D_
 OLIVEIRA,LOCALIZADO NO DISTRITO DE NOVA DIMENSÃO, ZONA RURAL DE_x000D_
 NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5513/indicacao_no_019-2024-jair-_protocolada.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5513/indicacao_no_019-2024-jair-_protocolada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 019/2024._x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador JAIR ALVES DE OLIVEIRA, infra-assinado, no uso das atribuições_x000D_
 que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais_x000D_
 disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO_x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado_x000D_
 ofício ao Sr. Marcélio Rodrigues Uchôa, INDICANDO – LHE, que seja solicitada a_x000D_
 nomeação da escola Polo localizada na Linha 29B, km 25, em homenagem ao senhor_x000D_
 Lídio Gomes de Oliveira, um homem cuja história de vida é um exemplo de superação,_x000D_
 dedicação e contribuição para a comunidade local.</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5565/indicacao_no_020-2024-claudiomir-protocolada.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5565/indicacao_no_020-2024-claudiomir-protocolada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 020/ 2024._x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das_x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica_x000D_
 Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da_x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito_x000D_
 Municipal, INDICANDO – LHE, a Vossa Excelência o ALARGAMENTO DA PISTA_x000D_
 DAS MARGINAIS (Avenida Desiderio Domingos Lopes), da BR-425 até o Igarapé_x000D_
 Mangueira, na saída para Porto Velho.</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5566/indicacao_no_021-2024-jose_carlos-protocolada.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5566/indicacao_no_021-2024-jose_carlos-protocolada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 021/2024_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador JOSÉ CARLOS R. DOS SANTOS, infra-assinado, no uso das atribuições que_x000D_
 lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO - LHE, que o nome da Senhora Maria de Lourdes Terezão de Andrade seja atribuído à escola da Linha 21, no km 33 que está sendo construída com prazo de entrega previsto para este ano.</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5567/indicacao_no_022-2024-marcos-protocolada.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5567/indicacao_no_022-2024-marcos-protocolada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 022/2024 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador MARCOS HENRIQUE DE O. BEZERRA , infra-assinado, no uso das atribuições_x000D_
 que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a Secretaria Municipal de obras , INDICANDO LHE, que seja feito em caráter de urgência A TROCA DE UMA PONTE EM MADEIRA POR TUBOS PAD (PRÉ-MOLDADOS DE AÇO DURÁVEL) NA LINHA 23 KM 27 , ZONA RURAL DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5587/indicacao_no_023-2024-fabio-protocolada.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5587/indicacao_no_023-2024-fabio-protocolada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 023/2024_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador FÁBIO DOS SANTOS DAS CHAGAS, infra-assinado, no uso das atribuições_x000D_
 que lhe são conferidas pelo Regimento Interno, em consonância com a Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO para apreciação e votação em plenário. Caso aprovada, requer o envio de ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, indicando a necessidade da construção de calçadas nas vias recentemente pavimentadas no perímetro urbano, como, por exemplo, a Av. Sebastião João Clímaco e a Av. Primeiro de Maio, sem se limitar a estas.</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5589/indicacao_no_024-2024-marcos-protocolada.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5589/indicacao_no_024-2024-marcos-protocolada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 024/2024_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador MARCOS HENRIQUE DE O. BEZERRA , infra-assinado, no uso das_x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica_x000D_
 Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da_x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, juntamente_x000D_
 com cópia para a Secretaria Municipal de obras , INDICANDO – LHE, que seja_x000D_
 feito em caráter de urgência “Instalação de 02 (DOIS) quebra-molas” em frente_x000D_
 à Escola Luciana Maronari, localizada na rua Maracatiara , distrito de Palmeiras_x000D_
 linha 20, zona rural do município de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5600/indicacao_no_025-2024-fabio-protocolada.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5600/indicacao_no_025-2024-fabio-protocolada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 025/2024_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador FÁBIO DOS SANTOS DAS CHAGAS, infra-assinado, no uso das _x000D_
 atribuições que lhe são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal _x000D_
 e demais disposições legais, solicita a Vossa Excelência a inclusão da presente _x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada, que _x000D_
 seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, _x000D_
 INDICANDO-LHE que seja considerada a construção de um centro de distribuição de _x000D_
 água potável ou um poço artesiano na comunidade de Vila Murtinho.</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>GIRIPOCA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5601/indicacao_no_026-2024-giripoca-protocolada.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5601/indicacao_no_026-2024-giripoca-protocolada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 026/2024_x000D_
  _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador JUVENIL QUIRINO JACONI, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica _x000D_
 Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da _x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se _x000D_
 aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, INDICANDO –_x000D_
 LHE, que seja feita a alteração do nome do posto de saúde localizado na 3ª Linha _x000D_
 do Ribeirão. Atualmente, o posto é conhecido como "Procidônio Gomes de Aquino". _x000D_
 No entanto, em reconhecimento à história e às contribuições de um dos primeiros _x000D_
 moradores da região, proponho que o posto de saúde seja renomeado para "Posto _x000D_
 de Saúde Manoel Rodrigues de Almeida".</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5635/indicacao_no_027-2024-abilio-protocolada.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5635/indicacao_no_027-2024-abilio-protocolada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 027/2024_x000D_
 _x000D_
 Senhor Presidente,_x000D_
  _x000D_
 O Vereador NILSON ALVES DE SOUZA, infra-assinado, no uso das atribuições que _x000D_
 lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja _x000D_
 enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO – LHE, que verifique a _x000D_
 possibilidade de CONSTRUIR ESPAÇO PARA A CONSTRUÇÃO DO BARRACÃO _x000D_
 DA FEIRA DO DISTRITO DE NOVA DIMENSÃO, OU A DISPONIBILIZAÇÃO E_x000D_
 REFORMA DO BARRACÃO EXISTENTE NAQUELA LOCALIDADE – CARÁTER _x000D_
 DE URGÊNCIA, pertencente administrativamente a este Município.</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5656/indicacao_no_028-2024-jair-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5656/indicacao_no_028-2024-jair-.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 028/2024._x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador JAIR ALVES DE OLIVEIRA, infra-assinado, no uso das atribuições _x000D_
 que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais _x000D_
 disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO _x000D_
 PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado _x000D_
 oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO – LHE, que seja realizada a_x000D_
 instalação de dois quebra-molas na Avenida Campo Grande, em frente à Escola Paulo _x000D_
 Freire, localizada no distrito de Nova Dimensão. A presente solicitação tem como _x000D_
 objetivo reforçar a segurança dos alunos, funcionários e moradores que circulam _x000D_
 diariamente por essa região.</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5726/indicacao_proposicao_legislativa-029.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5726/indicacao_proposicao_legislativa-029.pdf</t>
   </si>
   <si>
     <t>O Vereador JAIR ALVES DE OLIVEIRA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa e Secretaria de Agricultura, INDICANDO – LHE, que estude a viabilidade de aquisição de um equipamento moderno de pulverização, especificamente um drone agrícola.</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5803/indicacao_no_030-2024-giripoca-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5803/indicacao_no_030-2024-giripoca-.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 030 Nova Mamoré/RO, 16 de dezembro de 2024._x000D_
  _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador JUVENIL QUIRINO JACONI, infra-assinado, no uso das _x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica _x000D_
 Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da _x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se _x000D_
 aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, INDICANDO –_x000D_
 LHE, que seja feita construções de bocas de ala em concreto armado ou alvenaria _x000D_
 de pedra para estabilizar os tubos armco, e assim protegê-los contra o arraste _x000D_
 provocado pela força das águas, Devido às fortes chuvas na região, tem sido _x000D_
 observado o deslocamento dos tubos armco utilizados para drenagem.</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5024/oficio_expedido_no_001-gv-cr-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5024/oficio_expedido_no_001-gv-cr-2024.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Venho por meio deste, solicitar de Vossa Excelência, através da Secretaria de Obras e Serviços Públicos, a realização de uma operação “tapa buracos” nas ruas de asfalto na zona urbana de Nova Mamoré, buscando melhorar as condições do tráfego na da cidade.</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>ANDRÉ DO SINDICATO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5043/oficio_expedido_no_001-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5043/oficio_expedido_no_001-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente,_x000D_
 solicitar de Vossa Excelência Informações relativa ao PAGAMENTO DE ABONO_x000D_
 PERMANÊNCIA para os professores da rede municipal, referente aos 70% do_x000D_
 FUNDEB._x000D_
 Ocorre que 0 mencionado pagamento que, conforme a Lei Federal_x000D_
 14.325/2022, deveria incluir aposentados que estiveram em efetivo exercício nas_x000D_
 redes públicas escolares, não ocorrerá conforme relatado por esta classe a este edil._x000D_
 Segue o parágrafo e incisos da lei que falam acerca do supramencionado:</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5049/oficio_expedido_no_002-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5049/oficio_expedido_no_002-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Exmo. Senhor Defensor_x000D_
 _x000D_
 Ao cumprimentá-lo cordialmente, venho por meio deste solicitar de Vossa Excelência a que seja realizado o atendimento desta Defensoria em Nova Mamoré à data de 02 de março de 2024, nesta Casa de Leis._x000D_
 O Atendimento da Defensoria Pública na região de nova Mamoré se faz necessário, pela alta demanda local, bem como pela impossibilidade daqueles que necessitam, de dirigir-se até a sede desta, no município de Guajará-Mirim.</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5050/oficio_expedido_no_003-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5050/oficio_expedido_no_003-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária, _x000D_
 Ao cumprimentá-la mui atenciosamente, venho por meio do presente solicitar de Vossa Senhoria que solicite da equipe técnica desta renomada secretaria que se realize estudos para a reforma e pintura da escola EMEI Paraíso da Criança._x000D_
 Vale ressaltar que a mencionada escola, encontra-se com sua estrutura precária, requerendo uma imediata e urgente reforma em sua estrutura física, visto não apresentar as condições necessárias para um bom rendimento escolar, não oferecendo segurança e conforto as crianças e funcionários. A escola é de suma importância para a comunidade, por ser ela um local adequado para a correta instrução e formação de cidadãos de bem.</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5051/oficio_no_001-gv-jcrs-2024-renvio.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5051/oficio_no_001-gv-jcrs-2024-renvio.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-lo, venho por meio do presente, solicitar ao Ilustríssimo_x000D_
 Senhor os bons préstimos para que seja disponibilizado uma equipe para que possa ser realizada a borrifação para o controle da dengue e da malaria no assentamento Thiago Campin dos Santos.</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5055/oficio_expedido_no_004-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5055/oficio_expedido_no_004-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente solicitar de Vossa Senhoria que requeira ao setor competente informações acerca da camionete Triton - Placa QTF 9769, pertencente ao setor epidemiológico do município, mais especificamente a FUNASA.</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5074/oficio_no_001-gv-jao-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5074/oficio_no_001-gv-jao-2024.pdf</t>
   </si>
   <si>
     <t>Sr. Secretário,_x000D_
  Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente para solicitar de _x000D_
 Vossa Senhoria, que, na medida de suas possibilidades, requeira junto ao regional de _x000D_
 Guajará-Mirim, ou, ao setor competente que se realize a retirada de uma árvore, localizada _x000D_
 na Linha 27B, km 30. A mesma fora atingida por um raio e desde então está causando _x000D_
 danos e prejuízos aos transeuntes que por aquela região trafegam, tendo em vista que _x000D_
 devido ao incidente mencionado, está a cair galhos na estrada, tendo ainda, já causado _x000D_
 incidentes pois, houve episódios de cair galhos em veículos automotores.</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5075/oficio_no_002-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5075/oficio_no_002-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
  Ao cumprimentá-lo mui atenciosamente, vimos através do presente _x000D_
 expediente solicitar dessa respeitosa instituição - ENERGISA, formalizar uma _x000D_
 solicitação em nome do Sr. PAULO RAFAEL DE AREDES, CPF 882.323.442-53, _x000D_
 dono da chácara localizada no Ramal chacareiro 2 km de Nova Dimensão em _x000D_
 frente ao lacticínio, RODOVIA BR 421 RM CHACARA, referente à instalação de _x000D_
 uma rede de energia elétrica na região.</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5076/oficio_no_001.gv.fsc.2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5076/oficio_no_001.gv.fsc.2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhora Secretária,_x000D_
 _x000D_
  Espero que esta mensagem os encontre bem. Gostaria de expressar minha _x000D_
 preocupação em relação às condições das vias públicas em nossa comunidade. _x000D_
 Observamos um aumento significativo no número de buracos nas estradas _x000D_
 pavimentadas, o que tem impactado negativamente na segurança dos veículos e _x000D_
 pedestres._x000D_
  Diante disso, solicito, respeitosamente, que seja iniciada uma operação de "tapa- _x000D_
 buracos" o mais breve possível. Essa intervenção é essencial para preservar a _x000D_
 infraestrutura viária e garantir a segurança de todos os cidadãos que utilizam essas _x000D_
 vias diariamente.</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5077/oficio_no_002.gv.fsc.2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5077/oficio_no_002.gv.fsc.2024.pdf</t>
   </si>
   <si>
     <t>Prezados responsáveis pelo Cartório Eleitoral de Guajará-Mirim - Nova Mamoré,_x000D_
 _x000D_
  Sirvo-me da presente para, respeitosamente, formalizar uma solicitação em nome _x000D_
 dos moradores do Distrito de Araras, município de Nova Mamoré, situado em _x000D_
 Rondônia, em relação à necessidade premente de uma itinerância para _x000D_
 regularização de pendências eleitorais._x000D_
  Considerando a relevância do exercício democrático e o compromisso de nossa _x000D_
 comunidade em participar ativamente do processo eleitoral, diversos residentes _x000D_
 manifestaram o desejo de regularizar suas situações eleitorais. No entanto, a _x000D_
 distância geográfica até o Cartório Eleitoral tem se mostrado um obstáculo _x000D_
 significativo para muitos cidadãos._x000D_
  Assim sendo, solicitamos a gentileza de viabilizar uma itinerância do Cartório _x000D_
 Eleitoral para o Distrito de Araras, a fim de proporcionar aos moradores a _x000D_
 oportunidade de regularizar suas pendências eleitorais de maneira mais acessível _x000D_
 e conveniente.</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5078/oficio_expedido_no_005-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5078/oficio_expedido_no_005-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Senhores,_x000D_
 _x000D_
  Ao cumprimentá-los atenciosamente, venho por meio do presente, _x000D_
 solicitar de Vossas Excelências Informações relativas ao PAGAMENTO DO SALÁRIO _x000D_
 BASE para os professores da rede municipal, referente ao reajuste do piso salarial _x000D_
 dos profissionais do Magistério Público da Educação Básica, conforme anunciado pelo _x000D_
 Governo Federal, nos termos da Lei Federal n° 11738/2008.</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5084/oficio_no_003.gv.fsc.2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5084/oficio_no_003.gv.fsc.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Construção de Calçadas em Vias Pavimentadas.</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5093/oficio_no_001-gv-nas-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5093/oficio_no_001-gv-nas-2024.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Ao cumprimentá-la mui atenciosamente, venho através de o presente solicitar a Vossa Senhoria que viabilize a manutenção nos telhados e forros da escola Onorina de Souza no Distrito de Nova Dimensão. Venho aqui expressar uma preocupação urgente relacionada à infraestrutura de nossa instituição._x000D_
 Com o retorno das aulas, nosso compromisso primordial é proporcionar um ambiente seguro e propício ao aprendizado para todos os nossos alunos.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5100/oficio_no_004.gv.fsc.2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5100/oficio_no_004.gv.fsc.2024.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, representando a comunidade da Igreja Evangélica Renovação Ministério Apascentar, localizada em nossa cidade, para apresentar um pedido de autorização para a utilização de um espaço público sob jurisdição municipal, com o propósito de realizar um evento religioso._x000D_
 O evento em questão consistirá em um culto a ser realizado no dia 1 de março, sexta-feira, às 19 horas. A igreja deseja promover uma celebração para sua comunidade, com o objetivo de fortalecer os laços espirituais e promover a união entre os fiéis. O local requerido seria na parte ampla de nossa pista de caminhada localizada na Av, Dezidério Domingues Lopes, 3471, Centro. Gostaria de ressaltar que a limpeza e arrumação do pós e pré-evento, fica por parte dos organizadores.</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5125/oficio_no_005.gv.fsc.2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5125/oficio_no_005.gv.fsc.2024.pdf</t>
   </si>
   <si>
     <t>Pedido de Liberação da Quadra de Esportes Municipal "Amarelão" para Evento Comunitário._x000D_
 Prezado Senhor Prefeito Marcélio,_x000D_
 _x000D_
 Escrevo-lhe em nome do Clube Atalaias Nova Mamoré da Igreja Adventista do Sétimo Dia, para solicitar a_x000D_
 liberação da quadra de esportes municipal conhecida popularmente como "Amarelão", localizada no_x000D_
 endereço Av. Dom Pedro II, nº 6763, para a realização de um evento comunitário._x000D_
 No dia 17 de março, estaremos promovendo o evento "Desbravador por um dia", uma ação aberta à_x000D_
 comunidade com o intuito de apresentar o nosso clube e abrir inscrições para todos os meninos e meninas_x000D_
 de 10 a 15 anos que tiverem interesse em participar. Além disso, em parceria com o departamento da ASA_x000D_
 (Ação Social Adventista), estaremos realizando uma série de atividades de cunho social, as quais incluem:_x000D_
 Aferição de pressão_x000D_
 Testes rápidos_x000D_
 Cortes de cabelo (confirmado)_x000D_
 Aulas funcionais com o instrutor Vanderson (confirmado)_x000D_
 Brincadeiras para crianças_x000D_
 Doação de roupas</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5126/oficio_expedido_no_002-gv-cr-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5126/oficio_expedido_no_002-gv-cr-2024.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado,_x000D_
 _x000D_
 Honra-nos cumprimentá-lo Senhor deputado, ao tempo em que vimos até_x000D_
 vossa excelência, trazer este justo pedido vindo do nosso povo._x000D_
 A falta de locais apropriados para a prática de exercícios físicos tem levado_x000D_
 muitas pessoas e solicitar das autoridades municipais, condições para realizar_x000D_
 exercícios recomendados por especialistas para ajudar na recuperação de_x000D_
 determinados problemas físicos. Assim sendo, solicito de vossa excelência, a_x000D_
 destinação de recursos para aquisição e implantação de 4 academias ao ar livre, a_x000D_
 ser instaladas na cidade de Nova Mamoré, Distrito de Nova Marechal Rondon, Distrito_x000D_
 de Palmeiras e Distrito de Nova Dimensão respectivamente. Se estas comunidades_x000D_
 receberem estes benefícios, muito será feito a essa gente que clama por_x000D_
 equipamentos dessa natureza para auxiliar nos seus tratamentos.</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5127/oficio_expedido_no_003-gv-cr-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5127/oficio_expedido_no_003-gv-cr-2024.pdf</t>
   </si>
   <si>
     <t>SENHOR DIRETOR,_x000D_
 _x000D_
 Honra-me sobremaneira dirigir-me a Vossa Senhoria com um pedido vindo da_x000D_
 nossa comunidade de Nova Mamoré. Enquanto Vereador deste Município, tenho_x000D_
 recebido muitos pedidos para a instalação de academias ao ar livre para a prática de_x000D_
 exercícios da nossa população, muitos deles sendo recomendação médica._x000D_
 Este pedido é para atender a comunidade da cidade de Nova Mamoré, distrito_x000D_
 de Nova Marechal Rondon, distrito de Palmeiras e distrito de Nova Dimensão, sendo_x000D_
 ao todo, 4 academias.</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5150/oficio_no_002-gv-nas-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5150/oficio_no_002-gv-nas-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos por meio de o presente solicitar a Vossa Excelência; como representante do povo, é com grande preocupação que venho lhe informar sobre a situação crítica das pontes sobre os rios Formoso, Oriente e Vertente, localizadas na Rodovia RO 420. Essas estruturas estão apresentando sinais claros de deterioração e risco iminente de desabamento._x000D_
 A RO 420 é uma via de grande importância para a nossa região, sendo vital para o escoamento da produção agrícola e pecuária local. No entanto, devido ao estado precário das pontes, os produtores estão enfrentando sérias dificuldades para transportar seus produtos para os centros de distribuição e comercialização. Além disso, a segurança dos usuários da rodovia está comprometida, uma vez que o tráfego sobre essas estruturas pode resultar em acidentes graves.</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5166/oficio_no_006.gv.fsc.2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5166/oficio_no_006.gv.fsc.2024.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 Escrevo-lhe na qualidade de Vereador da Câmara Municipal de Nova Mamoré para tratar de uma_x000D_
 questão urgente e crucial para a saúde pública de nosso município: o aumento recente de casos_x000D_
 de dengue em nossa região._x000D_
 Como Vossa Excelência deve estar ciente, temos observado um significativo aumento nos casos_x000D_
 de dengue em todo o país nas últimas semanas. Esta situação demanda uma resposta imediata e_x000D_
 eficaz por parte do poder público, visando proteger a saúde e o bem-estar de nossa comunidade._x000D_
 Neste contexto, gostaria de chamar sua atenção para a Lei municipal nº 12.817/2023,_x000D_
 recentemente aprovada em Sorocaba, São Paulo, a qual trata da reclassificação salarial e_x000D_
 alteração de requisitos de ingresso do cargo de Agente de Vigilância Sanitária I.</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5173/oficio_no_003-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5173/oficio_no_003-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Dr. _x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente venho por meio desta formalizar uma solicitação em nome da comunidade do Assentamento Thiago Campim dos Santos, representada por 3 lideranças locais e cidadãos preocupados com a situação educacional das crianças desta região._x000D_
 No Assentamento Thiago Campim dos Santos, que se encontra na divisa de Nova Mamoré e Porto Velho, há uma situação preocupante que necessita da atenção e intervenção deste respeitável órgão. Trata-se da ausência de oferta educacional adequada para aproximadamente duzentas crianças residentes na comunidade. Embora tenha sido construído o prédio para o funcionamento da escola naquele assentamento, esta ainda não foi oficialmente declarada, o que impede a regularização de sua operação e a disponibilização de transporte escolar para os alunos.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5174/oficio_no_004-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5174/oficio_no_004-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Ao cumprimentá-la mui atenciosamente, venho através de o presente solicitar a Vossa_x000D_
 Senhoria em nome da comunidade local para expressar nossa preocupação e solicitar a_x000D_
 instalação de lâmpadas na pista de caminhada localizada em Nova Mamoré. Este pedido_x000D_
 fundamenta-se na importância vital que tal medida representará para o bem-estar e a segurança_x000D_
 de todos os usuários deste espaço público.</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5175/oficio_no_005-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5175/oficio_no_005-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Dr. _x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente venho por meio desta trazer as  Informações solicitadas sobre a situação escolar na linha 21, km 58, divisa de Nova Mamoré e Porto Velho._x000D_
 Conforme levantamento realizado, a referida localidade está sob a jurisdição administrativa do município de Nova Mamoré, apesar de estar geograficamente situada entre Nova Mamoré e Porto Velho.</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5176/oficio_no_006-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5176/oficio_no_006-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos através do presente expediente solicitar dessa respeitosa instituição – ENERGISA, formalizar uma solicitação em nome do Sr. EDINALDO CLARINDO DA SILVA, CPF: 561.969.202-78, representante da Comunidade da Quartinha linha do Ribeirão, para que seja agendada uma reunião juntamente com o vereador José Carlos com o intuito de discutir a questão da energia elétrica nesta localidade.</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5177/oficio_no_007-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5177/oficio_no_007-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Sr. Deputado,_x000D_
 	_x000D_
 	Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente para encaminhar a Vossa Excelência a solicitação de UMA EMENDA PARLAMENTAR para que seja feita a compra dos equipamentos (triturador, misturador, silo) entre outros, e alguns dispositivos para a nova fábrica de ração que será inaugurada em Nova Dimensão pela associação de moradores e produtores rurais._x000D_
        Nossa sociedade tem enfrentado desafios significativos no que diz respeito à sustentabilidade econômica. A inauguração desta fábrica de ração representa uma oportunidade única para impulsionar a economia local, criar empregos e melhorar a qualidade de vida de nossos cidadãos. No entanto, para tornar esse projeto uma realidade, precisamos de assistência financeira para adquirir os equipamentos necessários. Com o seu apoio e recursos parlamentares, podemos garantir que a nova fábrica de ração seja equipada adequadamente e esteja pronta para começar a operar o mais rápido possível.</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5192/oficio_no_003-gv-nas-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5192/oficio_no_003-gv-nas-2024.pdf</t>
   </si>
   <si>
     <t>Prezado Deputado Estadual Ezequiel Neiva,_x000D_
 _x000D_
 Espero que esta correspondência o encontre bem e em boa saúde. Venho por meio de este ofício_x000D_
 representar a Associação dos Moradores do Distrito de Nova Dimensão, situado em nossa_x000D_
 jurisdição, com o intuito de solicitar o seu apoio para a aquisição de um trator._x000D_
 A Associação dos Moradores do Distrito de Nova Dimensão é composta por um grupo de_x000D_
 agricultores dedicados que buscam melhorar suas condições de vida através do desenvolvimento_x000D_
 de atividades agrícolas sustentáveis. No entanto, enfrentamos diversos desafios, sendo a falta de_x000D_
 acesso a equipamentos adequados um dos principais obstáculos para o progresso de nossa_x000D_
 comunidade._x000D_
 O trator solicitado desempenhará um papel crucial no aumento da produtividade agrícola de nossa_x000D_
 região, permitindo o preparo eficiente do solo, o plantio e a colheita de nossas culturas.</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>GIRIPOCA, ABÍLIO BAIANO, ABNEIR DA FARMÁCIA, ANDRÉ DO SINDICATO, CÉLIO BRITO, CLAUDIOMIR RODRIGUES, FÁBIO CARCARÁ, JAIR DA 29, JOSÉ CARLOS ELETRICISTA, MARQUINHO DA 28, Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5193/oficio_expedido_no_001-gv-jqj-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5193/oficio_expedido_no_001-gv-jqj-2024.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste formalizar ao senhor Leonardo Barreto de Moraes,_x000D_
 Diretor do Departamento de Trânsito de Rondônia – DETRAN RO uma reclamação_x000D_
 em relação ao atendimento prestado por funcionários da Circunscrição Regional de_x000D_
 Trânsito - CIRETRAN, em Nova Mamoré, bem como pela empresa Alfa Vistorias,_x000D_
 responsável, como o próprio nome diz, realizar as vistorias nos veículos automotores_x000D_
 e motocicletas dos munícipes._x000D_
 Nos últimos meses recebemos um número significativo de pessoas optando_x000D_
 por regularizar seus veículos em municípios vizinhos devido ao mau atendimento e à_x000D_
 ineficiência dos serviços oferecidos pelo CIRETRAN de nosso Município, não_x000D_
 bastando essa ineficiência da Circunscrição Regional, a empresa supramencionada,_x000D_
 que presta serviços de forma privada a população, também corrobora para esta_x000D_
 ineficiência, vez que a lentidão e dificuldade no atendimento.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5198/oficio_no_007.gv.fsc.2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5198/oficio_no_007.gv.fsc.2024.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor Senador Confúcio Moura,_x000D_
 _x000D_
 Escrevo-lhe na qualidade de vereador da Câmara Municipal de Nova Mamoré, representando a_x000D_
 comunidade local, para apresentar uma solicitação de extrema importância para o_x000D_
 desenvolvimento sustentável de nosso município._x000D_
 Venho por meio deste ofício solicitar seu apoio e intercessão para viabilizar recursos financeiros_x000D_
 destinados à construção de um barracão para a Associação de Catadores de Materiais_x000D_
 Recicláveis "Viver Sustentável", inscrita no CNPJ sob o número 51.179.963/0001-35._x000D_
 A Associação de Catadores de Materiais Recicláveis "Viver Sustentável" desempenha um papel_x000D_
 fundamental na promoção da reciclagem e na preservação do meio ambiente em Nova Mamoré._x000D_
 No entanto, atualmente, a associação enfrenta dificuldades operacionais devido à falta de uma_x000D_
 estrutura adequada para realizar suas atividades.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5199/oficio_no_008.gv.fsc.2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5199/oficio_no_008.gv.fsc.2024.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor Senador Confúcio Moura,_x000D_
 _x000D_
 Escrevo-lhe na qualidade de vereador da Câmara Municipal de Nova Mamoré, em nome da_x000D_
 comunidade local, para apresentar uma solicitação de extrema importância para a educação e o_x000D_
 desenvolvimento de nosso município._x000D_
 Gostaria de solicitar seu apoio e intercessão para viabilizar recursos financeiros no valor de 1_x000D_
 milhão e 800 mil reais, destinados à construção de uma escola no Bairro Santa Luzia, em Nova_x000D_
 Mamoré._x000D_
 O Bairro Santa Luzia é uma área em crescimento constante, e a demanda por instituições de_x000D_
 ensino na região tem aumentado significativamente nos últimos anos. Atualmente, os moradores_x000D_
 enfrentam dificuldades de acesso à educação de qualidade devido à falta de uma escola próxima_x000D_
 e adequada às necessidades da comunidade.</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5200/oficio_no_009.gv.fsc.2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5200/oficio_no_009.gv.fsc.2024.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor Deputado Federal Lucio Antônio Mosquini,_x000D_
 _x000D_
 Escrevo-lhe na qualidade de vereador da Câmara Municipal de Nova Mamoré, em nome da comunidade rural, para apresentar uma solicitação de grande importância para o desenvolvimento e o bem-estar de nossos munícipes._x000D_
 _x000D_
 Gostaria de solicitar seu apoio e intercessão para viabilizar recursos financeiros no valor de 500 mil reais, destinados à compra de tubos PEAD (Polietileno de Alta Densidade) para auxiliar a população rural de Nova Mamoré._x000D_
 _x000D_
 Os tubos PEAD são fundamentais para a construção e manutenção de sistemas de abastecimento de água e esgoto em áreas rurais. No entanto, muitas comunidades em nossa região enfrentam dificuldades de acesso a esses materiais, o que compromete a qualidade e a segurança dos serviços de saneamento básico.</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5201/oficio_no_010.gv.fsc.2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5201/oficio_no_010.gv.fsc.2024.pdf</t>
   </si>
   <si>
     <t>Prezada Senhora Deputada Taíssa da Silva Sousa,_x000D_
 _x000D_
 Escrevo-lhe na qualidade de vereador da Câmara Municipal de Nova Mamoré, em nome da_x000D_
 comunidade escolar, para apresentar uma solicitação de grande importância para a manutenção e_x000D_
 higiene da Escola Coronel Jorge Teixeira, localizada em nosso município._x000D_
 Gostaria de solicitar sua valiosa colaboração para destinar uma emenda parlamentar no valor de_x000D_
 20 mil reais, que serão destinados à compra de kits de limpeza profissional para uso na limpeza_x000D_
 da referida escola que tem como número de inscrição no INEP 11003987 e número de inscrição_x000D_
 do CNPJ 84.633.114/0001/69._x000D_
 Os kits de limpeza profissional são essenciais para garantir um ambiente escolar limpo e seguro,_x000D_
 promovendo a saúde e o bem-estar dos estudantes, professores e demais funcionários.</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5202/oficio_no_011.gv.fsc.2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5202/oficio_no_011.gv.fsc.2024.pdf</t>
   </si>
   <si>
     <t>Prezados,_x000D_
 Venho por meio deste ofício solicitar a atenção e ação imediata do Gabinete de Educação,_x000D_
 Gabinete de Obras e do Excelentíssimo Senhor Prefeito de Nova Mamoré para os seguintes_x000D_
 problemas identificados na Escola Municipal Coronel Jorge Teixeira de inscrição no INEP_x000D_
 11003987 e CNPJ 84.633.114/0001-69:_x000D_
 Piso sem Tapetes de Borracha próximo ao Bebedouro: Temos observado que o piso próximo ao_x000D_
 bebedouro se encontra sem tapetes de borracha, o que tem causado frequentes acidentes de_x000D_
 escorregões entre os alunos. Solicitamos a instalação imediata de tapetes de borracha para_x000D_
 garantir a segurança dos estudantes._x000D_
 Teto com Forro Deslocado e Calhas Fora de Lugar: O teto da escola apresenta problemas de_x000D_
 deslocamento do forro e calhas fora de lugar, o que tem ocasionado infiltrações e danos à_x000D_
 estrutura do prédio. Pedimos que seja realizada uma vistoria completa no teto e que sejam feitos_x000D_
 os reparos necessários para evitar danos maiores.</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5203/oficio_no_002-gv-jao-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5203/oficio_no_002-gv-jao-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente expediente solicitar a Vossa Excelência recurso financeiro por meio de emenda parlamentar para aquisição de um Trator Agrícola para Associação dos Produtores Rurais União Novo Horizonte (ASPRUNH) escrita no CNPJ 06.911.699/0001-28, localizada na Linha 29B, lado direito, km 26, em Nova Mamoré._x000D_
 Como representante dos agricultores desta região venho ressaltar a importância desse equipamento para o desenvolvimento e sustentabilidade das nossas atividades rurais. Um trator seria fundamental para aumentar a eficiência e produtividade de nossas lavouras, além de proporcionar melhores condições de trabalho para os nossos associados.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5204/oficio_no_003-gv-jao-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5204/oficio_no_003-gv-jao-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente_x000D_
 expediente solicitar a Vossa Excelência recurso financeiro por meio de emenda parlamentar para aquisição de um Trator Agrícola para Associação dos Produtores Rurais União Novo Horizonte (ASPRUNH) escrita no CNPJ 06.911.699/0001-28, localizada na Linha 29B, lado direito, km 26, em Nova Mamoré._x000D_
 Como representante dos agricultores desta região venho ressaltar a importância desse equipamento para o desenvolvimento e sustentabilidade das nossas atividades rurais. Um trator seria fundamental para aumentar a eficiência e produtividade de nossas lavouras, além de proporcionar melhores condições de trabalho para os nossos associados.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5205/oficio_expedido_no_004-gv-cr-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5205/oficio_expedido_no_004-gv-cr-2024.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
 Com nossos efusivos cumprimentos, vimos pelo presente expediente, solicitar_x000D_
 de Vossa Senhoria a instalação de energia elétrica através do programa Luz para_x000D_
 todos, nas seguintes propriedades:_x000D_
 _x000D_
 Endereço: segunda linha do Ribeirão, km-4,3, margem esquerda, Município de_x000D_
 Nova Mamoré-RO._x000D_
 Anexo, estamos enviando as cartas da Energisa, sobre o enquadramento das_x000D_
 propriedades referidas, no programa Luz para todos.</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5206/oficio_no_004-gv-nas-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5206/oficio_no_004-gv-nas-2024.pdf</t>
   </si>
   <si>
     <t>A Sua Senhoria_x000D_
 ROSELI MERTEN_x000D_
 Tabelionato de Notas e Ofício de Registro Civil das Pessoas Naturais_x000D_
 Nova Mamoré-RO_x000D_
 _x000D_
 _x000D_
 Senhora,_x000D_
 _x000D_
 Ao cumprimenta-la mui atenciosamente, venho por meio deste informar_x000D_
 que estou recebendo inúmeras reclamações de cidadãos do município de Nova_x000D_
 Mamoré que não estão conseguindo a habilitação de casamento pelo fato de o_x000D_
 Cartório de Nova Mamoré estar exigindo segunda via da certidão de_x000D_
 nascimento dos requerentes.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>CÉLIO BRITO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5207/oficio_no_001-gv-fcbs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5207/oficio_no_001-gv-fcbs-2024.pdf</t>
   </si>
   <si>
     <t>Prezado Diretor-Geral Alexandre Silva,_x000D_
 _x000D_
 Espero que esta missiva o encontre bem._x000D_
 _x000D_
 Venho, por meio deste, em nome da Câmara Municipal de Nova Mamoré, expressar nosso interesse renovado em estabelecer parcerias educacionais e fortalecer os laços colaborativos entre nossas instituições._x000D_
 _x000D_
 Gostaríamos de reiterar nossa solicitação para a realização de cursos e capacitações destinados aos membros do legislativo municipal, assim como aos servidores e à comunidade em geral do município de Nova Mamoré.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5208/oficio_no_002-gv-fcbs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5208/oficio_no_002-gv-fcbs-2024.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor, Emerson Lira, _x000D_
 _x000D_
 _x000D_
 Em nome da Câmara Municipal de Nova Mamoré, venho por meio deste ofício solicitar a grade de cursos oferecidos_x000D_
 pelo Senar/RO e verificar qual a possibilidade de direcionar alguns destes para o nosso município.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5209/oficio_no_003-gv-fcbs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5209/oficio_no_003-gv-fcbs-2024.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor Ivan Lima,_x000D_
 _x000D_
 Com nossos efusivos cumprimentos, vimos pelo presente expediente, solicitar de_x000D_
 Vossa Senhoria a instalação de energia elétrica através do programa Luz para_x000D_
 Todos, nas seguintes propriedades:_x000D_
  Tamirys Ramos Simões Carvalho CPF:  Endereço: Segunda_x000D_
 linha do Ribeirão, km 4,2, margem esquerda, Município de Nova Mamoré-RO._x000D_
  Jordeci Vieira da Silva Bispo CPF:  Endereço: Segunda linha_x000D_
 do Ribeirão, km 4,3, margem esquerda, Município de Nova Mamoré-RO._x000D_
 Anexo, estamos enviando as cartas da Energisa sobre o enquadramento das_x000D_
 propriedades referidas no programa Luz para Todos.</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5224/oficio_expedido_no_002-gv-jqj-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5224/oficio_expedido_no_002-gv-jqj-2024.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de Servidor Público_x000D_
 _x000D_
 Senhor Deputado,_x000D_
 Ao cumprimenta-lo cordialmente, venho por meio deste solicitar a Vossa_x000D_
 Excelência encarecidamente que empreenda esforços para solicitar ao Governo do_x000D_
 Estado de Rondônia a disponibilização de mais um funcionário para integrar a_x000D_
 equipe da Emater, no Distrito de Jacinópolis, Município de Nova Mamoré. Este novo_x000D_
 membro possibilitará um melhor atendimento às necessidades dos agricultores.</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5228/oficio_expedido_no_006-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5228/oficio_expedido_no_006-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Venho, por meio deste ofício solicitar informações referentes ao Decreto Municipal nº 8.045-GP/2024 que trata da suspensão do gozo de licença e compra de férias dos servidores municipais, bem como sobre o Termo de Alerta de Responsabilidade Fiscal em conformidade com o disposto Resolução 173/2014/TCE-RO enviado pelo Tribunal de Contas de Rondônia referente à execução orçamentária.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5229/oficio_expedido_no_007-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5229/oficio_expedido_no_007-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhora,_x000D_
 _x000D_
 Cordialmente a cumprimento por meio deste. Aproveito a oportunidade para expressar minha gratidão pelo seu trabalho em prol da comunidade e, ao mesmo tempo, solicitar sua valiosa ajuda para um projeto que, se desenvolvido irá beneficiar todo o município de Nova Mamoré e seus distritos._x000D_
 _x000D_
 Envio este documento para solicitar sua valiosa ajuda em relação a área de livre comércio (ALC) – criada por meio da Lei nº 8.210/91- existente no município de Guajará-Mirim, distante 38 km de Nova Mamoré. Lei esta regulamentada pelo Decreto nº843/1993, onde a citada área foi criada com intuito de impulsionar o crescimento socioeconômico daquela região, por se tratar de área fronteiriça e tendo como objetivo incrementar as relações bilaterais com os países vizinhos.</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5315/oficio_no_005-gv-nas-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5315/oficio_no_005-gv-nas-2024.pdf</t>
   </si>
   <si>
     <t>Prezado Senador Bagattoli,_x000D_
 _x000D_
 Espero que esta carta o encontre bem e em boas condições. Venho por meio de esta correspondência representar os interesses da comunidade do Distrito de Nova Dimensão, município de Nova Manoré, na qualidade de Vereador desta localidade._x000D_
 Nos últimos anos, temos observado um aumento significativo na demanda por um frigorífico para o abate de suínos em nosso distrito. Esta demanda é oriunda dos produtores locais, que veem na instalação de tal infraestrutura uma oportunidade de desenvolvimento econômico para a região, bem como uma forma de agregar valor à produção local de suínos.</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5316/oficio_no_006-gv-nas-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5316/oficio_no_006-gv-nas-2024.pdf</t>
   </si>
   <si>
     <t>Prezada Secretária de Educação, _x000D_
 _x000D_
 Ao cumprimenta-la cordialmente, venho por meio de este ofício solicitar à Secretaria Municipal de Educação cópias das notas fiscais referentes às merendas escolares fornecidas nas escolas da zona rural do município nos últimos seis meses._x000D_
 _x000D_
 Esta solicitação se dá em razão de denúncias recebidas por minha equipe e pela Comissão Permanente de Educação, Saúde, Assistência Social, Obras e Serviços Públicos da Câmara Municipal, da qual faço parte, relatando que alguns alimentos fornecidos às escolas apresentaram validades vencidas, o que representa um risco à saúde e bem-estar dos alunos.</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5317/oficio_no_007-gv-nas-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5317/oficio_no_007-gv-nas-2024.pdf</t>
   </si>
   <si>
     <t>Prezado Secretária de Saúde,_x000D_
 _x000D_
 Eu, Vereador Nilson Alves de Souza, representante do povo, venho por meio_x000D_
 deste ofício solicitar informações detalhadas acerca dos gastos mensais referentes_x000D_
 à Casa da Cidadania do nosso município, administrada pela Secretaria Municipal_x000D_
 de Saúde._x000D_
 Como representante eleito, é de suma importância para mim e para os_x000D_
 cidadãos que represento entendermos como os recursos públicos estão sendo_x000D_
 alocados e utilizados em nossa comunidade. Nesse sentido, solicito gentilmente_x000D_
 que a Secretaria de Saúde providencie os seguintes dados:_x000D_
 Detalhamento dos gastos mensais desde o início do ano corrente até a_x000D_
 presente data, discriminando:_x000D_
 a) Despesas com funcionários, incluindo salários, encargos trabalhistas e_x000D_
 benefícios;_x000D_
 b) Despesas com fornecedores de serviços, especificamente relacionados à_x000D_
 manutenção e funcionamento da Casa da Cidadania;_x000D_
 c) Despesas com materiais de consumo, equipamentos e outros itens_x000D_
 necessários para o adequado funcionamento da instituição;</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5318/oficio_no_008_ass.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5318/oficio_no_008_ass.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Deputado,_x000D_
 _x000D_
 Espero que esta correspondência o encontre bem. Estou escrevendo-lhe em_x000D_
 nome da comunidade do distrito de Jacinopolis para expressar nossa_x000D_
 preocupação e solicitar sua intervenção em relação a uma questão urgente que_x000D_
 está afetando significativamente a educação de nossos jovens._x000D_
 É com grande pesar que relato a crítica escassez de professores na Escola_x000D_
 Estadual EMEIF Jacilândia. Nos últimos meses, temos enfrentado uma séria_x000D_
 deficiência de docentes, o que tem prejudicado o funcionamento adequado da_x000D_
 escola e, consequentemente, o aprendizado de nossos alunos. Atualmente, a_x000D_
 escola está operando com uma frequência de aulas drasticamente reduzida,_x000D_
 oferecendo apenas duas vezes na semana. Tal situação é inaceitável e_x000D_
 prejudicial para o desenvolvimento educacional e social de nossos estudantes.</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5319/oficio_expedido_no_005-gv-cr-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5319/oficio_expedido_no_005-gv-cr-2024.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor, Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através de o presente_x000D_
 solicitar de Vossa Excelência, a construção de uma lombada (quebra-molas) na_x000D_
 Avenida Amazonas, no Distrito de Nova Dimensão, logo após o posto Rebouças, em_x000D_
 frente ao hotel Nova Dimensão, antigo hotel do Paulão. A referida localização_x000D_
 apresenta um fluxo intenso de veículos e pedestres, o que tem gerado preocupações_x000D_
 quanto à segurança viária na área. A instalação de uma lombada contribuiria_x000D_
 significativamente para a redução da velocidade dos veículos, promovendo um_x000D_
 trânsito mais seguro para todos._x000D_
 Essa medida é de extrem</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5320/oficio_no_012.gv.fsc.2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5320/oficio_no_012.gv.fsc.2024.pdf</t>
   </si>
   <si>
     <t>Prezada Chefe de Gabinete Valdenise Alves de Souza,_x000D_
 _x000D_
 Escrevo-lhe na qualidade de vereador da Câmara Municipal de Nova Mamoré para solicitar_x000D_
 gentilmente a cessão do espaço do plenário para a realização de um evento promovido pela_x000D_
 empresa Visão Social, CNPJ 30.803.018/0001-92._x000D_
 O evento está agendado para os dias 17 e 18 de abril e tem como objetivo oferecer exames de vista à população de Nova Mamoré. Entendemos que o plenário da Câmara Municipal é um local adequado e de fácil acesso para a comunidade, o que contribuirá para o sucesso e a efetividade dessa iniciativa._x000D_
 Ressaltamos que a empresa Visão Social possui reconhecida atuação na área de saúde ocular e tem promovido ações semelhantes em outras localidades, beneficiando milhares de pessoas com exames oftalmológicos preventivos.</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5321/oficio_no_004-gv-jao-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5321/oficio_no_004-gv-jao-2024.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor, Supervisor do Poder Público- ENERGISA- PORTO VELHO-RO_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio deste ofício_x000D_
 solicitar a instalação de uma subestação elétrica para atender à futura escola polo que está sendo construída na linha 29B, pertencente a este município._x000D_
 A referida escola desempenhará um papel fundamental na comunidade,_x000D_
 atuando como um centro de educação e desenvolvimento para a região. Para garantir seu pleno funcionamento e fornecer energia elétrica de qualidade, é essencial a instalação de uma subestação adequada.</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>Ilustríssima Secretária, de Fazenda do Município de Nova Mamoré_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente, venho por meio do presente, solicitar de Vossa Senhoria Informações acerca dos valores gastos para compra de bloquetes com emendas parlamentares._x000D_
 Eu, Marcos Henrique de O. Bezerra vereador desta casa de leis, venho por meio deste solicitar que seja enviado a este gabinete, as comprovações, por meio de Notas Fiscais dos, valores utilizados para compra dos bloquetes adquiridos com a emenda parlamentar do deputado federal Coronel Chrisóstomo.</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5323/oficio_no_002.gv.mh0b.2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5323/oficio_no_002.gv.mh0b.2024.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 Espero que esta carta o encontre bem. Venho por meio desta, na qualidade de_x000D_
 vereador do município de Nova Mamoré, para solicitar sua atenção e apoio em uma_x000D_
 questão de extrema importância para a comunidade das Linhas 25 e 27, zona rural_x000D_
 deste município._x000D_
 A mencionada comunidade enfrenta uma carência significativa de recursos,_x000D_
 particularmente no que diz respeito à infraestrutura básica. Uma das necessidades_x000D_
 mais prementes é a aquisição de tubos ármicos, garantindo assim condições_x000D_
 adequadas de vida para os moradores locais._x000D_
 Diante desse cenário, venho respeitosamente solicitar sua colaboração para_x000D_
 destinar uma emenda parlamentar no valor de R$ 500.000,00 (quinhentos mil reais),_x000D_
 que será integralmente destinada à aquisição dos tubos armicos necessários para_x000D_
 atender às demandas da referida comunidade.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>Senhor Secretário Municipal de Saúde,_x000D_
 _x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através de o presente solicitar a Vossa Senhoria em nome da professora Marinalva Borges e em conformidade com as políticas de valorização cultural e educação comunitária, a liberação da artista plástica de Nova Mamoré a Sra. Edina Costa para participar de uma importante atividade na próxima quarta-feira, dia 27 de março de 2024._x000D_
 Edina Costa é uma colaboradora essencial do quadro de Agentes Comunitários de Saúde (ACS) do nosso município, desempenhando um papel fundamental na promoção da saúde e bem-estar da nossa comunidade. No entanto, sua contribuição estende-se para além dos serviços de saúde, abrangendo também o enriquecimento cultural e educacional de nossa população.</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5329/oficio_de_no_009-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5329/oficio_de_no_009-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário Municipal de Saúde,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através de o presente solicitar informações referentes à empresa responsável pelo fornecimento de água ao posto de saúde de Nova Dimensão, bem como o valor atualizado do galão de água._x000D_
 Tendo em vista a importância do abastecimento adequado de água para as atividades realizadas no posto de saúde, é de interesse público e coletivo que tenhamos acesso a tais informações para garantir a transparência e a eficiência dos serviços prestados. Portanto, solicito gentilmente que seja fornecida as seguintes informações:_x000D_
 •_x000D_
 Nome da empresa responsável pelo fornecimento de água ao posto de saúde de Nova Dimensão._x000D_
 •_x000D_
 Valor atualizado por galão de água fornecido pela empresa mencionada._x000D_
 Essas informações são fundamentais para que possamos compreender melhor os custos e a logística envolvidos no fornecimento de água ao posto de saúde, possibilitando uma gestão mais eficaz e transparente dos recursos públicos.</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5330/oficio_no_010-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5330/oficio_no_010-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária Municipal de Obras e Serviços Públicos,_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente, venho através de o presente solicitar a Vossa_x000D_
 Senhoria em nome da comunidade residente entre a Rua Afonso Pena e a Eduardo Corrêa de_x000D_
 Araújo, com o intuito de apresentar uma demanda crucial para a melhoria da infraestrutura local._x000D_
 É com grande preocupação que informamos a existência de uma vala na lateral da Rua_x000D_
 Eduardo Corrêa de Araújo, a qual tem acarretado sérias dificuldades no tráfego de veículos e no_x000D_
 acesso dos estudantes à escola. Em virtude dessa situação, as crianças são obrigadas a_x000D_
 percorrer uma rota alternativa de aproximadamente 200 metros para alcançarem a Eduardo_x000D_
 Corrêa de Araújo, o que não apenas compromete a segurança, mas também causa transtornos_x000D_
 desnecessários.</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5331/oficio_no_011-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5331/oficio_no_011-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário Municipal de ESTRADAS E LOGISTICAS,_x000D_
 _x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através de o presente solicitar,_x000D_
 com urgência, a instalação de um tubo de 1,5 metros na ponte localizada sobre o Rio_x000D_
 Taquara, no KM 25, na 8ª linha. É de suma importância ressaltar que a ponte atual_x000D_
 encontra-se em estado crítico, apresentando sinais de deterioração que ameaçam sua_x000D_
 estrutura e segurança._x000D_
 A substituição da ponte por um tubo se faz necessária devido ao risco iminente_x000D_
 de colapso da estrutura. Com a instalação do tubo, garantiremos não apenas a_x000D_
 segurança dos transeuntes e veículos que utilizam essa via, mas também evitaremos_x000D_
 possíveis acidentes e danos materiais.</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5332/oficio_no_012-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5332/oficio_no_012-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através de o presente solicitar_x000D_
 de Vossa Excelência o fornecimento do extrato bancário referente à conta onde foi_x000D_
 depositado o valor de R$ 755.800,00, destinado ao bloqueteamento do Distrito de_x000D_
 Palmeiras._x000D_
 A transparência é um princípio fundamental na gestão pública, e compreendo que o_x000D_
 acesso a essas informações é essencial para garantir a prestação de contas e o_x000D_
 acompanhamento adequado dos recursos públicos._x000D_
 Fico à disposição para fornecer qualquer documentação adicional necessária ou_x000D_
 para esclarecer qualquer dúvida que possa surgir durante o processo de_x000D_
 atendimento a esta solicitação.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5333/oficio_no_013-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5333/oficio_no_013-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária Municipal de Educação,_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente, venho através do presente_x000D_
 expediente solicitar de vossa senhoria que seja feito o fornecimento de tapetes para_x000D_
 as salas de aula da Creche Cantinho da Alegria._x000D_
 A referida solicitação se faz devido a uma preocupação observada_x000D_
 recentemente em relação à disponibilidade de tapetes nas salas de aula da creche._x000D_
 Embora tenha sido providenciado um tapete em cada sala, quando um tapete é_x000D_
 retirado para limpeza, a sala fica desprovida desse item essencial, obrigando as_x000D_
 crianças a realizarem suas atividades diretamente no chão._x000D_
 A ausência de tapetes nessas situações pode não apenas</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5334/oficio_no_014-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5334/oficio_no_014-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente_x000D_
 expediente, formalizar uma solicitação para essa respeitosa instituição -ENERGISA_x000D_
 em nome do SR. EZEQUIAS MAGALHÃES SANTANA, CPF: 542.440.132-53,_x000D_
 residente da linha 24 km 04, para que seja instalada uma subestação de energia_x000D_
 elétrica na linha 24._x000D_
 Há quatro anos, o Sr. Ezequias tem incansavelmente pleiteado junto à_x000D_
 Energisa a instalação de uma subestação na Linha 24, devido à crescente demanda_x000D_
 e às frequentes interrupções no fornecimento de energia elétrica. Infelizmente, até o_x000D_
 momento, nenhuma dessas solicitações foram atendidas, gerando sérios_x000D_
 inconvenientes para toda a comunidade.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5335/oficio_no_015-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5335/oficio_no_015-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente_x000D_
 expediente, solicitar dessa respeitosa instituição -ENERGISA, que seja feita a_x000D_
 instalação de uma subestação completa na Escola Maria da Dalva da Paz, devido à_x000D_
 necessidade de atender às demandas energéticas crescentes da instituição. A_x000D_
 escola atualmente abriga 50 alunos e está equipada com sistemas de climatização,_x000D_
 exigindo uma fonte de energia robusta e estável para garantir o funcionamento_x000D_
 adequado de suas operações.</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5336/oficio_no_016-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5336/oficio_no_016-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através de o presente solicitar, a gentileza de providenciarem o envio de pranchas para a Ponte do Araras localizada na linha 21, a fim de viabilizar a confecção de guias para referência na mencionada estrutura._x000D_
 Dada a impossibilidade momentânea de disponibilização de tubos para a substituição da estrutura da ponte, é fundamental que sejam providenciadas pranchas para a realização das guias necessárias.</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
     <t>JOSÉ CARLOS ELETRICISTA, ABÍLIO BAIANO, ABNEIR DA FARMÁCIA, ANDRÉ DO SINDICATO, CÉLIO BRITO, CLAUDIOMIR RODRIGUES, FÁBIO CARCARÁ, GIRIPOCA, JAIR DA 29, MARQUINHO DA 28, Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5337/oficio_no_017-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5337/oficio_no_017-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos através do presente_x000D_
 expediente solicitar dessa respeitosa instituição – ENERGISA, que seja feita a_x000D_
 melhoria urgente da rede de alta tensão do município. É com grande pesar que_x000D_
 observamos a persistência de problemas de energia fraca na subestação local,_x000D_
 ocasionando danos materiais significativos aos munícipes, em especial aos_x000D_
 produtores rurais._x000D_
 Os constantes episódios de energia fraca têm causado sérios transtornos,_x000D_
 impactando diretamente a vida e o trabalho dos habitantes de Nova Mamoré.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5338/oficio_expedido_no_003-gv-jqj-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5338/oficio_expedido_no_003-gv-jqj-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 Ao cumprimenta-lo cordialmente, venho por meio deste solicitar a Vossa_x000D_
 Excelência encarecidamente que disponibilize emenda parlamenta, bem como_x000D_
 empreenda esforços para solicitar ao Governo do Estado de Rondônia o apoio_x000D_
 necessário para a construção de um hospital no distrito de Nova Dimensão._x000D_
 A construção deste hospital não apenas melhoraria significativamente o acesso_x000D_
 aos serviços de saúde para os cidadãos daquela localidade, mas também_x000D_
 contribuiria para a melhoria da qualidade de vida e o bem-estar de nossa_x000D_
 comunidade como um todo._x000D_
 Atualmente, o hospital mais próximo está localizado a cerca de 60 quilômetros_x000D_
 de distância, ficando o mesmo na sede do município, qual seja, Nova Mamoré/RO o_x000D_
 que representa uma barreira significativa para os residentes locais em busca de_x000D_
 cuidados médicos urgentes e básicos.</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5339/oficio_expedido_no_004-gv-jqj-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5339/oficio_expedido_no_004-gv-jqj-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 Ao cumprimenta-lo cordialmente, venho por meio deste, solicitar à Vossa_x000D_
 Excelência com a máxima urgência possível, que empreenda esforços para solicitar_x000D_
 junto ao Governo do Estado, no sentido de que sejam tomadas as devidas_x000D_
 providências para que seja feita a contratação de um médico legista para atender o_x000D_
 município de Nova Mamoré e seus distritos , assim também como a cidade vizinha_x000D_
 Guajará Mirim que sofre também com a falta desse profissional._x000D_
 A presença de um médico legista em nossa cidade não apenas atenderia as_x000D_
 necessidades imediatas de nossa população, mas também contribuiria_x000D_
 significativamente para agilidade e eficiência dos processos legais em nossa região._x000D_
 É de conhecimento geral que, atualmente nossa localidade enfrenta uma_x000D_
 lacuna preocupante no que tange aos serviços periciais.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5340/oficio_expedido_no_005-gv-jqj-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5340/oficio_expedido_no_005-gv-jqj-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 Segue a reiteração do Ofício nº 004, solicitando providências para a_x000D_
 contratação de um médico legista para atender os municípios de Nova Mamoré._x000D_
 Ao cumprimenta-lo cordialmente, venho por meio deste, solicitar à Vossa_x000D_
 Excelência com a máxima urgência possível, que empreenda esforços para solicitar_x000D_
 junto ao Governo do Estado, no sentido de que sejam tomadas as devidas_x000D_
 providências para que seja feita a contratação de um médico legista para atender o_x000D_
 município de Nova Mamoré e seus distritos , assim também como a cidade vizinha_x000D_
 Guajará Mirim que sofre também com a falta desse profissional.</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
     <t>ABNEIR DA FARMÁCIA</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Governador,_x000D_
 _x000D_
           Eu, Abneir Soares de França, Vereador do Município de Nova Mamoré, venho por meio desta solicitar sua atenção e apoio para uma importante demanda da comunidade do Distrito de Jacinopolis, trata-se da necessidade urgente de instalação de infraestrutura para telefonia móvel na região.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5342/oficio_no_002-gv-asf-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5342/oficio_no_002-gv-asf-2024.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Deputado Estadual Laerte Gomes,_x000D_
 _x000D_
 Espero que esta mensagem o encontre bem. Estou entrando em contato na qualidade de vereador do município Nova Mamoré representando os interesses dos cidadãos do distrito de Nova Dimensão, Jacinopolis e distrito de Rio Branco. Em nome dessas comunidades, gostaria de solicitar sua colaboração na destinação de recursos através de emenda parlamentar para a realização de importantes obras de infraestrutura em nossa região.</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>Senhores,_x000D_
 Ao cumprimentá-los mui atenciosamente, venho por meio deste solicitar informações sobre as melhorias nos acabamentos dos bloquetes assentados na cidade. A qualidade e a durabilidade desses elementos são fundamentais para a infraestrutura urbana, proporcionando uma via de trânsito resistente e esteticamente agradável._x000D_
 Vale ressaltar que a finalização do assentamento dos bloquetes merece atenção especial, pois as vias são frequentemente utilizadas por veículos de baixa altura e motocicletas. A falta de um acabamento adequado pode resultar em uma superfície irregular, o que aumenta o risco de acidentes de trânsito ou sinistros._x000D_
 Diante disso, solicito encarecidamente que Vossa Excelência, o Prefeito e a Secretária Municipal de Obras e Serviços direcionem especial atenção a essa etapa crucial. Verificando os procedimentos adotados pelos profissionais responsáveis pelo assentamento dos bloquetes, garantindo que os padrões de qualidade sejam rigorosamente seguidos.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5371/oficio_expedido_de_no_009-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5371/oficio_expedido_de_no_009-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Instalação de Totem de Segurança no Município de Nova Mamoré.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5372/oficio_expedido_de_no_010-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5372/oficio_expedido_de_no_010-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Instalação de base do Corpo de Bombeiros Militar no município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5373/oficio_expedido_de_no_011-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5373/oficio_expedido_de_no_011-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Coordenador,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho respeitosamente à presença de Vossa Senhoria solicitar a realização in loco em estabelecimentos comerciais situados em Nova Mamoré/RO, para, que se verifique o cumprimento das normas de defesa do consumidor.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5382/oficio_de_no_018-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5382/oficio_de_no_018-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Exmo. Governador,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através de o presente solicitar_x000D_
 a contratação de um médico legista para o município de Nova Mamoré. A alguns anos_x000D_
 os corpos de falecidos em nossa cidade precisam ser transportados até Porto Velho_x000D_
 para a realização de exames necroscópicos e, posteriormente, retornam ao nosso_x000D_
 município. Esse processo tem se mostrado extremamente moroso, resultando em_x000D_
 transtornos significativos para os familiares e a comunidade em geral.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5383/oficio_de_no_019-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5383/oficio_de_no_019-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Sr. Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho, por meio deste, solicitar a_x000D_
 Vossa Excelência que seja tomada as devidas providências para a realização_x000D_
 de uma reunião com o Secretário de Estado da Saúde, o Sr. Jefferson Ribeiro_x000D_
 da Rocha, visando resolver a grave questão relacionada à falta de médicos_x000D_
 legistas nos municípios de Nova Mamoré e Guajará-Mirim._x000D_
 A ausência de profissionais qualificados para a realização de exames_x000D_
 necroscópicos tem gerado sérios transtornos à população local. Os corpos_x000D_
 estão sendo enterrados sem as condições adequadas para a realização de_x000D_
 velórios dignos, uma vez que não é possível abrir os caixões. Tal situação_x000D_
 causa grande sofrimento e indignação às famílias enlutadas, além de_x000D_
 representar um desrespeito aos direitos dos falecidos e de seus entes_x000D_
 queridos.</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5384/oficio_de_no_020-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5384/oficio_de_no_020-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através de o presente solicitar_x000D_
 de Vossa Excelência a disponibilização de um ônibus para o transporte dos_x000D_
 produtores de cacau até a cidade de Jaru. A data para essa viagem ainda será_x000D_
 definida, mas é fundamental que os produtores possam contar com o apoio logístico_x000D_
 da prefeitura para viabilizar sua participação nesse importante evento._x000D_
 A participação dos nossos produtores de cacau nesse evento em Jaru será_x000D_
 uma excelente oportunidade para o desenvolvimento do setor em nossa região. A_x000D_
 troca de experiências e conhecimentos entre os produtores, bem como a_x000D_
 possibilidade de estabelecer novas parcerias e contatos, é essencial para a_x000D_
 modernização das práticas agrícolas e para o incremento da produtividade.</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5385/oficio_de_no_021-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5385/oficio_de_no_021-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através de o presente solicitar_x000D_
 que as cargas de calcário destinadas aos agricultores de Nova Mamoré sejam_x000D_
 distribuídas conforme especificado abaixo, de modo a atender as necessidades de_x000D_
 diversos beneficiários desta região:_x000D_
 1. Sr. Jorge Carlos, residente da Linha 29: 1 carga._x000D_
 2. Assentamento Tiago Campin dos Santos: 2 cargas._x000D_
 3. Sr. Pedro Seboldi, residente da Linha 23: 1 carga._x000D_
 4. Sr. Fubica, residente da Segunda Linha: 1 carga._x000D_
 5. Sr. Gersi Souza, residente da Linha 29: 1 carga._x000D_
 6. Sr. Cezar do Carmo Freitas, residente da linha 33: 1 carga._x000D_
 A distribuição das cargas conforme mencionada acima é fundamental para_x000D_
 garantir o suporte adequado aos agricultores mencionados, promovendo assim o_x000D_
 desenvolvimento e a produtividade agrícola da nossa comunidade.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5386/oficio_no_004-gv-fcbs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5386/oficio_no_004-gv-fcbs-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Ação ou Campanha de Mutiraão de Perícias  no município de Nova Mamoré/ro.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5387/oficio_no_005-gv-fcbs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5387/oficio_no_005-gv-fcbs-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Reforma, Ampliação e Refeitura da Sinalização Vertical e Horizontal no município de Nova Mamoré/ro.</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5405/ofiucio_no_013-gv-fsc-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5405/ofiucio_no_013-gv-fsc-2024.pdf</t>
   </si>
   <si>
     <t>Prezada Senhora Secretária,_x000D_
 _x000D_
 Gostaria de solicitar encarecidamente sua atenção para a situação das ruas de Nova Mamoré,_x000D_
 especialmente as mais movimentadas, como as que dão acesso aos nossos bairros, que_x000D_
 atualmente estão sobrecarregadas de poeira pela limpeza das ruas. Esta situação está afetando a_x000D_
 saúde de muitos moradores, especialmente aqueles com condições médicas que se agravam com_x000D_
 a exposição à poeira._x000D_
 Além disso, outras ruas que conectam escolas e estabelecimentos também necessitam de_x000D_
 atenção. Solicito, por gentileza, que seja providenciado o molhamento regular dessas vias para_x000D_
 melhorar a qualidade de vida dos cidadãos.</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5406/oficio_no_009-gv-nas-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5406/oficio_no_009-gv-nas-2024.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor Secretário Responsável: José Cícero da Silva,_x000D_
 Ao cumprimentá-la mui atenciosamente, venho através de o presente solicitar_x000D_
 a Vossa Senhoria que viabilize Assunto: Solicitação de atendimento ao produtor_x000D_
 Rones Carlos Nogueira através do Programa Porteira Adentro._x000D_
 Venho por meio deste ofício em nome do Vereador Nilson Alves de Souza para_x000D_
 tratar de uma questão de relevância para a agricultura de nosso município._x000D_
 De acordo com a Lei Ordinária nº LEI Nº 1.563, GP/2019, promulgada em 20_x000D_
 de dezembro de 2019, que instituiu o Programa Porteira Adentro, gostaríamos de_x000D_
 solicitar atenção especial para o produtor Senhor Rones Carlos Nogueira, portador_x000D_
 do RG: XXXXX e CPF: XXXXXX._x000D_
 O Senhor Rones Carlos Nogueira é responsável por um tanque de leite que_x000D_
 atende diversos produtores locais, com uma produção aproximada de 1000 litros por_x000D_
 dia. No entanto, o acesso ao tanque de leite está comprometido devido às más_x000D_
 condições da estrada, com um percurso de aproximadamente 150 metros.</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5407/oficio_no_006-gv-cr-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5407/oficio_no_006-gv-cr-2024.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho, na qualidade de Vereador do Município de Nova Mamoré-RO, expressar a necessidade preemente e crucial de reativar a Agência Transfusional (FHEMERON) em nosso município._x000D_
 _x000D_
 Como Vossa Excelência é ciente, a doação de sangue é um ato de solidariedade fundamental para salvar vidas, sendo imprescindível para o funcionamento adequado dos serviços de saúde.</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5408/oficio_no_007-gv-cr-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5408/oficio_no_007-gv-cr-2024.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho, na qualidade de Vereador do Município de Nova Mamoré-RO, expressar minha preocupação relacionada àaceleração das obras do Hospital Regional de Guajará-Mirim._x000D_
 _x000D_
 Tendo em vista que muitos casos de emergência em cirurgias de baixa e até média complexidade, que por muitas vezes não podem ser resolvidos no hospital de Nova Mamoré, infelizmente são encaminhados ao hospital João Paulo II, em Porto Velho, por falta de um hospital regional na região...</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5409/oficio_expedido_de_no_012-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5409/oficio_expedido_de_no_012-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de uma vistoria técnica no dia 19, de junho de 2024.</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5410/oficio_expedido_de_no_013-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5410/oficio_expedido_de_no_013-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de visita técnica à SAERB em Rio Branco.</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5411/oficio_expedido_de_no_014-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5411/oficio_expedido_de_no_014-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de visita ao Gabinte de Secretário de Agricultura de Rio Branco.</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5432/oficio_expedido_de_no_015-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5432/oficio_expedido_de_no_015-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 É com grande apreço que observamos as diligências empreendidas pela Administra-ção Municipal de Nova Mamoré em prol do desenvolvimento regional e da melhoria da infraes-trutura local. Na esteira desses esforços, dirigimo-nos a Vossa Excelência para solicitar uma inter-venção imediata na recuperação das estradas vicinais da bacia do Ribeirão, uma medida vital para o fortalecimento da conectividade e da segurança viária em nossa municipalidade.</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5433/oficio_expedido_de_no_016-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5433/oficio_expedido_de_no_016-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Com elevada consideração, observamos o compromisso da Secretaria de Meio Am-biente de Nova Mamoré na condução de iniciativas voltadas ao desenvolvimento sustentável e à melhoria da qualidade de vida em nossa comunidade. Nesse sentido, dirigimo-nos respeitosamente a Vossa Senhoria para solicitar a elaboração de um projeto destinado à implantação de um bosque urbano em nosso município.</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5413/oficio_expedido_de_no_017-gab-pre-cmnm-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5413/oficio_expedido_de_no_017-gab-pre-cmnm-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de informes da subestação de Nova Mamoré._x000D_
 _x000D_
 _x000D_
 Senhor Diretor,_x000D_
 _x000D_
 É com grande prazer que acompanhando as diligências publicadas nos sítios oficiais da Energisa Rondônia - Distribuidora de Energia S. A., venho solicitar informes acerca da implantação da Subestação 138 KV Nova Mamoré, uma vez autorizada, e ainda, que já com área de terra necessária à implantação da mesma. Diante de tal demanda em favor de toda região, hoje comportando mais de 25.000 habitantes (IBGE, 2022)1, o Município de Nova Mamoré agrega as receitas realizadas mais de R$ 60 milhões e demandas do Processo 48500.000460/2023- 28/ANEEL.</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5434/oficio_de_no_022-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5434/oficio_de_no_022-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária ,_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente, venho através de o presente expediente solicitar, em caráter de urgência, a implementação de um sistema de baldeação para os alunos residentes na Quarta Linha do Ribeirão, especificamente na ponte do Araras. Esta medida se faz necessária devido ao estado inadequado em que se encontra a referida ponte, comprometendo a segurança de todos que por ali transitam, especialmente os estudantes</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5435/oficio_de_no_023-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5435/oficio_de_no_023-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Sr. Secretário,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho, por meio deste, como vereador da Câmara Municipal de Nova Mamoré, em nome da Associação de Moradores do Distrito de Nova Dimensão, inscrita no CNPJ/MF sob o nº 05.631.628/0001-09, solicitar a doação de madeira para a construção de um barracão. Este barracão será utilizado para a instalação de uma fábrica de ração, projeto este que visa impulsionar o desenvolvimento econômico e social de nossa comunidade.</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5443/oficio_expedido_de_no_018-gab-pre-cmnm-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5443/oficio_expedido_de_no_018-gab-pre-cmnm-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE APOIO SOBRE A SUBSTAÇÃO DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5464/oficio_de_no_024-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5464/oficio_de_no_024-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente, solicitar dessa respeitosa instituição -ENERGISA, que seja feita a gentileza de providenciar a resposta ao requerimento de número CT-DCMD-2022 nº 8717-8337, referente à senhora Gleiscione Nunes Santos, residente na Linha 7, KM 08, sentido Rio Formoso, zona rural de Jacinópolis, pertencente ao município de Nova MAmoré.</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5465/oficio_de_no_025-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5465/oficio_de_no_025-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através de o presente solicitar_x000D_
 a Vossa Excelência que seja enviado ao gabinete deste edil a relação detalhada da_x000D_
 arrecadação municipal de Nova Mamoré referente ao ano de 2023, com o objetivo_x000D_
 de melhor compreender a estrutura financeira do município._x000D_
 Para fins de clareza e precisão, solicito que a referida relação inclua a_x000D_
 especificação dos valores arrecadados a título de impostos municipais, estaduais e_x000D_
 federais._x000D_
 Entendo que tais informações são essenciais para a transparência e a gestão_x000D_
 eficiente dos recursos públicos, e contribuirão significativamente para a análise e a_x000D_
 elaboração de propostas que visem o aprimoramento das políticas públicas_x000D_
 municipais</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5466/oficio_no_008-gv-cr-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5466/oficio_no_008-gv-cr-2024.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 Com os cordiais cumprimentos de sempre, venho por meio deste ofício,_x000D_
 solicitar de Vossa Excelência, a atenção especial da Prefeitura Municipal em relação_x000D_
 à indicação de número 58, aprovada em votação no plenário e encaminhada a_x000D_
 Vossa Excelência em 21 de novembro de 2022._x000D_
 A indicação refere-se à urgente necessidade de manutenção e recuperação_x000D_
 dos brinquedos localizados no parque situado na pista de caminhada. Recebemos_x000D_
 constantes relatos dos moradores que utilizam o espaço de lazer, os quais_x000D_
 lamentavelmente informam sobre o estado de abandono e deterioração dos_x000D_
 brinquedos. Esta situação tem impedido que as crianças desfrutem de forma segura_x000D_
 e adequada das áreas recreativas disponíveis, podendo inclusive representar riscos_x000D_
 de acidentes.</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5467/oficio_no_009-gv-cr-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5467/oficio_no_009-gv-cr-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Com os cordiais cumprimentos de sempre, venho pelo presente solicitar de_x000D_
 Vossa Excelência, que seja realizada a limpeza da área em volta da quadra coberta_x000D_
 Laurinda Groff, localizada no Bairro Planalto._x000D_
 O mato alto e a grande quantidade de lixo acumulado no local, denotam_x000D_
 abandono do lugar e serve para moradia de insetos, répteis e ratos. Peço a Vossa_x000D_
 Excelência, que através da secretaria responsável, agilize a limpeza da área, sendo_x000D_
 este mais que um pedido, um verdadeiro apelo dos moradores do entorno.</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5468/oficio_no_010-gv-cr-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5468/oficio_no_010-gv-cr-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Com os cordiais cumprimentos de sempre, venho pelo presente solicitar a_x000D_
 Vossa Excelência, com urgência, a instalação de quebra-molas e ou a melhoria da_x000D_
 sinalização na travessia localizada na Rua Manoel Melgar, próximo à Escola Jorge_x000D_
 Teixeira. Esta área, que compreende o trecho entre a travessia de mão dupla que dá_x000D_
 acesso ao Supermercado Rebolças e a que desce em direção à escola, apresenta um_x000D_
 grande movimento de veículos, especialmente nos horários de entrada e saída dos_x000D_
 alunos.</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5492/oficio_expedido_de_no_019-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5492/oficio_expedido_de_no_019-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação do Programa Vencer do Governo do Estado de Rondônia, para_x000D_
 contemplar o Município de Nova Mamoré/RO._x000D_
 _x000D_
 Senhora Secretária,_x000D_
 Ao tempo que a cumprimento, aproveito para parabenizá-la pelos serviços prestados_x000D_
 ao nosso município e pela presteza em nos atender. Aproveito para solicitar de vossa Excelência_x000D_
 os bons préstimos para que o município de Nova Mamoré/RO seja contemplado com o Programa_x000D_
 VENCER, do governo do Estado</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5493/oficio_expedido_de_no_020-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5493/oficio_expedido_de_no_020-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação do Programa Prato Fácil do Governo do Estado de Rondônia, para_x000D_
 contemplar o Município de Nova Mamoré/RO._x000D_
 _x000D_
 Senhora Secretária,_x000D_
 _x000D_
 Ao tempo que a cumprimento, aproveito para parabenizá-la pelos serviços prestados_x000D_
 ao nosso município e pela presteza em nos atender. Após, solicito de vossa Excelência os bons_x000D_
 préstimos para que o município de Nova Mamoré/RO seja contemplado com o Programa PRATO_x000D_
 FÁCIL do governo do Estado.</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Eu, Jair Alves de Oliveira, vereador e produtor rural, em nome da Associação dos Produtores Rurais União Novo Horizonte, inscrita no CNPJ sob o nº 06.911.699/001-28, venho respeitosamente solicitar a Vossa Senhoria a realização do transporte de insumos de Porto Velho até a sede da nossa associação que fica localizada na linha 29B, lado direito km 26, pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5495/oficio_no_006-gv-jqj-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5495/oficio_no_006-gv-jqj-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimenta-lo cordialmente, venho por meio deste, solicitar à Vossa_x000D_
 Excelência a concessão de uma plantadeira de café para atender às necessidades_x000D_
 dos agricultores de Jacinópolis, pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5553/oficio_expedido_de_no_021-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5553/oficio_expedido_de_no_021-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Superintendente,_x000D_
 É com elevada consideração e respeito, que venho por meio deste solicitar a atenção da Superintendência do Desenvolvimento Agrário de Rondônia quanto à implementação do Programa de Crédito Fundiário em nosso município de Nova Mamoré._x000D_
 Nova Mamoré, estrategicamente localizada na região do vale do Guaporé, é um polo promissor para o desenvolvimento da agricultura familiar. Reconhecemos a importância vital deste programa, sob a égide do Ministério do Desenvolvimento Agrário (MDA), para facilitar o acesso à terra, promover a capacitação técnica e o acesso ao crédito rural, bem como para implementar infraestrutura básica essencial ao fortalecimento do setor agrário local.</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5554/oficio_expedido_de_no_022-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5554/oficio_expedido_de_no_022-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Assunto: Implantação do Centro de Especialização de Referência de Saúde do Trabalhador_x000D_
 (a) em Nova Mamoré/RO._x000D_
 _x000D_
 Senhora Diretora,_x000D_
 _x000D_
 É com grande prazer que venho por meio deste solicitar o apoio da Central Única_x000D_
 dos Trabalhadores (CUT) para a implantação de um Centro Especializado de Referência de_x000D_
 Saúde do Trabalhador (CEREST) em nossa cidade._x000D_
 A saúde do trabalhador é uma questão de extrema importância, sendo fundamental_x000D_
 para garantir a qualidade de vida e o bem-estar daqueles que são a força motriz de nossa_x000D_
 economia. No entanto, sabemos que muitos trabalhadores enfrentam condições adversas que_x000D_
 podem impactar negativamente sua saúde física e mental. Dessa forma, a criação de um_x000D_
 CEREST se torna uma medida essencial para proporcionar atendimento especializado, prevenção_x000D_
 e promoção da saúde no ambiente de trabalho.</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5555/oficio_expedido_de_no_023-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5555/oficio_expedido_de_no_023-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de Instalação de Totens de Água Mineral em Vias Públicas_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 Venho, por meio deste ofício, solicitar a Vossa Excelência a análise e viabilização da_x000D_
 instalação de totens de água mineral em pontos estratégicos das vias públicas de nosso_x000D_
 município._x000D_
 A proposta tem como objetivo principal proporcionar à população o acesso gratuito à água_x000D_
 potável de qualidade, contribuindo para a saúde e bem-estar de todos os munícipes,_x000D_
 especialmente durante os períodos de calor intenso. A iniciativa também visa incentivar o_x000D_
 consumo consciente de água e a redução do uso de garrafas plásticas, promovendo assim a sustentabilidade ambiental.</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5556/oficio_de_no_026-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5556/oficio_de_no_026-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Dr._x000D_
 Ao cumprimentá-lo mui atenciosamente venho, por meio desta, solicitar, com_x000D_
 a máxima urgência, que sejam tomadas as devidas providências para que a escola_x000D_
 do Assentamento Tiago Campim dos Santos possa iniciar suas atividades. A_x000D_
 instituição já possui toda a estrutura física necessária para o seu funcionamento,_x000D_
 porém, encontra-se inoperante.</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5564/oficio_de_no_027-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5564/oficio_de_no_027-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através deste, a pedido da_x000D_
 comunidade cristã Hosana Leci, que está localizada na Terceira Linha do Ribeirão,_x000D_
 para que seja enviado um caminhão-pipa para a referida linha, no KM 31, no dia 28_x000D_
 de julho de 2024. A finalidade é a de aplicar água na estrada, com o objetivo de_x000D_
 minimizar a poeira no local.</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>Solicitação de viabilização de auxílio moradia ou aluguel popular para famílias de baixa renda vítimas de incêndios em Nova Mamoré.</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5584/oficio_expedido_de_no_025-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5584/oficio_expedido_de_no_025-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de viabilização de Instalação de uma Casa de Apoio na zona urbana do_x000D_
 município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através deste, solicitar a Vossa Senhoria a realização do cascalhamento nos quilômetros 06 e 15 da Sexta Linha, bem como o patrolamento nas mesmas áreas, conforme o serviço de patrolamento avançar.</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5586/oficio_de_no_029-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5586/oficio_de_no_029-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente solicitar o_x000D_
 transporte de calcário para os seguintes produtores rurais:_x000D_
 _x000D_
 1. Agnaldo Valle – 4ª Linha;_x000D_
 2. José Claudino Lopes – Linha 29;_x000D_
 3. Joarez Passos de Carvalho – Linha 29B;_x000D_
 4. Moacir Dresch – Linha 29B.</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
     <t>Reunião no distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5610/oficio_no_004-gv-mhob-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5610/oficio_no_004-gv-mhob-2024.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Secretário,_x000D_
 _x000D_
  Eu, Marcos Henrique de Oliveira Bezerra, Vereador da Câmara Municipal do _x000D_
 município de Nova Mamoré-RO, venho por meio deste ofício solicitar a Vossa _x000D_
 Excelência a disponibilização de uma viatura para o Distrito de Nova Dimensão._x000D_
  Nos últimos dias, a Polícia Militar do referido distrito tem enfrentado sérias _x000D_
 dificuldades em atender às ocorrências devido à ausência de uma viatura. Tal situação _x000D_
 tem impactado significativamente a segurança e o bem-estar da população local, que _x000D_
 depende da presença policial para manter a ordem e garantir a proteção dos cidadãos.</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
     <t>Prezado Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente. Venho, por meio deste ofício, _x000D_
 solicitar com caráter de urgência a intervenção da Secretaria de Estradas e Logística _x000D_
 (SEMEL) a recuperação de uma ponte localizada no Distrito de Jacinopolís, _x000D_
 especificamente na linha seis, sentido ao rio Formoso, aproximadamente mil metros _x000D_
 adentro.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5612/oficio_no_011-gv-nas-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5612/oficio_no_011-gv-nas-2024.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor Coronel, _x000D_
 Ao cumprimentá-la mui atenciosamente. Eu, Vereador Nilson Alves de Souza, _x000D_
 venho através de este manifestar uma preocupação da comunidade local em relação _x000D_
 à segurança viária na RO 420, especificamente no KM 48, onde se faz necessária a _x000D_
 construção de dois quebra-molas.</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5613/oficio_no_012-gv-nas-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5613/oficio_no_012-gv-nas-2024.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor Coronel ,_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente. Eu, Vereador Nilson Alves de Souza, _x000D_
 no uso de suas atribuições legais e em conformidade com as demandas de nossa _x000D_
 comunidade, vem, por meio deste ofício, solicitar a instalação de dois quebra-molas _x000D_
 na RO-420, que é de responsabilidade do Estado, especificamente na entrada do _x000D_
 Distrito de Nova Dimensão, mais especificamente na via que se conecta com o _x000D_
 Distrito de Jacinópolis. Esta solicitação se justifica pela crescente preocupação com _x000D_
 a segurança dos moradores e motoristas que utilizam essa via. A falta de _x000D_
 dispositivos redutores de velocidade tem gerado condições perigosas para o tráfego, _x000D_
 evidenciadas pelo aumento de acidentes na área. Atualmente, a entrada do bairro e _x000D_
 a sua extensão dentro da cidade têm sido palco de diversos incidentes, que _x000D_
 poderiam ser amenizado com a instalação dos quebra-molas na RO-420.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5618/oficio_no_014-gv-fsc-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5618/oficio_no_014-gv-fsc-2024.pdf</t>
   </si>
   <si>
     <t>Prezado Sr. Alan Eric de Souza Barros,_x000D_
 _x000D_
 Venho por meio deste, representando a comunidade João Batista dos Santos, situada na linha 30B, solicitar alguns materiais esportivos._x000D_
 A comunidade João Batista dos Santos já atua a mais de 10 anos, proporcionando oportunidades a crianças de baixa renda na linha 30 B, levando vários jovens a conhecerem o mundo do esporte._x000D_
 Hoje, a comunidade acolhe 44 crianças na modalidade de futebol, o qual é sua especialização, estas crianças precisam de materiais para continuarem trilhando este caminho._x000D_
 O pedido é de 4 bolas Society, 22 coletes masculinos e 22 coletes femininos e um par de redes para traves de 5 metros._x000D_
 Peço humildemente que esta doação seja realizada para que este lindo projeto continue a ajudar estas crianças.</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5619/oficio_no_015-gv-fsc-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5619/oficio_no_015-gv-fsc-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de inclusão do Clube de Desbravadores Atalaias no Mamoré no_x000D_
 desfile de 7 de setembro.</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5639/oficio_de_no_030-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5639/oficio_de_no_030-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através deste, solicitar a Vossa _x000D_
 Senhoria o envio de um caminhão pipa para o distrito de Palmeiras no dia 31 de agosto _x000D_
 de 2024. Neste dia, ocorrerá a tradicional Festa do Leite, um grande evento em nosso _x000D_
 município que atrai muitas pessoas, incluindo autoridades locais.</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5640/oficio_de_no_031-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5640/oficio_de_no_031-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhora Secretária _x000D_
 _x000D_
 Ao cumprimentá-los mui atenciosamente, venho através de o presente expediente _x000D_
 solicitar de vossas senhorias que autorize a liberação antecipada dos alunos do _x000D_
 período vespertino da escola Marechal Cândido Rondon situada na Terceira Linha _x000D_
 do Ribeirão, especialmente aqueles que dependem do transporte escolar para _x000D_
 retorno às suas residências._x000D_
  Essa solicitação justifica-se em virtude das condições adversas impostas pela _x000D_
 densa fumaça que vem se acumulando na região, ocasionada, conforme relatos, por _x000D_
 queimadas em áreas próximas. Tal situação tem prejudicado consideravelmente a _x000D_
 visibilidade nas estradas, especialmente ao entardecer, aumentando o risco de _x000D_
 acidentes durante o percurso dos alunos que utilizam o transporte escolar.</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5641/oficio_de_no_032-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5641/oficio_de_no_032-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhora Secretária _x000D_
 _x000D_
 Ao cumprimentá-los mui atenciosamente, venho através de o presente _x000D_
 expediente solicitar de vossas senhorias, em caráter de urgência, a disponibilização _x000D_
 de umidificadores para as salas de aula da Escola Marechal Cândido Rondon, _x000D_
 situada na terceira linha do Ribeirão, o pedido se faz necessário devido a densa _x000D_
 fumaça que tem predominado no município e em todo o estado, e ciente dos _x000D_
 prejuízos que tal situação pode causar à saúde dos alunos da rede municipal de _x000D_
 ensino, é necessário que o pedido seja atendido o quanto antes.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5642/oficio_no_016-gv-fsc-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5642/oficio_no_016-gv-fsc-2024.pdf</t>
   </si>
   <si>
     <t>Prezada Sra. Eunice Menezes de Souza,_x000D_
 _x000D_
 O Vereador Fábio dos Santos das Chagas, infra-assinado, no uso de suas atribuições legais,_x000D_
 representando o Ministério Jovem da Igreja Adventista do Sétimo Dia, vem solicitar_x000D_
 respeitosamente a inclusão do Ministério Jovem que inclui tanto o Clube de Desbravadores_x000D_
 Atalaias e de Aventureiros Estrelinhas do Mamoré no desfile de 7 de setembro.</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5655/oficio_de_no_033-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5655/oficio_de_no_033-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
  Ao cumprimentá-lo mui atenciosamente, venho através do presente solicitar de _x000D_
 Vossa Excelência que determine à Subprefeitura de Jacinópolis o envio de três _x000D_
 caçambas de cascalho para a realização de cascalhamento no morro localizado _x000D_
 dentro da Chácara Alecrim, de propriedade do Senhor William Eler da Silva, inscrito _x000D_
 no CPF nº 632.317.512-68 e portador do RG nº 576662. A chácara encontra-se no _x000D_
 quilômetro 7, sentido Formoso, logo após a propriedade do Professor Edsonir.</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
     <t>Senhor Secretário, _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através deste, solicitar a Vossa _x000D_
 Senhoria providências urgentes para a instalação de um bueiro na entrada da linha _x000D_
 29B, que se encontra em situação precária devido ao acúmulo de água em ambos os _x000D_
 lados da via, sem passagem adequada para o escoamento._x000D_
 Essa condição tem gerado sérios transtornos para os moradores locais e _x000D_
 dificultado a circulação e o tráfego na área, comprometendo não apenas a _x000D_
 infraestrutura da via, mas também o bem-estar da população._x000D_
 Diante da urgência da situação, solicitamos que sejam tomadas as medidas _x000D_
 cabíveis para a instalação de um bueiro no local, a fim de garantir o correto _x000D_
 escoamento da água e prevenir danos futuros.</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através deste, solicitar a Vossa _x000D_
 Senhoria em caráter de urgência, a instalação de um bueiro na Sétima Linha, KM 15. _x000D_
 A localidade mencionada encontra-se com uma grande quantidade de água alojada _x000D_
 na estrada, o que tem causado inúmeros transtornos para os moradores e dificultado _x000D_
 o tráfego na região._x000D_
 A colocação do bueiro no local é essencial para permitir o escoamento _x000D_
 adequado da água, evitando a deterioração da via e garantindo melhores condições _x000D_
 de circulação para os usuários da estrada.</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5670/oficio_de_no_036-gv-jcrs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5670/oficio_de_no_036-gv-jcrs-2024.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
 Cumprimentando-o cordialmente, venho, por meio deste, solicitar informações_x000D_
 acerca da razão pela qual a 6ª linha do Ribeirão, que fica localizada na zona rural do_x000D_
 município de Nova Mamoré, ainda não foi contemplada com a instalação de uma_x000D_
 subestação de energia elétrica, conforme solicitado anteriormente em nome de um_x000D_
 morador da região, cujo protocolo de atendimento foi registrado no nome do mesmo._x000D_
 Salienta-se que, embora o pedido tenha sido formalizado por um único_x000D_
 morador, a instalação da subestação de energia elétrica beneficiará todos os_x000D_
 moradores da 6ª linha do Ribeirão, melhorando significativamente as condições de_x000D_
 vida e o desenvolvimento local. Assim, torna-se imprescindível compreender os_x000D_
 motivos que têm causado a não execução do projeto, sendo o atendimento desta_x000D_
 demanda de grande relevância para a coletividade.</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5671/oficio_no_013-gv-nas-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5671/oficio_no_013-gv-nas-2024.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor Coronel Eder André Fernandes Dias,_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente. Eu, Vereador Nilson Alves de Souza,_x000D_
 Venho, por meio deste, solicitar com caráter de urgência a providência referente à_x000D_
 pavimentação da RO 420, em frente ao laticínio localizado no Distrito de Nova_x000D_
 Dimensão._x000D_
 Justifico a presente solicitação pela grave situação enfrentada pelo referido_x000D_
 laticínio, que é uma das principais fontes de renda da comunidade local._x000D_
 O fechamento do estabelecimento está iminente, Além disso, a falta de_x000D_
 pavimentação tem gerado um acúmulo excessivo de poeira, trazendo transtornos à_x000D_
 saúde dos trabalhadores e comprometendo a qualidade dos produtos. Essa situação_x000D_
 não só prejudica as operações do laticínio, como também coloca em risco sua_x000D_
 continuidade, podendo resultar em fechamento definitivo o que acarretaria impactos_x000D_
 diretos na subsistência de aproximadamente 700 a 1.000 pessoas, que dependem_x000D_
 da atividade econômica gerada por esta unidade.</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5685/oficio_expedido_de_no_026-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5685/oficio_expedido_de_no_026-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>À_x000D_
 LAÍS PERPÉTUO UCHÔA,_x000D_
 Secretária Municipal de Obras e Serviços Públicos de Nova Mamoré – RO_x000D_
 _x000D_
 Senhora Secretária,_x000D_
 _x000D_
 Considerando a necessidade de oferecer suporte adequado aos frequentadores, venho _x000D_
 solicitar a Vossa Senhoria a instalação de iluminação pública na quadra de areia localizada no campo Elisandro da Costa Santos (antigo Campo do Jonas), localizado no bairro _x000D_
 planalto, com o objetivo de proporcionar melhores condições para a prática desportiva e _x000D_
 garantir a segurança dos usuários durante o período noturno._x000D_
 A melhoria solicitada visa atender a demanda da comunidade, que faz uso de forma _x000D_
 frequente do local, contudo de forma limitada pela falta de iluminação pública adequada, _x000D_
 além dos riscos que os frequentadores correm relacionados a sua integridade física.</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5686/oficio_no_011-gv-cr-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5686/oficio_no_011-gv-cr-2024.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 _x000D_
 É com grande respeito e consideração que me dirijo a Vossa Excelência para solicitar, por meio deste Ofício, o fechamento da Avenida Raimundo Fernandes dos Santos, número 4312, Bairro Planalto, em frente à Escola Coronel Jorge Teixeira. Este fechamento é necessário para a realização de um evento promovido pela Casa de Oração Rosa de Saron._x000D_
 O evento, que já se tornou uma tradição em nossa comunidade, celebra o "Dia das Crianças" e tem como objetivo proporcionar momentos de alegria e diversão para crianças carentes e de baixa renda. Ao longo dos anos, temos observado a participação de um elevado número de crianças, o que demonstra a relevância e a importância desta iniciativa social.</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5687/oficio_no_012-gv-cr-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5687/oficio_no_012-gv-cr-2024.pdf</t>
   </si>
   <si>
     <t>AO COMANDANTE DA 3ª CIA DE NOVA MAMORÉ_x000D_
  TENENTE PM ARY DANTAS DA SILVA _x000D_
  _x000D_
 Assunto: Comunicação de Fechamento de Via para Evento Comunitário _x000D_
 _x000D_
 _x000D_
 É com respeito e consideração que me dirijo a este órgão para informar sobre o fechamento da Avenida Raimundo Fernandes dos Santos, número 4312, Bairro Planalto, em frente à Escola Coronel Jorge Teixeira, para a realização de um evento promovido pela Casa de Oração Rosa de Saron._x000D_
 O evento, que celebra o "Dia das Crianças", é voltado para crianças carentes e de baixa renda, buscando proporcionar momentos de alegria e diversão a essa população, o evento será realizado no dia 13/10/2024, das 16h00 às 19h30. Em decorrência da grande participação esperada, é fundamental garantir a segurança de todos os envolvidos.</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5688/oficio_no_013-gv-cr-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5688/oficio_no_013-gv-cr-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Com os cordiais cumprimentos de sempre, venho pelo presente solicitar a_x000D_
 Vossa Excelência, com cópia de Ofício à Secretaria Municipal de Educação, a _x000D_
 ampliação e consequente reforma da Escola Municipal Paraíso da Criança, no Bairro _x000D_
 São José._x000D_
 Em visita a referida escola recentemente, observei que a estrutura atual já não _x000D_
 atende mais a crescente clientela. Um projeto que contemple mais 4 salas de aula, _x000D_
 pátio ampliado, cozinha maior e mais ventilada, e uma brinquedoteca se faz_x000D_
 necessário. Tenho conhecimento do terreno já adquirido para a ampliação, mas creio _x000D_
 que uma nova área deva ser adquirida para contemplar mais espaço e, assim _x000D_
 acomodar mais crianças.</t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5689/oficio_no_014-gv-cr-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5689/oficio_no_014-gv-cr-2024.pdf</t>
   </si>
   <si>
     <t>UILIAN AMORIM FERREIRA_x000D_
 MD: Coordenador Adjunto da SEDAM - Secretaria Estadual de Desenvolvimento Ambiental._x000D_
 _x000D_
 Assunto: Solicitação de informações sobre o plano estadual de recuperação de nascentes de água_x000D_
 _x000D_
            Prezado Senhor,_x000D_
 _x000D_
            Com os cordiais cumprimentos de sempre, venho por meio deste solicitar informações sobre o plano estadual de recuperação de nascentes de água, que está sendo desenvolvido por esta Secretaria._x000D_
            Na condição de Vereador e como servidor da Secretaria Municipal de Meio Ambiente (SEMA), tenho observado com preocupação a situação das nascentes d’água, que vêm sofrendo com o assoreamento constante e a ausência de projetos efetivos para a sua recuperação.</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5690/oficio_no_006-gv-fcbs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5690/oficio_no_006-gv-fcbs-2024.pdf</t>
   </si>
   <si>
     <t>Autorização para Correção de Erro de Digitação no Projeto de Lei _x000D_
 005/2024_x000D_
 _x000D_
  Senhor Vereador Nilson Alves de Souza,_x000D_
 _x000D_
  Em resposta ao Ofício o qual foi dado ciência na data de hoje, referente à _x000D_
 solicitação de correção no Projeto de Lei 005/2024, de sua autoria, que tramita nesta _x000D_
 Casa de Leis, venho por meio deste comunicar que, como Presidente da Comissão _x000D_
 de Constituição e Justiça, autorizo a correção do erro de digitação identificado no _x000D_
 texto do referido projeto._x000D_
  Conforme apontado, a quilometragem mencionada equivocadamente como _x000D_
 50 metros deve ser corrigida para 500 metros, preservando, assim, a integridade e o _x000D_
 propósito original do projeto.</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5701/oficio_expedido_de_no_027-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5701/oficio_expedido_de_no_027-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Aos Excelentíssimos Senhores (as) Deputados (as) e Senadores (as) da Bancada Federal de Rondônia,_x000D_
 _x000D_
 Assunto: Solicitação de apoio para a aprovação de projeto de lei sobre o piso salarial dos profissionais de dos quadros de pessoal técnico e administrativo da educação_x000D_
 _x000D_
 Senhores (as) Parlamentares,_x000D_
 _x000D_
 Cumprimentando cordialmente, venho, na qualidade de Vereador-Presidente do Município de Nova Mamoré, solicitar o apoio de Vossas Excelências para a aprovação do pro_x0002_jeto de lei que trata do piso salarial nacional dos profissionais de apoio da educação (PL _x000D_
 2531/2021).</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5702/oficio_expedido_de_no_028-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5702/oficio_expedido_de_no_028-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor_x000D_
 JEFFERSON RIBEIRO DA ROCHA_x000D_
 Secretário de Saúde do Estado de Rondônia_x000D_
 _x000D_
 Assunto: Solicitação de informações sobre o Programa Nacional de Redução das Filas _x000D_
 Eletivas – LC Nº 201/2023 art. 15 e 17_x000D_
 _x000D_
 Senhor Secretário,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho, por meio deste, solicitar informações referentes _x000D_
 aos valores enviados ao Estado de Rondônia para a execução do Programa Nacional de _x000D_
 Redução das Filas Eletivas, valor este no total de R$ 10.211.690,00, que possui OB nº _x000D_
 005848, criada a data de 18/03/2024.</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5703/oficio_expedido_de_no_029-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5703/oficio_expedido_de_no_029-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor_x000D_
 Cel. Marcos Rocha - Governador do Estado de Rondônia_x000D_
 E-mail: govrondonia@gmail.com,_x000D_
 _x000D_
 À Excelentíssima Senhora_x000D_
 Claudia Regina de Abreu (Claudia de Jesus) - Deputada Estadual_x000D_
 E-mail: gabdepclaudiadejesus@ale.ro.gov.br,_x000D_
 _x000D_
 À Ilustríssima Senhora_x000D_
 Ana Lúcia S. S. Pacini - Secretária de Estado da Educação_x000D_
 E-mail: bag@seduc.ro.gov.br,_x000D_
 _x000D_
 Assunto: Solicitação de recuperação da quadra da Escola Estadual de Ensino _x000D_
 Fundamental e Médio Casimiro de Abreu. _x000D_
 _x000D_
 Senhor Governador,_x000D_
 Senhora Deputada,_x000D_
 Senhora Secretária,_x000D_
 _x000D_
  É com elevado respeito e consideração que nos dirigimos a Vossas Excelências _x000D_
 para solicitar a devida atenção à situação da quadra poliesportiva da Escola Estadual de _x000D_
 Ensino Fundamental e Médio Casimiro de Abreu, localizada no município de Nova Ma_x0002_moré, Estado de Rondônia. A estrutura atual da referida quadra encontra-se em estado _x000D_
 de deterioração, impossibilitando a utilização adequada para as aulas práticas de edu_x0002_cação física e demais atividades esportivas.</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5754/oficio_expedido_de_no_030-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5754/oficio_expedido_de_no_030-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Visita Técnica para Conhecimento de Sistemas de Recuperação de Nascentes e Combate à Crise Hídrica.</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5755/oficio_expedido_de_no_031-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5755/oficio_expedido_de_no_031-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5756/oficio_expedido_de_no_032-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5756/oficio_expedido_de_no_032-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Visita Técnica para Conhecimento de Modelos de Captação de _x000D_
 Recursos.</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5757/oficio_expedido_de_no_033-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5757/oficio_expedido_de_no_033-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho, por meio deste ofício, solicitar sua _x000D_
 especial atenção para a aquisição de três equipamentos essenciais para a área infantil _x000D_
 do nosso hospital: a bomba de infusão, o berço aquecido e o aparelho de fototerapia_x000D_
 neonatal. A presença desses itens é crucial para garantir um atendimento adequado _x000D_
 e seguro aos recém-nascidos, especialmente àqueles em condições mais delicadas.</t>
   </si>
   <si>
     <t>5758</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5758/oficio_expedido_de_no_034-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5758/oficio_expedido_de_no_034-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Criação de Batalhão da Polícia Militar no Município de _x000D_
 Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5759/oficio_expedido_de_no_035-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5759/oficio_expedido_de_no_035-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Apoio junto ao Governo do Estado para Criação de _x000D_
 Batalhão da Polícia Militar no Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
     <t>5761</t>
   </si>
   <si>
     <t>Senhora,_x000D_
 _x000D_
 Cumprimentando-a cordialmente, venho, por meio deste ofício, em resposta a_x000D_
 solicitação feita por vossa senhoria à data de 22/11/2024, conceder-lhe a folga_x000D_
 compensatória solicitada para ser usufruída as datas de 10, 11, 12 e 16 de _x000D_
 dezembro do corrente ano._x000D_
 Sem mais, para o momento.</t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5762/oficio_expedido_de_no_038-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5762/oficio_expedido_de_no_038-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de reparos na BR-364 nos trechos próximos ao entroncamento_x000D_
 que dá acesso à RO - 425</t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
     <t>Solicitação urgente de reparo na iluminação do letreiro da Unidade Mista _x000D_
 de Saúde.</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5765/oficio_expedido_de_no_040-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5765/oficio_expedido_de_no_040-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção da rede de fiação exposta</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5766/oficio_expedido_de_no_041-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5766/oficio_expedido_de_no_041-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Senhora Deputada,_x000D_
 1. Cumprimentando-a mui cordialmente, venho por meio deste, primeiramente _x000D_
 agradecer a Vossa Excelência, pelos relevantes serviços prestados em nosso _x000D_
 Estado de Rondônia como Deputada Estadual, bem como no Município de Nova _x000D_
 Mamoré, motivo que nos leva ao inquestionável reconhecimento da importância de _x000D_
 tê-la como representante frente a Assembleia Estadual._x000D_
 2. Na oportunidade, solicitamos a Nobre Deputada, sua interveniência junto ao _x000D_
 Ministério do Desenvolvimento, Indústria, Comércio e Serviços que seja viabilizado _x000D_
 a IMPLANTAÇÃO DA EXTENSÃO DA ÁREA DE LIVRE COMÉRCIO NO _x000D_
 MUNICÍPIO DE NOVA MAMORÉ-RO.</t>
   </si>
   <si>
     <t>5767</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5767/oficio_expedido_de_no_042-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5767/oficio_expedido_de_no_042-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Ministro,_x000D_
 1. Cumprimentando-o mui cordialmente, venho por meio deste, primeiramente _x000D_
 agradecer a Vossa Excelência, pelos relevantes serviços prestados em nosso _x000D_
 Estado de Rondônia como Ministro de Estado._x000D_
 2. Na oportunidade, solicitamos ao Nobre Ministro, sua interveniência junto ao _x000D_
 Ministério do Desenvolvimento, Indústria, Comércio e Serviços que seja viabilizado _x000D_
 a IMPLANTAÇÃO DA EXTENSÃO DA ÁREA DE LIVRE COMÉRCIO NO _x000D_
 MUNICÍPIO DE NOVA MAMORÉ-RO.</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5768/oficio_expedido_de_no_043-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5768/oficio_expedido_de_no_043-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor,_x000D_
 _x000D_
 Cordialmente o cumprimento por meio deste. Aproveito a oportunidade _x000D_
 para expressar minha gratidão pelo seu trabalho em prol ao município de Nova _x000D_
 Mamoré e, ao mesmo tempo, solicitar sua valiosa ajuda para um projeto denominado _x000D_
 Restauração de matas ciliares, de fontes e rios através da técnica da SAF: _x000D_
 promoção e fomento de lideranças locais comprometidas com as práticas _x000D_
 sustentáveis e valorização da prática agroflorestal associada à conservação da _x000D_
 floresta amazônica, para sua apreciação e apoio, por meio de Emenda Parlamentar.</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5769/oficio_expedido_de_no_044-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5769/oficio_expedido_de_no_044-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre planejamento para o programa_x000D_
 “Minha Casa, Minha Vida”</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5770/oficio_expedido_de_no_045-gv-alb-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5770/oficio_expedido_de_no_045-gv-alb-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Apoio para Implantação de Polo do Instituto Federal de _x000D_
 Rondônia em Nova Mamoré.</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
     <t>Solicitação de Autorização para Correção de Erro de Digitação</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5772/oficio_no_015-gv-nas-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5772/oficio_no_015-gv-nas-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Apoio em Segurança Pública para Nova Mamoré</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
     <t>Solicitação de Apoio para Infraestrutura no Distrito de Nova Dimensão_x000D_
 Prezado Deputado Ezequiel Neiva</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5775/oficio_no_015-gv-cr-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5775/oficio_no_015-gv-cr-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Continuidade das Marginais da BR-425 até o Igarapé _x000D_
 Mangueira.</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
     <t>Solicitação de Recursos para Aquisição de Veículo para Atendimento à Casa da Cidadania de Nova Mamoré.</t>
   </si>
   <si>
     <t>5777</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5777/oficio_no_017-gv-cr-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5777/oficio_no_017-gv-cr-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de aquisição de veículo tipo picape para o CAPS de Nova Mamoré.</t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5778/oficio_no_017-gv-fsc-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5778/oficio_no_017-gv-fsc-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Verba para Aquisição de Instrumentos Musicais para a Fanfarra da_x000D_
 Escola Casimiro de Abreu.</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5773/oficio_no_016-gv-nas-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5773/oficio_no_016-gv-nas-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação Urgente de Apoio em Segurança Pública para Nova _x000D_
 Mamoré</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5826/oficio_no_007-gv-fcbs-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5826/oficio_no_007-gv-fcbs-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de grade de cursos para 2025.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES</t>
   </si>
   <si>
     <t>CÉLIO BRITO, CPCJFEFFO - C.P de Constituição, Just., Finan., Econ., e Fisc. Fina. e O, Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5217/parecer_no_001_ccj_2024-ref._aos_vetos_-pl_010-2023_e_ao_pl_078-2023-emenda_parlamentar.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5217/parecer_no_001_ccj_2024-ref._aos_vetos_-pl_010-2023_e_ao_pl_078-2023-emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 001/CPCJFEFFO/2024_x000D_
 _x000D_
 AUTORIA: Prefeito Municipal:_x000D_
 _x000D_
 Veto ao Projeto de Lei nº 010/2023, que “Dá nova redação ao art. 131 da Lei Municipal n° 61, de 27 de setembro de 1990, para dar direito para horário especial ao servidor público municipal portador de deficiência ou com transtorno do espectro autista e também para o servidor público municipal que tenha cônjuge, filho ou dependente com deficiência ou com transtorno do espectro autista, bem como ao servidor que for tutor, for curador ou responsável pela criação, educação ou proteção do dependente com deficiência ou com transtorno do espectro autista”._x000D_
 _x000D_
 _x000D_
 Veto Parcial ao Projeto de Lei nº 078-GP/2023, referente à Emenda Parlamentar nº 001/2023 – que “Fica o Poder Executivo Municipal autorizado a conceder emenda parlamentar no valor de R$ 416.102,83 (quatrocentos e dezesseis mil e cento e dois reais e oitenta e três centavos) na proposta orçamentária dentro da seguinte unidade orçamentária existente no orçamento anual”.</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
     <t>CPCJFEFFO - C.P de Constituição, Just., Finan., Econ., e Fisc. Fina. e O</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5569/parecer_no_002-ccj-2024-ref._ao_-proj._de_emenda_a_lei_organica-001-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5569/parecer_no_002-ccj-2024-ref._ao_-proj._de_emenda_a_lei_organica-001-2024.pdf</t>
   </si>
   <si>
     <t>PARECER N° 002/CPCJFEFFO/2024_x000D_
 _x000D_
 AUTORIA: VEREADORES NILSON ALVES DE SOUZA, ABNEIR SOARES FRANÇA, FÁBIO DOS SANTOS DAS CHAGAS, JAIR ALVES DE OLIVEIRA, FRANCISCO CÉLIO BRITO SILVA E JOSÉ CARLOS RODRIGUES DOS SANTOS_x000D_
 _x000D_
 Projeto de Emenda à Lei Orgânica n° 001/2024 - Altera dispositivo da Lei Orgânica do Município de Nova Mamoré para tornar obrigatória a execução da programação proveniente de emendas individuais impositivas dos membros do Poder Legislativo local.</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
     <t>CÉLIO BRITO, CPCJFEFFO - C.P de Constituição, Just., Finan., Econ., e Fisc. Fina. e O, JAIR DA 29, Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5637/parecer_no_003-ccj-2024-ref._ao_-proj._de_resolucao-002-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5637/parecer_no_003-ccj-2024-ref._ao_-proj._de_resolucao-002-2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 003/CPCJFEFFO/2024_x000D_
 _x000D_
 PROPOSITURA: Projeto de Resolução nº 002/2024 de autoria da Mesa Diretora, o qual_x000D_
 Dispõe sobre a regulamentação da Lei Federal nº 13.709/2018 (LGPD) no âmbito da Câmara_x000D_
 Municipal de Nova Mamoré.</t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5748/parecer_no_004-ccj-2024-ref._ao_-proj._de_lei-163-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5748/parecer_no_004-ccj-2024-ref._ao_-proj._de_lei-163-gp-2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 004/CPCJFEFFO/2024_x000D_
 _x000D_
 PROPOSITURA: Projeto de Lei nº 163-GP/2024 – De autoria do Prefeito Municipal que  “Altera dispositivos da Lei Municipal nº 1.353-GP/18, de 19 de março de 2018, que reestruturou o Instituto de Previdência Social dos Servidores Públicos Municipais de Nova Mamoré IPRENOM, e dá outras providências”.</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5749/parecer_no_005-ccj-2024-ref._ao_-proj._de__lei_complementar-018-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5749/parecer_no_005-ccj-2024-ref._ao_-proj._de__lei_complementar-018-2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 005/CPCJFEFFO/2024_x000D_
 _x000D_
 PROPOSITURA: Projeto de Lei Complementar nº 018-GP/2024– De autoria do Prefeito Municipal que “Dispõe sobre a Organização da Procuradoria Geral do Município de Nova Mamoré-RO, nos termos do art. 85 da Lei Orgânica do Município e altera dispositivo da Lei Complementar nº 012, de 15 de março de 2022 e dá outras providências”.</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5736/parecer_ccj.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5736/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 006/CPCJFEFFO/2024_x000D_
 _x000D_
 PROPOSITURA: Projeto de Lei nº 006/2024 – de autoria da Mesa Diretora, que_x000D_
 Institui a “Ficha Limpa Municipal” nas Nomeações de Servidores a Cargos _x000D_
 Comissionados no âmbito da Administração Direta, Indireta e Autárquica do _x000D_
 Poder Executivo e Legislativo no Município de Nova Mamoré-RO, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5848/parecer_do_relator_especial-_referente_aos_plc_016-pmnm-2023_e_019-pmnm-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5848/parecer_do_relator_especial-_referente_aos_plc_016-pmnm-2023_e_019-pmnm-2024.pdf</t>
   </si>
   <si>
     <t>PARECER DO RELATOR ESPECIAL:  FÁBIO DOS SANTOS DAS CHAGAS_x000D_
 _x000D_
 PROPOSITURAS:  _x000D_
 _x000D_
 PROJETO DE LEI COMPLEMENTAR DE Nº 016-PMNM-2023, QUE “Institui o Novo Código Tributário do Município de Nova Mamoré-RO e dá outras providência”._x000D_
 _x000D_
 E O PROJETO DE LEI COMPLEMENTAR Nº 019-GP-2024, QUE “Dispõe sobre a Planta Genérica de Valores para efeito de lançamento do Imposto sobre a Propriedade Predial e Territorial Urbana – IPTU, e dá outras providências”.</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5056/projeto_de_lei_complementar__no_017-pmnm-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5056/projeto_de_lei_complementar__no_017-pmnm-2024.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementam0 012-GP/2022, _x000D_
 que Dispõe sobre a Nova Estrutura _x000D_
 Organizacional Administrativa da Prefeitura _x000D_
 Municipal de Nova Mamoré, Criação e _x000D_
 Alteração de Nomenclaturas e Cargos de _x000D_
 Provimento em Comissão e promove ajustes_x000D_
  pertinentes e dá outras providências”.</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5790/mensagem_e_projeto_de_lei_complementar_n_019-_gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5790/mensagem_e_projeto_de_lei_complementar_n_019-_gp-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Planta Genérica de Valores _x000D_
 para efeito de lançamento do Imposto sobre a _x000D_
 Propriedade Predial e Territorial Urbana –_x000D_
 IPTU, e dá outras providências”.</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA (ORIGEM EXECUTIVO)ATUAL</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5025/projeto_de_lei_no_001-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5025/projeto_de_lei_no_001-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5026/projeto_de_lei_no_002-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5026/projeto_de_lei_no_002-gp-2024.pdf</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5052/projeto_de_lei_no_003-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5052/projeto_de_lei_no_003-gp-2024.pdf</t>
   </si>
   <si>
     <t>REVOGA, A LEI 2.016-GP/2.023 E_x000D_
  DISPÕE SOBRE ALTERAÇÃO DO_x000D_
  SALARIO BASE PROFISSIONAL DOS_x000D_
  AGENTES COMUNITÁRIOS DE SAÚDE_x000D_
  E DOS AGENTES DE ENDEMIAS NO _x000D_
 MUNICÍPIO DE NOVA MAMORÉ-RO, E_x000D_
  DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5053/projeto_de_lei_no_004-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5053/projeto_de_lei_no_004-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional _x000D_
 Especial por Superávit Financeiro conforme Art. _x000D_
 43, § 1º, inciso I da Lei 4.320/64, na Lei 2.067- _x000D_
 GP/2023 (Lei Orçamentária Anual Exercício 2024) _x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5054/projeto_de_lei_no_005-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5054/projeto_de_lei_no_005-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro conforme Art. 43, § 1º, inciso I da Lei 4.320/64, na Lei 2.067- GP/2023 (Lei Orçamentária Anual Exercício 2024) e dá outras providências.</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5061/projeto_de_lei_no_006-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5061/projeto_de_lei_no_006-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro conforme Art. 43, § 1°, inciso I da Lei 4.320/64, na Lei 2.067- GP/2023 (Lei Orçamentária Anual Exercício 2024) e dá outras providências.</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5082/projeto_de_lei_no_007-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5082/projeto_de_lei_no_007-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Remanejamento por Crédito _x000D_
 Adicional Especial por Anulação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5083/projeto_de_lei_no_008-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5083/projeto_de_lei_no_008-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por Excesso _x000D_
 de Arrecadação no Orçamento _x000D_
 Vigente.</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5081/projeto_de_lei_no_009-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5081/projeto_de_lei_no_009-gp-2024.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Apoio à_x000D_
 Infraestrutura e Crescimento Urbano e _x000D_
 Rural (PMAIC) no Município de Nova _x000D_
 Mamoré-RO e dá outras providências.</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5089/projeto_de_lei_no_010-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5089/projeto_de_lei_no_010-gp-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO _x000D_
 MUNICIPAL A DOAR TRAVES E _x000D_
 INTALAÇÃO ELÉTRICA E SEUS INSUMOS,_x000D_
 PARA OS CAMPOS DE FUTEBOL DE _x000D_
 CAMPO E PERTENCENTES AO MUNICÍPIO DE_x000D_
 NOVA MAMORÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5095/projeto_de_lei_no_011-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5095/projeto_de_lei_no_011-gp-2024.pdf</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5096/projeto_de_lei_no_012-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5096/projeto_de_lei_no_012-gp-2024.pdf</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5097/projeto_de_lei_no_013-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5097/projeto_de_lei_no_013-gp-2024.pdf</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5098/projeto_de_lei_no_014-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5098/projeto_de_lei_no_014-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no_x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5099/projeto_de_lei_no_015-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5099/projeto_de_lei_no_015-gp-2024.pdf</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5101/projeto_de_lei_no_016-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5101/projeto_de_lei_no_016-gp-2024.pdf</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5102/projeto_de_lei_no_017-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5102/projeto_de_lei_no_017-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5111/projeto_de_lei_no_018-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5111/projeto_de_lei_no_018-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional _x000D_
 especial por excesso de arrecadação _x000D_
 no orçamento vigente.</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5112/projeto_de_lei_no_019-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5112/projeto_de_lei_no_019-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Remanejamento por_x000D_
 Crédito Adicional Especial por _x000D_
 Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5113/projeto_de_lei_no_020-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5113/projeto_de_lei_no_020-gp-2024.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do _x000D_
 Orçamento Anual do Município de Nova_x000D_
  Mamoré por Transferência de Recursos.</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5114/projeto_de_lei_no_021-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5114/projeto_de_lei_no_021-gp-2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a doação _x000D_
 de imóvel à Associação de Moto Taxista _x000D_
 de Nova Mamoré/RO AMOTAXI, e dá _x000D_
 outras providências.”</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5115/projeto_de_lei_no_022-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5115/projeto_de_lei_no_022-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento_x000D_
  Vigente.</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5116/projeto_de_lei_no_023-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5116/projeto_de_lei_no_023-gp-2024.pdf</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5128/projeto_de_lei_no_025-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5128/projeto_de_lei_no_025-gp-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A REALIZAR _x000D_
 TESTE SELETIVO SIMPLIFICADO PARA _x000D_
 CONTRATAÇÃO DE PESSOAL EM CARÁTER _x000D_
 EMERGENCIAL, PARA ATENDER AS NECESSIDADES _x000D_
 DA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5129/projeto_de_lei_no_026-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5129/projeto_de_lei_no_026-gp-2024.pdf</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5130/projeto_de_lei_no_027-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5130/projeto_de_lei_no_027-gp-2024.pdf</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5131/projeto_de_lei_no_028-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5131/projeto_de_lei_no_028-gp-2024.pdf</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5132/projeto_de_lei_no_029-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5132/projeto_de_lei_no_029-gp-2024.pdf</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5133/projeto_de_lei_no_030-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5133/projeto_de_lei_no_030-gp-2024.pdf</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5134/projeto_de_lei_no_031-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5134/projeto_de_lei_no_031-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional _x000D_
 especial por excesso de arrecadação no_x000D_
  orçamento vigente.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5135/projeto_de_lei_no_032-gp-2024-retificado-25-03-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5135/projeto_de_lei_no_032-gp-2024-retificado-25-03-2024.pdf</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5136/projeto_de_lei_no_033-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5136/projeto_de_lei_no_033-gp-2024.pdf</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5137/projeto_de_lei_no_035-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5137/projeto_de_lei_no_035-gp-2024.pdf</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5180/projeto_de_lei_no_038-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5180/projeto_de_lei_no_038-gp-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO CONSELHO_x000D_
 MUNICIPAL DE DIREITOS DA PESSOA IDOSA E DO_x000D_
 FUNDO MUNICIPAL DE DIREITOS DA PESSOA IDOSA_x000D_
 DO MUNICIPIO DE NOVA MAMORÉ/RO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5191/projeto_de_lei_no_040-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5191/projeto_de_lei_no_040-gp-2024.pdf</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5213/projeto_de_lei_no_042-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5213/projeto_de_lei_no_042-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização de Alunos da Rede Privada_x000D_
 a utilizar Transporte Escolar da Rede Municipal no_x000D_
 Município de Nova Mamoré-RO, e dá outras_x000D_
 providências."</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5215/projeto_de_lei_no_045-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5215/projeto_de_lei_no_045-gp-2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal Nº 12.651, de 25 de Maio de 2012,_x000D_
 que dispõe sobre a proteção da vegetação nativa,_x000D_
 regulamentando as Áreas de Preservação Permanente (Apps)_x000D_
 localizadas na Zona Urbana do Município de Nova Mamoré e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5232/projeto_de_lei_no_049-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5232/projeto_de_lei_no_049-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação da Escola Esportiva,_x000D_
 denominada João Barroso no âmbito do_x000D_
 Município de Nova Mamoré-RO e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5239/projeto_de_lei_no_050-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5239/projeto_de_lei_no_050-gp-2024.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Alfabetização na Idade Certa /_x000D_
 Nova Mamoré PAIC/NM, no Município de Nova_x000D_
 Mamoré/RO e dá outras providências.</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5240/projeto_de_lei_no_051-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5240/projeto_de_lei_no_051-gp-2024.pdf</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5249/projeto_de_lei_no_057-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5249/projeto_de_lei_no_057-gp-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece os componentes_x000D_
 municipais do Sistema Nacional de_x000D_
 Segurança Alimentar e Nutricional_x000D_
 SISAN, criado pela Lei Federal nº_x000D_
 11.346, de 15 de setembro de 2006.</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5267/projeto_de_lei_no_059-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5267/projeto_de_lei_no_059-gp-2024.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 195 da Lei 910-GP/2012, Dispõe sobre o Plano_x000D_
 Diretor participativo do Município de Nova Mamoré, cria o_x000D_
 Sistema Municipal de Planejamento Urbano e Gestão_x000D_
 Democrática, institui o Conselho Municipal de_x000D_
 Desenvolvimento Urbano, Cria o Fundo Municipal de_x000D_
 Desenvolvimento Urbano e dá outras providências"</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5270/projeto_de_lei_no_060-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5270/projeto_de_lei_no_060-gp-2024.pdf</t>
   </si>
   <si>
     <t>Altera o Plano de Amortização do equacionamento do_x000D_
 déficit atuarial do Regime Próprio de Previdência_x000D_
 Social do Município de Nova Mamoré/RO IPRENOM,_x000D_
 conforme diretrizes emanadas pela Portaria MPS nº._x000D_
 1467/2022 e suas alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5275/projeto_de_lei_no_062-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5275/projeto_de_lei_no_062-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Política_x000D_
 Municipal de Educação em Tempo Integral,_x000D_
 através da implementação do Programa_x000D_
 Escola em Tempo Integral no âmbito da rede_x000D_
 pública municipal de ensino e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5287/projeto_de_lei_no_065-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5287/projeto_de_lei_no_065-gp-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes para Elaboração e_x000D_
 Execução da Lei Orçamentária Anual - LDO para_x000D_
 o Exercício Financeiro de 2025 e dá outras_x000D_
 providências."</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5356/projeto_de_lei_no_082-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5356/projeto_de_lei_no_082-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Feira do Agronegócio localizada à_x000D_
 Avenida Arthur Arantes Meira no Bairro Novo Horizonte "Feira do_x000D_
 Agronegócio Piraíba", e dá outras providências.</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5357/projeto_de_lei_no_083-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5357/projeto_de_lei_no_083-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Praça de Alimentação localizada à_x000D_
 Avenida Arthur Arantes Meira "Praça de Alimentação Raimundo_x000D_
 Lascado", e dá outras providências.</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5358/projeto_de_lei_no_084-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5358/projeto_de_lei_no_084-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Unidade Básica de Saúde localizada no_x000D_
 Bairro Cidade Nova "UNIDADE BÁSICA DE SAÚDE MARIA INÁCIO_x000D_
 AGUIAR", e dá outras providências.</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5359/projeto_de_lei_no_085-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5359/projeto_de_lei_no_085-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Unidade Básica de Saúde localizada no_x000D_
 Bairro Nova Redenção "UNIDADE BÁSICA DE SAÚDE MARIA DE_x000D_
 LOURDES FIGUEIRA", e dá outras providências.</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5375/projeto_de_lei_no_086-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5375/projeto_de_lei_no_086-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Quadra de Esportes da_x000D_
 E.M.E.I.F Marechal Cândido Rondon de "QUADRA DE_x000D_
 ESPORTES JUAREZ FERRAZ ", e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5412/projeto_de_lei_no_094-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5412/projeto_de_lei_no_094-gp-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a doação de imóvel ao_x000D_
 Estado de Rondônia para a construção e_x000D_
 instalação de uma sede da Defensoria Pública em_x000D_
 Nova Mamoré/RO, e dá outras providências."</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5415/projeto_de_lei_no_095-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5415/projeto_de_lei_no_095-gp-2024.pdf</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5442/projeto_de_lei_no_103-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5442/projeto_de_lei_no_103-gp-2024.pdf</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5446/projeto_de_lei_no_105-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5446/projeto_de_lei_no_105-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a_x000D_
 firmar convênio com a entidade_x000D_
 filantrópica Casa de Saúde Santa_x000D_
 Marcelina e dá outras providencias.</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5570/projeto_de_lei_no_140-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5570/projeto_de_lei_no_140-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Projeto de Lei_x000D_
 Municipal do Plano de Cultural de Nova_x000D_
 Mamoré (PMC- 2024- 2034), e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5571/projeto_de_lei_no_141-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5571/projeto_de_lei_no_141-gp-2024.pdf</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5572/projeto_de_lei_no_142-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5572/projeto_de_lei_no_142-gp-2024.pdf</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5573/projeto_de_lei_no_143-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5573/projeto_de_lei_no_143-gp-2024.pdf</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5638/projeto_de_lei_no_151-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5638/projeto_de_lei_no_151-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Inspeção Municipal de_x000D_
 Produtos de Origem Animal no Município de_x000D_
 Nova Mamoré, e dá outras providências.</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5666/projeto_de_lei_no_159-gp-2024-loa-2025-retificado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5666/projeto_de_lei_no_159-gp-2024-loa-2025-retificado.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município_x000D_
 de Nova Mamoré para o Exercício Financeiro de_x000D_
 2025.</t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5737/projeto_de_lei-177.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5737/projeto_de_lei-177.pdf</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5745/01-projeto_de_lei-178.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5745/01-projeto_de_lei-178.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Suplementar por Anulação no Orçamento Vigente.”. (Secretaria Municipal de Educação).</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5747/projeto_de_lei-179.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5747/projeto_de_lei-179.pdf</t>
   </si>
   <si>
     <t>Acrescenta Parágrafo Único ao Art. 3° da Lei nº 1.697-GP/2021 que Autoriza o Poder Executivo a Celebrar o Contrato Administrativo de Cessão de Uso e Gozo de Área Urbana (terreno), com a Loja Maçônica Abdom Jacob Atalallah, de Interesse da Administração.</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5781/projeto_de_lei_no_182-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5781/projeto_de_lei_no_182-gp-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Concessão do ABONO–_x000D_
 FUNDEB aos Profissionais da Educação _x000D_
 Básica da Rede Municipal de Ensino, no _x000D_
 exercício de 2024 no Município de Nova _x000D_
 Mamoré-RO”.</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5783/projeto_de_lei_no_184-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5783/projeto_de_lei_no_184-gp-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Concessão do RATEIO–_x000D_
 FUNDEB aos Profissionais da Educação _x000D_
 Básica da Rede Municipal de Ensino, no _x000D_
 exercício de 2024 no Município de Nova _x000D_
 Mamoré-RO”.</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5789/projeto_de_lei_no_190-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5789/projeto_de_lei_no_190-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento de cobrança _x000D_
 judicial e extrajudicial dos créditos inscritos _x000D_
 em dívida ativa, de natureza tributária e não _x000D_
 tributária, prevendo meios alternativos para _x000D_
 a sua cobrança, e dá outras providências.</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5797/projeto_de_lei_no_191-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5797/projeto_de_lei_no_191-gp-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regime Jurídico_x000D_
 Único dos Servidores Públicos oo_x000D_
 Município de Nova Mamoré, das_x000D_
 Autarquias e das Fundações_x000D_
 Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5798/projeto_de_lei_no_192-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5798/projeto_de_lei_no_192-gp-2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo Municipal_x000D_
 Ingressar no Consórcio_x000D_
 Interfederativo de Desenvolvimento_x000D_
 de Rondônia – CINDERONDÔNIA, e_x000D_
 Ratifica o Protocolo de Intenções_x000D_
 Convertido em Contrato de_x000D_
 Consórcio Público, firmado entre_x000D_
 Municípios de Rondônia e o Estado_x000D_
 de Rondônia, e dá Outras_x000D_
 Providências”.</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
     <t>PLOLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA (ORIGEM LEGISLATIVO)ATUAL</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5182/projeto_de_lei_no_001-cmnm-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5182/projeto_de_lei_no_001-cmnm-2024.pdf</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
     <t>MARQUINHO DA 28, ANDRÉ DO SINDICATO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5222/projeto_de_lei_no_002-cmnm-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5222/projeto_de_lei_no_002-cmnm-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei_x000D_
 Municipal nº 2.075, de 16 de_x000D_
 fevereiro de 2024.</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5463/projeto_de_lei_no_003-cmnm-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5463/projeto_de_lei_no_003-cmnm-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação do_x000D_
 complexo esportivo_x000D_
 popularmente conhecido como_x000D_
 “Campo do Jonas” em Nova_x000D_
 Mamoré como Complexo_x000D_
 esportivo Elisandro da Costa_x000D_
 Santos e a instalação de placa de_x000D_
 identificação no local.</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5620/projeto_de_lei_no_004-cmnm-2024-reserva_de_vagas_nos_concursos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5620/projeto_de_lei_no_004-cmnm-2024-reserva_de_vagas_nos_concursos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de vagas _x000D_
 nos concursos públicos e _x000D_
 seleções simplificadas no âmbito _x000D_
 da Administração Pública Direta e _x000D_
 Indireta do Município de Nova _x000D_
 Mamoré-RO.</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5677/projeto_de_lei_no_005-cmnm-2024-_ordenamento_territorial_e_horario_de_funcionamento_de_entidades_de_tiro_desportivo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5677/projeto_de_lei_no_005-cmnm-2024-_ordenamento_territorial_e_horario_de_funcionamento_de_entidades_de_tiro_desportivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o ordenamento territorial e _x000D_
 horário de funcionamento de entidades de _x000D_
 tiro desportivo no Município de Nova _x000D_
 Mamoré/RO.</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5734/minuta_de_projeto_de_lei-006.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5734/minuta_de_projeto_de_lei-006.pdf</t>
   </si>
   <si>
     <t>5800</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5800/projeto_de_lei_no_007-cmnm-2024-mesa_diretora.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5800/projeto_de_lei_no_007-cmnm-2024-mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Auxílio Natalino aos _x000D_
 servidores do quadro efetivo e comissionado da _x000D_
 Câmara Municipal de Nova Mamoré.</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5801/projeto_de_lei_no_008-cmnm-2024-mesa_diretora.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5801/projeto_de_lei_no_008-cmnm-2024-mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº 1.261, _x000D_
 de 23 de agosto de 2017.</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5795/projeto_de_lei_no_009-cmnm-2024-mesa_diretora.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5795/projeto_de_lei_no_009-cmnm-2024-mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Reconhece como de utilidade _x000D_
 pública a Associação de _x000D_
 Feirantes de Nova Mamoré–_x000D_
 ASFENOMA, no Município de _x000D_
 Nova Mamoré.</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>ANDRÉ DO SINDICATO, FÁBIO CARCARÁ, JOSÉ CARLOS ELETRICISTA, Mesa Diretora, ABÍLIO BAIANO, ABNEIR DA FARMÁCIA, CÉLIO BRITO, CLAUDIOMIR RODRIGUES, GIRIPOCA, JAIR DA 29, MARQUINHO DA 28, Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5062/projeto_de_resolucao_no_001-cmnm-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5062/projeto_de_resolucao_no_001-cmnm-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Auxílio _x000D_
 Alimentação e Saúde aos Vereadores_x000D_
 da Câmara Municipal de Nova Mamoré</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5591/projeto_de_resolucao_no_002-cmnm-2024-mesa_diretora.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5591/projeto_de_resolucao_no_002-cmnm-2024-mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Lei_x000D_
 Federal nº 13.709/2018 (LGPD) no âmbito_x000D_
 da Câmara Municipal de Nova Mamoré.</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5791/projeto_de_resolucao_no_003-cmnm-2024-mesa_diretora.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5791/projeto_de_resolucao_no_003-cmnm-2024-mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Ética e Decoro _x000D_
 Parlamentar da Câmara Municipal de Nova _x000D_
 Mamoré-RO.</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5792/projeto_de_resolucao_no_004-cmnm-2024-mesa_diretora.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5792/projeto_de_resolucao_no_004-cmnm-2024-mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Aprova o Código de Ética Profissional do _x000D_
 Servidor Público da Câmara Municipal de _x000D_
 Nova Mamoré.</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5793/projeto_de_resolucao_no_005-cmnm-2024-mesa_diretora.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5793/projeto_de_resolucao_no_005-cmnm-2024-mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Resolução _x000D_
 Legislativa nº 015/2023, que trata do_x000D_
 ressarcimento por deslocamento_x000D_
 intermunicipal, com veículos não oficiais _x000D_
 terrestres, aos servidores efetivos, _x000D_
 agentes políticos e comissionados do _x000D_
 Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5794/projeto_de_resolucao_no_006-cmnm-2024-mesa_diretora.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5794/projeto_de_resolucao_no_006-cmnm-2024-mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o ressarcimento de _x000D_
 despesas relacionadas com a atividade _x000D_
 parlamentar.</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5313/requerimento_no_001-cmnm-2024-andre.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5313/requerimento_no_001-cmnm-2024-andre.pdf</t>
   </si>
   <si>
     <t>Requer junto à mesa Diretora que encaminhe ao Presidente da Câmara de Deputados do_x000D_
 Congresso Nacional, ao Excelentíssimo Sr. Arthur Lira, bem como as Lideranças e Bancadas Partidárias, em_x000D_
 especial aos Deputados Federais por Rondônia, Srs. Dep. Fernando Máximo; Dep.ª Silvia Cristina; Dep. Lúcio Mosquini; Dep. Mauricio Carvalho, Dep. Coronel Chrisóstomo; Dep. Thiago Flores; Dep.ª Cristiane Lopes e_x000D_
 Dep. Lebrão, o pedido desta Câmara Municipal de Nova Mamoré de celeridade procedimental no âmbito do Congresso Nacional, bem como: apoiem, defendam e votem favorável à proposta de Emenda à Constituição nº 47. de 2023 que altera o art. 31 da Emenda Constitucional n 19. de 4 de junho de 1998, para prever a inclusão, em quadro em extinção da Administração Pública Federal, do Servidor Público, de integrante da_x000D_
 carreira de policial civil ou militar, e de pessoa que haja mantido relação ou vínculo funcional, empregatício, estatutário ou de trabalho com a administração pública dos _x000D_
 ex-Territórios ou</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5355/requerimento_no_002-cmnm-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5355/requerimento_no_002-cmnm-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve vem REQUERER aos nobres Edis apoio no_x000D_
 sentido de endossar o presente REQUERIMENTO para MOÇÃO DE APLAUSOS ÀS_x000D_
 SENHORAS E AOS SENHORES:_x000D_
  Delcilene Rubira Fogaça, Washington Luiz Alves Ferreira, Adalberto Honorato dos Santos, Adélia dos Anjos Santos, José Lopes de Oliveira, Maria Arcanjo de Oliveira, Maria do Carmo dos Santos, Newton Ribeiro de Araújo e José Aldir Barroso Sales.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5376/requerimento_no_003-cmnm-2024-claudiomir.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5376/requerimento_no_003-cmnm-2024-claudiomir.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve vem REQUERER aos nobres Edis apoio no_x000D_
 sentido de endossar o presente REQUERIMENTO para MOÇÃO DE APLAUSOS AO_x000D_
 SENHOR: Jefferson Ribeiro da Rocha.</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5452/requerimento_no_004-cmnm-2024-andre.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5452/requerimento_no_004-cmnm-2024-andre.pdf</t>
   </si>
   <si>
     <t>Requer aprovação por esta Câmara Municipal de Nova Mamoré, para realização_x000D_
 de audiência pública no dia 03/07/2024, às 09h00min, relativa ao Projeto de Lei nº 65-_x000D_
 GP/2024, que dispões sobre as diretrizes para elaboração e execução da Lei_x000D_
 Orçamentária Anual – LDO, nos termos do art. 88, do Regimento Interno.</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5590/requerimento_no_005-cmnm-2024-jose_carlos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5590/requerimento_no_005-cmnm-2024-jose_carlos.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Presidente desta Câmara Municipal de Nova_x000D_
 Mamoré, que por meio da Mesa Diretora que solicite ao Executivo Municipal o envio do_x000D_
 extrato bancário da conta do Convênio nº 028/2023, firmado com o ex Deputado_x000D_
 Estadual Dr. Neidson, destinado à pavimentação das ruas Antônio Luiz de Macedo e_x000D_
 José Gonçalves Viana.</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5684/requerimento_no_006-cmnm-2024-abilio.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5684/requerimento_no_006-cmnm-2024-abilio.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Presidente desta Câmara Municipal de Nova _x000D_
 Mamoré, que por meio da Mesa Diretora, solicite informações ao Secretário Municipal _x000D_
 de Saúde do Poder Executivo do Município de Nova Mamoré quanto ao horário de _x000D_
 funcionamento no Posto de Saúde do Município.</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5742/requerimento_007_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5742/requerimento_007_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve vem REQUERER aos nobres Edis apoio no sentido de endossar o presente requerimento, para MOÇÃO DE  APLAUSOS ao Senhor CLAUDINEI BARRETO DA SILVA.</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5743/requerimento_008_audiencia_publica_-_loa.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5743/requerimento_008_audiencia_publica_-_loa.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve REQUEREM ao Plenário da Câmara Municipal de Nova Mamoré/RO, apoio para realização de uma AUDIÊNCIA PÚBLICA, para DISCUSSÃO DO PROJETO DE LEI Nº 159-GP/2024, QUE TRATA DA ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL PARA O ANO DE 2025, a ser realizada em 11/11/2024, às 09 horas, no Plenário desta Casa de Leis, com transmissão na página da Rede Social da Câmara Municipal de Nova Mamoré.</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5744/requerimento-009.pdf_assinado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5744/requerimento-009.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve REQUEREM ao Plenário da Câmara Municipal de Nova Mamoré/RO, apoio para realização de uma AUDIÊNCIA PÚBLICA, para DISCUSSÃO DO PROJETO DE LEI COMPLEMENTAR Nº 16/PMNM/2023, QUE TRATA DA CRIAÇÃO DO NOVO CÓDIGO TRIBUTÁRIO, a ser realizada em 13/12/2024, às 18 horas, no Plenário desta Casa de Leis, com transmissão na página da Rede Social da Câmara Municipal de Nova Mamoré.</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
     <t>VPT</t>
   </si>
   <si>
     <t>VETO PARCIAL OU TOTAL</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5651/veto_total_ao_pl_no_004-cmnm-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5651/veto_total_ao_pl_no_004-cmnm-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO AO PROJETO DE LEI LEGISLATIVO Nº 004-CMNM/2024_x000D_
 _x000D_
 Excelentíssimo Senhor Presidente,_x000D_
 _x000D_
 Comunico a Vossa Excelência que, nos termos do § 1º do art. 60 da Lei Orgânica_x000D_
 Municipal, decidi VETAR TOTALMENTE o Projeto de Lei Legislativo 004-CMNM/2024, originário_x000D_
 dessa Casa de Leis que Dispõe Dispõe sobre a reserva de vagas nos concursos públicos e_x000D_
 seleções simplificadas no âmbito da Administração Pública Direta e Indireta do Município de Nova Mamoré-RO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -8370,67 +8370,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5048/ata_da_1a_extraordinaria-18-01-2024-projeto_no_108-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5059/ata_da_2a_extraordinaria-02-02-2024-projeto_no_004-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5060/ata_da_3a_extraordinaria-02-02-2024-projeto_no_005-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5067/ata_da_4a_extraordinaria-05-02-2024-projeto_no_001-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5068/ata_da_5a_extraordinaria-05-02-2024-projeto_no_002-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5069/ata_da_6a_extraordinaria-05-02-2024-projeto_no_003-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5070/ata_da_7a_extraordinaria-05-02-2024-projeto_no_006-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5071/ata_da_8a_extraordinaria-05-02-2024-projeto_de_lei_complementar_no_017-pmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5072/ata_da_9a_extraordinaria-05-02-2024-projeto_de_resolucao_no_001-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5087/ata_da_10a_extraordinaria-15-02-2024-projeto_de_lei_no_008-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5088/ata_da_11a_extraordinaria-15-02-2024-projeto_de_lei_no_009-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5476/ata_da_12a_sessao_extraordinaria_-09-07-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5477/ata_da_13a_sessao_extraordinaria_-09-07-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5478/ata_da_14a_sessao_extraordinaria_-09-07-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5479/ata_da_15a_sessao_extraordinaria_-09-07-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5542/ata_da_16a_sessao_extraordinaria_-15-07-2024-ldo-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5544/ata_da_17a_sessao_extraordinaria_-18-07-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5545/ata_da_18a_sessao_extraordinaria_-18-07-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5614/ata_da_19a_sessao_extraordinaria_-23-08-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5615/ata_da_20a_sessao_extraordinaria_-23-08-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5707/ata_de_reuniao-21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5708/ata_de_reuniao-22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5710/ata_de_reuniao-24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5844/ata_da_25a_sessao_extraordinaria_-31-12-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5845/ata_da_26a_sessao_extraordinaria_-31-12-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5094/ata_da_1a_sessao_ordinaria_-19-02-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5124/ata_da_2a_sessao_ordinaria_-26-02-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5149/ata_da_3a_sessao_ordinaria_-04-03-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5183/ata_da_4a_sessao_ordinaria_-11-03-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5195/ata_da_5a_sessao_ordinaria_-18-03-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5223/ata_da_6a_sessao_ordinaria_-25-03-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5237/ata_da_8a_sessao_ordinaria_-08-04-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5243/ata_da_9a_sessao_ordinaria_-15-04-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5269/ata_da_10a_sessao_ordinaria_-22-04-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5281/ata_da_11a_sessao_ordinaria_-29-04-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5305/ata_da_12a_sessao_ordinaria_-06-05-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5314/ata_da_13a_sessao_ordinaria_-13-05-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5347/ata_da_14a_sessao_ordinaria_-20-05-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5352/ata_da_15a_decima_quinta_sessao_ordinaria_no_dia_27-05-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5381/ata_da_16a_decima_sexta_sessao_ordinaria_no_dia_03-06-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5422/ata_da_17a_decima_setima_sessao_ordinaria_no_dia_10-06-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5453/ata_da_18a_decima_oitava_sessao_ordinaria_no_dia_17-06-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5514/ata_da_19a_decima_nona_sessao_ordinaria_no_dia_01-07-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5568/ata_da_20a_vigesima_sessao_ordinaria_no_dia_15-07-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5588/ata_da_21a_vigesima_primeira_sessao_ordinaria_no_dia_05-08-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5599/ata_da_22a_vigesima_sgunda_sessao_ordinaria_no_dia_12-08-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5621/ata_da_23a_vigesima_terceira_sessao_ordinaria_no_dia_19-08-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5636/ata_da_24a_vigesima_quarta_sessao_ordinaria_no_dia_26-08-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5644/ata_da_25a_vigesima_quinta_sessao_ordinaria_no_dia_02-09-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5657/ata_da_26a_vigesima_sexta_sessao_ordinaria_no_dia_09-09-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5662/ata_da_27a_vigesima_setima_sessao_ordinaria_no_dia_16-09-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5678/ata_da_28a_vigesima_oitava_sessao_ordinaria_no_dia_23-09-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5682/ata_da_29a_vigesima_nona_sessao_ordinaria_no_dia_07-10-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5693/ata_da_30a_trigesima_sessao_ordinaria_no_dia_14-10-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5721/ata_ordinaria-31.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5741/ata_ordinaria-033.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5751/ata_da_34a_trigesima_quarta_sessao_ordinaria_no_dia_18-11-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5764/ata_da_35a_trigesima_quinta_sessao_ordinaria_no_dia_25-11-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5802/ata_da_36a_trigesima_sexta_sessao_ordinaria_no_dia_09-12-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5804/ata_da_37a_trigesima_setima_sessao_ordinaria_no_dia_16-12-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5047/autografo_no_001-cmnm-2024-referente_ao_projeto_de_lei_no_108-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5057/autografo_no_002-cmnm-2024-referente_ao_projeto_de_lei_no_004-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5058/autografo_no_003-cmnm-2024-referente_ao_projeto_de_lei_no_005-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5063/autografo_no_004-cmnm-2024-referente_ao_projeto_de_lei_no_001-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5064/autografo_no_005-cmnm-2024-referente_ao_projeto_de_lei_no_002-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5065/autografo_no_006-cmnm-2024-referente_ao_projeto_de_lei_no_003-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5066/autografo_no_007-cmnm-2024-referente_ao_projeto_de_lei_no_006-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5073/autografo_no_008-cmnm-2024-referente_ao_projeto_de_lei_complementar_no_017-pmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5085/autografo_no_009-cmnm-2024-referente_ao_projeto_de_lei_no_008-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5086/autografo_no_010-cmnm-2024-referente_ao_projeto_de_lei_no_009-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5090/autografo_no__011-cmnm-2024_-_referente_ao_pl_007-protocolo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5091/autografo_no__012-cmnm-2024_-_referente_ao_pl_010-protocolo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5104/autografo_no_013-cmnm-2024-referente_ao_projeto_de_lei_no_011-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5105/autografo_no_014-cmnm-2024-referente_ao_projeto_de_lei_no_012-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5106/autografo_no_015-cmnm-2024-referente_ao_projeto_de_lei_no_013-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5107/autografo_no_016-cmnm-2024-referente_ao_projeto_de_lei_no_014-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5108/autografo_no_017-cmnm-2024-referente_ao_projeto_de_lei_no_015-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5109/autografo_no_018-cmnm-2024-referente_ao_projeto_de_lei_no_016-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5110/autografo_no_019-cmnm-2024-referente_ao_projeto_de_lei_no_017-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5118/autografo_no_020-cmnm-2024-referente_ao_projeto_de_lei_no_018-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5119/autografo_no_021-cmnm-2024-referente_ao_projeto_de_lei_no_019-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5120/autografo_no_022-cmnm-2024-referente_ao_projeto_de_lei_no_020-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5121/autografo_no_023-cmnm-2024-referente_ao_projeto_de_lei_no_021-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5122/autografo_no_024-cmnm-2024-referente_ao_projeto_de_lei_no_022-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5123/autografo_no_025-cmnm-2024-referente_ao_projeto_de_lei_no_023-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5139/autografo_no_026-cmnm-2024-referente_ao_projeto_de_lei_no_025-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5140/autografo_no_027-cmnm-2024-referente_ao_projeto_de_lei_no_026-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5141/autografo_no_028-cmnm-2024-referente_ao_projeto_de_lei_no_027-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5142/autografo_no_029-cmnm-2024-referente_ao_projeto_de_lei_no_028-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5143/autografo_no_030-cmnm-2024-referente_ao_projeto_de_lei_no_029-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5144/autografo_no_031-cmnm-2024-referente_ao_projeto_de_lei_no_030-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5145/autografo_no_032-cmnm-2024-referente_ao_projeto_de_lei_no_031-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5146/autografo_no_033-cmnm-2024-referente_ao_projeto_de_lei_no_032-gp-2024-.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5147/autografo_no_034-cmnm-2024-referente_ao_projeto_de_lei_no_033-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5148/autografo_no_035-cmnm-2024-referente_ao_projeto_de_lei_no_035-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5184/autografo_no_036-cmnm-2024-referente_ao_projeto_de_lei_no_036-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5185/autografo_no_037-cmnm-2024-referente_ao_projeto_de_lei_no_038-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5186/autografo_no_038-cmnm-2024-referente_ao_projeto_de_lei_no_039-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5187/autografo_no_039-cmnm-2024-referente_ao_projeto_de_lei_no_001-cmnm-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5197/autografo_no__040-cmnm-2024_-_referente_ao_projeto_de_lei_no_040gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5218/autografo_no__041-cmnm-2024_-_referente_ao_projeto_de_lei_no_041-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5219/autografo_no__042-cmnm-2024_-_referente_ao_projeto_de_lei_no_043-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5233/autografo_no__043-cmnm-2024_-_referente_ao_projeto_de_lei_no_046-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5234/autografo_no__044-cmnm-2024_-_referente_ao_projeto_de_lei_no_047-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5235/autografo_no__045-cmnm-2024_-_referente_ao_projeto_de_lei_no_048-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5236/autografo_no__046-cmnm-2024_-_referente_ao_projeto_de_lei_no_049-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5241/autografo_no__047-cmnm-2024_-_referente_ao_projeto_de_lei_no_050-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5242/autografo_no__048-cmnm-2024_-_referente_ao_projeto_de_lei_no_051-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5252/autografo_no__050-cmnm-2024_-_referente_ao_projeto_de_lei_no_053-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5253/autografo_no__051-cmnm-2024_-_referente_ao_projeto_de_lei_no_054-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5254/autografo_no__052-cmnm-2024_-_referente_ao_projeto_de_lei_no_055-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5255/autografo_no__053-cmnm-2024_-_referente_ao_projeto_de_lei_no_056-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5256/autografo_no__054-cmnm-2024_-_referente_ao_projeto_de_lei_no_057-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5257/autografo_no__055-cmnm-2024_-_referente_ao_projeto_de_lei_no_058-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5271/autografo_no__056-cmnm-2024_-_referente_ao_projeto_de_lei_no_042-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5272/autografo_no__057-cmnm-2024_-_referente_ao_projeto_de_lei_no_060-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5273/autografo_no__058-cmnm-2024_-_referente_ao_projeto_de_lei_no_045-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5278/autografo_no__059-cmnm-2024_-_referente_ao_projeto_de_lei_no_061-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5279/autografo_no__060-cmnm-2024_-_referente_ao_projeto_de_lei_no_063-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5280/autografo_no__061-cmnm-2024_-_referente_ao_projeto_de_lei_no_064-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5295/autografo_no__062-cmnm-2024_-_referente_ao_projeto_de_lei_no_066-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5296/autografo_no__063-cmnm-2024_-_referente_ao_projeto_de_lei_no_067-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5297/autografo_no__064-cmnm-2024_-_referente_ao_projeto_de_lei_no_068-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5298/autografo_no__065-cmnm-2024_-_referente_ao_projeto_de_lei_no_069-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5299/autografo_no__066-cmnm-2024_-_referente_ao_projeto_de_lei_no_070-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5300/autografo_no__067-cmnm-2024_-_referente_ao_projeto_de_lei_no_073-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5301/autografo_no__068-cmnm-2024_-_referente_ao_projeto_de_lei_no_074-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5302/autografo_no__069-cmnm-2024_-_referente_ao_projeto_de_lei_no_059-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5325/autografo_no__070-cmnm-2024_-_referente_ao_projeto_de_lei_no_075-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5326/autografo_no__071-cmnm-2024_-_referente_ao_projeto_de_lei_no_076-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5327/autografo_no__072-cmnm-2024_-_referente_ao_projeto_de_lei_no_077-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5350/autografo_no__073-cmnm-2024_-_referente_ao_projeto_de_lei_no_079-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5360/autografo_no__074-cmnm-2024_-_referente_ao_projeto_de_lei_no_080-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5361/autografo_no__075-cmnm-2024_-_referente_ao_projeto_de_lei_no_081-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5362/autografo_no__076-cmnm-2024_-_referente_ao_projeto_de_lei_no_062-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5363/autografo_no__077-cmnm-2024_-_referente_ao_projeto_de_lei_no_078-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5364/autografo_no__078-cmnm-2024_-_referente_ao_projeto_de_lei_no_082-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5365/autografo_no__079-cmnm-2024_-_referente_ao_projeto_de_lei_no_083-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5366/autografo_no__080-cmnm-2024_-_referente_ao_projeto_de_lei_no_084-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5367/autografo_no__081-cmnm-2024_-_referente_ao_projeto_de_lei_no_085-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5392/autografo_no_082-cmnm-2024-ref_ao_pl_de_no_086-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5393/autografo_no_083-cmnm-2024-ref_ao_pl_de_no_088-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5394/autografo_no_084-cmnm-2024-ref_ao_pl_de_no_089-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5395/autografo_no_085-cmnm-2024-ref_ao_pl_de_no_090-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5396/autografo_no_086-cmnm-2024-ref_ao_pl_de_no_091-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5397/autografo_no_087-cmnm-2024-ref_ao_pl_de_no_092-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5398/autografo_no_088-cmnm-2024-ref_ao_pl_de_no_093-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5424/autografo_no_089-cmnm-2024-ref_ao_pl_de_no_094-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5425/autografo_no_090-cmnm-2024-ref_ao_pl_de_no_095-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5426/autografo_no_091-cmnm-2024-ref_ao_pl_de_no_096-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5427/autografo_no_092-cmnm-2024-ref_ao_pl_de_no_097-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5428/autografo_no_093-cmnm-2024-ref_ao_pl_de_no_098-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5429/autografo_no_094-cmnm-2024-ref_ao_pl_de_no_099-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5430/autografo_no_095-cmnm-2024-ref_ao_pl_de_no_101-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5431/autografo_no_096-cmnm-2024-ref_ao_pl_de_no_102-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5454/autografo_no_097-cmnm-2024-ref_ao_pl_de_no_103-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5455/autografo_no_098-cmnm-2024-ref_ao_pl_de_no_104-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5456/autografo_no_099-cmnm-2024-ref_ao_pl_de_no_105-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5457/autografo_no_100-cmnm-2024-ref_ao_pl_de_no_106-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5458/autografo_no_101-cmnm-2024-ref_ao_pl_de_no_107-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5459/autografo_no_102-cmnm-2024-ref_ao_pl_de_no_108-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5460/autografo_no_103-cmnm-2024-ref_ao_pl_de_no_109-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5469/autografo_no_104-cmnm-2024-ref_ao_pl_de_no_003-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5480/autografo_no_105-cmnm-2024-ref_ao_pl_de_no_110-gp-2024-retificado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5481/autografo_no_106-cmnm-2024-ref_ao_pl_de_no_111-gp-2024-retificado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5482/autografo_no_107-cmnm-2024-ref_ao_pl_de_no_112-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5483/autografo_no_108-cmnm-2024-ref_ao_pl_de_no_113-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5515/autografo_no_109-cmnm-2024-ref_ao_pl_de_no_114-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5516/autografo_no_110-cmnm-2024-ref_ao_pl_de_no_115-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5517/autografo_no_111-cmnm-2024-ref_ao_pl_de_no_116-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5518/autografo_no_112-cmnm-2024-ref_ao_pl_de_no_117-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5519/autografo_no_113-cmnm-2024-ref_ao_pl_de_no_118-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5520/autografo_no_114-cmnm-2024-ref_ao_pl_de_no_119-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5521/autografo_no_115-cmnm-2024-ref_ao_pl_de_no_120-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5522/autografo_no_116-cmnm-2024-ref_ao_pl_de_no_121-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5523/autografo_no_117-cmnm-2024-ref_ao_pl_de_no_122-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5524/autografo_no_118-cmnm-2024-ref_ao_pl_de_no_124-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5525/autografo_no_119-cmnm-2024-ref_ao_pl_de_no_125-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5526/autografo_no_120-cmnm-2024-ref_ao_pl_de_no_127-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5527/autografo_no_121-cmnm-2024-ref_ao_pl_de_no_129-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5528/autografo_no_122-cmnm-2024-ref_ao_pl_de_no_130-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5529/autografo_no_123-cmnm-2024-ref_ao_pl_de_no_131-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5530/autografo_no_124-cmnm-2024-ref_ao_pl_de_no_132-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5531/autografo_no_125-cmnm-2024-ref_ao_pl_de_no_133-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5532/autografo_no_126-cmnm-2024-ref_ao_pl_de_no_134-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5533/autografo_no_127-cmnm-2024-ref_ao_pl_de_no_135-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5534/autografo_no_128-cmnm-2024-ref_ao_pl_de_no_136-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5535/autografo_no_129-cmnm-2024-ref_ao_pl_de_no_137-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5543/autografo_no_130-cmnm-2024-ref_ao_pl_de_no_065-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5546/autografo_no_131-cmnm-2024-ref_ao_pl_de_no_138-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5547/autografo_no_132-cmnm-2024-ref_ao_pl_de_no_139-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5592/autografo_no_133-cmnm-2024-ref_ao_pl_de_no_140-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5593/autografo_no_134-cmnm-2024-ref_ao_pl_de_no_141-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5594/autografo_no_135-cmnm-2024-ref_ao_pl_de_no_142-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5595/autografo_no_136-cmnm-2024-ref_ao_pl_de_no_143-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5616/autografo_no_137-cmnm-2024-ref_ao_pl_de_no_144-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5617/autografo_no_138-cmnm-2024-ref_ao_pl_de_no_150-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5624/autografo_no_139-cmnm-2024-ref_ao_pl_de_no_145-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5625/autografo_no_140-cmnm-2024-ref_ao_pl_de_no_148-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5626/autografo_no_141-cmnm-2024-ref_ao_pl_de_no_146-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5627/autografo_no_142-cmnm-2024-ref_ao_pl_de_no_147-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5628/autografo_no_143-cmnm-2024-ref_ao_pl_de_no_149-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5629/autografo_no_144-cmnm-2024-ref_ao_pl_de_no_004-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5647/autografo_no_145-cmnm-2024-ref_ao_pl_de_no_152-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5648/autografo_no_146-cmnm-2024-ref_ao_pl_de_no_153-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5649/autografo_no_147-cmnm-2024-ref_ao_pl_de_no_154-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5650/autografo_no_148-cmnm-2024-ref_ao_pl_de_no_151-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5659/autografo_no_149-cmnm-2024-ref_ao_pl_de_no_155-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5663/autografo_no_150-cmnm-2024-ref_ao_pl_de_no_156-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5674/autografo_no_151-cmnm-2024-ref_ao_pl_de_no_158-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5675/autografo_no_152-cmnm-2024-ref_ao_pl_de_no_161-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5676/autografo_no_153-cmnm-2024-ref_ao_pl_de_no_162-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5683/autografo_no_154-cmnm-2024-ref_ao_pl_de_no_005-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5694/autografo_no_155-cmnm-2024-ref_ao_pl_de_no_164-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5695/autografo_no_156-cmnm-2024-ref_ao_pl_de_no_165-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5711/autografo_no_157-cmnm-2024-ref_ao_pl_de_no_166-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5712/autografo_no_158-cmnm-2024-ref_ao_pl_de_no_167-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5713/autografo_no_159-cmnm-2024-ref_ao_pl_de_no_168-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5714/autografo_no_160-cmnm-2024-ref_ao_pl_de_no_169-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5727/autografo-161_protocolado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5728/autografo-162_protocolado.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5729/autografo-163_protocolado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5730/autografo-164_protocolado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5723/autografo-165_protocolado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5731/autografo-166_protocolado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5732/autografo-167_protocolado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5733/autografo-168_protocolado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5735/autografo-169_protocolado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5738/01-autografo-170_protocolado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5739/autografo-171_protocolado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5746/autografo-172_protocolado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5796/autografo_no_173-cmnm-2024-ref_ao_pl_de_no_159-gp-2024-loa-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5805/autografo_no_174-cmnm-2024-ref_ao_pl_de_no_007-cmnm-2024-abono_natalino.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5806/autografo_no_175-cmnm-2024-ref_ao_pl_de_no_192-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5807/autografo_no_176-cmnm-2024-ref_ao_pl_de_no_179-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5808/autografo_no_177-cmnm-2024-ref_ao_pl_de_no_180-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5809/autografo_no_178-cmnm-2024-ref_ao_pl_de_no_181-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5810/autografo_no_179-cmnm-2024-ref_ao_pl_de_no_183-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5811/autografo_no_180-cmnm-2024-ref_ao_pl_de_no_184-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5817/autografo_no_181-cmnm-2024-ref_ao_pl_de_no_185-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5818/autografo_no_182-cmnm-2024-ref_ao_pl_de_no_186-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5819/autografo_no_183-cmnm-2024-ref_ao_pl_de_no_187-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5820/autografo_no_184-cmnm-2024-ref_ao_pl_de_no_188-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5821/autografo_no_185-cmnm-2024-ref_ao_pl_de_no_189-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5822/autografo_no_186-cmnm-2024-ref_ao_pl_de_no_190-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5823/autografo_no_187-cmnm-2024-ref_ao_pl_de_no_008-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5824/autografo_no_188-cmnm-2024-ref_ao_pl_de_no_009-cmnm-2024-asfenoma.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5825/autografo_no_189-cmnm-2024-ref_ao_pl_de_no_194-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5827/autografo_no_190-cmnm-2024-ref_ao_pl_de_no_191-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5846/autografo_no_191-cmnm-2024-ref_ao_plc_de_no_016-pmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5847/autografo_no_192-cmnm-2024-ref_ao_plc_de_no_019-pmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5044/decreto_no_7.940-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5045/decreto_no_7.941-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5046/decreto_no_7.929-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5079/decreto_no_7.977-gp-2024-referente_a_lei_no_2.069-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5080/decreto_no_7.978-gp-2024-referente_a_lei_no_2.068-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5151/decreto_no_8.005-gp-2024-referente_a_lei_no_2.078-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5152/decreto_no_8.026-gp-2024-referente_a_lei_no_2.080-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5153/decreto_no_8.027-gp-2024-referente_a_lei_no_2.081-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5154/decreto_no_8.028-gp-2024-referente_a_lei_no_2.082-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5155/decreto_no_8.029-gp-2024-referente_a_lei_no_2.083-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5156/decreto_no_8.030-gp-2024-referente_a_lei_no_2.084-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5157/decreto_no_8.031-gp-2024-referente_a_lei_no_2.085-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5158/decreto_no_8.032-gp-2024-referente_a_lei_no_2.086-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5159/decreto_no_8.033-gp-2024-referente_a_lei_no_2.087-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5160/decreto_no_8.034-gp-2024-referente_a_lei_no_2.088-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5161/decreto_no_8.036-gp-2024-referente_a_lei_no_2.089-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5162/decreto_no_8.037-gp-2024-referente_a_lei_no_2.091-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5163/decreto_no_8.038-gp-2024-referente_a_lei_no_2.093-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5164/decreto_no_8.055-gp-2024-referente_a_lei_no_2.095-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5165/decreto_no_8.056-gp-2024-referente_a_lei_no_2.096-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5167/decreto_no_8.059-gp-2024-referente_a_lei_no_2.098-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5168/decreto_no_8.060-gp-2024-referente_a_lei_no_2.099-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5169/decreto_no_8.061-gp-2024-referente_a_lei_no_2.100-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5170/decreto_no_8.063-gp-2024-referente_a_lei_no_2.097-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5171/decreto_no_8.064-gp-2024-referente_a_lei_no_2.102-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5172/decreto_no_8.065-gp-2024-referente_a_lei_no_2.103-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5188/decreto_no_8.075-gp-2024-referente_a_lei_no_2.105-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5189/decreto_no_8.076-gp-2024-referente_a_lei_no_2.106-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5190/decreto_no_8.078-gp-2024-referente_a_lei_no_2.107-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5210/decreto_no_8.085-gp-2024-referente_a_lei_no_2.109-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5211/decreto_no_8.087-gp-2024-referente_a_lei_no_2.110-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5220/decreto_no_8.097-gp-2024-referente_a_lei_no_2.111-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5221/decreto_no_8.098-gp-2024-referente_a_lei_no_2.112-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5258/decreto_no_8.115-gp-2024-referente_a_lei_no_2.115-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5259/decreto_no_8.116-gp-2024-referente_a_lei_no_2.116-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5260/decreto_no_8.118-gp-2024-referente_a_lei_no_2.117-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5261/decreto_no_8.126-gp-2024-referente_a_lei_no_2.119-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5262/decreto_no_8.130-gp-2024-referente_a_lei_no_2.120-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5263/decreto_no_8.131-gp-2024-referente_a_lei_no_2.121-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5264/decreto_no_8.133-gp-2024-referente_a_lei_no_2.123-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5265/decreto_no_8.134-gp-2024-referente_a_lei_no_2.124-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5266/decreto_no_8.135-gp-2024-referente_a_lei_no_2.125-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5283/decreto_no_8.154-gp-2024-referente_a_lei_no_2.131-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5284/decreto_no_8.155-gp-2024-referente_a_lei_no_2.132-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5306/decreto_no_8.166-gp-2024-referente_a_lei_no_2.135-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5307/decreto_no_8.167-gp-2024-referente_a_lei_no_2.136-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5308/decreto_no_8.168-gp-2024-referente_a_lei_no_2.137-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5309/decreto_no_8.169-gp-2024-referente_a_lei_no_2.138-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5310/decreto_no_8.170-gp-2024-referente_a_lei_no_2.139-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5311/decreto_no_8.171-gp-2024-referente_a_lei_no_2.140-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5324/decreto_no_8.179-gp-2024-referente_a_lei_no_2.141-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5343/decreto_no_8.180-gp-2024-referente_a_lei_no_2.142-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5344/decreto_no_8.183-gp-2024-referente_a_lei_no_2.143-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5345/decreto_no_8.165-gp-2024-referente_a_lei_no_2.133-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5351/decreto_no_8.188-gp-2024-referente_a_lei_no_2.144-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5368/decreto_no_8.193-gp-2024-referente_a_lei_no_2.145-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5369/decreto_no_8.196-gp-2024-referente_a_lei_no_2.146-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5374/decreto_executivo_no_8.201-gp-2024-referente_a_lei_no_2.147-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5399/decreto_executivo_no_8.216-gp-2024-referente_a_lei_no_2.155-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5400/decreto_executivo_no_8.218-gp-2024-referente_a_lei_no_2.157-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5401/decreto_executivo_no_8.219-gp-2024-referente_a_lei_no_2.158-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5402/decreto_executivo_no_8.220-gp-2024-referente_a_lei_no_2.159-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5403/decreto_executivo_no_8.221-gp-2024-referente_a_lei_no_2.160-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5404/decreto_executivo_no_8.222-gp-2024-referente_a_lei_no_2.161-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5436/decreto_executivo_no_8.235-gp-2024-referente_a_lei_no_2.163-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5437/decreto_executivo_no_8.237-gp-2024-referente_a_lei_no_2.164-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5438/decreto_executivo_no_8.238-gp-2024-referente_a_lei_no_2.165-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5439/decreto_executivo_no_8.241-gp-2024-referente_a_lei_no_2.167-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5440/decreto_executivo_no_8.242-gp-2024-referente_a_lei_no_2.168-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5441/decreto_executivo_no_8.243-gp-2024-referente_a_lei_no_2.169-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5461/decreto_executivo_no_8.263-gp-2024-referente_a_lei_no_2.170-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5462/decreto_executivo_no_8.266-gp-2024-referente_a_lei_no_2.172-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5470/decreto_executivo_no_8.267-gp-2024-referente_a_lei_no_2.175-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5471/decreto_executivo_no_8.268-gp-2024-referente_a_lei_no_2.176-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5484/decreto_executivo_no_8.287-gp-2024-referente_a_lei_no_2.178-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5485/decreto_executivo_no_8.288-gp-2024-referente_a_lei_no_2.179-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5538/decreto_executivo_no_8.304-gp-2024-referente_a_lei_no_2.184-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5539/decreto_executivo_no_8.305-gp-2024-referente_a_lei_no_2.186-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5540/decreto_executivo_no_8.307-gp-2024-referente_a_lei_no_2.187-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5541/decreto_executivo_no_8.308-gp-2024-referente_a_lei_no_2.189-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5548/decreto_executivo_no_8.314-gp-2024-referente_a_lei_no_2.195-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5549/decreto_executivo_no_8.316-gp-2024-referente_a_lei_no_2.197-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5550/decreto_executivo_no_8.318-gp-2024-referente_a_lei_no_2.198-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5551/decreto_executivo_no_8.320-gp-2024-referente_a_lei_no_2.200-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5552/decreto_executivo_no_8.321-gp-2024-referente_a_lei_no_2.201-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5557/decreto_executivo_no_8.331-gp-2024-_luto_oficial.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5558/decreto_executivo_no_8.317-gp-2024-referente_a_lei_no_2.196-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5559/decreto_executivo_no_8.319-gp-2024-referente_a_lei_no_2.199-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5560/decreto_executivo_no_8.327-gp-2024-referente_a_lei_no_2.203-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5561/decreto_executivo_no_8.328-gp-2024-referente_a_lei_no_2.204-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5562/decreto_executivo_no_8.286-gp-2024-referente_a_lei_no_2.177-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5563/decreto_executivo_no_8.300-gp-2024-referente_a_lei_no_2.181-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5574/decreto_executivo_no_8.302-gp-2024-referente_a_lei_no_2.182-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5575/decreto_executivo_no_8.303-gp-2024-referente_a_lei_no_2.183-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5576/decreto_executivo_no_8.306-gp-2024-referente_a_lei_no_2.185-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5577/decreto_executivo_no_8.309-gp-2024-referente_a_lei_no_2.188-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5578/decreto_executivo_no_8.310-gp-2024-referente_a_lei_no_2.190-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5579/decreto_executivo_no_8.311-gp-2024-referente_a_lei_no_2.191-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5580/decreto_executivo_no_8.312-gp-2024-referente_a_lei_no_2.192-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5581/decreto_executivo_no_8.313-gp-2024-referente_a_lei_no_2.193-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5582/decreto_executivo_no_8.315-gp-2024-referente_a_lei_no_2.194-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5596/decreto_executivo_no_8.356-gp-2024-referente_a_lei_no_2.208-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5597/decreto_executivo_no_8.357-gp-2024-referente_a_lei_no_2.209-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5598/decreto_executivo_no_8.358-gp-2024-referente_a_lei_no_2.210-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5622/decreto_executivo_no_8.377-gp-2024-referente_a_lei_no_2.211-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5623/decreto_executivo_no_8.378-gp-2024-referente_a_lei_no_2.212-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5630/decreto_executivo_no_8.380-gp-2024-referente_a_lei_no_2.213-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5631/decreto_executivo_no_8.381-gp-2024-referente_a_lei_no_2.215-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5632/decreto_executivo_no_8.384-gp-2024-referente_a_lei_no_2.216-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5633/decreto_executivo_no_8.385-gp-2024-referente_a_lei_no_2.217-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5634/decreto_executivo_no_8.386-gp-2024-referente_a_lei_no_2.218-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5652/decreto_executivo_no_8.403-gp-2024-referente_a_lei_no_2.220-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5653/decreto_executivo_no_8.405-gp-2024-referente_a_lei_no_2.221-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5654/decreto_executivo_no_8.406-gp-2024-referente_a_lei_no_2.222-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5660/decreto_executivo_no_8.423-gp-2024-referente_a_lei_no_2.223-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5680/decreto_executivo_no_8.439-gp-2024-referente_a_lei_no_2.227-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5696/decreto_executivo_no_8.486-gp-2024-referente_a_lei_no_2.231-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5697/decreto_executivo_no_8.487-gp-2024-referente_a_lei_no_2.232-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5704/decreto_executivo_no_8.437-gp-2024-referente_a_lei_no_2.225-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5705/decreto_executivo_no_8.438-gp-2024-referente_a_lei_no_2.226-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5715/decreto_executivo_no_8.489-gp-2024-referente_a_lei_no_2.234-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5716/decreto_executivo_no_8.491-gp-2024-referente_a_lei_no_2.236-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5753/decreto_executivo_no_8.528-gp-2024-referente_a_lei_no_2.247-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5812/decreto_executivo_no_8.572-gp-2024-referente_a_lei_no_2.251-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5813/decreto_executivo_no_8.573-gp-2024-referente_a_lei_no_2.252-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5814/decreto_executivo_no_8.574-gp-2024-referente_a_lei_no_2.253-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5815/decreto_executivo_no_8.575-gp-2024-referente_a_lei_no_2.256-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5816/decreto_executivo_no_8.576-gp-2024-referente_a_lei_no_2.257-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5828/decreto_executivo_no_8.577-gp-2024-referente_a_lei_no_2.258-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5829/decreto_executivo_no_8.578-gp-2024-referente_a_lei_no_2.259-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5268/emenda__modificativa_no_001-2024-_ao_pl_045-gp_2024_-_ver_nilson.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5750/emenda__modificativa_no_003-2024_-ao_projeto_de_lei_complementar_no_018-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5849/emenda__modificativa_no_004-2024_-ao_projeto_de_lei_complementar_no_016-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5092/1-indicacao_no_001-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5103/1-indicacao_no_002-gv-mhob-2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5117/2-indicacao_no_003-gv-mhob-2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5138/1-indicacao_no_004-gv-jao-2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5196/3-indicacao_no_005-gv-mhob-2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5216/1-indicacao_no_006-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5230/1-indicacao_no_007-gv-dpc-2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5238/2-indicacao_no_008-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5282/2-indicacao_no_009-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5285/1-indicacao_no_010_-gv-cr-2024-protocolada.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5286/1-indicacao_no_011-gv-fsc-2024-protocolada.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5348/indicacao_no_012-2024-abilio-protoc..pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5388/indicacao_no_013-2024-jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5389/indicacao_no_014-2024-claudiomir.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5414/indicacao_no_015-2024-jose_carlos-protocolada.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5423/indicacao_no_016-2024-marcos-protocolada.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5444/indicacao_no_017-2024-claudiomir-protocolada.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5451/indicacao_no_018-2024-marcos-protocolada.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5513/indicacao_no_019-2024-jair-_protocolada.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5565/indicacao_no_020-2024-claudiomir-protocolada.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5566/indicacao_no_021-2024-jose_carlos-protocolada.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5567/indicacao_no_022-2024-marcos-protocolada.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5587/indicacao_no_023-2024-fabio-protocolada.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5589/indicacao_no_024-2024-marcos-protocolada.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5600/indicacao_no_025-2024-fabio-protocolada.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5601/indicacao_no_026-2024-giripoca-protocolada.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5635/indicacao_no_027-2024-abilio-protocolada.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5656/indicacao_no_028-2024-jair-.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5726/indicacao_proposicao_legislativa-029.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5803/indicacao_no_030-2024-giripoca-.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5024/oficio_expedido_no_001-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5043/oficio_expedido_no_001-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5049/oficio_expedido_no_002-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5050/oficio_expedido_no_003-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5051/oficio_no_001-gv-jcrs-2024-renvio.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5055/oficio_expedido_no_004-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5074/oficio_no_001-gv-jao-2024.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5075/oficio_no_002-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5076/oficio_no_001.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5077/oficio_no_002.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5078/oficio_expedido_no_005-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5084/oficio_no_003.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5093/oficio_no_001-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5100/oficio_no_004.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5125/oficio_no_005.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5126/oficio_expedido_no_002-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5127/oficio_expedido_no_003-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5150/oficio_no_002-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5166/oficio_no_006.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5173/oficio_no_003-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5174/oficio_no_004-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5175/oficio_no_005-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5176/oficio_no_006-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5177/oficio_no_007-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5192/oficio_no_003-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5193/oficio_expedido_no_001-gv-jqj-2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5198/oficio_no_007.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5199/oficio_no_008.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5200/oficio_no_009.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5201/oficio_no_010.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5202/oficio_no_011.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5203/oficio_no_002-gv-jao-2024.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5204/oficio_no_003-gv-jao-2024.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5205/oficio_expedido_no_004-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5206/oficio_no_004-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5207/oficio_no_001-gv-fcbs-2024.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5208/oficio_no_002-gv-fcbs-2024.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5209/oficio_no_003-gv-fcbs-2024.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5224/oficio_expedido_no_002-gv-jqj-2024.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5228/oficio_expedido_no_006-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5229/oficio_expedido_no_007-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5315/oficio_no_005-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5316/oficio_no_006-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5317/oficio_no_007-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5318/oficio_no_008_ass.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5319/oficio_expedido_no_005-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5320/oficio_no_012.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5321/oficio_no_004-gv-jao-2024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5323/oficio_no_002.gv.mh0b.2024.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5329/oficio_de_no_009-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5330/oficio_no_010-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5331/oficio_no_011-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5332/oficio_no_012-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5333/oficio_no_013-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5334/oficio_no_014-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5335/oficio_no_015-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5336/oficio_no_016-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5337/oficio_no_017-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5338/oficio_expedido_no_003-gv-jqj-2024.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5339/oficio_expedido_no_004-gv-jqj-2024.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5340/oficio_expedido_no_005-gv-jqj-2024.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5342/oficio_no_002-gv-asf-2024.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5371/oficio_expedido_de_no_009-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5372/oficio_expedido_de_no_010-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5373/oficio_expedido_de_no_011-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5382/oficio_de_no_018-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5383/oficio_de_no_019-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5384/oficio_de_no_020-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5385/oficio_de_no_021-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5386/oficio_no_004-gv-fcbs-2024.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5387/oficio_no_005-gv-fcbs-2024.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5405/ofiucio_no_013-gv-fsc-2024.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5406/oficio_no_009-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5407/oficio_no_006-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5408/oficio_no_007-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5409/oficio_expedido_de_no_012-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5410/oficio_expedido_de_no_013-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5411/oficio_expedido_de_no_014-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5432/oficio_expedido_de_no_015-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5433/oficio_expedido_de_no_016-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5413/oficio_expedido_de_no_017-gab-pre-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5434/oficio_de_no_022-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5435/oficio_de_no_023-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5443/oficio_expedido_de_no_018-gab-pre-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5464/oficio_de_no_024-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5465/oficio_de_no_025-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5466/oficio_no_008-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5467/oficio_no_009-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5468/oficio_no_010-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5492/oficio_expedido_de_no_019-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5493/oficio_expedido_de_no_020-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5495/oficio_no_006-gv-jqj-2024.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5553/oficio_expedido_de_no_021-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5554/oficio_expedido_de_no_022-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5555/oficio_expedido_de_no_023-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5556/oficio_de_no_026-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5564/oficio_de_no_027-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5584/oficio_expedido_de_no_025-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5586/oficio_de_no_029-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5610/oficio_no_004-gv-mhob-2024.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5612/oficio_no_011-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5613/oficio_no_012-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5618/oficio_no_014-gv-fsc-2024.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5619/oficio_no_015-gv-fsc-2024.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5639/oficio_de_no_030-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5640/oficio_de_no_031-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5641/oficio_de_no_032-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5642/oficio_no_016-gv-fsc-2024.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5655/oficio_de_no_033-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5670/oficio_de_no_036-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5671/oficio_no_013-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5685/oficio_expedido_de_no_026-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5686/oficio_no_011-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5687/oficio_no_012-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5688/oficio_no_013-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5689/oficio_no_014-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5690/oficio_no_006-gv-fcbs-2024.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5701/oficio_expedido_de_no_027-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5702/oficio_expedido_de_no_028-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5703/oficio_expedido_de_no_029-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5754/oficio_expedido_de_no_030-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5755/oficio_expedido_de_no_031-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5756/oficio_expedido_de_no_032-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5757/oficio_expedido_de_no_033-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5758/oficio_expedido_de_no_034-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5759/oficio_expedido_de_no_035-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5762/oficio_expedido_de_no_038-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5765/oficio_expedido_de_no_040-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5766/oficio_expedido_de_no_041-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5767/oficio_expedido_de_no_042-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5768/oficio_expedido_de_no_043-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5769/oficio_expedido_de_no_044-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5770/oficio_expedido_de_no_045-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5772/oficio_no_015-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5775/oficio_no_015-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5777/oficio_no_017-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5778/oficio_no_017-gv-fsc-2024.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5773/oficio_no_016-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5826/oficio_no_007-gv-fcbs-2024.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5217/parecer_no_001_ccj_2024-ref._aos_vetos_-pl_010-2023_e_ao_pl_078-2023-emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5569/parecer_no_002-ccj-2024-ref._ao_-proj._de_emenda_a_lei_organica-001-2024.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5637/parecer_no_003-ccj-2024-ref._ao_-proj._de_resolucao-002-2024.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5748/parecer_no_004-ccj-2024-ref._ao_-proj._de_lei-163-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5749/parecer_no_005-ccj-2024-ref._ao_-proj._de__lei_complementar-018-2024.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5736/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5848/parecer_do_relator_especial-_referente_aos_plc_016-pmnm-2023_e_019-pmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5056/projeto_de_lei_complementar__no_017-pmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5790/mensagem_e_projeto_de_lei_complementar_n_019-_gp-2024.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5025/projeto_de_lei_no_001-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5026/projeto_de_lei_no_002-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5052/projeto_de_lei_no_003-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5053/projeto_de_lei_no_004-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5054/projeto_de_lei_no_005-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5061/projeto_de_lei_no_006-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5082/projeto_de_lei_no_007-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5083/projeto_de_lei_no_008-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5081/projeto_de_lei_no_009-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5089/projeto_de_lei_no_010-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5095/projeto_de_lei_no_011-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5096/projeto_de_lei_no_012-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5097/projeto_de_lei_no_013-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5098/projeto_de_lei_no_014-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5099/projeto_de_lei_no_015-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5101/projeto_de_lei_no_016-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5102/projeto_de_lei_no_017-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5111/projeto_de_lei_no_018-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5112/projeto_de_lei_no_019-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5113/projeto_de_lei_no_020-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5114/projeto_de_lei_no_021-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5115/projeto_de_lei_no_022-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5116/projeto_de_lei_no_023-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5128/projeto_de_lei_no_025-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5129/projeto_de_lei_no_026-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5130/projeto_de_lei_no_027-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5131/projeto_de_lei_no_028-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5132/projeto_de_lei_no_029-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5133/projeto_de_lei_no_030-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5134/projeto_de_lei_no_031-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5135/projeto_de_lei_no_032-gp-2024-retificado-25-03-2024.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5136/projeto_de_lei_no_033-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5137/projeto_de_lei_no_035-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5180/projeto_de_lei_no_038-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5191/projeto_de_lei_no_040-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5213/projeto_de_lei_no_042-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5215/projeto_de_lei_no_045-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5232/projeto_de_lei_no_049-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5239/projeto_de_lei_no_050-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5240/projeto_de_lei_no_051-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5249/projeto_de_lei_no_057-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5267/projeto_de_lei_no_059-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5270/projeto_de_lei_no_060-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5275/projeto_de_lei_no_062-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5287/projeto_de_lei_no_065-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5356/projeto_de_lei_no_082-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5357/projeto_de_lei_no_083-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5358/projeto_de_lei_no_084-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5359/projeto_de_lei_no_085-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5375/projeto_de_lei_no_086-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5412/projeto_de_lei_no_094-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5415/projeto_de_lei_no_095-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5442/projeto_de_lei_no_103-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5446/projeto_de_lei_no_105-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5570/projeto_de_lei_no_140-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5571/projeto_de_lei_no_141-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5572/projeto_de_lei_no_142-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5573/projeto_de_lei_no_143-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5638/projeto_de_lei_no_151-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5666/projeto_de_lei_no_159-gp-2024-loa-2025-retificado.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5737/projeto_de_lei-177.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5745/01-projeto_de_lei-178.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5747/projeto_de_lei-179.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5781/projeto_de_lei_no_182-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5783/projeto_de_lei_no_184-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5789/projeto_de_lei_no_190-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5797/projeto_de_lei_no_191-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5798/projeto_de_lei_no_192-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5182/projeto_de_lei_no_001-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5222/projeto_de_lei_no_002-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5463/projeto_de_lei_no_003-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5620/projeto_de_lei_no_004-cmnm-2024-reserva_de_vagas_nos_concursos.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5677/projeto_de_lei_no_005-cmnm-2024-_ordenamento_territorial_e_horario_de_funcionamento_de_entidades_de_tiro_desportivo.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5734/minuta_de_projeto_de_lei-006.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5800/projeto_de_lei_no_007-cmnm-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5801/projeto_de_lei_no_008-cmnm-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5795/projeto_de_lei_no_009-cmnm-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5062/projeto_de_resolucao_no_001-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5591/projeto_de_resolucao_no_002-cmnm-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5791/projeto_de_resolucao_no_003-cmnm-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5792/projeto_de_resolucao_no_004-cmnm-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5793/projeto_de_resolucao_no_005-cmnm-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5794/projeto_de_resolucao_no_006-cmnm-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5313/requerimento_no_001-cmnm-2024-andre.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5355/requerimento_no_002-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5376/requerimento_no_003-cmnm-2024-claudiomir.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5452/requerimento_no_004-cmnm-2024-andre.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5590/requerimento_no_005-cmnm-2024-jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5684/requerimento_no_006-cmnm-2024-abilio.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5742/requerimento_007_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5743/requerimento_008_audiencia_publica_-_loa.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5744/requerimento-009.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5651/veto_total_ao_pl_no_004-cmnm-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5048/ata_da_1a_extraordinaria-18-01-2024-projeto_no_108-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5059/ata_da_2a_extraordinaria-02-02-2024-projeto_no_004-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5060/ata_da_3a_extraordinaria-02-02-2024-projeto_no_005-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5067/ata_da_4a_extraordinaria-05-02-2024-projeto_no_001-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5068/ata_da_5a_extraordinaria-05-02-2024-projeto_no_002-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5069/ata_da_6a_extraordinaria-05-02-2024-projeto_no_003-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5070/ata_da_7a_extraordinaria-05-02-2024-projeto_no_006-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5071/ata_da_8a_extraordinaria-05-02-2024-projeto_de_lei_complementar_no_017-pmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5072/ata_da_9a_extraordinaria-05-02-2024-projeto_de_resolucao_no_001-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5087/ata_da_10a_extraordinaria-15-02-2024-projeto_de_lei_no_008-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5088/ata_da_11a_extraordinaria-15-02-2024-projeto_de_lei_no_009-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5476/ata_da_12a_sessao_extraordinaria_-09-07-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5477/ata_da_13a_sessao_extraordinaria_-09-07-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5478/ata_da_14a_sessao_extraordinaria_-09-07-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5479/ata_da_15a_sessao_extraordinaria_-09-07-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5542/ata_da_16a_sessao_extraordinaria_-15-07-2024-ldo-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5544/ata_da_17a_sessao_extraordinaria_-18-07-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5545/ata_da_18a_sessao_extraordinaria_-18-07-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5614/ata_da_19a_sessao_extraordinaria_-23-08-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5615/ata_da_20a_sessao_extraordinaria_-23-08-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5707/ata_de_reuniao-21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5708/ata_de_reuniao-22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5710/ata_de_reuniao-24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5844/ata_da_25a_sessao_extraordinaria_-31-12-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5845/ata_da_26a_sessao_extraordinaria_-31-12-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5094/ata_da_1a_sessao_ordinaria_-19-02-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5124/ata_da_2a_sessao_ordinaria_-26-02-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5149/ata_da_3a_sessao_ordinaria_-04-03-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5183/ata_da_4a_sessao_ordinaria_-11-03-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5195/ata_da_5a_sessao_ordinaria_-18-03-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5223/ata_da_6a_sessao_ordinaria_-25-03-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5237/ata_da_8a_sessao_ordinaria_-08-04-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5243/ata_da_9a_sessao_ordinaria_-15-04-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5269/ata_da_10a_sessao_ordinaria_-22-04-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5281/ata_da_11a_sessao_ordinaria_-29-04-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5305/ata_da_12a_sessao_ordinaria_-06-05-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5314/ata_da_13a_sessao_ordinaria_-13-05-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5347/ata_da_14a_sessao_ordinaria_-20-05-2024-referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5352/ata_da_15a_decima_quinta_sessao_ordinaria_no_dia_27-05-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5381/ata_da_16a_decima_sexta_sessao_ordinaria_no_dia_03-06-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5422/ata_da_17a_decima_setima_sessao_ordinaria_no_dia_10-06-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5453/ata_da_18a_decima_oitava_sessao_ordinaria_no_dia_17-06-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5514/ata_da_19a_decima_nona_sessao_ordinaria_no_dia_01-07-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5568/ata_da_20a_vigesima_sessao_ordinaria_no_dia_15-07-2024-_referente_ao_1o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5588/ata_da_21a_vigesima_primeira_sessao_ordinaria_no_dia_05-08-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5599/ata_da_22a_vigesima_sgunda_sessao_ordinaria_no_dia_12-08-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5621/ata_da_23a_vigesima_terceira_sessao_ordinaria_no_dia_19-08-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5636/ata_da_24a_vigesima_quarta_sessao_ordinaria_no_dia_26-08-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5644/ata_da_25a_vigesima_quinta_sessao_ordinaria_no_dia_02-09-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5657/ata_da_26a_vigesima_sexta_sessao_ordinaria_no_dia_09-09-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5662/ata_da_27a_vigesima_setima_sessao_ordinaria_no_dia_16-09-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5678/ata_da_28a_vigesima_oitava_sessao_ordinaria_no_dia_23-09-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5682/ata_da_29a_vigesima_nona_sessao_ordinaria_no_dia_07-10-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5693/ata_da_30a_trigesima_sessao_ordinaria_no_dia_14-10-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5721/ata_ordinaria-31.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5741/ata_ordinaria-033.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5751/ata_da_34a_trigesima_quarta_sessao_ordinaria_no_dia_18-11-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5764/ata_da_35a_trigesima_quinta_sessao_ordinaria_no_dia_25-11-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5802/ata_da_36a_trigesima_sexta_sessao_ordinaria_no_dia_09-12-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5804/ata_da_37a_trigesima_setima_sessao_ordinaria_no_dia_16-12-2024-_referente_ao_2o_periodo_da_4a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5047/autografo_no_001-cmnm-2024-referente_ao_projeto_de_lei_no_108-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5057/autografo_no_002-cmnm-2024-referente_ao_projeto_de_lei_no_004-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5058/autografo_no_003-cmnm-2024-referente_ao_projeto_de_lei_no_005-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5063/autografo_no_004-cmnm-2024-referente_ao_projeto_de_lei_no_001-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5064/autografo_no_005-cmnm-2024-referente_ao_projeto_de_lei_no_002-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5065/autografo_no_006-cmnm-2024-referente_ao_projeto_de_lei_no_003-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5066/autografo_no_007-cmnm-2024-referente_ao_projeto_de_lei_no_006-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5073/autografo_no_008-cmnm-2024-referente_ao_projeto_de_lei_complementar_no_017-pmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5085/autografo_no_009-cmnm-2024-referente_ao_projeto_de_lei_no_008-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5086/autografo_no_010-cmnm-2024-referente_ao_projeto_de_lei_no_009-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5090/autografo_no__011-cmnm-2024_-_referente_ao_pl_007-protocolo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5091/autografo_no__012-cmnm-2024_-_referente_ao_pl_010-protocolo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5104/autografo_no_013-cmnm-2024-referente_ao_projeto_de_lei_no_011-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5105/autografo_no_014-cmnm-2024-referente_ao_projeto_de_lei_no_012-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5106/autografo_no_015-cmnm-2024-referente_ao_projeto_de_lei_no_013-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5107/autografo_no_016-cmnm-2024-referente_ao_projeto_de_lei_no_014-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5108/autografo_no_017-cmnm-2024-referente_ao_projeto_de_lei_no_015-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5109/autografo_no_018-cmnm-2024-referente_ao_projeto_de_lei_no_016-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5110/autografo_no_019-cmnm-2024-referente_ao_projeto_de_lei_no_017-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5118/autografo_no_020-cmnm-2024-referente_ao_projeto_de_lei_no_018-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5119/autografo_no_021-cmnm-2024-referente_ao_projeto_de_lei_no_019-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5120/autografo_no_022-cmnm-2024-referente_ao_projeto_de_lei_no_020-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5121/autografo_no_023-cmnm-2024-referente_ao_projeto_de_lei_no_021-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5122/autografo_no_024-cmnm-2024-referente_ao_projeto_de_lei_no_022-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5123/autografo_no_025-cmnm-2024-referente_ao_projeto_de_lei_no_023-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5139/autografo_no_026-cmnm-2024-referente_ao_projeto_de_lei_no_025-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5140/autografo_no_027-cmnm-2024-referente_ao_projeto_de_lei_no_026-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5141/autografo_no_028-cmnm-2024-referente_ao_projeto_de_lei_no_027-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5142/autografo_no_029-cmnm-2024-referente_ao_projeto_de_lei_no_028-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5143/autografo_no_030-cmnm-2024-referente_ao_projeto_de_lei_no_029-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5144/autografo_no_031-cmnm-2024-referente_ao_projeto_de_lei_no_030-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5145/autografo_no_032-cmnm-2024-referente_ao_projeto_de_lei_no_031-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5146/autografo_no_033-cmnm-2024-referente_ao_projeto_de_lei_no_032-gp-2024-.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5147/autografo_no_034-cmnm-2024-referente_ao_projeto_de_lei_no_033-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5148/autografo_no_035-cmnm-2024-referente_ao_projeto_de_lei_no_035-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5184/autografo_no_036-cmnm-2024-referente_ao_projeto_de_lei_no_036-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5185/autografo_no_037-cmnm-2024-referente_ao_projeto_de_lei_no_038-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5186/autografo_no_038-cmnm-2024-referente_ao_projeto_de_lei_no_039-gp-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5187/autografo_no_039-cmnm-2024-referente_ao_projeto_de_lei_no_001-cmnm-2024-protocolo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5197/autografo_no__040-cmnm-2024_-_referente_ao_projeto_de_lei_no_040gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5218/autografo_no__041-cmnm-2024_-_referente_ao_projeto_de_lei_no_041-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5219/autografo_no__042-cmnm-2024_-_referente_ao_projeto_de_lei_no_043-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5233/autografo_no__043-cmnm-2024_-_referente_ao_projeto_de_lei_no_046-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5234/autografo_no__044-cmnm-2024_-_referente_ao_projeto_de_lei_no_047-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5235/autografo_no__045-cmnm-2024_-_referente_ao_projeto_de_lei_no_048-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5236/autografo_no__046-cmnm-2024_-_referente_ao_projeto_de_lei_no_049-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5241/autografo_no__047-cmnm-2024_-_referente_ao_projeto_de_lei_no_050-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5242/autografo_no__048-cmnm-2024_-_referente_ao_projeto_de_lei_no_051-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5252/autografo_no__050-cmnm-2024_-_referente_ao_projeto_de_lei_no_053-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5253/autografo_no__051-cmnm-2024_-_referente_ao_projeto_de_lei_no_054-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5254/autografo_no__052-cmnm-2024_-_referente_ao_projeto_de_lei_no_055-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5255/autografo_no__053-cmnm-2024_-_referente_ao_projeto_de_lei_no_056-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5256/autografo_no__054-cmnm-2024_-_referente_ao_projeto_de_lei_no_057-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5257/autografo_no__055-cmnm-2024_-_referente_ao_projeto_de_lei_no_058-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5271/autografo_no__056-cmnm-2024_-_referente_ao_projeto_de_lei_no_042-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5272/autografo_no__057-cmnm-2024_-_referente_ao_projeto_de_lei_no_060-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5273/autografo_no__058-cmnm-2024_-_referente_ao_projeto_de_lei_no_045-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5278/autografo_no__059-cmnm-2024_-_referente_ao_projeto_de_lei_no_061-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5279/autografo_no__060-cmnm-2024_-_referente_ao_projeto_de_lei_no_063-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5280/autografo_no__061-cmnm-2024_-_referente_ao_projeto_de_lei_no_064-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5295/autografo_no__062-cmnm-2024_-_referente_ao_projeto_de_lei_no_066-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5296/autografo_no__063-cmnm-2024_-_referente_ao_projeto_de_lei_no_067-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5297/autografo_no__064-cmnm-2024_-_referente_ao_projeto_de_lei_no_068-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5298/autografo_no__065-cmnm-2024_-_referente_ao_projeto_de_lei_no_069-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5299/autografo_no__066-cmnm-2024_-_referente_ao_projeto_de_lei_no_070-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5300/autografo_no__067-cmnm-2024_-_referente_ao_projeto_de_lei_no_073-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5301/autografo_no__068-cmnm-2024_-_referente_ao_projeto_de_lei_no_074-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5302/autografo_no__069-cmnm-2024_-_referente_ao_projeto_de_lei_no_059-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5325/autografo_no__070-cmnm-2024_-_referente_ao_projeto_de_lei_no_075-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5326/autografo_no__071-cmnm-2024_-_referente_ao_projeto_de_lei_no_076-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5327/autografo_no__072-cmnm-2024_-_referente_ao_projeto_de_lei_no_077-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5350/autografo_no__073-cmnm-2024_-_referente_ao_projeto_de_lei_no_079-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5360/autografo_no__074-cmnm-2024_-_referente_ao_projeto_de_lei_no_080-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5361/autografo_no__075-cmnm-2024_-_referente_ao_projeto_de_lei_no_081-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5362/autografo_no__076-cmnm-2024_-_referente_ao_projeto_de_lei_no_062-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5363/autografo_no__077-cmnm-2024_-_referente_ao_projeto_de_lei_no_078-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5364/autografo_no__078-cmnm-2024_-_referente_ao_projeto_de_lei_no_082-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5365/autografo_no__079-cmnm-2024_-_referente_ao_projeto_de_lei_no_083-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5366/autografo_no__080-cmnm-2024_-_referente_ao_projeto_de_lei_no_084-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5367/autografo_no__081-cmnm-2024_-_referente_ao_projeto_de_lei_no_085-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5392/autografo_no_082-cmnm-2024-ref_ao_pl_de_no_086-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5393/autografo_no_083-cmnm-2024-ref_ao_pl_de_no_088-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5394/autografo_no_084-cmnm-2024-ref_ao_pl_de_no_089-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5395/autografo_no_085-cmnm-2024-ref_ao_pl_de_no_090-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5396/autografo_no_086-cmnm-2024-ref_ao_pl_de_no_091-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5397/autografo_no_087-cmnm-2024-ref_ao_pl_de_no_092-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5398/autografo_no_088-cmnm-2024-ref_ao_pl_de_no_093-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5424/autografo_no_089-cmnm-2024-ref_ao_pl_de_no_094-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5425/autografo_no_090-cmnm-2024-ref_ao_pl_de_no_095-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5426/autografo_no_091-cmnm-2024-ref_ao_pl_de_no_096-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5427/autografo_no_092-cmnm-2024-ref_ao_pl_de_no_097-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5428/autografo_no_093-cmnm-2024-ref_ao_pl_de_no_098-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5429/autografo_no_094-cmnm-2024-ref_ao_pl_de_no_099-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5430/autografo_no_095-cmnm-2024-ref_ao_pl_de_no_101-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5431/autografo_no_096-cmnm-2024-ref_ao_pl_de_no_102-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5454/autografo_no_097-cmnm-2024-ref_ao_pl_de_no_103-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5455/autografo_no_098-cmnm-2024-ref_ao_pl_de_no_104-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5456/autografo_no_099-cmnm-2024-ref_ao_pl_de_no_105-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5457/autografo_no_100-cmnm-2024-ref_ao_pl_de_no_106-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5458/autografo_no_101-cmnm-2024-ref_ao_pl_de_no_107-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5459/autografo_no_102-cmnm-2024-ref_ao_pl_de_no_108-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5460/autografo_no_103-cmnm-2024-ref_ao_pl_de_no_109-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5469/autografo_no_104-cmnm-2024-ref_ao_pl_de_no_003-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5480/autografo_no_105-cmnm-2024-ref_ao_pl_de_no_110-gp-2024-retificado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5481/autografo_no_106-cmnm-2024-ref_ao_pl_de_no_111-gp-2024-retificado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5482/autografo_no_107-cmnm-2024-ref_ao_pl_de_no_112-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5483/autografo_no_108-cmnm-2024-ref_ao_pl_de_no_113-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5515/autografo_no_109-cmnm-2024-ref_ao_pl_de_no_114-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5516/autografo_no_110-cmnm-2024-ref_ao_pl_de_no_115-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5517/autografo_no_111-cmnm-2024-ref_ao_pl_de_no_116-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5518/autografo_no_112-cmnm-2024-ref_ao_pl_de_no_117-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5519/autografo_no_113-cmnm-2024-ref_ao_pl_de_no_118-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5520/autografo_no_114-cmnm-2024-ref_ao_pl_de_no_119-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5521/autografo_no_115-cmnm-2024-ref_ao_pl_de_no_120-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5522/autografo_no_116-cmnm-2024-ref_ao_pl_de_no_121-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5523/autografo_no_117-cmnm-2024-ref_ao_pl_de_no_122-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5524/autografo_no_118-cmnm-2024-ref_ao_pl_de_no_124-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5525/autografo_no_119-cmnm-2024-ref_ao_pl_de_no_125-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5526/autografo_no_120-cmnm-2024-ref_ao_pl_de_no_127-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5527/autografo_no_121-cmnm-2024-ref_ao_pl_de_no_129-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5528/autografo_no_122-cmnm-2024-ref_ao_pl_de_no_130-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5529/autografo_no_123-cmnm-2024-ref_ao_pl_de_no_131-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5530/autografo_no_124-cmnm-2024-ref_ao_pl_de_no_132-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5531/autografo_no_125-cmnm-2024-ref_ao_pl_de_no_133-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5532/autografo_no_126-cmnm-2024-ref_ao_pl_de_no_134-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5533/autografo_no_127-cmnm-2024-ref_ao_pl_de_no_135-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5534/autografo_no_128-cmnm-2024-ref_ao_pl_de_no_136-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5535/autografo_no_129-cmnm-2024-ref_ao_pl_de_no_137-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5543/autografo_no_130-cmnm-2024-ref_ao_pl_de_no_065-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5546/autografo_no_131-cmnm-2024-ref_ao_pl_de_no_138-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5547/autografo_no_132-cmnm-2024-ref_ao_pl_de_no_139-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5592/autografo_no_133-cmnm-2024-ref_ao_pl_de_no_140-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5593/autografo_no_134-cmnm-2024-ref_ao_pl_de_no_141-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5594/autografo_no_135-cmnm-2024-ref_ao_pl_de_no_142-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5595/autografo_no_136-cmnm-2024-ref_ao_pl_de_no_143-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5616/autografo_no_137-cmnm-2024-ref_ao_pl_de_no_144-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5617/autografo_no_138-cmnm-2024-ref_ao_pl_de_no_150-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5624/autografo_no_139-cmnm-2024-ref_ao_pl_de_no_145-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5625/autografo_no_140-cmnm-2024-ref_ao_pl_de_no_148-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5626/autografo_no_141-cmnm-2024-ref_ao_pl_de_no_146-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5627/autografo_no_142-cmnm-2024-ref_ao_pl_de_no_147-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5628/autografo_no_143-cmnm-2024-ref_ao_pl_de_no_149-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5629/autografo_no_144-cmnm-2024-ref_ao_pl_de_no_004-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5647/autografo_no_145-cmnm-2024-ref_ao_pl_de_no_152-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5648/autografo_no_146-cmnm-2024-ref_ao_pl_de_no_153-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5649/autografo_no_147-cmnm-2024-ref_ao_pl_de_no_154-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5650/autografo_no_148-cmnm-2024-ref_ao_pl_de_no_151-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5659/autografo_no_149-cmnm-2024-ref_ao_pl_de_no_155-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5663/autografo_no_150-cmnm-2024-ref_ao_pl_de_no_156-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5674/autografo_no_151-cmnm-2024-ref_ao_pl_de_no_158-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5675/autografo_no_152-cmnm-2024-ref_ao_pl_de_no_161-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5676/autografo_no_153-cmnm-2024-ref_ao_pl_de_no_162-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5683/autografo_no_154-cmnm-2024-ref_ao_pl_de_no_005-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5694/autografo_no_155-cmnm-2024-ref_ao_pl_de_no_164-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5695/autografo_no_156-cmnm-2024-ref_ao_pl_de_no_165-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5711/autografo_no_157-cmnm-2024-ref_ao_pl_de_no_166-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5712/autografo_no_158-cmnm-2024-ref_ao_pl_de_no_167-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5713/autografo_no_159-cmnm-2024-ref_ao_pl_de_no_168-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5714/autografo_no_160-cmnm-2024-ref_ao_pl_de_no_169-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5727/autografo-161_protocolado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5728/autografo-162_protocolado.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5729/autografo-163_protocolado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5730/autografo-164_protocolado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5723/autografo-165_protocolado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5731/autografo-166_protocolado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5732/autografo-167_protocolado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5733/autografo-168_protocolado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5735/autografo-169_protocolado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5738/01-autografo-170_protocolado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5739/autografo-171_protocolado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5746/autografo-172_protocolado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5796/autografo_no_173-cmnm-2024-ref_ao_pl_de_no_159-gp-2024-loa-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5805/autografo_no_174-cmnm-2024-ref_ao_pl_de_no_007-cmnm-2024-abono_natalino.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5806/autografo_no_175-cmnm-2024-ref_ao_pl_de_no_192-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5807/autografo_no_176-cmnm-2024-ref_ao_pl_de_no_179-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5808/autografo_no_177-cmnm-2024-ref_ao_pl_de_no_180-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5809/autografo_no_178-cmnm-2024-ref_ao_pl_de_no_181-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5810/autografo_no_179-cmnm-2024-ref_ao_pl_de_no_183-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5811/autografo_no_180-cmnm-2024-ref_ao_pl_de_no_184-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5817/autografo_no_181-cmnm-2024-ref_ao_pl_de_no_185-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5818/autografo_no_182-cmnm-2024-ref_ao_pl_de_no_186-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5819/autografo_no_183-cmnm-2024-ref_ao_pl_de_no_187-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5820/autografo_no_184-cmnm-2024-ref_ao_pl_de_no_188-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5821/autografo_no_185-cmnm-2024-ref_ao_pl_de_no_189-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5822/autografo_no_186-cmnm-2024-ref_ao_pl_de_no_190-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5823/autografo_no_187-cmnm-2024-ref_ao_pl_de_no_008-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5824/autografo_no_188-cmnm-2024-ref_ao_pl_de_no_009-cmnm-2024-asfenoma.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5825/autografo_no_189-cmnm-2024-ref_ao_pl_de_no_194-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5827/autografo_no_190-cmnm-2024-ref_ao_pl_de_no_191-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5846/autografo_no_191-cmnm-2024-ref_ao_plc_de_no_016-pmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5847/autografo_no_192-cmnm-2024-ref_ao_plc_de_no_019-pmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5044/decreto_no_7.940-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5045/decreto_no_7.941-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5046/decreto_no_7.929-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5079/decreto_no_7.977-gp-2024-referente_a_lei_no_2.069-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5080/decreto_no_7.978-gp-2024-referente_a_lei_no_2.068-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5151/decreto_no_8.005-gp-2024-referente_a_lei_no_2.078-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5152/decreto_no_8.026-gp-2024-referente_a_lei_no_2.080-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5153/decreto_no_8.027-gp-2024-referente_a_lei_no_2.081-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5154/decreto_no_8.028-gp-2024-referente_a_lei_no_2.082-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5155/decreto_no_8.029-gp-2024-referente_a_lei_no_2.083-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5156/decreto_no_8.030-gp-2024-referente_a_lei_no_2.084-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5157/decreto_no_8.031-gp-2024-referente_a_lei_no_2.085-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5158/decreto_no_8.032-gp-2024-referente_a_lei_no_2.086-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5159/decreto_no_8.033-gp-2024-referente_a_lei_no_2.087-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5160/decreto_no_8.034-gp-2024-referente_a_lei_no_2.088-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5161/decreto_no_8.036-gp-2024-referente_a_lei_no_2.089-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5162/decreto_no_8.037-gp-2024-referente_a_lei_no_2.091-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5163/decreto_no_8.038-gp-2024-referente_a_lei_no_2.093-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5164/decreto_no_8.055-gp-2024-referente_a_lei_no_2.095-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5165/decreto_no_8.056-gp-2024-referente_a_lei_no_2.096-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5167/decreto_no_8.059-gp-2024-referente_a_lei_no_2.098-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5168/decreto_no_8.060-gp-2024-referente_a_lei_no_2.099-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5169/decreto_no_8.061-gp-2024-referente_a_lei_no_2.100-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5170/decreto_no_8.063-gp-2024-referente_a_lei_no_2.097-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5171/decreto_no_8.064-gp-2024-referente_a_lei_no_2.102-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5172/decreto_no_8.065-gp-2024-referente_a_lei_no_2.103-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5188/decreto_no_8.075-gp-2024-referente_a_lei_no_2.105-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5189/decreto_no_8.076-gp-2024-referente_a_lei_no_2.106-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5190/decreto_no_8.078-gp-2024-referente_a_lei_no_2.107-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5210/decreto_no_8.085-gp-2024-referente_a_lei_no_2.109-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5211/decreto_no_8.087-gp-2024-referente_a_lei_no_2.110-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5220/decreto_no_8.097-gp-2024-referente_a_lei_no_2.111-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5221/decreto_no_8.098-gp-2024-referente_a_lei_no_2.112-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5258/decreto_no_8.115-gp-2024-referente_a_lei_no_2.115-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5259/decreto_no_8.116-gp-2024-referente_a_lei_no_2.116-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5260/decreto_no_8.118-gp-2024-referente_a_lei_no_2.117-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5261/decreto_no_8.126-gp-2024-referente_a_lei_no_2.119-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5262/decreto_no_8.130-gp-2024-referente_a_lei_no_2.120-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5263/decreto_no_8.131-gp-2024-referente_a_lei_no_2.121-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5264/decreto_no_8.133-gp-2024-referente_a_lei_no_2.123-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5265/decreto_no_8.134-gp-2024-referente_a_lei_no_2.124-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5266/decreto_no_8.135-gp-2024-referente_a_lei_no_2.125-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5283/decreto_no_8.154-gp-2024-referente_a_lei_no_2.131-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5284/decreto_no_8.155-gp-2024-referente_a_lei_no_2.132-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5306/decreto_no_8.166-gp-2024-referente_a_lei_no_2.135-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5307/decreto_no_8.167-gp-2024-referente_a_lei_no_2.136-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5308/decreto_no_8.168-gp-2024-referente_a_lei_no_2.137-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5309/decreto_no_8.169-gp-2024-referente_a_lei_no_2.138-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5310/decreto_no_8.170-gp-2024-referente_a_lei_no_2.139-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5311/decreto_no_8.171-gp-2024-referente_a_lei_no_2.140-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5324/decreto_no_8.179-gp-2024-referente_a_lei_no_2.141-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5343/decreto_no_8.180-gp-2024-referente_a_lei_no_2.142-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5344/decreto_no_8.183-gp-2024-referente_a_lei_no_2.143-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5345/decreto_no_8.165-gp-2024-referente_a_lei_no_2.133-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5351/decreto_no_8.188-gp-2024-referente_a_lei_no_2.144-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5368/decreto_no_8.193-gp-2024-referente_a_lei_no_2.145-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5369/decreto_no_8.196-gp-2024-referente_a_lei_no_2.146-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5374/decreto_executivo_no_8.201-gp-2024-referente_a_lei_no_2.147-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5399/decreto_executivo_no_8.216-gp-2024-referente_a_lei_no_2.155-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5400/decreto_executivo_no_8.218-gp-2024-referente_a_lei_no_2.157-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5401/decreto_executivo_no_8.219-gp-2024-referente_a_lei_no_2.158-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5402/decreto_executivo_no_8.220-gp-2024-referente_a_lei_no_2.159-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5403/decreto_executivo_no_8.221-gp-2024-referente_a_lei_no_2.160-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5404/decreto_executivo_no_8.222-gp-2024-referente_a_lei_no_2.161-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5436/decreto_executivo_no_8.235-gp-2024-referente_a_lei_no_2.163-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5437/decreto_executivo_no_8.237-gp-2024-referente_a_lei_no_2.164-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5438/decreto_executivo_no_8.238-gp-2024-referente_a_lei_no_2.165-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5439/decreto_executivo_no_8.241-gp-2024-referente_a_lei_no_2.167-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5440/decreto_executivo_no_8.242-gp-2024-referente_a_lei_no_2.168-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5441/decreto_executivo_no_8.243-gp-2024-referente_a_lei_no_2.169-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5461/decreto_executivo_no_8.263-gp-2024-referente_a_lei_no_2.170-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5462/decreto_executivo_no_8.266-gp-2024-referente_a_lei_no_2.172-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5470/decreto_executivo_no_8.267-gp-2024-referente_a_lei_no_2.175-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5471/decreto_executivo_no_8.268-gp-2024-referente_a_lei_no_2.176-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5484/decreto_executivo_no_8.287-gp-2024-referente_a_lei_no_2.178-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5485/decreto_executivo_no_8.288-gp-2024-referente_a_lei_no_2.179-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5538/decreto_executivo_no_8.304-gp-2024-referente_a_lei_no_2.184-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5539/decreto_executivo_no_8.305-gp-2024-referente_a_lei_no_2.186-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5540/decreto_executivo_no_8.307-gp-2024-referente_a_lei_no_2.187-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5541/decreto_executivo_no_8.308-gp-2024-referente_a_lei_no_2.189-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5548/decreto_executivo_no_8.314-gp-2024-referente_a_lei_no_2.195-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5549/decreto_executivo_no_8.316-gp-2024-referente_a_lei_no_2.197-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5550/decreto_executivo_no_8.318-gp-2024-referente_a_lei_no_2.198-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5551/decreto_executivo_no_8.320-gp-2024-referente_a_lei_no_2.200-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5552/decreto_executivo_no_8.321-gp-2024-referente_a_lei_no_2.201-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5557/decreto_executivo_no_8.331-gp-2024-_luto_oficial.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5558/decreto_executivo_no_8.317-gp-2024-referente_a_lei_no_2.196-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5559/decreto_executivo_no_8.319-gp-2024-referente_a_lei_no_2.199-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5560/decreto_executivo_no_8.327-gp-2024-referente_a_lei_no_2.203-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5561/decreto_executivo_no_8.328-gp-2024-referente_a_lei_no_2.204-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5562/decreto_executivo_no_8.286-gp-2024-referente_a_lei_no_2.177-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5563/decreto_executivo_no_8.300-gp-2024-referente_a_lei_no_2.181-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5574/decreto_executivo_no_8.302-gp-2024-referente_a_lei_no_2.182-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5575/decreto_executivo_no_8.303-gp-2024-referente_a_lei_no_2.183-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5576/decreto_executivo_no_8.306-gp-2024-referente_a_lei_no_2.185-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5577/decreto_executivo_no_8.309-gp-2024-referente_a_lei_no_2.188-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5578/decreto_executivo_no_8.310-gp-2024-referente_a_lei_no_2.190-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5579/decreto_executivo_no_8.311-gp-2024-referente_a_lei_no_2.191-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5580/decreto_executivo_no_8.312-gp-2024-referente_a_lei_no_2.192-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5581/decreto_executivo_no_8.313-gp-2024-referente_a_lei_no_2.193-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5582/decreto_executivo_no_8.315-gp-2024-referente_a_lei_no_2.194-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5596/decreto_executivo_no_8.356-gp-2024-referente_a_lei_no_2.208-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5597/decreto_executivo_no_8.357-gp-2024-referente_a_lei_no_2.209-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5598/decreto_executivo_no_8.358-gp-2024-referente_a_lei_no_2.210-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5622/decreto_executivo_no_8.377-gp-2024-referente_a_lei_no_2.211-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5623/decreto_executivo_no_8.378-gp-2024-referente_a_lei_no_2.212-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5630/decreto_executivo_no_8.380-gp-2024-referente_a_lei_no_2.213-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5631/decreto_executivo_no_8.381-gp-2024-referente_a_lei_no_2.215-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5632/decreto_executivo_no_8.384-gp-2024-referente_a_lei_no_2.216-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5633/decreto_executivo_no_8.385-gp-2024-referente_a_lei_no_2.217-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5634/decreto_executivo_no_8.386-gp-2024-referente_a_lei_no_2.218-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5652/decreto_executivo_no_8.403-gp-2024-referente_a_lei_no_2.220-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5653/decreto_executivo_no_8.405-gp-2024-referente_a_lei_no_2.221-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5654/decreto_executivo_no_8.406-gp-2024-referente_a_lei_no_2.222-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5660/decreto_executivo_no_8.423-gp-2024-referente_a_lei_no_2.223-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5680/decreto_executivo_no_8.439-gp-2024-referente_a_lei_no_2.227-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5696/decreto_executivo_no_8.486-gp-2024-referente_a_lei_no_2.231-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5697/decreto_executivo_no_8.487-gp-2024-referente_a_lei_no_2.232-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5704/decreto_executivo_no_8.437-gp-2024-referente_a_lei_no_2.225-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5705/decreto_executivo_no_8.438-gp-2024-referente_a_lei_no_2.226-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5715/decreto_executivo_no_8.489-gp-2024-referente_a_lei_no_2.234-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5716/decreto_executivo_no_8.491-gp-2024-referente_a_lei_no_2.236-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5753/decreto_executivo_no_8.528-gp-2024-referente_a_lei_no_2.247-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5812/decreto_executivo_no_8.572-gp-2024-referente_a_lei_no_2.251-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5813/decreto_executivo_no_8.573-gp-2024-referente_a_lei_no_2.252-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5814/decreto_executivo_no_8.574-gp-2024-referente_a_lei_no_2.253-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5815/decreto_executivo_no_8.575-gp-2024-referente_a_lei_no_2.256-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5816/decreto_executivo_no_8.576-gp-2024-referente_a_lei_no_2.257-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5828/decreto_executivo_no_8.577-gp-2024-referente_a_lei_no_2.258-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5829/decreto_executivo_no_8.578-gp-2024-referente_a_lei_no_2.259-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5268/emenda__modificativa_no_001-2024-_ao_pl_045-gp_2024_-_ver_nilson.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5750/emenda__modificativa_no_003-2024_-ao_projeto_de_lei_complementar_no_018-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5849/emenda__modificativa_no_004-2024_-ao_projeto_de_lei_complementar_no_016-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5092/1-indicacao_no_001-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5103/1-indicacao_no_002-gv-mhob-2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5117/2-indicacao_no_003-gv-mhob-2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5138/1-indicacao_no_004-gv-jao-2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5196/3-indicacao_no_005-gv-mhob-2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5216/1-indicacao_no_006-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5230/1-indicacao_no_007-gv-dpc-2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5238/2-indicacao_no_008-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5282/2-indicacao_no_009-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5285/1-indicacao_no_010_-gv-cr-2024-protocolada.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5286/1-indicacao_no_011-gv-fsc-2024-protocolada.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5348/indicacao_no_012-2024-abilio-protoc..pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5388/indicacao_no_013-2024-jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5389/indicacao_no_014-2024-claudiomir.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5414/indicacao_no_015-2024-jose_carlos-protocolada.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5423/indicacao_no_016-2024-marcos-protocolada.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5444/indicacao_no_017-2024-claudiomir-protocolada.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5451/indicacao_no_018-2024-marcos-protocolada.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5513/indicacao_no_019-2024-jair-_protocolada.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5565/indicacao_no_020-2024-claudiomir-protocolada.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5566/indicacao_no_021-2024-jose_carlos-protocolada.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5567/indicacao_no_022-2024-marcos-protocolada.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5587/indicacao_no_023-2024-fabio-protocolada.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5589/indicacao_no_024-2024-marcos-protocolada.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5600/indicacao_no_025-2024-fabio-protocolada.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5601/indicacao_no_026-2024-giripoca-protocolada.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5635/indicacao_no_027-2024-abilio-protocolada.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5656/indicacao_no_028-2024-jair-.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5726/indicacao_proposicao_legislativa-029.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5803/indicacao_no_030-2024-giripoca-.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5024/oficio_expedido_no_001-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5043/oficio_expedido_no_001-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5049/oficio_expedido_no_002-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5050/oficio_expedido_no_003-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5051/oficio_no_001-gv-jcrs-2024-renvio.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5055/oficio_expedido_no_004-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5074/oficio_no_001-gv-jao-2024.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5075/oficio_no_002-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5076/oficio_no_001.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5077/oficio_no_002.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5078/oficio_expedido_no_005-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5084/oficio_no_003.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5093/oficio_no_001-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5100/oficio_no_004.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5125/oficio_no_005.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5126/oficio_expedido_no_002-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5127/oficio_expedido_no_003-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5150/oficio_no_002-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5166/oficio_no_006.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5173/oficio_no_003-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5174/oficio_no_004-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5175/oficio_no_005-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5176/oficio_no_006-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5177/oficio_no_007-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5192/oficio_no_003-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5193/oficio_expedido_no_001-gv-jqj-2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5198/oficio_no_007.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5199/oficio_no_008.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5200/oficio_no_009.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5201/oficio_no_010.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5202/oficio_no_011.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5203/oficio_no_002-gv-jao-2024.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5204/oficio_no_003-gv-jao-2024.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5205/oficio_expedido_no_004-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5206/oficio_no_004-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5207/oficio_no_001-gv-fcbs-2024.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5208/oficio_no_002-gv-fcbs-2024.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5209/oficio_no_003-gv-fcbs-2024.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5224/oficio_expedido_no_002-gv-jqj-2024.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5228/oficio_expedido_no_006-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5229/oficio_expedido_no_007-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5315/oficio_no_005-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5316/oficio_no_006-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5317/oficio_no_007-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5318/oficio_no_008_ass.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5319/oficio_expedido_no_005-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5320/oficio_no_012.gv.fsc.2024.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5321/oficio_no_004-gv-jao-2024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5323/oficio_no_002.gv.mh0b.2024.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5329/oficio_de_no_009-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5330/oficio_no_010-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5331/oficio_no_011-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5332/oficio_no_012-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5333/oficio_no_013-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5334/oficio_no_014-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5335/oficio_no_015-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5336/oficio_no_016-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5337/oficio_no_017-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5338/oficio_expedido_no_003-gv-jqj-2024.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5339/oficio_expedido_no_004-gv-jqj-2024.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5340/oficio_expedido_no_005-gv-jqj-2024.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5342/oficio_no_002-gv-asf-2024.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5371/oficio_expedido_de_no_009-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5372/oficio_expedido_de_no_010-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5373/oficio_expedido_de_no_011-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5382/oficio_de_no_018-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5383/oficio_de_no_019-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5384/oficio_de_no_020-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5385/oficio_de_no_021-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5386/oficio_no_004-gv-fcbs-2024.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5387/oficio_no_005-gv-fcbs-2024.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5405/ofiucio_no_013-gv-fsc-2024.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5406/oficio_no_009-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5407/oficio_no_006-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5408/oficio_no_007-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5409/oficio_expedido_de_no_012-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5410/oficio_expedido_de_no_013-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5411/oficio_expedido_de_no_014-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5432/oficio_expedido_de_no_015-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5433/oficio_expedido_de_no_016-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5413/oficio_expedido_de_no_017-gab-pre-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5434/oficio_de_no_022-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5435/oficio_de_no_023-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5443/oficio_expedido_de_no_018-gab-pre-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5464/oficio_de_no_024-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5465/oficio_de_no_025-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5466/oficio_no_008-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5467/oficio_no_009-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5468/oficio_no_010-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5492/oficio_expedido_de_no_019-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5493/oficio_expedido_de_no_020-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5495/oficio_no_006-gv-jqj-2024.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5553/oficio_expedido_de_no_021-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5554/oficio_expedido_de_no_022-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5555/oficio_expedido_de_no_023-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5556/oficio_de_no_026-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5564/oficio_de_no_027-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5584/oficio_expedido_de_no_025-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5586/oficio_de_no_029-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5610/oficio_no_004-gv-mhob-2024.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5612/oficio_no_011-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5613/oficio_no_012-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5618/oficio_no_014-gv-fsc-2024.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5619/oficio_no_015-gv-fsc-2024.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5639/oficio_de_no_030-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5640/oficio_de_no_031-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5641/oficio_de_no_032-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5642/oficio_no_016-gv-fsc-2024.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5655/oficio_de_no_033-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5670/oficio_de_no_036-gv-jcrs-2024.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5671/oficio_no_013-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5685/oficio_expedido_de_no_026-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5686/oficio_no_011-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5687/oficio_no_012-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5688/oficio_no_013-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5689/oficio_no_014-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5690/oficio_no_006-gv-fcbs-2024.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5701/oficio_expedido_de_no_027-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5702/oficio_expedido_de_no_028-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5703/oficio_expedido_de_no_029-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5754/oficio_expedido_de_no_030-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5755/oficio_expedido_de_no_031-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5756/oficio_expedido_de_no_032-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5757/oficio_expedido_de_no_033-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5758/oficio_expedido_de_no_034-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5759/oficio_expedido_de_no_035-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5762/oficio_expedido_de_no_038-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5765/oficio_expedido_de_no_040-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5766/oficio_expedido_de_no_041-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5767/oficio_expedido_de_no_042-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5768/oficio_expedido_de_no_043-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5769/oficio_expedido_de_no_044-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5770/oficio_expedido_de_no_045-gv-alb-2024.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5772/oficio_no_015-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5775/oficio_no_015-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5777/oficio_no_017-gv-cr-2024.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5778/oficio_no_017-gv-fsc-2024.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5773/oficio_no_016-gv-nas-2024.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5826/oficio_no_007-gv-fcbs-2024.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5217/parecer_no_001_ccj_2024-ref._aos_vetos_-pl_010-2023_e_ao_pl_078-2023-emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5569/parecer_no_002-ccj-2024-ref._ao_-proj._de_emenda_a_lei_organica-001-2024.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5637/parecer_no_003-ccj-2024-ref._ao_-proj._de_resolucao-002-2024.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5748/parecer_no_004-ccj-2024-ref._ao_-proj._de_lei-163-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5749/parecer_no_005-ccj-2024-ref._ao_-proj._de__lei_complementar-018-2024.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5736/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5848/parecer_do_relator_especial-_referente_aos_plc_016-pmnm-2023_e_019-pmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5056/projeto_de_lei_complementar__no_017-pmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5790/mensagem_e_projeto_de_lei_complementar_n_019-_gp-2024.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5025/projeto_de_lei_no_001-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5026/projeto_de_lei_no_002-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5052/projeto_de_lei_no_003-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5053/projeto_de_lei_no_004-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5054/projeto_de_lei_no_005-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5061/projeto_de_lei_no_006-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5082/projeto_de_lei_no_007-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5083/projeto_de_lei_no_008-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5081/projeto_de_lei_no_009-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5089/projeto_de_lei_no_010-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5095/projeto_de_lei_no_011-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5096/projeto_de_lei_no_012-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5097/projeto_de_lei_no_013-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5098/projeto_de_lei_no_014-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5099/projeto_de_lei_no_015-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5101/projeto_de_lei_no_016-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5102/projeto_de_lei_no_017-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5111/projeto_de_lei_no_018-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5112/projeto_de_lei_no_019-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5113/projeto_de_lei_no_020-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5114/projeto_de_lei_no_021-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5115/projeto_de_lei_no_022-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5116/projeto_de_lei_no_023-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5128/projeto_de_lei_no_025-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5129/projeto_de_lei_no_026-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5130/projeto_de_lei_no_027-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5131/projeto_de_lei_no_028-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5132/projeto_de_lei_no_029-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5133/projeto_de_lei_no_030-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5134/projeto_de_lei_no_031-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5135/projeto_de_lei_no_032-gp-2024-retificado-25-03-2024.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5136/projeto_de_lei_no_033-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5137/projeto_de_lei_no_035-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5180/projeto_de_lei_no_038-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5191/projeto_de_lei_no_040-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5213/projeto_de_lei_no_042-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5215/projeto_de_lei_no_045-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5232/projeto_de_lei_no_049-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5239/projeto_de_lei_no_050-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5240/projeto_de_lei_no_051-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5249/projeto_de_lei_no_057-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5267/projeto_de_lei_no_059-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5270/projeto_de_lei_no_060-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5275/projeto_de_lei_no_062-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5287/projeto_de_lei_no_065-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5356/projeto_de_lei_no_082-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5357/projeto_de_lei_no_083-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5358/projeto_de_lei_no_084-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5359/projeto_de_lei_no_085-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5375/projeto_de_lei_no_086-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5412/projeto_de_lei_no_094-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5415/projeto_de_lei_no_095-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5442/projeto_de_lei_no_103-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5446/projeto_de_lei_no_105-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5570/projeto_de_lei_no_140-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5571/projeto_de_lei_no_141-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5572/projeto_de_lei_no_142-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5573/projeto_de_lei_no_143-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5638/projeto_de_lei_no_151-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5666/projeto_de_lei_no_159-gp-2024-loa-2025-retificado.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5737/projeto_de_lei-177.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5745/01-projeto_de_lei-178.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5747/projeto_de_lei-179.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5781/projeto_de_lei_no_182-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5783/projeto_de_lei_no_184-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5789/projeto_de_lei_no_190-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5797/projeto_de_lei_no_191-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5798/projeto_de_lei_no_192-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5182/projeto_de_lei_no_001-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5222/projeto_de_lei_no_002-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5463/projeto_de_lei_no_003-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5620/projeto_de_lei_no_004-cmnm-2024-reserva_de_vagas_nos_concursos.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5677/projeto_de_lei_no_005-cmnm-2024-_ordenamento_territorial_e_horario_de_funcionamento_de_entidades_de_tiro_desportivo.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5734/minuta_de_projeto_de_lei-006.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5800/projeto_de_lei_no_007-cmnm-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5801/projeto_de_lei_no_008-cmnm-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5795/projeto_de_lei_no_009-cmnm-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5062/projeto_de_resolucao_no_001-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5591/projeto_de_resolucao_no_002-cmnm-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5791/projeto_de_resolucao_no_003-cmnm-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5792/projeto_de_resolucao_no_004-cmnm-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5793/projeto_de_resolucao_no_005-cmnm-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5794/projeto_de_resolucao_no_006-cmnm-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5313/requerimento_no_001-cmnm-2024-andre.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5355/requerimento_no_002-cmnm-2024.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5376/requerimento_no_003-cmnm-2024-claudiomir.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5452/requerimento_no_004-cmnm-2024-andre.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5590/requerimento_no_005-cmnm-2024-jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5684/requerimento_no_006-cmnm-2024-abilio.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5742/requerimento_007_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5743/requerimento_008_audiencia_publica_-_loa.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5744/requerimento-009.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5651/veto_total_ao_pl_no_004-cmnm-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H676"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="51.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="196.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="204.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="203.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>