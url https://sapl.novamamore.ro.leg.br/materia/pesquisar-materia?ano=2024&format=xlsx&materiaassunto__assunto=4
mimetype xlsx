--- v0 (2026-02-24)
+++ v1 (2026-04-14)
@@ -54,126 +54,126 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>MARCÉLIO RODRIGUES UCHÔA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5667/mensagem_de_projeto_de_lei_complementar_n_018-_gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5667/mensagem_de_projeto_de_lei_complementar_n_018-_gp-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Organização da Procuradoria Geral do Município de Nova Mamoré-RO, nos termos do art. 85 da Lei Orgânica do Município e altera dispositivo da Lei Complementar n°012, de 15 de março de 2022 e dá outras providências".</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOL</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA (LEGISLATIVO)</t>
   </si>
   <si>
     <t>ABÍLIO BAIANO, ABNEIR DA FARMÁCIA, CÉLIO BRITO, FÁBIO CARCARÁ, JAIR DA 29, JOSÉ CARLOS ELETRICISTA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5194/projeto-de-emenda-a-lei-organica-001-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5194/projeto-de-emenda-a-lei-organica-001-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Orgânica do_x000D_
 Município de Nova Mamoré para tornar_x000D_
 obrigatória a execução da programação_x000D_
 proveniente de emendas individuais_x000D_
 impositivas dos membros do Poder_x000D_
 Legislativo local.</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA (ORIGEM EXECUTIVO)ATUAL</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5661/projeto_de_lei_no_156-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5661/projeto_de_lei_no_156-gp-2024.pdf</t>
   </si>
   <si>
     <t>Altera o art. 4° e revoga os paragrafos 1º, 2º, 3º e_x000D_
 4º em seu dispositivo da Lei 1.652-GP/2020, de 26_x000D_
 de novembro de 2020 que Dispõe da criação do_x000D_
 conselho Municipal de Assistência Social, e dá_x000D_
 outras providências".</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5679/projeto_de_lei_no_163-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5679/projeto_de_lei_no_163-gp-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.353-GP/18, de 19_x000D_
 de março de 2018, que reestruturou o Instituto de_x000D_
 Previdência Social dos Servidores Públicos Municipais de_x000D_
 Nova Mamoré IPRENOM, e dá outras providências.</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5799/projeto_de_lei_no_194-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5799/projeto_de_lei_no_194-gp-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 1.820/2022, que dispõe_x000D_
 sobre regulamentação de viagem a serviço e_x000D_
 concessão de diária a servidores dos órgãos da_x000D_
 administração pública direta e indireta e terceirizada_x000D_
 do Município de Nova Mamoré e dá outras_x000D_
 providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -485,67 +485,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5667/mensagem_de_projeto_de_lei_complementar_n_018-_gp-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5194/projeto-de-emenda-a-lei-organica-001-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5661/projeto_de_lei_no_156-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5679/projeto_de_lei_no_163-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5799/projeto_de_lei_no_194-gp-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5667/mensagem_de_projeto_de_lei_complementar_n_018-_gp-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5194/projeto-de-emenda-a-lei-organica-001-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5661/projeto_de_lei_no_156-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5679/projeto_de_lei_no_163-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5799/projeto_de_lei_no_194-gp-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="95.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="210.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>