--- v0 (2026-02-21)
+++ v1 (2026-04-16)
@@ -54,1049 +54,1049 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>ASEX</t>
   </si>
   <si>
     <t>ATA DAS SESSÕES EXTRAORDINÁRIA.</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5709/ata_de_reuniao-23.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5709/ata_de_reuniao-23.pdf</t>
   </si>
   <si>
     <t>ATA DA 23ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 30 DE OUTUBRO DE 2024, ÀS 12H:20MIN.</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>AUTÓGRAFO</t>
   </si>
   <si>
     <t>ANDRÉ LUIZ BAIER</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5251/autografo_no__049-cmnm-2024_-_referente_ao_projeto_de_lei_no_052-gp-2024-protocolado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5251/autografo_no__049-cmnm-2024_-_referente_ao_projeto_de_lei_no_052-gp-2024-protocolado.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por_x000D_
 Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA (ORIGEM EXECUTIVO)ATUAL</t>
   </si>
   <si>
     <t>MARCÉLIO RODRIGUES UCHÔA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5179/projeto_de_lei_no_037-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5179/projeto_de_lei_no_037-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por Anulação no Orçamento_x000D_
 Vigente.</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5181/projeto_de_lei_no_039-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5181/projeto_de_lei_no_039-gp-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Suplementar por_x000D_
 Anulação no Orçamento Vigente."</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5214/projeto_de_lei_no_043-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5214/projeto_de_lei_no_043-gp-2024.pdf</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5226/projeto_de_lei_no_047-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5226/projeto_de_lei_no_047-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial_x000D_
 por excesso de arrecadação no orçamento_x000D_
 vigente.</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5227/projeto_de_lei_no_048-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5227/projeto_de_lei_no_048-gp-2024.pdf</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5244/projeto_de_lei_no_052-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5244/projeto_de_lei_no_052-gp-2024.pdf</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5246/projeto_de_lei_no_054-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5246/projeto_de_lei_no_054-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no_x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5247/projeto_de_lei_no_055-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5247/projeto_de_lei_no_055-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Especial_x000D_
 por Excesso de Arrecadação no Orçamento_x000D_
 Vigente.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5248/projeto_de_lei_no_056-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5248/projeto_de_lei_no_056-gp-2024.pdf</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5274/projeto_de_lei_no_061-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5274/projeto_de_lei_no_061-gp-2024.pdf</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5276/projeto_de_lei_no_063-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5276/projeto_de_lei_no_063-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por Excesso de_x000D_
 Arrecadação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5277/projeto_de_lei_no_064-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5277/projeto_de_lei_no_064-gp-2024.pdf</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5288/projeto_de_lei_no_066-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5288/projeto_de_lei_no_066-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
 especial por excesso de arrecadação_x000D_
 no orçamento vigente.</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5289/projeto_de_lei_no_067-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5289/projeto_de_lei_no_067-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
 especial por excesso de arrecadação no_x000D_
 orçamento vigente.</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5290/projeto_de_lei_no_068-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5290/projeto_de_lei_no_068-gp-2024.pdf</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5291/projeto_de_lei_no_069-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5291/projeto_de_lei_no_069-gp-2024.pdf</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5292/projeto_de_lei_no_070-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5292/projeto_de_lei_no_070-gp-2024.pdf</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5293/projeto_de_lei_no_073-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5293/projeto_de_lei_no_073-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Especial por Anulação no Orçamento_x000D_
 Vigente.</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5294/projeto_de_lei_no_074-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5294/projeto_de_lei_no_074-gp-2024.pdf</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5303/projeto_de_lei_no_075-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5303/projeto_de_lei_no_075-gp-2024.pdf</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5304/projeto_de_lei_no_076-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5304/projeto_de_lei_no_076-gp-2024.pdf</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5312/projeto_de_lei_no_077-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5312/projeto_de_lei_no_077-gp-2024.pdf</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5349/projeto_de_lei_no_078-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5349/projeto_de_lei_no_078-gp-2024.pdf</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5346/projeto_de_lei_no_079-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5346/projeto_de_lei_no_079-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por Anulação no_x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5354/projeto_de_lei_no_081-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5354/projeto_de_lei_no_081-gp-2024.pdf</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5377/projeto_de_lei_no_088-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5377/projeto_de_lei_no_088-gp-2024.pdf</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5379/projeto_de_lei_no_090-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5379/projeto_de_lei_no_090-gp-2024.pdf</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5380/projeto_de_lei_no_091-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5380/projeto_de_lei_no_091-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional especial_x000D_
 por Excesso de Arrecadação no Orçamento_x000D_
 Vigente.</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5390/projeto_de_lei_no_092-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5390/projeto_de_lei_no_092-gp-2024.pdf</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5391/projeto_de_lei_no_093-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5391/projeto_de_lei_no_093-gp-2024.pdf</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5416/projeto_de_lei_no_096-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5416/projeto_de_lei_no_096-gp-2024.pdf</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5417/projeto_de_lei_no_097-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5417/projeto_de_lei_no_097-gp-2024.pdf</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5418/projeto_de_lei_no_098-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5418/projeto_de_lei_no_098-gp-2024.pdf</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5419/projeto_de_lei_no_099-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5419/projeto_de_lei_no_099-gp-2024.pdf</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5421/projeto_de_lei_no_102-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5421/projeto_de_lei_no_102-gp-2024.pdf</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5445/projeto_de_lei_no_104-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5445/projeto_de_lei_no_104-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 especial por Excesso de Arrecadação_x000D_
 no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5447/projeto_de_lei_no_106-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5447/projeto_de_lei_no_106-gp-2024.pdf</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5448/projeto_de_lei_no_107-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5448/projeto_de_lei_no_107-gp-2024.pdf</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5449/projeto_de_lei_no_108-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5449/projeto_de_lei_no_108-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por Anulação_x000D_
 no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5472/projeto_de_lei_no_110-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5472/projeto_de_lei_no_110-gp-2024.pdf</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5473/projeto_de_lei_no_111-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5473/projeto_de_lei_no_111-gp-2024.pdf</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5474/projeto_de_lei_no_112-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5474/projeto_de_lei_no_112-gp-2024.pdf</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5475/projeto_de_lei_no_113-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5475/projeto_de_lei_no_113-gp-2024.pdf</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5486/projeto_de_lei_no_114-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5486/projeto_de_lei_no_114-gp-2024.pdf</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5487/projeto_de_lei_no_115-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5487/projeto_de_lei_no_115-gp-2024.pdf</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5488/projeto_de_lei_no_116-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5488/projeto_de_lei_no_116-gp-2024.pdf</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5489/projeto_de_lei_no_117-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5489/projeto_de_lei_no_117-gp-2024.pdf</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5490/projeto_de_lei_no_118-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5490/projeto_de_lei_no_118-gp-2024.pdf</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5491/projeto_de_lei_no_119-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5491/projeto_de_lei_no_119-gp-2024.pdf</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5498/projeto_de_lei_no_120-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5498/projeto_de_lei_no_120-gp-2024.pdf</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5499/projeto_de_lei_no_121-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5499/projeto_de_lei_no_121-gp-2024.pdf</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5500/projeto_de_lei_no_122-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5500/projeto_de_lei_no_122-gp-2024.pdf</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5501/projeto_de_lei_no_124-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5501/projeto_de_lei_no_124-gp-2024.pdf</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5502/projeto_de_lei_no_125-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5502/projeto_de_lei_no_125-gp-2024.pdf</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5503/projeto_de_lei_no_127-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5503/projeto_de_lei_no_127-gp-2024.pdf</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5504/projeto_de_lei_no_129-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5504/projeto_de_lei_no_129-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação_x000D_
 no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5505/projeto_de_lei_no_130-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5505/projeto_de_lei_no_130-gp-2024.pdf</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5506/projeto_de_lei_no_131-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5506/projeto_de_lei_no_131-gp-2024.pdf</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5507/projeto_de_lei_no_132-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5507/projeto_de_lei_no_132-gp-2024.pdf</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5508/projeto_de_lei_no_133-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5508/projeto_de_lei_no_133-gp-2024.pdf</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5509/projeto_de_lei_no_134-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5509/projeto_de_lei_no_134-gp-2024.pdf</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5510/projeto_de_lei_no_135-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5510/projeto_de_lei_no_135-gp-2024.pdf</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5511/projeto_de_lei_no_136-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5511/projeto_de_lei_no_136-gp-2024.pdf</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5512/projeto_de_lei_no_137-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5512/projeto_de_lei_no_137-gp-2024.pdf</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5536/projeto_de_lei_no_138-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5536/projeto_de_lei_no_138-gp-2024.pdf</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5537/projeto_de_lei_no_139-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5537/projeto_de_lei_no_139-gp-2024.pdf</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5602/projeto_de_lei_no_144-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5602/projeto_de_lei_no_144-gp-2024.pdf</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5604/projeto_de_lei_no_146-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5604/projeto_de_lei_no_146-gp-2024.pdf</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5605/projeto_de_lei_no_147-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5605/projeto_de_lei_no_147-gp-2024.pdf</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5606/projeto_de_lei_no_148-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5606/projeto_de_lei_no_148-gp-2024.pdf</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5607/projeto_de_lei_no_149-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5607/projeto_de_lei_no_149-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
 suplementar por excesso de arrecadação no_x000D_
 orçamento vigente.</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5608/projeto_de_lei_no_150-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5608/projeto_de_lei_no_150-gp-2024.pdf</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5643/projeto_de_lei_no_152-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5643/projeto_de_lei_no_152-gp-2024.pdf</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5645/projeto_de_lei_no_153-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5645/projeto_de_lei_no_153-gp-2024.pdf</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5658/projeto_de_lei_no_155-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5658/projeto_de_lei_no_155-gp-2024.pdf</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5664/projeto_de_lei_no_157-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5664/projeto_de_lei_no_157-gp-2024.pdf</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5672/projeto_de_lei_no_161-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5672/projeto_de_lei_no_161-gp-2024.pdf</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5673/projeto_de_lei_no_162-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5673/projeto_de_lei_no_162-gp-2024.pdf</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5691/projeto_de_lei_no_164-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5691/projeto_de_lei_no_164-gp-2024.pdf</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5692/projeto_de_lei_no_165-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5692/projeto_de_lei_no_165-gp-2024.pdf</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5699/projeto_de_lei_no_167-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5699/projeto_de_lei_no_167-gp-2024.pdf</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5700/projeto_de_lei_no_168-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5700/projeto_de_lei_no_168-gp-2024.pdf</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5706/projeto_de_lei_no_169-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5706/projeto_de_lei_no_169-gp-2024.pdf</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5717/projeto_de_lei-170.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5717/projeto_de_lei-170.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar por excesso de arrecadação no orçamento vigente.</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5718/01-projeto_de_lei-171.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5718/01-projeto_de_lei-171.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Suplementar por Anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5720/01-projeto_de_lei-173.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5720/01-projeto_de_lei-173.pdf</t>
   </si>
   <si>
     <t>5722</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5722/01-projeto_de_lei-174.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5722/01-projeto_de_lei-174.pdf</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5724/01-projeto_de_lei-175.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5724/01-projeto_de_lei-175.pdf</t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5725/01-projeto_de_lei-176.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5725/01-projeto_de_lei-176.pdf</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5752/projeto_de_lei_no_180-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5752/projeto_de_lei_no_180-gp-2024.pdf</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5780/projeto_de_lei_no_181-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5780/projeto_de_lei_no_181-gp-2024.pdf</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5782/projeto_de_lei_no_183-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5782/projeto_de_lei_no_183-gp-2024.pdf</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5784/projeto_de_lei_no_185-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5784/projeto_de_lei_no_185-gp-2024.pdf</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5785/projeto_de_lei_no_186-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5785/projeto_de_lei_no_186-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por Anulação_x000D_
 no Orçamento Vigente</t>
   </si>
   <si>
     <t>5786</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5786/projeto_de_lei_no_187-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5786/projeto_de_lei_no_187-gp-2024.pdf</t>
   </si>
   <si>
     <t>5787</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5787/projeto_de_lei_no_188-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5787/projeto_de_lei_no_188-gp-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por Anulação _x000D_
 no Orçamento Vigente.</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5788/projeto_de_lei_no_189-gp-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5788/projeto_de_lei_no_189-gp-2024.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1400,67 +1400,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5709/ata_de_reuniao-23.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5251/autografo_no__049-cmnm-2024_-_referente_ao_projeto_de_lei_no_052-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5179/projeto_de_lei_no_037-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5181/projeto_de_lei_no_039-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5214/projeto_de_lei_no_043-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5226/projeto_de_lei_no_047-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5227/projeto_de_lei_no_048-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5244/projeto_de_lei_no_052-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5246/projeto_de_lei_no_054-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5247/projeto_de_lei_no_055-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5248/projeto_de_lei_no_056-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5274/projeto_de_lei_no_061-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5276/projeto_de_lei_no_063-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5277/projeto_de_lei_no_064-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5288/projeto_de_lei_no_066-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5289/projeto_de_lei_no_067-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5290/projeto_de_lei_no_068-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5291/projeto_de_lei_no_069-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5292/projeto_de_lei_no_070-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5293/projeto_de_lei_no_073-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5294/projeto_de_lei_no_074-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5303/projeto_de_lei_no_075-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5304/projeto_de_lei_no_076-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5312/projeto_de_lei_no_077-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5349/projeto_de_lei_no_078-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5346/projeto_de_lei_no_079-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5354/projeto_de_lei_no_081-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5377/projeto_de_lei_no_088-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5379/projeto_de_lei_no_090-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5380/projeto_de_lei_no_091-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5390/projeto_de_lei_no_092-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5391/projeto_de_lei_no_093-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5416/projeto_de_lei_no_096-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5417/projeto_de_lei_no_097-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5418/projeto_de_lei_no_098-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5419/projeto_de_lei_no_099-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5421/projeto_de_lei_no_102-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5445/projeto_de_lei_no_104-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5447/projeto_de_lei_no_106-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5448/projeto_de_lei_no_107-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5449/projeto_de_lei_no_108-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5472/projeto_de_lei_no_110-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5473/projeto_de_lei_no_111-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5474/projeto_de_lei_no_112-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5475/projeto_de_lei_no_113-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5486/projeto_de_lei_no_114-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5487/projeto_de_lei_no_115-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5488/projeto_de_lei_no_116-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5489/projeto_de_lei_no_117-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5490/projeto_de_lei_no_118-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5491/projeto_de_lei_no_119-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5498/projeto_de_lei_no_120-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5499/projeto_de_lei_no_121-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5500/projeto_de_lei_no_122-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5501/projeto_de_lei_no_124-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5502/projeto_de_lei_no_125-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5503/projeto_de_lei_no_127-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5504/projeto_de_lei_no_129-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5505/projeto_de_lei_no_130-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5506/projeto_de_lei_no_131-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5507/projeto_de_lei_no_132-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5508/projeto_de_lei_no_133-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5509/projeto_de_lei_no_134-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5510/projeto_de_lei_no_135-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5511/projeto_de_lei_no_136-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5512/projeto_de_lei_no_137-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5536/projeto_de_lei_no_138-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5537/projeto_de_lei_no_139-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5602/projeto_de_lei_no_144-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5604/projeto_de_lei_no_146-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5605/projeto_de_lei_no_147-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5606/projeto_de_lei_no_148-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5607/projeto_de_lei_no_149-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5608/projeto_de_lei_no_150-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5643/projeto_de_lei_no_152-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5645/projeto_de_lei_no_153-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5658/projeto_de_lei_no_155-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5664/projeto_de_lei_no_157-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5672/projeto_de_lei_no_161-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5673/projeto_de_lei_no_162-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5691/projeto_de_lei_no_164-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5692/projeto_de_lei_no_165-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5699/projeto_de_lei_no_167-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5700/projeto_de_lei_no_168-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5706/projeto_de_lei_no_169-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5717/projeto_de_lei-170.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5718/01-projeto_de_lei-171.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5720/01-projeto_de_lei-173.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5722/01-projeto_de_lei-174.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5724/01-projeto_de_lei-175.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5725/01-projeto_de_lei-176.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5752/projeto_de_lei_no_180-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5780/projeto_de_lei_no_181-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5782/projeto_de_lei_no_183-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5784/projeto_de_lei_no_185-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5785/projeto_de_lei_no_186-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5786/projeto_de_lei_no_187-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5787/projeto_de_lei_no_188-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5788/projeto_de_lei_no_189-gp-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5709/ata_de_reuniao-23.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5251/autografo_no__049-cmnm-2024_-_referente_ao_projeto_de_lei_no_052-gp-2024-protocolado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5179/projeto_de_lei_no_037-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5181/projeto_de_lei_no_039-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5214/projeto_de_lei_no_043-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5226/projeto_de_lei_no_047-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5227/projeto_de_lei_no_048-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5244/projeto_de_lei_no_052-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5246/projeto_de_lei_no_054-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5247/projeto_de_lei_no_055-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5248/projeto_de_lei_no_056-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5274/projeto_de_lei_no_061-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5276/projeto_de_lei_no_063-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5277/projeto_de_lei_no_064-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5288/projeto_de_lei_no_066-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5289/projeto_de_lei_no_067-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5290/projeto_de_lei_no_068-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5291/projeto_de_lei_no_069-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5292/projeto_de_lei_no_070-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5293/projeto_de_lei_no_073-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5294/projeto_de_lei_no_074-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5303/projeto_de_lei_no_075-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5304/projeto_de_lei_no_076-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5312/projeto_de_lei_no_077-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5349/projeto_de_lei_no_078-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5346/projeto_de_lei_no_079-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5354/projeto_de_lei_no_081-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5377/projeto_de_lei_no_088-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5379/projeto_de_lei_no_090-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5380/projeto_de_lei_no_091-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5390/projeto_de_lei_no_092-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5391/projeto_de_lei_no_093-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5416/projeto_de_lei_no_096-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5417/projeto_de_lei_no_097-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5418/projeto_de_lei_no_098-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5419/projeto_de_lei_no_099-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5421/projeto_de_lei_no_102-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5445/projeto_de_lei_no_104-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5447/projeto_de_lei_no_106-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5448/projeto_de_lei_no_107-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5449/projeto_de_lei_no_108-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5472/projeto_de_lei_no_110-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5473/projeto_de_lei_no_111-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5474/projeto_de_lei_no_112-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5475/projeto_de_lei_no_113-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5486/projeto_de_lei_no_114-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5487/projeto_de_lei_no_115-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5488/projeto_de_lei_no_116-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5489/projeto_de_lei_no_117-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5490/projeto_de_lei_no_118-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5491/projeto_de_lei_no_119-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5498/projeto_de_lei_no_120-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5499/projeto_de_lei_no_121-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5500/projeto_de_lei_no_122-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5501/projeto_de_lei_no_124-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5502/projeto_de_lei_no_125-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5503/projeto_de_lei_no_127-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5504/projeto_de_lei_no_129-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5505/projeto_de_lei_no_130-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5506/projeto_de_lei_no_131-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5507/projeto_de_lei_no_132-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5508/projeto_de_lei_no_133-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5509/projeto_de_lei_no_134-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5510/projeto_de_lei_no_135-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5511/projeto_de_lei_no_136-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5512/projeto_de_lei_no_137-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5536/projeto_de_lei_no_138-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5537/projeto_de_lei_no_139-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5602/projeto_de_lei_no_144-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5604/projeto_de_lei_no_146-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5605/projeto_de_lei_no_147-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5606/projeto_de_lei_no_148-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5607/projeto_de_lei_no_149-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5608/projeto_de_lei_no_150-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5643/projeto_de_lei_no_152-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5645/projeto_de_lei_no_153-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5658/projeto_de_lei_no_155-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5664/projeto_de_lei_no_157-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5672/projeto_de_lei_no_161-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5673/projeto_de_lei_no_162-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5691/projeto_de_lei_no_164-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5692/projeto_de_lei_no_165-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5699/projeto_de_lei_no_167-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5700/projeto_de_lei_no_168-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5706/projeto_de_lei_no_169-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5717/projeto_de_lei-170.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5718/01-projeto_de_lei-171.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5720/01-projeto_de_lei-173.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5722/01-projeto_de_lei-174.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5724/01-projeto_de_lei-175.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5725/01-projeto_de_lei-176.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5752/projeto_de_lei_no_180-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5780/projeto_de_lei_no_181-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5782/projeto_de_lei_no_183-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5784/projeto_de_lei_no_185-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5785/projeto_de_lei_no_186-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5786/projeto_de_lei_no_187-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5787/projeto_de_lei_no_188-gp-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2024/5788/projeto_de_lei_no_189-gp-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="162.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="161.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="211.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>