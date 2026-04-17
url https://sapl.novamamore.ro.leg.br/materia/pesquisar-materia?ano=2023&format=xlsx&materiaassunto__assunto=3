--- v0 (2026-02-23)
+++ v1 (2026-04-17)
@@ -54,245 +54,245 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA (ORIGEM EXECUTIVO)ATUAL</t>
   </si>
   <si>
     <t>MARCÉLIO RODRIGUES UCHÔA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4218/projeto_de_lei_no_007-gp-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4218/projeto_de_lei_no_007-gp-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional _x000D_
 Suplementar por Superávit Financeiro _x000D_
 conforme Art. 43, § 1o, inciso I da Lei 4.320/64, _x000D_
 na Lei 1.934-GP/2022 (Lei Orçamentária Anual _x000D_
 Exercício 2023) e dá outras providências.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4219/projeto_de_lei_no_008-gp-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4219/projeto_de_lei_no_008-gp-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
  Especial por Superávit Financeiro conforme _x000D_
 Art. 43, § 1°, inciso I da Lei 4.320/64, na Lei _x000D_
 1.934-GP/2022 (Lei Orçamentária Anual _x000D_
 Exercício 2023) e dá outras providências.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4220/projeto_de_lei_no_009-gp-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4220/projeto_de_lei_no_009-gp-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional _x000D_
 especial por excesso de arrecadação _x000D_
 no orçamento vigente.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4284/projeto_de_lei_no_011-gp-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4284/projeto_de_lei_no_011-gp-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
  Especial por Excesso de Arrecadação _x000D_
 no Orçamento Vigente.</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4657/projeto_de_lei_no_056-gp-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4657/projeto_de_lei_no_056-gp-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Especial por Excesso de Arrecadação no_x000D_
  Orçamento Vigente.</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4658/projeto_de_lei_no_057-gp-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4658/projeto_de_lei_no_057-gp-2023.pdf</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4660/projeto_de_lei_no_058-gp-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4660/projeto_de_lei_no_058-gp-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
 Suplementar por excesso de _x000D_
 arrecadação no orçamento vigente.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4713/projeto_de_lei_no_063-gp-2023-retificado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4713/projeto_de_lei_no_063-gp-2023-retificado.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Excesso de Arrecadação_x000D_
  no Orçamento Vigente.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4715/projeto_de_lei_no_065-gp-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4715/projeto_de_lei_no_065-gp-2023.pdf</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4717/projeto_de_lei_no_067-gp-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4717/projeto_de_lei_no_067-gp-2023.pdf</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4718/projeto_de_lei_no_068-gp-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4718/projeto_de_lei_no_068-gp-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
  especial por excesso de arrecadação _x000D_
 no orçamento vigente.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4719/projeto_de_lei_no_069-gp-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4719/projeto_de_lei_no_069-gp-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
 especial por excesso de arrecadação no_x000D_
 orçamento vigente.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4720/projeto_de_lei_no_070-gp-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4720/projeto_de_lei_no_070-gp-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional _x000D_
 especial por excesso de arrecadação no _x000D_
 orçamento vigente.</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4721/projeto_de_lei_no_071-gp-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4721/projeto_de_lei_no_071-gp-2023.pdf</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4722/projeto_de_lei_no_072-gp-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4722/projeto_de_lei_no_072-gp-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional _x000D_
 especial por excesso de arrecadação no_x000D_
 orçamento vigente.</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4723/projeto_de_lei_no_073-gp-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4723/projeto_de_lei_no_073-gp-2023.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -596,67 +596,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4218/projeto_de_lei_no_007-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4219/projeto_de_lei_no_008-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4220/projeto_de_lei_no_009-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4284/projeto_de_lei_no_011-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4657/projeto_de_lei_no_056-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4658/projeto_de_lei_no_057-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4660/projeto_de_lei_no_058-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4713/projeto_de_lei_no_063-gp-2023-retificado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4715/projeto_de_lei_no_065-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4717/projeto_de_lei_no_067-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4718/projeto_de_lei_no_068-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4719/projeto_de_lei_no_069-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4720/projeto_de_lei_no_070-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4721/projeto_de_lei_no_071-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4722/projeto_de_lei_no_072-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4723/projeto_de_lei_no_073-gp-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4218/projeto_de_lei_no_007-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4219/projeto_de_lei_no_008-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4220/projeto_de_lei_no_009-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4284/projeto_de_lei_no_011-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4657/projeto_de_lei_no_056-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4658/projeto_de_lei_no_057-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4660/projeto_de_lei_no_058-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4713/projeto_de_lei_no_063-gp-2023-retificado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4715/projeto_de_lei_no_065-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4717/projeto_de_lei_no_067-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4718/projeto_de_lei_no_068-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4719/projeto_de_lei_no_069-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4720/projeto_de_lei_no_070-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4721/projeto_de_lei_no_071-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4722/projeto_de_lei_no_072-gp-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2023/4723/projeto_de_lei_no_073-gp-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="43.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>