--- v0 (2025-12-30)
+++ v1 (2026-05-03)
@@ -54,9773 +54,9773 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ASEX</t>
   </si>
   <si>
     <t>ATA DAS SESSÕES EXTRAORDINÁRIA.</t>
   </si>
   <si>
     <t>ANDRÉ DO SINDICATO, JAIR DA 29, JOSÉ CARLOS ELETRICISTA, Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3286/ata_da_1a_extraordinaria-06-01-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3286/ata_da_1a_extraordinaria-06-01-2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA SEGUNDA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 06 DE JANEIRO DE 2022, ÀS 10H.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ABÍLIO BAIANO, ANDRÉ DO SINDICATO, JAIR DA 29, Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3308/ata_da_2a_extraordinaria-24-01-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3308/ata_da_2a_extraordinaria-24-01-2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, _x000D_
 REFERENTE AO PRIMEIRO PERÍODO DA SEGUNDA SESSÃO LEGISLATIVA DA NONA _x000D_
 LEGISLATURA, REALIZADA NO DIA 24 DE JANEIRO DE 2022, ÀS 20H.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3321/ata_da_3a_extraordinaria-28-01-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3321/ata_da_3a_extraordinaria-28-01-2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA SEGUNDA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 28 DE JANEIRO DE 2022, ÀS 19:30 HORAS.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3322/ata_da_4a_extraordinaria-28-01-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3322/ata_da_4a_extraordinaria-28-01-2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA SEGUNDA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 28 DE JANEIRO DE 2022, ÀS 19:40 HORAS.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3323/ata_da_5a_extraordinaria-28-01-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3323/ata_da_5a_extraordinaria-28-01-2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 5ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA SEGUNDA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 28 DE JANEIRO DE 2022, ÀS 19:50 HORAS.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3614/ata_da_6a_extraordinaria-12-05-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3614/ata_da_6a_extraordinaria-12-05-2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 6ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO,_x000D_
  REFERENTE AO PRIMEIRO PERÍODO DA SEGUNDA SESSÃO LEGISLATIVA DA NONA _x000D_
 LEGISLATURA, REALIZADA NO DIA 12 DE MAIO DE 2022, ÀS 18:00 HORAS.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3809/ata_da_7a_extraordinaria-11-07-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3809/ata_da_7a_extraordinaria-11-07-2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 7ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA SEGUNDA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 11 DE JULHO DE 2022, ÀS 20:45 HORAS.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ANDRÉ DO SINDICATO, FÁBIO CARCARÁ, JAIR DA 29, Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3822/ata_da_8a_extraordinaria-13-07-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3822/ata_da_8a_extraordinaria-13-07-2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 8ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA SEGUNDA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 13 DE JULHO DE 2022, ÀS 19:30 HORAS.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3838/ata_da_9a_extraordinaria-25-07-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3838/ata_da_9a_extraordinaria-25-07-2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 9ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA SEGUNDA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 25 DE JULHO DE 2022, ÀS 19:30 HORAS.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3931/ata_da_10a_extraordinaria-13-09-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3931/ata_da_10a_extraordinaria-13-09-2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 10ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO. _x000D_
 REFERENTE AO SEGUNDO PERÍODO DA SEGUNDA SESSÃO LEGISLATIVA DA NONA_x000D_
  LEGISLATURA, REALIZADA NO DIA 13 DE SETEMBRO DE 2022, ÀS 20H00MIM.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3990/ata_da_11a_extraordinaria-13-10-2022-projeto_no_124-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3990/ata_da_11a_extraordinaria-13-10-2022-projeto_no_124-gp-2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 11ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA SEGUNDA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 13 DE OUTUBRO DE 2022, ÀS 20H00MIM.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3991/ata_da_12a_extraordinaria-13-10-2022-projeto_no_125-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3991/ata_da_12a_extraordinaria-13-10-2022-projeto_no_125-gp-2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 12ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA SEGUNDA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 13 DE OUTUBRO DE 2022, ÀS 20H20MIM.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3992/ata_da_13a_extraordinaria-13-10-2022-projeto_no_126-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3992/ata_da_13a_extraordinaria-13-10-2022-projeto_no_126-gp-2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 13ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA SEGUNDA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 13 DE OUTUBRO DE 2022, ÀS 20H40MIM.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4102/ata_da_14a_extraordinaria-05-12-2022-projeto_no_122-gp-2022-loa-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4102/ata_da_14a_extraordinaria-05-12-2022-projeto_no_122-gp-2022-loa-2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 14ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA SEGUNDA SESSÃO LEGISLATIVA DA NONA LEGISLATURA. REALIZADA NO DIA 05 DE DEZEMBRO DE 2022, ÀS 20H45MIM.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t>ATA DAS SESSÕES ORDINÁRIAS</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3374/ata_da_1a_sessao_ordinaria_-07-02-2022-referente_ao_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3374/ata_da_1a_sessao_ordinaria_-07-02-2022-referente_ao_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 1ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada no dia 07 de fevereiro de 2022”.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3388/ata_da_2a_sessao_ordinaria_-14-02-2022-referente_ao_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3388/ata_da_2a_sessao_ordinaria_-14-02-2022-referente_ao_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 2ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada no dia 14 de fevereiro de 2022”.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3422/ata_da_3a_sessao_ordinaria_-21-02-2022-referente_ao_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3422/ata_da_3a_sessao_ordinaria_-21-02-2022-referente_ao_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 3ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada no dia 21 de fevereiro de 2022”.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3440/ata_da_4a_sessao_ordinaria_-07-03-2022-referente_ao_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3440/ata_da_4a_sessao_ordinaria_-07-03-2022-referente_ao_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 4ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada no dia 07 de março de 2022”.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3457/ata_da_5a_sessao_ordinaria_-14-03-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3457/ata_da_5a_sessao_ordinaria_-14-03-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 5ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada no dia 14 de março de 2022”.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3473/ata_da_6a_sessao_ordinaria_-21-03-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3473/ata_da_6a_sessao_ordinaria_-21-03-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 6ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada no dia 21 de março de 2022”.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3485/ata_da_7a_sessao_ordinaria_-28-03-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3485/ata_da_7a_sessao_ordinaria_-28-03-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 7ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada no dia 28 de março de 2022”.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3486/ata_da_8a_sessao_ordinaria_-04-04-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3486/ata_da_8a_sessao_ordinaria_-04-04-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 8ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada no dia 04 de abril de 2022”._x000D_
                                                              "PAUTA ÚNICA"</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3539/ata_da_9a_sessao_ordinaria_-11-04-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3539/ata_da_9a_sessao_ordinaria_-11-04-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 9ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada no dia 11 de abril de 2022”.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3558/ata_da_10adecima_sessao_ordinaria_-18-04-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3558/ata_da_10adecima_sessao_ordinaria_-18-04-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 10ª (DÉCIMA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada no dia 18 de abril de 2022”.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>ANDRÉ DO SINDICATO, CÉLIO BRITO, MARQUINHO DA 28, Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3575/ata_da_11adecima_primeira_sessao_ordinaria_-25-04-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3575/ata_da_11adecima_primeira_sessao_ordinaria_-25-04-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 11ª (DÉCIMA PRIMEIRA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada no dia 25 de abril de 2022”.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3589/ata_da_12adecima_segunda_sessao_ordinaria_-02-05-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3589/ata_da_12adecima_segunda_sessao_ordinaria_-02-05-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 12ª (DÉCIMA SEGUNDA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 02 de maio de 2022”.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3622/ata_da_13adecima_terceira_sessao_ordinaria_-09-05-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3622/ata_da_13adecima_terceira_sessao_ordinaria_-09-05-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 13ª (DÉCIMA TERCEIRA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 09 de maio de 2022”.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3629/ata_da_14adecima_quarta_sessao_ordinaria_-16-05-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3629/ata_da_14adecima_quarta_sessao_ordinaria_-16-05-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 14ª (DÉCIMA QUARTA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 16 de maio de 2022”.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3639/ata_da_15adecima_quinta_sessao_ordinaria_-23-05-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3639/ata_da_15adecima_quinta_sessao_ordinaria_-23-05-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 15ª (DÉCIMA QUINTA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 23 de maio de 2022”.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3654/ata_da_16adecima_sexta_sessao_ordinaria_-30-05-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3654/ata_da_16adecima_sexta_sessao_ordinaria_-30-05-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 16ª (DÉCIMA SEXTA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 30 de maio de 2022”.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3682/ata_da_17adecima_setima_sessao_ordinaria_-06-06-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3682/ata_da_17adecima_setima_sessao_ordinaria_-06-06-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 17ª (DÉCIMA SÉTIMA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 06 de junho de 2022”.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3746/ata_da_18adecima_oitava_sessao_ordinaria_-13-06-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3746/ata_da_18adecima_oitava_sessao_ordinaria_-13-06-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 18ª (DÉCIMA OITAVA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 13 de junho de 2022”.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3747/ata_da_19adecima_nona_sessao_ordinaria_-20-06-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3747/ata_da_19adecima_nona_sessao_ordinaria_-20-06-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 19ª (DÉCIMA NONA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 20 de junho de 2022”.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3748/ata_da_20avigesima_sessao_ordinaria_-27-06-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3748/ata_da_20avigesima_sessao_ordinaria_-27-06-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 20ª (VIGÉSIMA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 27 de junho de 2022”.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3801/ata_da_21avigesima_primeira_sessao_ordinaria_-04-07-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3801/ata_da_21avigesima_primeira_sessao_ordinaria_-04-07-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 21ª (VIGÉSIMA PRIMEIRA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 04 de julho de 2022”.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3847/ata_da_22avigesima_segunda_sessao_ordinaria_-11-07-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3847/ata_da_22avigesima_segunda_sessao_ordinaria_-11-07-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 22ª (VIGÉSIMA SEGUNDA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 11 de julho de 2022”.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Mesa Diretora, ANDRÉ DO SINDICATO, JAIR DA 29, JOSÉ CARLOS ELETRICISTA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3850/ata_da_23avigesima_terceira_sessao_ordinaria_-01-08-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3850/ata_da_23avigesima_terceira_sessao_ordinaria_-01-08-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 23ª (VIGÉSIMA TERCEIRA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 01 de agosto de 2022”.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3867/ata_da_24avigesima_quarta_sessao_ordinaria_-08-08-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3867/ata_da_24avigesima_quarta_sessao_ordinaria_-08-08-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 24ª (VIGÉSIMA QUARTA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 08 de agosto de 2022”.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3877/ata_da_25avigesima_quinta_sessao_ordinaria_-15-08-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3877/ata_da_25avigesima_quinta_sessao_ordinaria_-15-08-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 25ª (VIGÉSIMA QUINTA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 15 de agosto de 2022”.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3896/ata_da_26avigesima_sexta_sessao_ordinaria_-22-08-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3896/ata_da_26avigesima_sexta_sessao_ordinaria_-22-08-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 26ª (VIGÉSIMA SEXTA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 22 de agosto de 2022”.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3919/ata_da_27avigesima_setima_sessao_ordinaria_-29-08-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3919/ata_da_27avigesima_setima_sessao_ordinaria_-29-08-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 27ª (VIGÉSIMA SÉTIMA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 29 de agosto de 2022”.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3924/ata_da_28avigesima_oitava_sessao_ordinaria_-05-09-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3924/ata_da_28avigesima_oitava_sessao_ordinaria_-05-09-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 28ª (VIGÉSIMA OITAVA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 05 de setembro de 2022”.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3943/ata_da_29avigesima_nona_sessao_ordinaria_-12-09-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3943/ata_da_29avigesima_nona_sessao_ordinaria_-12-09-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 29ª (VIGÉSIMA NONA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 12 de setembro de 2022”.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3961/ata_da_30atrigesima_sessao_ordinaria_-19-09-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3961/ata_da_30atrigesima_sessao_ordinaria_-19-09-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 30ª (TRIGÉSIMA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 19 de setembro de 2022”.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3978/ata_da_31atrigesima_primeira_sessao_ordinaria_-26-09-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3978/ata_da_31atrigesima_primeira_sessao_ordinaria_-26-09-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 31ª (TRIGÉSIMA PRIMEIRA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 26 de setembro de 2022”.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3995/ata_da_32atrigesima_segunda_sessao_ordinaria_-10-10-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3995/ata_da_32atrigesima_segunda_sessao_ordinaria_-10-10-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 32ª (TRIGÉSIMA SEGUNDA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 10 de outubro de 2022”.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4006/ata_da_33atrigesima_terceira_sessao_ordinaria_-17-10-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4006/ata_da_33atrigesima_terceira_sessao_ordinaria_-17-10-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 33ª (TRIGÉSIMA TERCEIRA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 17 de outubro de 2022”.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4014/ata_da_34atrigesima_quarta_sessao_ordinaria_-24-10-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4014/ata_da_34atrigesima_quarta_sessao_ordinaria_-24-10-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 34ª (TRIGÉSIMA QUARTA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 24 de outubro de 2022”.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Mesa Diretora, ABÍLIO BAIANO, ABNEIR DA FARMÁCIA, ANDRÉ DO SINDICATO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4028/ata_da_35atrigesima_quinta_sessao_ordinaria_-31-10-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4028/ata_da_35atrigesima_quinta_sessao_ordinaria_-31-10-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 35ª (TRIGÉSIMA QUINTA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 31 de outubro de 2022”.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4049/ata_da_36atrigesima_sexta_sessao_ordinaria_-14-11-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4049/ata_da_36atrigesima_sexta_sessao_ordinaria_-14-11-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 36ª (TRIGÉSIMA SEXTA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 14 de novembro de 2022”.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4067/ata_da_37atrigesima_setima_sessao_ordinaria_21-11-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4067/ata_da_37atrigesima_setima_sessao_ordinaria_21-11-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 37ª (TRIGÉSIMA SÉTIMA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 21 de novembro de 2022”.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4084/ata_da_38atrigesima_oitava_sessao_ordinaria_28-11-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4084/ata_da_38atrigesima_oitava_sessao_ordinaria_28-11-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 38ª (TRIGÉSIMA OITAVA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 28 de novembro de 2022”.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4116/ata_da_39atrigesima_nona_sessao_ordinaria_05-12-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4116/ata_da_39atrigesima_nona_sessao_ordinaria_05-12-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 39ª (TRIGÉSIMA NONA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 05 de dezembro de 2022”.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4138/ata_da_40aquadragesima_sessao_ordinaria_12-12-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4138/ata_da_40aquadragesima_sessao_ordinaria_12-12-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 40ª (QUADRAGÉSIMA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 12 de dezembro de 2022”.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4139/ata_da_41aquadragesima_primeira_sessao_ordinaria_19-12-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4139/ata_da_41aquadragesima_primeira_sessao_ordinaria_19-12-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 41ª (QUADRAGÉSIMA PRIMEIRA) Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura, realizada, no dia 19 de dezembro de 2022”.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>ASS</t>
   </si>
   <si>
     <t>ATA DA SESSÃO SOLENE</t>
   </si>
   <si>
     <t>ANDRÉ DO SINDICATO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3484/ata_da_1a_sessao_solene-11-03-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3484/ata_da_1a_sessao_solene-11-03-2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª(PRIMEIRA) SESSÃO SOLENE PARA CONCEDER TÍTULO HONORÍFICO DE CIDADÃO NOVA MAMORENSE AOS ILUSTRÍSSIMOS SENHORES WELISON NUNES DA SILVA, O ILUSTRÍSSIMO SENHOR CLAUDIONOR LEMES DA ROCHA E A ILUSTRÍSSIMA SENHORA SILVIA CRISTINA AMANCIO CHAGAS.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>ABÍLIO BAIANO, ANDRÉ LUIZ BAIER, CÉLIO BRITO, CLAUDIOMIR RODRIGUES, Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3584/ata_da_2a_sessao_solene-18-03-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3584/ata_da_2a_sessao_solene-18-03-2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª (SEGUNDA) SESSÃO SOLENE PARA CONCEDER TÍTULO HONORÍFICO DE CIDADÃO NOVA MAMORENSE AO ILUSTRÍSSIMO SENHOR ACIR MARCOS GURGACZ, SENADOR FEDERAL, PELOS RELEVANTES SERVIÇOS PÚBLICOS PRESTADOS AO ESTADO DE RONDÔNIA E AO MUNICÍPIO DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>AUTÓGRAFO</t>
   </si>
   <si>
     <t>ANDRÉ LUIZ BAIER</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3310/autografo_no_001-cmnm-2022-referente_ao_projeto_de_lei_no_003-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3310/autografo_no_001-cmnm-2022-referente_ao_projeto_de_lei_no_003-gp-2022.pdf</t>
   </si>
   <si>
     <t>Revoga, a lei 1.457-GP/2.019 e_x000D_
 Dispõe sobre a alteração do piso_x000D_
 Salarial profissional dos Agentes _x000D_
 Comunitários de Saúde e dos  _x000D_
 Agentes de Endemias no _x000D_
 Município de Nova Mamoré-RO,_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3325/autografo_no_002-cmnm-2022-referente_ao_projeto_de_lei_no_012-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3325/autografo_no_002-cmnm-2022-referente_ao_projeto_de_lei_no_012-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito_x000D_
  Adicional Suplementar por Superávit _x000D_
 Financeiro conforme Art. 43, § 1o, inciso I_x000D_
  da Lei 4.320/64, na Lei 1.765-GP/2021 (Lei _x000D_
 Orçamentária Anual Exercício 2022) e dá_x000D_
  outras providências.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3326/autografo_no_003-cmnm-2022-referente_ao_projeto_de_lei_no_013-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3326/autografo_no_003-cmnm-2022-referente_ao_projeto_de_lei_no_013-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito_x000D_
  Adicional Suplementar por Superávit_x000D_
  Financeiro conforme Art. 43, § 1o, inciso I _x000D_
 da Lei 4.320/64, na Lei 1.765- GP/2021 (Lei _x000D_
 Orçamentária Anual Exercício 2022) e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3327/autografo_no_004-cmnm-2022-referente_ao_projeto_de_lei_no_014-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3327/autografo_no_004-cmnm-2022-referente_ao_projeto_de_lei_no_014-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito_x000D_
 Adicional Especial por Superávit _x000D_
 Financeiro conforme Art. 43, § 1º,_x000D_
  inciso I da Lei 4.320/64, na Lei 1.765-_x000D_
 GP/2021 (Lei Orçamentária Anual_x000D_
  Exercício 2022) e dá outras providências.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3352/autografo_no_005-cmnm-2022-referente_ao_projeto_de_lei_no_001-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3352/autografo_no_005-cmnm-2022-referente_ao_projeto_de_lei_no_001-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Especial por _x000D_
 excesso de arrecadação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3353/autografo_no_006-cmnm-2022-referente_ao_projeto_de_lei_no_002-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3353/autografo_no_006-cmnm-2022-referente_ao_projeto_de_lei_no_002-gp-2022.pdf</t>
   </si>
   <si>
     <t>Revoga, a lei 952-GP/2.013 e Dispõe sobre Autorização do_x000D_
  Poder Executivo Municipal a firmar convênio com o Asilo _x000D_
 São Vicente de Paula em Guajará-Mirim Estado de Rondônia_x000D_
  – Casa do Ancião de Guajará Mirim, e dá outras providências.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3354/autografo_no_007-cmnm-2022-referente_ao_projeto_de_lei_no_006-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3354/autografo_no_007-cmnm-2022-referente_ao_projeto_de_lei_no_006-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Especial por _x000D_
 excesso de arrecadação no_x000D_
  Orçamento Vigente.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3355/autografo_no_008-cmnm-2022-referente_ao_projeto_de_lei_no_007-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3355/autografo_no_008-cmnm-2022-referente_ao_projeto_de_lei_no_007-gp-2022.pdf</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3356/autografo_no_009-cmnm-2022-referente_ao_projeto_de_lei_no_008-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3356/autografo_no_009-cmnm-2022-referente_ao_projeto_de_lei_no_008-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por _x000D_
 anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3357/autografo_no_010-cmnm-2022-referente_ao_projeto_de_lei_no_009-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3357/autografo_no_010-cmnm-2022-referente_ao_projeto_de_lei_no_009-gp-2022.pdf</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3358/autografo_no_011-cmnm-2022-referente_ao_projeto_de_lei_no_010-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3358/autografo_no_011-cmnm-2022-referente_ao_projeto_de_lei_no_010-gp-2022.pdf</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3359/autografo_no_012-cmnm-2022-referente_ao_projeto_de_lei_no_011-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3359/autografo_no_012-cmnm-2022-referente_ao_projeto_de_lei_no_011-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
  Adicional Suplementar por_x000D_
 anulação no Orçamento _x000D_
 Vigente.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3360/autografo_no_013-cmnm-2022-referente_ao_projeto_de_lei_no_015-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3360/autografo_no_013-cmnm-2022-referente_ao_projeto_de_lei_no_015-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários_x000D_
 do Orçamento Anual do Município de_x000D_
 Nova Mamoré por Transferência de _x000D_
 Recursos”.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3361/autografo_no_014-cmnm-2022-referente_ao_projeto_de_lei_no_016-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3361/autografo_no_014-cmnm-2022-referente_ao_projeto_de_lei_no_016-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários_x000D_
 do Orçamento Anual do Município de_x000D_
 Nova Mamoré por Transposição de _x000D_
 Recursos”.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3362/autografo_no_015-cmnm-2022-referente_ao_projeto_de_lei_no_017-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3362/autografo_no_015-cmnm-2022-referente_ao_projeto_de_lei_no_017-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Cria Vagas de Cargos de Provimento Efetivo e_x000D_
 os incorpora às Leis Municipais no 634 e 635 _x000D_
 ambas do ano de 2008, que dispõe sobre o _x000D_
 Plano de Cargos, Carreiras e Salários do Poder _x000D_
 Executivo do Município de Nova Mamoré e dá_x000D_
  outras providências".</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3373/autografo_no_016-cmnm-2022-referente_ao_projeto_de_lei_no_001-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3373/autografo_no_016-cmnm-2022-referente_ao_projeto_de_lei_no_001-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Denomina “Unidade Básica de _x000D_
 Saúde José Carlos Medani” a _x000D_
 UBS de Jacinopolis CNES _x000D_
 6231551.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3395/autografo_no_017-cmnm-2022-referente_ao_projeto_de_lei_no_003-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3395/autografo_no_017-cmnm-2022-referente_ao_projeto_de_lei_no_003-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o estágio de_x000D_
  estudantes em órgãos da_x000D_
  administração pública direta,_x000D_
  autarquia e fundacional do _x000D_
 Município de Nova Mamoré- RO.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3396/autografo_no_018-cmnm-2022-referente_ao_projeto_de_lei_no_004-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3396/autografo_no_018-cmnm-2022-referente_ao_projeto_de_lei_no_004-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a_x000D_
  implantar o estudo da_x000D_
  “Constituição em Miúdos” nas_x000D_
  escolas da rede municipal no_x000D_
  âmbito do Município de Nova _x000D_
 Mamoré e dá outras providências.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3397/autografo_no_019-cmnm-2022-referente_ao_projeto_de_lei_no_004-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3397/autografo_no_019-cmnm-2022-referente_ao_projeto_de_lei_no_004-gp-2022.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais n° _x000D_
 1.115/2019 e n° 1.149/2016_x000D_
 dispõe sobre o auxílio- _x000D_
 alimentação e auxílio Saúde,_x000D_
 unificando para o auxílio servidor_x000D_
 cidadão destinado aos servidores_x000D_
 civis ativos da Administração _x000D_
 Pública do Município de Nova _x000D_
 Mamoré, e dá outras providências.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3398/autografo_no_020-cmnm-2022-referente_ao_projeto_de_lei_no_005-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3398/autografo_no_020-cmnm-2022-referente_ao_projeto_de_lei_no_005-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os direitos dos_x000D_
  alunos da UNIR e IFRO o _x000D_
 transportes do Município de_x000D_
 Nova Mamoré a Guajará _x000D_
 Mirim/RO, e dá outras_x000D_
  providências.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3427/autografo_no_021-cmnm-2022-referente_ao_projeto_de_lei_no_018-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3427/autografo_no_021-cmnm-2022-referente_ao_projeto_de_lei_no_018-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Especial por_x000D_
 excesso de arrecadação no_x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3428/autografo_no_022-cmnm-2022-referente_ao_projeto_de_lei_no_019-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3428/autografo_no_022-cmnm-2022-referente_ao_projeto_de_lei_no_019-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Especial por excesso_x000D_
  de arrecadação no Orçamento_x000D_
  Vigente</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3429/autografo_no_023-cmnm-2022-referente_ao_projeto_de_lei_no_020-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3429/autografo_no_023-cmnm-2022-referente_ao_projeto_de_lei_no_020-gp-2022.pdf</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3430/autografo_no_024-cmnm-2022-referente_ao_projeto_de_lei_no_021-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3430/autografo_no_024-cmnm-2022-referente_ao_projeto_de_lei_no_021-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do_x000D_
  Poder Executivo Municipal a_x000D_
  firmar Termo de cooperação_x000D_
 com as igrejas Assembleia de_x000D_
 Deus Cemaderon, e _x000D_
 Assembleia de Deus da _x000D_
 Missão e Evangélica _x000D_
 Pentecostal o Brasil para _x000D_
 Cristo - Zona Urbana e Rural _x000D_
 em Nova Mamoré, Estado de_x000D_
 Rondônia e dá outras providências.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3431/autografo_no_025-cmnm-2022-referente_ao_projeto_de_lei_no_022-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3431/autografo_no_025-cmnm-2022-referente_ao_projeto_de_lei_no_022-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do_x000D_
 poder executivo municipal a _x000D_
 fazer a limpeza interna e _x000D_
 externa do espaço privado _x000D_
 durante o evento estadual de_x000D_
  motocross na municipalidade,_x000D_
  e dá outras providências</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3432/autografo_no_026-cmnm-2022-referente_ao_projeto_de_lei_no_023-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3432/autografo_no_026-cmnm-2022-referente_ao_projeto_de_lei_no_023-gp-2022.pdf</t>
   </si>
   <si>
     <t>Cria Vagas de Cargo de_x000D_
 Provimento Efetivo e o_x000D_
  incorpora à Lei Municipal _x000D_
 n° 634-GP/2008, que dispõe_x000D_
  sobre o Plano de Cargos, _x000D_
 Carreiras e Salários do Poder_x000D_
  Executivo do Município de _x000D_
 Nova Mamoré e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3433/autografo_no_027-cmnm-2022-referente_ao_projeto_de_lei_no_005-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3433/autografo_no_027-cmnm-2022-referente_ao_projeto_de_lei_no_005-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Fixa diretrizes para a _x000D_
 implantação da política _x000D_
 municipal de apoio ao _x000D_
 empreendedorismo feminino -_x000D_
  Mulher Empreendedora, no _x000D_
 âmbito do Município de Nova _x000D_
 Mamoré.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3452/autografo_no_028-cmnm-2023-referente_ao_projeto_de_lei_complementar_no_012-pmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3452/autografo_no_028-cmnm-2023-referente_ao_projeto_de_lei_complementar_no_012-pmnm-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Nova Estrutura_x000D_
  Organizacional Administrativa_x000D_
  da Prefeitura Municipal de_x000D_
  Nova Mamoré, Alteração de _x000D_
 Denominação, bem como a _x000D_
 Criação e Alteração de Cargos _x000D_
 de Provimento em Comissão e_x000D_
  as Funções Gratificadas _x000D_
 necessárias e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3454/autografo_no_029-cmnm-2022-referente_ao_projeto_de_lei_no_024-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3454/autografo_no_029-cmnm-2022-referente_ao_projeto_de_lei_no_024-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Especial por excesso de arrecadação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3461/autografo_no_030-cmnm-2022-referente_ao_projeto_de_lei_no_002-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3461/autografo_no_030-cmnm-2022-referente_ao_projeto_de_lei_no_002-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa _x000D_
 Municipal de Incentivo e_x000D_
  Apoio às Produtoras Rurais _x000D_
 do Município de Nova _x000D_
 Mamoré-RO, e dá outras_x000D_
  providências.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3477/autografo_no_031-cmnm-2022-referente_ao_projeto_de_lei_no_025-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3477/autografo_no_031-cmnm-2022-referente_ao_projeto_de_lei_no_025-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre incentivo para _x000D_
 escrituração e registro do _x000D_
 primeiro registro de imóveis _x000D_
 rurais do Município de Nova_x000D_
  Mamoré - ITBI, e dá outras_x000D_
  providências.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3478/autografo_no_032-cmnm-2022-referente_ao_projeto_de_lei_no_026-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3478/autografo_no_032-cmnm-2022-referente_ao_projeto_de_lei_no_026-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por _x000D_
 anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3479/autografo_no_033-cmnm-2022-referente_ao_projeto_de_lei_no_027-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3479/autografo_no_033-cmnm-2022-referente_ao_projeto_de_lei_no_027-gp-2022.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do _x000D_
 Orçamento Anual do Município de _x000D_
 Nova Mamoré por Transferência de_x000D_
  Recursos.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3480/autografo_no_034-cmnm-2022-referente_ao_projeto_de_lei_no_028-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3480/autografo_no_034-cmnm-2022-referente_ao_projeto_de_lei_no_028-gp-2022.pdf</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3516/autografo_no_035-cmnm-2022-referente_ao_projeto_de_lei_no_029-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3516/autografo_no_035-cmnm-2022-referente_ao_projeto_de_lei_no_029-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Remanejamento por _x000D_
 Crédito Adicional Especial por _x000D_
 excesso de arrecadação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3517/autografo_no_036-cmnm-2022-referente_ao_projeto_de_lei_no_030-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3517/autografo_no_036-cmnm-2022-referente_ao_projeto_de_lei_no_030-gp-2022.pdf</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3518/autografo_no_037-cmnm-2022-referente_ao_projeto_de_lei_no_031-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3518/autografo_no_037-cmnm-2022-referente_ao_projeto_de_lei_no_031-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
  Adicional Especial por _x000D_
 excesso de arrecadação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3519/autografo_no_038-cmnm-2022-referente_ao_projeto_de_lei_no_032-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3519/autografo_no_038-cmnm-2022-referente_ao_projeto_de_lei_no_032-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
  Adicional Especial por _x000D_
 excesso de arrecadação no_x000D_
  Orçamento Vigente.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3520/autografo_no_039-cmnm-2022-referente_ao_projeto_de_lei_no_033-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3520/autografo_no_039-cmnm-2022-referente_ao_projeto_de_lei_no_033-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
  Adicional Especial por_x000D_
  excesso de arrecadação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3521/autografo_no_040-cmnm-2022-referente_ao_projeto_de_lei_no_034-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3521/autografo_no_040-cmnm-2022-referente_ao_projeto_de_lei_no_034-gp-2022.pdf</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3522/autografo_no_041-cmnm-2022-referente_ao_projeto_de_lei_no_035-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3522/autografo_no_041-cmnm-2022-referente_ao_projeto_de_lei_no_035-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre regulamentação de viagem a _x000D_
 serviço e concessão de diária a servidores dos_x000D_
  órgãos da administração pública direta e_x000D_
  indireta do Município de Nova Mamoré e_x000D_
  criação de auxílio de deslocamento para os _x000D_
 motoristas do Hospital de Antônio Luiz de _x000D_
 Macedo no desempenho de suas funções e_x000D_
  dá outras providências.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3523/autografo_no_042-cmnm-2022-referente_ao_projeto_de_lei_no_036-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3523/autografo_no_042-cmnm-2022-referente_ao_projeto_de_lei_no_036-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre institui o plano de _x000D_
 amortização para equacionamento_x000D_
  do déficit atuarial do Regime Próprio_x000D_
  de Previdência Social do Município de_x000D_
  Nova Mamoré/RO - IPRENOM, conforme _x000D_
 diretrizes emanadas pela Portaria MPS n°. _x000D_
 402/2008, portaria MPAS n° 464/2018 e _x000D_
 suas alterações.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3524/autografo_no_043-cmnm-2022-referente_ao_projeto_de_lei_no_037-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3524/autografo_no_043-cmnm-2022-referente_ao_projeto_de_lei_no_037-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
  Adicional Suplementar por_x000D_
  anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3525/autografo_no_044-cmnm-2022-referente_ao_projeto_de_lei_no_006-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3525/autografo_no_044-cmnm-2022-referente_ao_projeto_de_lei_no_006-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Institui o programa de _x000D_
 governo Jovem Aprendiz _x000D_
 Municipal.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3543/autografo_no_045-cmnm-2022-referente_ao_projeto_de_lei_no_039-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3543/autografo_no_045-cmnm-2022-referente_ao_projeto_de_lei_no_039-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
  Especial por excesso de arrecadação no_x000D_
  Orçamento Vigente.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3544/autografo_no_046-cmnm-2022-referente_ao_projeto_de_lei_no_040-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3544/autografo_no_046-cmnm-2022-referente_ao_projeto_de_lei_no_040-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional por excesso de _x000D_
 arrecadação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3559/autografo_no_047-cmnm-2022-referente_ao_projeto_de_lei_no_041-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3559/autografo_no_047-cmnm-2022-referente_ao_projeto_de_lei_no_041-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Especial por excesso_x000D_
  de arrecadação no Orçamento_x000D_
  Vigente.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3560/autografo_no_048-cmnm-2022-referente_ao_projeto_de_lei_no_042-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3560/autografo_no_048-cmnm-2022-referente_ao_projeto_de_lei_no_042-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
  Adicional por excesso de _x000D_
 arrecadação no Orçamento _x000D_
 Vigente.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3561/autografo_no_049-cmnm-2022-referente_ao_projeto_de_lei_no_043-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3561/autografo_no_049-cmnm-2022-referente_ao_projeto_de_lei_no_043-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional por excesso de_x000D_
  arrecadação no Orçamento_x000D_
  Vigente.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3599/autografo_no_050-cmnm-2022-referente_ao_projeto_de_lei_no_007-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3599/autografo_no_050-cmnm-2022-referente_ao_projeto_de_lei_no_007-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Institui a política municipal _x000D_
 de incentivo ao uso de _x000D_
 energia solar fotovoltaica - _x000D_
 “Programa Nova Mamoré _x000D_
 Solar”.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3600/autografo_no_051-cmnm-2022-referente_ao_projeto_de_lei_no_008-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3600/autografo_no_051-cmnm-2022-referente_ao_projeto_de_lei_no_008-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na_x000D_
 Lei Municipal n° 1322, de 22_x000D_
  de março de 2018, quanto_x000D_
  ao reajuste geral anual dos_x000D_
  servidores públicos da _x000D_
 Câmara Municipal de Nova_x000D_
  Mamoré.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3601/autografo_no_052-cmnm-2022-referente_ao_projeto_de_lei_no_009-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3601/autografo_no_052-cmnm-2022-referente_ao_projeto_de_lei_no_009-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Incentivo ao _x000D_
 Planejamento Familiar e a _x000D_
 Saúde da Mulher com a_x000D_
  utilização do Contraceptivo _x000D_
 via a inserção do_x000D_
 dispositivo intrauterino _x000D_
 (DIU), no município de Nova _x000D_
 Mamoré, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3602/autografo_no_053-cmnm-2022-referente_ao_projeto_de_lei_no_044-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3602/autografo_no_053-cmnm-2022-referente_ao_projeto_de_lei_no_044-gp-2022.pdf</t>
   </si>
   <si>
     <t>Cria Vagas de Cargo de_x000D_
  Provimento Efetivo e o_x000D_
  incorpora à Lei Municipal n° _x000D_
 634-GP/2008, que dispõe _x000D_
 sobre o Plano de Cargos, _x000D_
 Carreiras e Salários do _x000D_
 Poder Executivo do _x000D_
 Município de Nova Mamoré _x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3603/autografo_no_054-cmnm-2022-referente_ao_projeto_de_lei_no_049-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3603/autografo_no_054-cmnm-2022-referente_ao_projeto_de_lei_no_049-gp-2022.pdf</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3604/autografo_no_055-cmnm-2022-referente_ao_projeto_de_lei_no_050-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3604/autografo_no_055-cmnm-2022-referente_ao_projeto_de_lei_no_050-gp-2022.pdf</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3605/autografo_no_056-cmnm-2022-referente_ao_projeto_de_lei_no_046-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3605/autografo_no_056-cmnm-2022-referente_ao_projeto_de_lei_no_046-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ditames de _x000D_
 regulamentação de termo de _x000D_
 doação de imóvel em 1989 do_x000D_
  Município de Nova Mamoré _x000D_
 para o Banco do Estado de _x000D_
 Rondônia - BERON, e dá outras _x000D_
 providências."</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3606/autografo_no_057-cmnm-2022-referente_ao_projeto_de_lei_no_047-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3606/autografo_no_057-cmnm-2022-referente_ao_projeto_de_lei_no_047-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre devolução de _x000D_
 valores para conta do tesouro_x000D_
  nacional - objeto do_x000D_
  contrato/repasse construção de _x000D_
 unidade de atenção _x000D_
 especializada em saúde da _x000D_
 mulher de Nova Mamoré, e dá_x000D_
  outras providências.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3616/autografo_no_058-cmnm-2022-referente_ao_projeto_de_lei_no_051-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3616/autografo_no_058-cmnm-2022-referente_ao_projeto_de_lei_no_051-gp-2022.pdf</t>
   </si>
   <si>
     <t>Revaloriza os Pisos Salariais Mensais_x000D_
 dos Trabalhadores do Magistério_x000D_
 Municipal, instituídos pela Lei n° 635-_x000D_
  GP/2022 no âmbito do Município de _x000D_
 Nova Mamoré-RO e dá outras_x000D_
  providências.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3643/autografo_no_059-cmnm-2022-referente_ao_projeto_de_lei_no_053-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3643/autografo_no_059-cmnm-2022-referente_ao_projeto_de_lei_no_053-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação dos lotes _x000D_
 urbanos de n°s 01 a 24, da quadra_x000D_
  03.01, com a edificações existentes_x000D_
  e dá outras providências.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3644/autografo_no_060-cmnm-2022-referente_ao_projeto_de_lei_no_054-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3644/autografo_no_060-cmnm-2022-referente_ao_projeto_de_lei_no_054-gp-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º da Lei n° 1.760-GP/2021, _x000D_
 de 23 de novembro de 2.021, para incluir_x000D_
  o Lote de n° 01.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3645/autografo_no_061-cmnm-2022-referente_ao_projeto_de_lei_no_055-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3645/autografo_no_061-cmnm-2022-referente_ao_projeto_de_lei_no_055-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por anulação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3646/autografo_no_062-cmnm-2022-referente_ao_projeto_de_lei_no_010-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3646/autografo_no_062-cmnm-2022-referente_ao_projeto_de_lei_no_010-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de_x000D_
  Conscientização do_x000D_
 Transtorno do Espectro _x000D_
 Autista no Município de_x000D_
  Nova Mamoré/RO, e dá_x000D_
  outras providências.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3657/autografo_no_063-cmnm-2022-referente_ao_projeto_de_lei_no_056-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3657/autografo_no_063-cmnm-2022-referente_ao_projeto_de_lei_no_056-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da_x000D_
  denominação da ESCOLA _x000D_
 MUNICIPAL DE EDUCAÇÃO _x000D_
 INFANTIL LUCIMAR_x000D_
 MARTINS CARVALHO para _x000D_
 CRECHE MUNICIPAL_x000D_
 PROFESSORA LUCIMAR_x000D_
  MARTINS CARVALHO.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3658/autografo_no_064-cmnm-2022-referente_ao_projeto_de_lei_no_057-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3658/autografo_no_064-cmnm-2022-referente_ao_projeto_de_lei_no_057-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a DOAÇÃO dos Lotes_x000D_
  Urbanos de n°s 06 e 07, da Quadra_x000D_
  03.03, com a edificações existentes _x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3659/autografo_no_065-cmnm-2022-referente_ao_projeto_de_lei_no_059-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3659/autografo_no_065-cmnm-2022-referente_ao_projeto_de_lei_no_059-gp-2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta os parágrafos 3º e 4º ao_x000D_
  art. 13, e altera a redação do art. 19,_x000D_
  ambos da Lei n° 661-GP/2008 e dá_x000D_
  outras providências.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3660/autografo_no_066-cmnm-2022-referente_ao_projeto_de_lei_no_060-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3660/autografo_no_066-cmnm-2022-referente_ao_projeto_de_lei_no_060-gp-2022.pdf</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3684/autografo_no_67-cmnm.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3684/autografo_no_67-cmnm.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do Município de Nova Mamoré à filiar-se à União Nacional dos Dirigentes Municipais da Educação - UNDIME/RO e União Nacional dos Conselheiros Municipais de Educação - UNCME, e dá outras providências.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3685/autografo_no_068-cmnm-2022-referente_ao_projeto_de_lei_no_061-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3685/autografo_no_068-cmnm-2022-referente_ao_projeto_de_lei_no_061-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito _x000D_
 Adicional Especial por excesso de _x000D_
 arrecadação, conforme art. 43, § 1º,_x000D_
  inciso II da Lei n° 4320/64, na Lei 1765-_x000D_
  GP/2021 (Lei Orçamentária Anual _x000D_
 exercício 2022) e dá outras providências.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3686/autografo_no_069-cmnm-2022-referente_ao_projeto_de_lei_no_062-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3686/autografo_no_069-cmnm-2022-referente_ao_projeto_de_lei_no_062-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
  por Excesso de Arrecadação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3687/autografo_no_070-cmnm-2022-referente_ao_projeto_de_lei_no_063-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3687/autografo_no_070-cmnm-2022-referente_ao_projeto_de_lei_no_063-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por anulação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3688/autografo_no_071-cmnm-2022-referente_ao_projeto_de_lei_no_064-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3688/autografo_no_071-cmnm-2022-referente_ao_projeto_de_lei_no_064-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Especial por Excesso de Arrecadação no_x000D_
  Orçamento Vigente.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3689/autografo_no_072-cmnm-2022-referente_ao_projeto_de_lei_no_065-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3689/autografo_no_072-cmnm-2022-referente_ao_projeto_de_lei_no_065-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no_x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3690/autografo_no_073-cmnm-2022-referente_ao_projeto_de_lei_no_066-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3690/autografo_no_073-cmnm-2022-referente_ao_projeto_de_lei_no_066-gp-2022.pdf</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3691/autografo_no_074-cmnm-2022-referente_ao_projeto_de_lei_no_067-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3691/autografo_no_074-cmnm-2022-referente_ao_projeto_de_lei_no_067-gp-2022.pdf</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3692/autografo_no_075-cmnm-2022-referente_ao_projeto_de_lei_no_068-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3692/autografo_no_075-cmnm-2022-referente_ao_projeto_de_lei_no_068-gp-2022.pdf</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3693/autografo_no_076-cmnm-2022-referente_ao_projeto_de_lei_no_069-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3693/autografo_no_076-cmnm-2022-referente_ao_projeto_de_lei_no_069-gp-2022.pdf</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3694/autografo_no_077-cmnm-2022-referente_ao_projeto_de_lei_no_070-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3694/autografo_no_077-cmnm-2022-referente_ao_projeto_de_lei_no_070-gp-2022.pdf</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3695/autografo_no_078-cmnm-2022-referente_ao_projeto_de_lei_no_071-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3695/autografo_no_078-cmnm-2022-referente_ao_projeto_de_lei_no_071-gp-2022.pdf</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3696/autografo_no_079-cmnm-2022-referente_ao_projeto_de_lei_no_072-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3696/autografo_no_079-cmnm-2022-referente_ao_projeto_de_lei_no_072-gp-2022.pdf</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3718/autografo_no_080-cmnm-2022-referente_ao_projeto_de_lei_no_011-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3718/autografo_no_080-cmnm-2022-referente_ao_projeto_de_lei_no_011-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Institui o “Selo Amigo do Esporte” no_x000D_
  município de Nova Mamoré/RO, e dá_x000D_
  outras providências.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3719/autografo_no81-cmnm.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3719/autografo_no81-cmnm.2022.pdf</t>
   </si>
   <si>
     <t>Fixa o trecho que constitui a Avenida Sebastião João Clímaco.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3724/autografo_no_082-cmnm-2022-referente_ao_projeto_de_lei_no_074-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3724/autografo_no_082-cmnm-2022-referente_ao_projeto_de_lei_no_074-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Especial por Excesso de Arrecadação e _x000D_
 Transferência no Orçamento Vigente.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3725/autografo_no_083-cmnm-2022-referente_ao_projeto_de_lei_no_075-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3725/autografo_no_083-cmnm-2022-referente_ao_projeto_de_lei_no_075-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no _x000D_
 orçamento Vigente.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3726/autografo_no_084-cmnm-2022-referente_ao_projeto_de_lei_no_076-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3726/autografo_no_084-cmnm-2022-referente_ao_projeto_de_lei_no_076-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de crédito Adicional_x000D_
  Especial por Excesso de Arrecadação _x000D_
 no Orçamento Vigente.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3727/autografo_no_085-cmnm-2022-referente_ao_projeto_de_lei_no_077-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3727/autografo_no_085-cmnm-2022-referente_ao_projeto_de_lei_no_077-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Especial_x000D_
  por Excesso de Arrecadação no Orçamento _x000D_
 Vigente.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3728/autografo_no_086-cmnm-2022-referente_ao_projeto_de_lei_no_078-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3728/autografo_no_086-cmnm-2022-referente_ao_projeto_de_lei_no_078-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de crédito Adicional _x000D_
 Especial por Excesso de Arrecadação_x000D_
  no Orçamento Vigente.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3729/autografo_no_087-cmnm-2022-referente_ao_projeto_de_lei_no_073-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3729/autografo_no_087-cmnm-2022-referente_ao_projeto_de_lei_no_073-gp-2022.pdf</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3761/autografo_no_088-cmnm-2022-referente_ao_projeto_de_lei_no_080-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3761/autografo_no_088-cmnm-2022-referente_ao_projeto_de_lei_no_080-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Especial por Excesso de Arrecadação e_x000D_
  Transferência no Orçamento Vigente.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3762/autografo_no_089-cmnm-2022-referente_ao_projeto_de_lei_no_081-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3762/autografo_no_089-cmnm-2022-referente_ao_projeto_de_lei_no_081-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
  Especial por Excesso de Arrecadação no_x000D_
  Orçamento Vigente.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3763/autografo_no_090-cmnm-2022-referente_ao_projeto_de_lei_no_082-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3763/autografo_no_090-cmnm-2022-referente_ao_projeto_de_lei_no_082-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Especial por Excesso de Arrecadação _x000D_
 no Orçamento Vigente.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3764/autografo_no_091-cmnm-2022-referente_ao_projeto_de_lei_no_083-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3764/autografo_no_091-cmnm-2022-referente_ao_projeto_de_lei_no_083-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
  Especial por Excesso de Arrecadação e_x000D_
  Transferência no Orçamento Vigente.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3765/autografo_no_092-cmnm-2022-referente_ao_projeto_de_lei_no_084-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3765/autografo_no_092-cmnm-2022-referente_ao_projeto_de_lei_no_084-gp-2022.pdf</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3766/autografo_no_093-cmnm-2022-referente_ao_projeto_de_lei_no_085-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3766/autografo_no_093-cmnm-2022-referente_ao_projeto_de_lei_no_085-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
  Especial por Excesso de Arrecadação e _x000D_
 Transferência no Orçamento Vigente.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3767/autografo_no_094-cmnm-2022-referente_ao_projeto_de_lei_no_086-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3767/autografo_no_094-cmnm-2022-referente_ao_projeto_de_lei_no_086-gp-2022.pdf</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3768/autografo_no_095-cmnm-2022-referente_ao_projeto_de_lei_no_087-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3768/autografo_no_095-cmnm-2022-referente_ao_projeto_de_lei_no_087-gp-2022.pdf</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3769/autografo_no_096-cmnm-2022-referente_ao_projeto_de_lei_no_088-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3769/autografo_no_096-cmnm-2022-referente_ao_projeto_de_lei_no_088-gp-2022.pdf</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3770/autografo_no_097-cmnm-2022-referente_ao_projeto_de_lei_no_089-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3770/autografo_no_097-cmnm-2022-referente_ao_projeto_de_lei_no_089-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Especial por Excesso_x000D_
 de Arrecadação e Transferência _x000D_
 no Orçamento Vigente.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3771/autografo_no_098-cmnm-2022-referente_ao_projeto_de_lei_no_090-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3771/autografo_no_098-cmnm-2022-referente_ao_projeto_de_lei_no_090-gp-2022.pdf</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3772/autografo_no_099-cmnm-2022-referente_ao_projeto_de_lei_no_091-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3772/autografo_no_099-cmnm-2022-referente_ao_projeto_de_lei_no_091-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 por Transferência no Orçamento Vigente.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3773/autografo_no_100-cmnm-2022-referente_ao_projeto_de_lei_no_092-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3773/autografo_no_100-cmnm-2022-referente_ao_projeto_de_lei_no_092-gp-2022.pdf</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3812/autografo_no_101-cmnm-2022-referente_ao_projeto_de_lei_no_052-gp-2022-ldo-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3812/autografo_no_101-cmnm-2022-referente_ao_projeto_de_lei_no_052-gp-2022-ldo-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes _x000D_
 Orçamentárias - LDO para o _x000D_
 Exercício Financeiro de 2023 e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3813/autografo_no_102-cmnm-2022-referente_ao_projeto_de_lei_no_079-gp.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3813/autografo_no_102-cmnm-2022-referente_ao_projeto_de_lei_no_079-gp.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a_x000D_
  alugar prédio para ceder à Secretaria de _x000D_
 Segurança, Defesa e Cidadania do Estado_x000D_
  de Rondônia - SESDEC, e dá outras _x000D_
 providências</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3814/autografo_no_103-cmnm-2022-referente_ao_projeto_de_lei_no_093-gp.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3814/autografo_no_103-cmnm-2022-referente_ao_projeto_de_lei_no_093-gp.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
  Especial por Excesso de Arrecadação_x000D_
  no Orçamento Vigente.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3815/autografo_no_104-cmnm-2022-referente_ao_projeto_de_lei_no_094-gp.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3815/autografo_no_104-cmnm-2022-referente_ao_projeto_de_lei_no_094-gp.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
  Especial por Excesso de Arrecadação _x000D_
 no Orçamento Vigente.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3816/autografo_no_105-cmnm-2022-referente_ao_projeto_de_lei_no_095-gp.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3816/autografo_no_105-cmnm-2022-referente_ao_projeto_de_lei_no_095-gp.pdf</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3817/autografo_no_106-cmnm-2022-referente_ao_projeto_de_lei_no_096-gp.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3817/autografo_no_106-cmnm-2022-referente_ao_projeto_de_lei_no_096-gp.pdf</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3821/autografo_no_107-cmnm-2022-referente_ao_projeto_de_lei_no_097-gp.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3821/autografo_no_107-cmnm-2022-referente_ao_projeto_de_lei_no_097-gp.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por anulação no_x000D_
  Orçamento Vigente.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3840/autografo_no_108-cmnm-2022-referente_ao_projeto_de_lei_no_100-gp.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3840/autografo_no_108-cmnm-2022-referente_ao_projeto_de_lei_no_100-gp.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por anulação no_x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3846/autografo_no_109-cmnm-2022-referente_ao_projeto_de_lei_no_099-gp.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3846/autografo_no_109-cmnm-2022-referente_ao_projeto_de_lei_no_099-gp.pdf</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3869/autografo_no_110-cmnm-2022-referente_ao_projeto_de_lei_no_101-gp.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3869/autografo_no_110-cmnm-2022-referente_ao_projeto_de_lei_no_101-gp.pdf</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3870/autografo_no_111-cmnm-2022-referente_ao_projeto_de_lei_no_102-gp.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3870/autografo_no_111-cmnm-2022-referente_ao_projeto_de_lei_no_102-gp.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3871/autografo_no_112-cmnm-2022-referente_ao_projeto_de_lei_no_103-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3871/autografo_no_112-cmnm-2022-referente_ao_projeto_de_lei_no_103-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do poder _x000D_
 executivo municipal a ministrar apoio _x000D_
 financeiro para evento da 4ª Festa do_x000D_
  leite no Município de Nova Mamoré, _x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3872/autografo_no_113-cmnm-2022-referente_ao_projeto_de_lei_no_104-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3872/autografo_no_113-cmnm-2022-referente_ao_projeto_de_lei_no_104-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do_x000D_
  Município de Nova Mamoré a_x000D_
  proceder Aquisição e Permuta_x000D_
  de Imóvel Municipal com Imóvel_x000D_
  de Terceiro com o objetivo da _x000D_
 Construção do Fórum da Comarca _x000D_
 de Nova Mamoré e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3873/autografo_no_114-cmnm-2022-referente_ao_projeto_de_lei_complementar_no_013-pmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3873/autografo_no_114-cmnm-2022-referente_ao_projeto_de_lei_complementar_no_013-pmnm-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 012-GP/2022, _x000D_
 que dispõe sobre a Nova Estrutura _x000D_
 Organizacional Administrativa da Prefeitura _x000D_
 Municipal de Nova Mamoré, Criação e _x000D_
 Alteração de Cargos de Provimento em _x000D_
 Comissão e promove ajustes pertinentes e_x000D_
  dá outras providências.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3881/autografo_no_115-cmnm-2022-referente_ao_projeto_de_lei_no_105-gp-2022-retificado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3881/autografo_no_115-cmnm-2022-referente_ao_projeto_de_lei_no_105-gp-2022-retificado.pdf</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3882/autografo_no_116-cmnm-2022-referente_ao_projeto_de_lei_no_106-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3882/autografo_no_116-cmnm-2022-referente_ao_projeto_de_lei_no_106-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por Excesso de Arrecadação_x000D_
  no Orçamento Vigente.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3883/autografo_no_117-cmnm-2022-referente_ao_projeto_de_lei_no_107-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3883/autografo_no_117-cmnm-2022-referente_ao_projeto_de_lei_no_107-gp-2022.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivo a _x000D_
 lei 1.887-GP/2022 de 19 de_x000D_
  agosto de 2022 “Que Autoriza o _x000D_
 poder Executivo do Município de _x000D_
 Nova Mamoré a proceder a Aquisição_x000D_
  e Permuta de Imóvel Municipal com_x000D_
  imóvel de terceiro com o objetivo da_x000D_
  construção do Forum da Comarca de _x000D_
 Nova Mamoré” em seu art. 4º e acrescenta_x000D_
  parágrafo 1º em seu dispositivo que e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3884/autografo_no_118-cmnm-2022-referente_ao_projeto_de_lei_no_013-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3884/autografo_no_118-cmnm-2022-referente_ao_projeto_de_lei_no_013-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar o_x000D_
 programa municipal de incentivo ao_x000D_
  desenvolvimento da apicultura e da_x000D_
  meliponicultura, e dá outras providências.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3898/autografo_no_119-cmnm-2022-referente_ao_projeto_de_lei_no_108-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3898/autografo_no_119-cmnm-2022-referente_ao_projeto_de_lei_no_108-gp-2022.pdf</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3899/autografo_no_120-cmnm-2022-referente_ao_projeto_de_lei_no_109-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3899/autografo_no_120-cmnm-2022-referente_ao_projeto_de_lei_no_109-gp-2022.pdf</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3917/autografo_no_121-cmnm-2022-referente_ao_projeto_de_lei_no_110-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3917/autografo_no_121-cmnm-2022-referente_ao_projeto_de_lei_no_110-gp-2022.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivo a _x000D_
 Lei 1.794-GP/2022 de 24 de_x000D_
  fevereiro de 2022 “dispõe sobre _x000D_
 o auxílio-alimentação e auxílio_x000D_
  saúde, unificando para o auxílio _x000D_
 servidor cidadão destinado aos _x000D_
 servidores civis ativos da Administração _x000D_
 Pública do Município de Nova Mamoré, e _x000D_
 dá outras providências." Altera em seu art. 1º_x000D_
  e acrescenta os parágrafos 2º e 3º em seu _x000D_
 dispositivo e dá outras providências</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3918/autografo_no_122-cmnm-2022-referente_ao_projeto_de_lei_no_113-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3918/autografo_no_122-cmnm-2022-referente_ao_projeto_de_lei_no_113-gp-2022.pdf</t>
   </si>
   <si>
     <t>Cria Vagas de Cargo de Provimento_x000D_
  Efetivo e o incorpora à Lei Municipal _x000D_
 n° 634-GP/2008, que dispõe sobre o _x000D_
 Plano de Cargos, Carreiras e Salários do_x000D_
  Poder Executivo do Município de Nova _x000D_
 Mamoré e dá outras providências</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3930/autografo_no_123-cmnm-2022-referente_ao_projeto_de_lei_no_114-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3930/autografo_no_123-cmnm-2022-referente_ao_projeto_de_lei_no_114-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição da Gestão_x000D_
 Democrática no Sistema Municipal de_x000D_
 Ensino de Nova Mamoré-RO e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3948/autografo_no_124-cmnm-2022-referente_ao_projeto_de_lei_no_014-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3948/autografo_no_124-cmnm-2022-referente_ao_projeto_de_lei_no_014-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de_x000D_
  Festas e Eventos do Município de Nova_x000D_
  Mamoré a Festa do Dia do Trabalhador _x000D_
 no Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3949/autografo_no_125-cmnm-2022-referente_ao_projeto_de_lei_no_015-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3949/autografo_no_125-cmnm-2022-referente_ao_projeto_de_lei_no_015-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei 1.261-_x000D_
  GP/2017 que Dispõe sobre o_x000D_
  Regulamento da Concessão de_x000D_
  Diárias da Câmara Municipal de _x000D_
 Nova Mamoré e dá outras providências.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3950/autografo_no_126-cmnm-2022-referente_ao_projeto_de_lei_no_115-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3950/autografo_no_126-cmnm-2022-referente_ao_projeto_de_lei_no_115-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar o _x000D_
 imóvel que especifica ao Estado de _x000D_
 Rondônia, tendo como interveniente _x000D_
 anuente, o Tribunal de Justiça do Estado_x000D_
  de Rondônia, e dá outras providências.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3951/autografo_no_127-cmnm-2022-referente_ao_projeto_de_lei_no_116-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3951/autografo_no_127-cmnm-2022-referente_ao_projeto_de_lei_no_116-gp-2022.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivo a Lei _x000D_
 1.805-GP/2022, de 31 de março de 2022, _x000D_
 “dispõe sobre incentivo para escrituração _x000D_
 e registro do primeiro registro de imóveis_x000D_
  rurais do Município de Nova Mamoré - ITBI,_x000D_
  e dá outras providências", altera em seu art. 1º_x000D_
  o §1° e acrescenta parágrafo 2° em seu _x000D_
 dispositivo que e dá outras providências.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3952/autografo_no_128-cmnm-2022-referente_ao_projeto_de_lei_no_118-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3952/autografo_no_128-cmnm-2022-referente_ao_projeto_de_lei_no_118-gp-2022.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do_x000D_
  Orçamento Anual do Município de _x000D_
 Nova Mamoré por Transferência de Recursos.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3953/autografo_no_129-cmnm-2022-referente_ao_projeto_de_lei_no_119-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3953/autografo_no_129-cmnm-2022-referente_ao_projeto_de_lei_no_119-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por anulação no Orçamento_x000D_
  Vigente.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3959/autografo_no_130-cmnm-2022-referente_ao_projeto_de_lei_no_117-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3959/autografo_no_130-cmnm-2022-referente_ao_projeto_de_lei_no_117-gp-2022.pdf</t>
   </si>
   <si>
     <t>Altera §2° do art. 1º em seu _x000D_
 dispositivo da Lei 1.894-GP/2022 _x000D_
 de 06 de setembro de 2022 “Dispõe_x000D_
  sobre o Auxílio-Alimentação e Auxílio_x000D_
  Saúde, unificando para o AUXÍLIO _x000D_
 SERVIDOR CIDADÃO destinado aos _x000D_
 servidores civis ativos da Administração _x000D_
 Pública do Município de Nova Mamoré, _x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3960/autografo_no_131-cmnm-2022-referente_ao_projeto_de_lei_no_120-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3960/autografo_no_131-cmnm-2022-referente_ao_projeto_de_lei_no_120-gp-2022.pdf</t>
   </si>
   <si>
     <t>Cria o Cargo de Fiscal Tributário_x000D_
 Municipal de Provimento Efetivo_x000D_
  e o incorpora à Lei Municipal n° _x000D_
 634- GP/2008, que dispõe sobre o_x000D_
  Plano de Cargos, Carreiras e Salários_x000D_
  do Poder Executivo do Município de_x000D_
  Nova Mamoré e dá outras providências.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3970/autografo_no_132-cmnm-2022-referente_ao_projeto_de_lei_no_111-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3970/autografo_no_132-cmnm-2022-referente_ao_projeto_de_lei_no_111-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover a _x000D_
 desafetação e leilão para alienar veículos, _x000D_
 sucatas e outros bens móveis inservíveis _x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3976/autografo_no_133-cmnm-2022-referente_ao_projeto_de_lei_no_121-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3976/autografo_no_133-cmnm-2022-referente_ao_projeto_de_lei_no_121-gp-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei no 1.881 - GP/2022, Lei_x000D_
 Diretrizes Orçamentária -LDO, de 18 de_x000D_
  julho 2022, que dispõe sobre as _x000D_
 diretrizes para a elaboração e execução_x000D_
  da Lei Orçamentária Anual de 2023 - LOA _x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3977/autografo_no_134-cmnm-2022-referente_ao_projeto_de_lei_no_123-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3977/autografo_no_134-cmnm-2022-referente_ao_projeto_de_lei_no_123-gp-2022.pdf</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3987/autografo_no_135-cmnm-2022-referente_ao_projeto_de_lei_no_124-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3987/autografo_no_135-cmnm-2022-referente_ao_projeto_de_lei_no_124-gp-2022.pdf</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3988/autografo_no_136-cmnm-2022-referente_ao_projeto_de_lei_no_125-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3988/autografo_no_136-cmnm-2022-referente_ao_projeto_de_lei_no_125-gp-2022.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do _x000D_
 Orçamento Anual do Município de_x000D_
  Nova Mamoré por Transferência de_x000D_
  Recursos.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3989/autografo_no_137-cmnm-2022-referente_ao_projeto_de_lei_no_126-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3989/autografo_no_137-cmnm-2022-referente_ao_projeto_de_lei_no_126-gp-2022.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do _x000D_
 Orçamento Anual do Município de _x000D_
 Nova Mamoré por Remanejamento de _x000D_
 Recursos.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4011/autografo_no_138-cmnm-2022-referente_ao_projeto_de_lei_no_127-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4011/autografo_no_138-cmnm-2022-referente_ao_projeto_de_lei_no_127-gp-2022.pdf</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4021/autografo_no_139-cmnm-2022-referente_ao_projeto_de_lei_no_129-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4021/autografo_no_139-cmnm-2022-referente_ao_projeto_de_lei_no_129-gp-2022.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do_x000D_
  Orçamento Anual do Município de Nova _x000D_
 Mamoré por Transposição de Recursos.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4022/autografo_no_140-cmnm-2022-referente_ao_projeto_de_lei_no_16-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4022/autografo_no_140-cmnm-2022-referente_ao_projeto_de_lei_no_16-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1.910, de 19 de outubro de 2022.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4036/autografo_no_141-cmnm-2022-referente_ao_projeto_de_lei_no_130-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4036/autografo_no_141-cmnm-2022-referente_ao_projeto_de_lei_no_130-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Especial por Excesso de Arrecadação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4037/autografo_no_142-cmnm-2022-referente_ao_projeto_de_lei_no_131-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4037/autografo_no_142-cmnm-2022-referente_ao_projeto_de_lei_no_131-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação _x000D_
 no Orçamento Vigente.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4038/autografo_no_143-cmnm-2022-referente_ao_projeto_de_lei_no_132-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4038/autografo_no_143-cmnm-2022-referente_ao_projeto_de_lei_no_132-gp-2022.pdf</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4056/autografo_no_144-cmnm-2022-referente_ao_projeto_de_lei_no_133-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4056/autografo_no_144-cmnm-2022-referente_ao_projeto_de_lei_no_133-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Especial por Excesso de Arrecadação_x000D_
 no Orçamento Vigente.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4057/autografo_no_145-cmnm-2022-referente_ao_projeto_de_lei_no_134-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4057/autografo_no_145-cmnm-2022-referente_ao_projeto_de_lei_no_134-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação_x000D_
 no Orçamento Vigente.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4058/autografo_no_146-cmnm-2022-referente_ao_projeto_de_lei_no_17-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4058/autografo_no_146-cmnm-2022-referente_ao_projeto_de_lei_no_17-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Cria o Auxílio Natalino a ser pago _x000D_
 aos Servidores Efetivos e Cargos em_x000D_
  Comissão da Câmara Municipal de_x000D_
  Nova Mamoré.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE NOVA MAMORÉ</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4069/autografo_no_147-cmnm-2022-referente_ao_projeto_de_lei_no_135-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4069/autografo_no_147-cmnm-2022-referente_ao_projeto_de_lei_no_135-gp-2022.pdf</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4070/autografo_no_148-cmnm-2022-referente_ao_projeto_de_lei_no_136-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4070/autografo_no_148-cmnm-2022-referente_ao_projeto_de_lei_no_136-gp-2022.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do_x000D_
 Orçamento Anual do Município de_x000D_
 Nova Mamoré por Transposição de_x000D_
 Recursos.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4071/autografo_no_149-cmnm-2022-referente_ao_projeto_de_lei_no_137-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4071/autografo_no_149-cmnm-2022-referente_ao_projeto_de_lei_no_137-gp-2022.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do_x000D_
  Orçamento Anual do Município de_x000D_
  Nova Mamoré por Transferência de_x000D_
  Recursos.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4072/autografo_no_150-cmnm-2022-referente_ao_projeto_de_lei_no_138-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4072/autografo_no_150-cmnm-2022-referente_ao_projeto_de_lei_no_138-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por anulação no_x000D_
  Orçamento Vigente.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4094/autografo_no_151-cmnm-2022-referente_ao_projeto_de_lei_no_139-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4094/autografo_no_151-cmnm-2022-referente_ao_projeto_de_lei_no_139-gp-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Plano de Amortização do_x000D_
 Equacionamento do Déficit Atuarial _x000D_
 do Regime Próprio de Previdência _x000D_
 Social do Município de Nova_x000D_
  Mamoré/RO - IPRENOM, conforme _x000D_
 Diretrizes Emanadas pela Portaria MPS_x000D_
  n°. 402/2008, Portaria MPAS N° 464/2018_x000D_
  e suas Alterações</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4095/autografo_no_152-cmnm-2022-referente_ao_projeto_de_lei_no_140-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4095/autografo_no_152-cmnm-2022-referente_ao_projeto_de_lei_no_140-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder_x000D_
 auxílio financeiro aos portadores de _x000D_
 doença renal crônica em tratamento por _x000D_
 hemodiálise fora do Município de Nova_x000D_
  Mamoré/RO e dá outras providências.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4096/autografo_no_153-cmnm-2022-referente_ao_projeto_de_lei_no_141-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4096/autografo_no_153-cmnm-2022-referente_ao_projeto_de_lei_no_141-gp-2022.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do_x000D_
  Orçamento Anual do Município de _x000D_
 Nova Mamoré por Transferência de _x000D_
 Recursos.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4097/autografo_no_154-cmnm-2022-referente_ao_projeto_de_lei_no_142-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4097/autografo_no_154-cmnm-2022-referente_ao_projeto_de_lei_no_142-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Credito Adicional_x000D_
  Suplementar por anulação no Orçamento_x000D_
  Vigente.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4106/autografo_no_155-cmnm-2022-referente_ao_projeto_de_lei_no_122-gp-2022-loa-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4106/autografo_no_155-cmnm-2022-referente_ao_projeto_de_lei_no_122-gp-2022-loa-2023.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do _x000D_
 Município de Nova Mamoré para o _x000D_
 Exercício Financeiro de 2023.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4120/autografo_no_156-cmnm-2022-referente_ao_projeto_de_lei_no_144-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4120/autografo_no_156-cmnm-2022-referente_ao_projeto_de_lei_no_144-gp-2022.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do_x000D_
  Orçamento Anual do Município de _x000D_
 Nova Mamoré por Remanejamento de _x000D_
 Recursos.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4121/autografo_no_157-cmnm-2022-referente_ao_projeto_de_lei_no_145-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4121/autografo_no_157-cmnm-2022-referente_ao_projeto_de_lei_no_145-gp-2022.pdf</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4122/autografo_no_158-cmnm-2022-referente_ao_projeto_de_lei_no_146-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4122/autografo_no_158-cmnm-2022-referente_ao_projeto_de_lei_no_146-gp-2022.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do _x000D_
 Orçamento Anual do Município de_x000D_
 Nova Mamoré por Transferência de _x000D_
 Recursos.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4123/autografo_no_159-cmnm-2022-referente_ao_projeto_de_lei_no_147-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4123/autografo_no_159-cmnm-2022-referente_ao_projeto_de_lei_no_147-gp-2022.pdf</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4124/autografo_no_160-cmnm-2022-referente_ao_projeto_de_lei_no_148-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4124/autografo_no_160-cmnm-2022-referente_ao_projeto_de_lei_no_148-gp-2022.pdf</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4125/autografo_no_161-cmnm-2022-referente_ao_projeto_de_lei_no_149-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4125/autografo_no_161-cmnm-2022-referente_ao_projeto_de_lei_no_149-gp-2022.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do_x000D_
 Orçamento Anual do Município de _x000D_
 Nova Mamoré por Remanejamento_x000D_
 de Recursos.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4126/autografo_no_162-cmnm-2022-referente_ao_projeto_de_lei_complementar_no_014-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4126/autografo_no_162-cmnm-2022-referente_ao_projeto_de_lei_complementar_no_014-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a  Instituição de _x000D_
 Novas Regras no Regime _x000D_
 Próprio de Previdência Social_x000D_
  (RPPS) do Município de Nova _x000D_
 Mamoré-RO, de acordo com a _x000D_
 EMENDA CONSTITUCIONAL Nº _x000D_
 103/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4140/autografo_no_163-cmnm-2022-referente_ao_projeto_de_lei_no_143-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4140/autografo_no_163-cmnm-2022-referente_ao_projeto_de_lei_no_143-gp-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.701 – GP/2021, Lei _x000D_
 Diretrizes Orçamentária –LDO, de 12_x000D_
  de julho 2021, que dispõe sobre as _x000D_
 diretrizes para a elaboração e execução_x000D_
 da Lei Orçamentária Anual de 2022 - _x000D_
 LOA e dá outras providências.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4141/autografo_no_164-cmnm-2022-referente_ao_projeto_de_lei_no_150-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4141/autografo_no_164-cmnm-2022-referente_ao_projeto_de_lei_no_150-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão do_x000D_
 ABONO–FUNDEB aos Profissionais_x000D_
 da Educação Básica da Rede Municipal_x000D_
 de Ensino, no exercício de 2022 no_x000D_
 Município de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>DECRETO EXECUTIVO</t>
   </si>
   <si>
     <t>MARCÉLIO RODRIGUES UCHÔA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3311/decreto_no_6.584-gp-2022-calendario_de_pagamento_dos_servidores_do_poder_executivo-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3311/decreto_no_6.584-gp-2022-calendario_de_pagamento_dos_servidores_do_poder_executivo-2022.pdf</t>
   </si>
   <si>
     <t>“Fixa o Calendário de Pagamento _x000D_
 dos Servidores Públicos do Poder _x000D_
 Executivo Municipal de Nova _x000D_
 Mamoré-RO, para o exercício de _x000D_
 2022 e dá outras providências”.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3330/decreto_no_6.595-gp-2022-referente_a_lei_no_1777-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3330/decreto_no_6.595-gp-2022-referente_a_lei_no_1777-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional_x000D_
  Suplementar por Superávit Financeiro conforme _x000D_
 Art. 43, § 1o, inciso I da Lei 4.320/64, na Lei 1.765-_x000D_
 GP/2021 (Lei Orçamentária Anual Exercício 2022) e_x000D_
  dá outras providências. ”</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3331/decreto_no_6.596-gp-2022-referente_a_lei_no_1778-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3331/decreto_no_6.596-gp-2022-referente_a_lei_no_1778-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional_x000D_
  Suplementar por Superávit Financeiro conforme_x000D_
  Art. 43, § 1o, inciso I da Lei 4.320/64, na Lei 1.765-_x000D_
 GP/2021 (Lei Orçamentária Anual Exercício 2022) e_x000D_
  dá outras providências. ”</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3332/decreto_no_6.597-gp-2022-referente_a_lei_no_1779-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3332/decreto_no_6.597-gp-2022-referente_a_lei_no_1779-gp-2022.pdf</t>
   </si>
   <si>
     <t>'Dispõe sobre a abertura de Crédito Adicional_x000D_
  Especial por Superávit Financeiro conforme art._x000D_
  43 § 1o inciso I da Lei 4.320/64, na Lei 1.765-GP/2021_x000D_
  (Lei Orçamentária Anual Exercício 2022) e dá outras_x000D_
  providências. ”</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3375/decreto_no_6.613-gp-2022-referente_a_lei_no_1780-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3375/decreto_no_6.613-gp-2022-referente_a_lei_no_1780-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Especial por excesso de arrecadação no _x000D_
 Orçamento Vigente".</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3376/decreto_no_6.614-gp-2022-referente_a_lei_no_1782-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3376/decreto_no_6.614-gp-2022-referente_a_lei_no_1782-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Especial por excesso de arrecadação no_x000D_
  Orçamento Vigente".</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3377/decreto_no_6.615-gp-2022-referente_a_lei_no_1783-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3377/decreto_no_6.615-gp-2022-referente_a_lei_no_1783-gp-2022.pdf</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3378/decreto_no_6.616-gp-2022-referente_a_lei_no_1784-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3378/decreto_no_6.616-gp-2022-referente_a_lei_no_1784-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por anulação no Orçamento_x000D_
  Vigente.”</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3379/decreto_no_6.617-gp-2022-referente_a_lei_no_1785-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3379/decreto_no_6.617-gp-2022-referente_a_lei_no_1785-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de_x000D_
 Crédito Adicional Especial por_x000D_
  excesso de arrecadação no_x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3380/decreto_no_6.618-gp-2022-referente_a_lei_no_1786-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3380/decreto_no_6.618-gp-2022-referente_a_lei_no_1786-gp-2022.pdf</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3381/decreto_no_6.619-gp-2022-referente_a_lei_no_1787-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3381/decreto_no_6.619-gp-2022-referente_a_lei_no_1787-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por Anulação no Orçamento _x000D_
 Vigente.”</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3382/decreto_no_6.620-gp-2022-referente_a_lei_no_1788-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3382/decreto_no_6.620-gp-2022-referente_a_lei_no_1788-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários do_x000D_
  Orçamento Anual do Município de Nova_x000D_
  Mamoré por Transferência de Recursos”.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3383/decreto_no_6.621-gp-2022-referente_a_lei_no_1789-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3383/decreto_no_6.621-gp-2022-referente_a_lei_no_1789-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários do_x000D_
  Orçamento Anual do Município de Nova_x000D_
  Mamoré por Transposição de Recursos”.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3399/decreto_no_6.632-gp-2022-referente_a_antecipacao_do_feriado_de_carnaval-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3399/decreto_no_6.632-gp-2022-referente_a_antecipacao_do_feriado_de_carnaval-2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ANTECIPAÇÃO_x000D_
  DO FERIADO EM COMEMORAÇÃO_x000D_
  AO CARNAVAL NAS REPARTIÇÕES _x000D_
 PÚBLICAS DO MUNICÍPIO DE_x000D_
  NOVA MAMORÉ/RO.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3447/decreto_no_6.643-gp-2022-referente_a_lei_no_1.796-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3447/decreto_no_6.643-gp-2022-referente_a_lei_no_1.796-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Especial por Excesso de Arrecadação no _x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3448/decreto_no_6.644-gp-2022-referente_a_lei_no1.797-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3448/decreto_no_6.644-gp-2022-referente_a_lei_no1.797-gp-2022.pdf</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3449/decreto_no_6.645-gp-2022-referente_a_lei_no_1.798-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3449/decreto_no_6.645-gp-2022-referente_a_lei_no_1.798-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Especial por Excesso de Arrecadação no _x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3455/decreto_no_6.649-gp-2022-referente_sobre_a_flexibilizacao_do_uso_de_mascara_no_ambito_do_municipio_de_nova_mamore.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3455/decreto_no_6.649-gp-2022-referente_sobre_a_flexibilizacao_do_uso_de_mascara_no_ambito_do_municipio_de_nova_mamore.pdf</t>
   </si>
   <si>
     <t>ESTABELECE ORIENTAÇÕES SOBRE A _x000D_
 FLEXIBILIZAÇÃO DO USO DE MÁSCARA NO_x000D_
  ÂMBITO DO MUNICÍPIO DE NOVA MAMORÉ. -_x000D_
  RONDÔNIA.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3456/decreto_no_6.650-gp-2022-referente_a_lei_no_1.803-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3456/decreto_no_6.650-gp-2022-referente_a_lei_no_1.803-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Especial por excesso de arrecadação no_x000D_
  Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3490/decreto_no_6.701-gp-2022-referente_a_lei_no_1.806-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3490/decreto_no_6.701-gp-2022-referente_a_lei_no_1.806-gp-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por_x000D_
 anulação no Orçamento Vigente".</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3491/decreto_no_6.702-gp-2022-referente_a_lei_no_1.807-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3491/decreto_no_6.702-gp-2022-referente_a_lei_no_1.807-gp-2022.pdf</t>
   </si>
   <si>
     <t>"Movimenta Créditos Orçamentários do_x000D_
 Orçamento Anual do Município de_x000D_
 Nova Mamoré por Transferência de_x000D_
 Recursos".</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3492/decreto_no_6.703-gp-2022-referente_a_lei_no_1.808-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3492/decreto_no_6.703-gp-2022-referente_a_lei_no_1.808-gp-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito_x000D_
 Adicional Especial por_x000D_
 excesso de arrecadação no_x000D_
 Orçamento Vigente".</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3536/decreto_no_6.852-gp-2022-referente_a_lei_no_1.809-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3536/decreto_no_6.852-gp-2022-referente_a_lei_no_1.809-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Especial Suplementar por Anulação no_x000D_
  Orçamento Vigente.”</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3537/decreto_no_6.853-gp-2022-referente_a_lei_no_1.809-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3537/decreto_no_6.853-gp-2022-referente_a_lei_no_1.809-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Especial Suplementar por Anulação no _x000D_
 Orçamento Vigente.”</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3530/decreto_no_6.899-gp-2022-referente_a_lei_no_1.812-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3530/decreto_no_6.899-gp-2022-referente_a_lei_no_1.812-gp-2022.pdf</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3531/decreto_no_6.900-gp-2022-referente_a_lei_no_1.813-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3531/decreto_no_6.900-gp-2022-referente_a_lei_no_1.813-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Especial por excesso de arrecadação _x000D_
 no Orçamento Vigente.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3532/decreto_no_6.901-gp-2022-referente_a_lei_no_1.814-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3532/decreto_no_6.901-gp-2022-referente_a_lei_no_1.814-gp-2022.pdf</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3533/decreto_no_6.902-gp-2022-referente_a_lei_no_1.815-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3533/decreto_no_6.902-gp-2022-referente_a_lei_no_1.815-gp-2022.pdf</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3534/decreto_no_6.903-gp-2022-referente_a_lei_no_1.816-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3534/decreto_no_6.903-gp-2022-referente_a_lei_no_1.816-gp-2022.pdf</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3535/decreto_no_6.904-gp-2022-referente_a_lei_no_1.817-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3535/decreto_no_6.904-gp-2022-referente_a_lei_no_1.817-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários do_x000D_
  Orçamento Anual do Município de Nova _x000D_
 Mamoré por Transferência de Recursos”.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3550/decreto_no_6.924-gp-2022-transfere_a_data_do_feriado_de_tiradentes_de_21_de_abril_para_22_de_abril.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3550/decreto_no_6.924-gp-2022-transfere_a_data_do_feriado_de_tiradentes_de_21_de_abril_para_22_de_abril.pdf</t>
   </si>
   <si>
     <t>"Transfere a data do _x000D_
 Feriado de Tiradentes de_x000D_
  21 de abril (quinta-feira)_x000D_
  para 22 de abrii de 2022 _x000D_
 (sexta-feira) no Município_x000D_
  de Nova Mamoré-RO”.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3608/decreto_no_6.933-gp-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3608/decreto_no_6.933-gp-2022-.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários do_x000D_
  Orçamento Anual do Município de Nova _x000D_
 Mamoré por Remanejamento de Recursos”.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3617/decreto_no_6.953-gp-2022-referente_a_lei_no_1.827-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3617/decreto_no_6.953-gp-2022-referente_a_lei_no_1.827-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Especial por Excesso de Arrecadação no_x000D_
  Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3618/decreto_no_6.954-gp-2022-referente_a_lei_no_1.828-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3618/decreto_no_6.954-gp-2022-referente_a_lei_no_1.828-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no_x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3628/decreto_no_6.962-gp-2022-referente_a_regulamentacao_da_lei_no_1.820-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3628/decreto_no_6.962-gp-2022-referente_a_regulamentacao_da_lei_no_1.820-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Regulamentação da Lei _x000D_
 Municipal n°. 1.820-GP/2022 de 20 de abril _x000D_
 de 2022, que trata da Concessão de Diárias_x000D_
  a Servidores dos Órgãos da Administração_x000D_
  Pública Direta Indireta e Terceirizada do _x000D_
 Município de Nova Mamoré-RO”</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3648/decreto_no_6.978-gp-2022-referente_a_lei_no_1.836-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3648/decreto_no_6.978-gp-2022-referente_a_lei_no_1.836-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no_x000D_
  Orçamento Vigente.”</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3661/decreto_no_6.984-gp-2022-referente_a_lei_no_1.840-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3661/decreto_no_6.984-gp-2022-referente_a_lei_no_1.840-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO _x000D_
 ADICIONAL ESPECIAL POR EXCESSO_x000D_
  DE ARRECADAÇÃO NO ORÇAMENTO _x000D_
 VIGENTE”.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3667/decreto_n_6.982-_gp-2022..pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3667/decreto_n_6.982-_gp-2022..pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Nomeação dos _x000D_
 Membros do Grupo de _x000D_
 Acompanhamento de Estudos de_x000D_
  Manifestação de Interesse Privado_x000D_
  (GA- MIP), bem como da Escolha_x000D_
  do respectivo Presidente e Suplente _x000D_
 do referido Grupo, nos termos do _x000D_
 preceituado pelo Decreto n° 6.699- _x000D_
 GP/2022 em 30 de março de 2022 e_x000D_
  Decreto n° 6.700-GP/2022 em 30 de_x000D_
  março de 2022 e dá outras providências".</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3700/decreto_n_6.994-gp-2022..pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3700/decreto_n_6.994-gp-2022..pdf</t>
   </si>
   <si>
     <t>" Transfere a data do Feriado de Corpus Christi _x000D_
 16 de junho (quinta-feira) para 17 de junho de_x000D_
  2022 (sexta-feira) no Município de Nova Mamoré-RO”.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3749/decreto_no_6.995-gp-2022-referente_a_lei_no_1.841-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3749/decreto_no_6.995-gp-2022-referente_a_lei_no_1.841-gp-2022.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE_x000D_
  CRÉDITO ADICIONAL ESPECIAL POR _x000D_
 EXCESSO DE ARRECADAÇÃO,_x000D_
 CONFORME ART. 43, § 1º, INCISO II DA_x000D_
  LEI N° 4320/64, NA LEI 1765-GP/2021_x000D_
  (LEI ORÇAMENTÁRIA ANUAL_x000D_
  EXERCÍCIO 2022) E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3750/decreto_no_6.996-gp-2022-referente_a_lei_no_1.842-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3750/decreto_no_6.996-gp-2022-referente_a_lei_no_1.842-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
  ADICIONAL POR EXCESSO DE _x000D_
 ARRECADAÇÃO NO ORÇAMENTO_x000D_
  VIGENTE.”</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3751/decreto_no_6.997-gp-2022-referente_a_lei_no_1.843-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3751/decreto_no_6.997-gp-2022-referente_a_lei_no_1.843-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO _x000D_
 ADICIONAL SUPLEMENTAR POR_x000D_
  ANULAÇÃO NO ORÇAMENTO VIGENTE”.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3752/decreto_no_6.998-gp-2022-referente_a_lei_no_1.844-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3752/decreto_no_6.998-gp-2022-referente_a_lei_no_1.844-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
  ADICIONAL ESPECIAL POR EXCESSO _x000D_
 DE ARRECADAÇÃO NO ORÇAMENTO _x000D_
 VIGENTE.”</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3753/decreto_no_6.999-gp-2022-referente_a_lei_no_1.845-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3753/decreto_no_6.999-gp-2022-referente_a_lei_no_1.845-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL POR EXCESSO_x000D_
 DE ARRECADAÇÃO NO ORÇAMENTO_x000D_
 VIGENTE.”</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3754/decreto_no_7.000-gp-2022-referente_a_lei_no_1.846-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3754/decreto_no_7.000-gp-2022-referente_a_lei_no_1.846-gp-2022.pdf</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3755/decreto_no_7.001-gp-2022-referente_a_lei_no_1.847-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3755/decreto_no_7.001-gp-2022-referente_a_lei_no_1.847-gp-2022.pdf</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3756/decreto_no_7.002-gp-2022-referente_a_lei_no_1.848-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3756/decreto_no_7.002-gp-2022-referente_a_lei_no_1.848-gp-2022.pdf</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3757/decreto_no_7.003-gp-2022-referente_a_lei_no_1.849-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3757/decreto_no_7.003-gp-2022-referente_a_lei_no_1.849-gp-2022.pdf</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3758/decreto_no_7.004-gp-2022-referente_a_lei_no_1.850-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3758/decreto_no_7.004-gp-2022-referente_a_lei_no_1.850-gp-2022.pdf</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3759/decreto_no_7.005-gp-2022-referente_a_lei_no_1.851-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3759/decreto_no_7.005-gp-2022-referente_a_lei_no_1.851-gp-2022.pdf</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3760/decreto_no_7.006-gp-2022-referente_a_lei_no_1.852-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3760/decreto_no_7.006-gp-2022-referente_a_lei_no_1.852-gp-2022.pdf</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3777/decreto_no_7.019-gp-2022-referente_a_lei_no_1.856-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3777/decreto_no_7.019-gp-2022-referente_a_lei_no_1.856-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL_x000D_
  ESPECIAL POR EXCESSO DE ARRECADAÇÃO E _x000D_
 TRANSFERÊNCIA NO ORÇAMENTO VIGENTE.”</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3778/decreto_no_7.020-gp-2022-referente_a_lei_no_1.857-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3778/decreto_no_7.020-gp-2022-referente_a_lei_no_1.857-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO _x000D_
 ADICIONAL SUPLEMENTAR POR _x000D_
 ANULAÇÃO NO ORÇAMENTO _x000D_
 VIGENTE.”</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3779/decreto_no_7.021-gp-2022-referente_a_lei_no_1.858-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3779/decreto_no_7.021-gp-2022-referente_a_lei_no_1.858-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO _x000D_
 ADICIONAL ESPECIAL POR EXCESSO _x000D_
 DE ARRECADAÇÃO NO ORÇAMENTO _x000D_
 VIGENTE.”</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3780/decreto_no_7.022-gp-2022-referente_a_lei_no_1.859-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3780/decreto_no_7.022-gp-2022-referente_a_lei_no_1.859-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
  ADICIONAL ESPECIAL POR EXCESSO_x000D_
  DE ARRECADAÇÃO NO ORÇAMENTO_x000D_
  VIGENTE.”</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3781/decreto_no_7.023-gp-2022-referente_a_lei_no_1.860-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3781/decreto_no_7.023-gp-2022-referente_a_lei_no_1.860-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL_x000D_
  ESPECIAL POR EXCESSO DE ARRECADAÇÃO_x000D_
  NO ORÇAMENTO VIGENTE”.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3782/decreto_no_7.024-gp-2022-referente_a_lei_no_1.861-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3782/decreto_no_7.024-gp-2022-referente_a_lei_no_1.861-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL _x000D_
 ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO_x000D_
  ORÇAMENTO VIGENTE”</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3783/decreto_no_7.035-gp-2022-referente_a_lei_no_1.862-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3783/decreto_no_7.035-gp-2022-referente_a_lei_no_1.862-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
  ADICIONAL ESPECIAL POR EXCESSO _x000D_
 DE ARRECADAÇÃO E TRANSFERÊNCIA _x000D_
 NO ORÇAMENTO VIGENTE”.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3784/decreto_no_7.036-gp-2022-referente_a_lei_no_1.863-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3784/decreto_no_7.036-gp-2022-referente_a_lei_no_1.863-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO _x000D_
 ADICIONAL ESPECIAL POR EXCESSO _x000D_
 DE ARRECADAÇÃO NO ORÇAMENTO_x000D_
  VIGENTE”.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3785/decreto_no_7.037-gp-2022-referente_a_lei_no_1.864-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3785/decreto_no_7.037-gp-2022-referente_a_lei_no_1.864-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL POR EXCESSO_x000D_
 DE ARRECADAÇÃO NO ORÇAMENTO_x000D_
 VIGENTE”.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3786/decreto_no_7.038-gp-2022-referente_a_lei_no_1.865-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3786/decreto_no_7.038-gp-2022-referente_a_lei_no_1.865-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
  ADICIONAL ESPECIAL POR EXCESSO _x000D_
 DE ARRECADAÇÃO E TRANSFERÊNCIA_x000D_
  NO ORÇAMENTO VIGENTE”.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3787/decreto_no_7.039-gp-2022-referente_a_lei_no_1.866-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3787/decreto_no_7.039-gp-2022-referente_a_lei_no_1.866-gp-2022.pdf</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3788/decreto_no_7.040-gp-2022-referente_a_lei_no_1.867-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3788/decreto_no_7.040-gp-2022-referente_a_lei_no_1.867-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
  ADICIONAL ESPECIAL POR EXCESSO_x000D_
  DE ARRECADAÇÃO E TRANSFERÊNCIA _x000D_
 NO ORÇAMENTO VIGENTE”.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3789/decreto_no_7.041-gp-2022-referente_a_lei_no_1.868-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3789/decreto_no_7.041-gp-2022-referente_a_lei_no_1.868-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO _x000D_
 ADICIONAL ESPECIAL POR EXCESSO_x000D_
  DE ARRECADAÇÃO E TRANSFERÊNCIA _x000D_
 NO ORÇAMENTO VIGENTE”.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3790/decreto_no_7.042-gp-2022-referente_a_lei_no_1.869-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3790/decreto_no_7.042-gp-2022-referente_a_lei_no_1.869-gp-2022.pdf</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3791/decreto_no_7.043-gp-2022-referente_a_lei_no_1.870-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3791/decreto_no_7.043-gp-2022-referente_a_lei_no_1.870-gp-2022.pdf</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3792/decreto_no_7.044-gp-2022-referente_a_lei_no_1.871-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3792/decreto_no_7.044-gp-2022-referente_a_lei_no_1.871-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO _x000D_
 ADICIONAL ESPECIAL POR EXCESSO_x000D_
  DE ARRECADAÇÃO E TRANSFERÊNCIA_x000D_
  NO ORÇAMENTO VIGENTE”.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3793/decreto_no_7.045-gp-2022-referente_a_lei_no_1.872-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3793/decreto_no_7.045-gp-2022-referente_a_lei_no_1.872-gp-2022.pdf</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3794/decreto_no_7.046-gp-2022-referente_a_lei_no_1.873-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3794/decreto_no_7.046-gp-2022-referente_a_lei_no_1.873-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
  ADICIONAL POR TRANSFERÊNCIA_x000D_
  NO ORÇAMENTO VIGENTE”.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3795/decreto_no_7.047-gp-2022-referente_a_lei_no_1.874-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3795/decreto_no_7.047-gp-2022-referente_a_lei_no_1.874-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
  ADICIONAL ESPECIAL POR EXCESSO_x000D_
  DE ARRECADAÇÃO E TRANSFERÊNCIA_x000D_
  NO ORÇAMENTO VIGENTE”.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3826/decreto_no_7.059-gp-2022-referente_a_lei_no_1.875-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3826/decreto_no_7.059-gp-2022-referente_a_lei_no_1.875-gp-2022.pdf</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3827/decreto_no_7.060-gp-2022-referente_a_lei_no_1.876-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3827/decreto_no_7.060-gp-2022-referente_a_lei_no_1.876-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
  ADICIONAL ESPECIAL POR EXCESSO_x000D_
  DE ARRECADAÇÃO NO ORÇAMENTO _x000D_
 VIGENTE”.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3828/decreto_no_7.061-gp-2022-referente_a_lei_no_1.877-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3828/decreto_no_7.061-gp-2022-referente_a_lei_no_1.877-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO _x000D_
 ADICIONAL ESPECIAL POR EXCESSO_x000D_
  DE ARRECADAÇÃO NO ORÇAMENTO_x000D_
  VIGENTE”.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3829/decreto_no_7.062-gp-2022-referente_a_lei_no_1.878-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3829/decreto_no_7.062-gp-2022-referente_a_lei_no_1.878-gp-2022.pdf</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3830/decreto_no_7.063-gp-2022-referente_a_lei_no_1.765-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3830/decreto_no_7.063-gp-2022-referente_a_lei_no_1.765-gp-2021.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO _x000D_
 ADICIONAL SUPLEMENTAR E DÁ OUTRAS_x000D_
  PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3831/decreto_no_7.065-gp-2022-referente_a_lei_no_1.880-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3831/decreto_no_7.065-gp-2022-referente_a_lei_no_1.880-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO _x000D_
 ADICIONAL SUPLEMENTAR POR _x000D_
 ANULAÇÃO NO ORÇAMENTO VIGENTE.”</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3832/decreto_no_7.069-gp-2022-referente_ao_ponto_facultativo_o_dia_22_de_julho_de_2022_aos_orgaos_publico_municipais.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3832/decreto_no_7.069-gp-2022-referente_ao_ponto_facultativo_o_dia_22_de_julho_de_2022_aos_orgaos_publico_municipais.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE PONTO FACULTATIVO_x000D_
  O DIA 22 DE JULHO DE 2022, AOS_x000D_
  ÓRGÃOS PÚBLICO MUNICIPAIS EM _x000D_
 ALUSÃO AO ANIVERSÁRIO DE 34 _x000D_
 ANOS DO MUNICÍPIO DE NOVA_x000D_
  MAMORÉ-RO”.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3841/decreto_no_7.073-gp-2022-referente_a_lei_no_1.882-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3841/decreto_no_7.073-gp-2022-referente_a_lei_no_1.882-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR POR_x000D_
 ANULAÇÃO NO ORÇAMENTO_x000D_
 VIGENTE.”</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3849/decreto_no_7.086-gp-2022-referente_a_lei_no_1.883-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3849/decreto_no_7.086-gp-2022-referente_a_lei_no_1.883-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO _x000D_
 ADICIONAL ESPECIAL POR EXCESSO_x000D_
 DE ARRECADAÇÃO NO ORÇAMENTO_x000D_
  VIGENTE”.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3874/decreto_no_6.697-gp-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3874/decreto_no_6.697-gp-2022-.pdf</t>
   </si>
   <si>
     <t>“Estabelece Novo Horário de_x000D_
 Trabalho e Expediente nos_x000D_
 órgãos da Administração_x000D_
 Direta e Indireta do Município_x000D_
 de Nova Mamoré e dá outras_x000D_
 providências”.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3875/decreto_no_7.105-gp-2022-referente_a_lei_no_1.884-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3875/decreto_no_7.105-gp-2022-referente_a_lei_no_1.884-gp-2022.pdf</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3876/decreto_no_7.106-gp-2022-referente_a_lei_no_1.885-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3876/decreto_no_7.106-gp-2022-referente_a_lei_no_1.885-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL POR EXCESSO _x000D_
 DE ARRECADAÇÃO NO ORÇAMENTO_x000D_
  VIGENTE”.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3888/decreto_no_7.121-gp-2022-referente_a_lei_no_1.888-gp-2022-retificado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3888/decreto_no_7.121-gp-2022-referente_a_lei_no_1.888-gp-2022-retificado.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
  ADICIONAL SUPLEMENTAR POR _x000D_
 ANULAÇÃO NO ORÇAMENTO VIGENTE.”</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3889/decreto_no_7.121-gp-2022-referente_a_lei_no_1.888-gp-2022-sem_efeito.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3889/decreto_no_7.121-gp-2022-referente_a_lei_no_1.888-gp-2022-sem_efeito.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO _x000D_
 ADICIONAL SUPLEMENTAR POR_x000D_
  EXCESSO DE ARRECADAÇÃO NO_x000D_
  ORÇAMENTO VIGENTE.”</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3908/decreto_no_7.129-gp-2022-referente_a_lei_no_1.892-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3908/decreto_no_7.129-gp-2022-referente_a_lei_no_1.892-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Especial por excesso de arrecadação no _x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3909/decreto_no_7.130-gp-2022-referente_a_lei_no_1.893-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3909/decreto_no_7.130-gp-2022-referente_a_lei_no_1.893-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por Anulação no _x000D_
 Orçamento Vigente.”</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3962/decreto_no_7.165-gp-2022-referente_a_lei_no_1.897-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3962/decreto_no_7.165-gp-2022-referente_a_lei_no_1.897-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários do _x000D_
 Orçamento Anual do Município de Nova_x000D_
 Mamoré por Transferência de Recursos”.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3963/decreto_no_7.166-gp-2022-referente_a_lei_no_1.898-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3963/decreto_no_7.166-gp-2022-referente_a_lei_no_1.898-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento _x000D_
 Vigente.”</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3981/decreto_no_7.172-gp-2022-referente_ao_ponto_facultativo_o_dia_03_de_outubro_de_2022_aos_orgaos_publico_municipais.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3981/decreto_no_7.172-gp-2022-referente_ao_ponto_facultativo_o_dia_03_de_outubro_de_2022_aos_orgaos_publico_municipais.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE PONTO_x000D_
 FACULTATIVO O DIA 03_x000D_
  DE OUTUBRO DE 2022_x000D_
  (SEGUNDA- FEIRA), AOS_x000D_
  ÓRGÃOS PÚBLICOS DO_x000D_
  MUNICÍPIO DE NOVA_x000D_
  MAMORÉ- RO”.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3994/decreto_no_7.189-gp-2022-referente_a_lei_no_1.905-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3994/decreto_no_7.189-gp-2022-referente_a_lei_no_1.905-gp-2022.pdf</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3996/decreto_no_7.195-gp-2022-referente_a_lei_no_1.907-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3996/decreto_no_7.195-gp-2022-referente_a_lei_no_1.907-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por Anulação no Orçamento_x000D_
  Vigente.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3997/decreto_no_7.196gp-2022-referente_a_lei_no_1.908-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3997/decreto_no_7.196gp-2022-referente_a_lei_no_1.908-gp-2022.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários_x000D_
 do Orçamento Anual do Município de_x000D_
  Nova Mamoré por Transferência de_x000D_
  Recursos.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3998/decreto_no_7.197-gp-2022-referente_a_lei_no_1.909-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3998/decreto_no_7.197-gp-2022-referente_a_lei_no_1.909-gp-2022.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários _x000D_
 do Orçamento Anual do Município de_x000D_
  Nova Mamoré por Remanejamento de_x000D_
  Recursos.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3999/decreto_no_7.198-gp-2022-referente_a_prorrogacao_e_alteracao_do_decreto_de_no_6.697-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3999/decreto_no_7.198-gp-2022-referente_a_prorrogacao_e_alteracao_do_decreto_de_no_6.697-gp-2022.pdf</t>
   </si>
   <si>
     <t>‘‘Prorroga e Altera o Decreto_x000D_
  n° 6.697-GP/2022 que _x000D_
 Estabelece o Horário de _x000D_
 Trabalho e Expediente nos _x000D_
 órgãos da Administração _x000D_
 Direta e Indireta do Município _x000D_
 de Nova Mamoré e dá outras _x000D_
 providências”.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4013/decreto_no_7.206-gp-2022-transfere_o_dia_4_de_novembro_de_2022_a_comemoracao_do_dia_do_servidor_publico.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4013/decreto_no_7.206-gp-2022-transfere_o_dia_4_de_novembro_de_2022_a_comemoracao_do_dia_do_servidor_publico.pdf</t>
   </si>
   <si>
     <t>‘Transfere para o dia 04 de _x000D_
 novembro de 2022, a _x000D_
 Comemoração do Dia do_x000D_
  Servidor Público no Município _x000D_
 de Nova Mamoré-RO”.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4023/decreto_no_7.208-gp-2022-referente_a_lei_no_1.911-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4023/decreto_no_7.208-gp-2022-referente_a_lei_no_1.911-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por Anulação no_x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4044/decreto_no_7.228-gp-2022-referente_a_lei_no_1.913-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4044/decreto_no_7.228-gp-2022-referente_a_lei_no_1.913-gp-2022.pdf</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4045/decreto_no_7.229-gp-2022-referente_a_lei_no_1.914-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4045/decreto_no_7.229-gp-2022-referente_a_lei_no_1.914-gp-2022.pdf</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4046/decreto_no_7.230-gp-2022-referente_a_lei_no_1.915-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4046/decreto_no_7.230-gp-2022-referente_a_lei_no_1.915-gp-2022.pdf</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4047/decreto_no_7.236-gp-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4047/decreto_no_7.236-gp-2022-.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o horário de expediente _x000D_
 nos órgãos da Administração Direta e_x000D_
  Indireta do Município de Nova _x000D_
 Mamoré- RO, nos Jogos da Seleção _x000D_
 Brasileira de Futebol na Copa do_x000D_
  Mundo FIFA 2022”.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4075/decreto_no_7.209-gp-2022-referente_a_lei_no_1.912-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4075/decreto_no_7.209-gp-2022-referente_a_lei_no_1.912-gp-2022.pdf</t>
   </si>
   <si>
     <t>MOVIMENTA CRÉDITOS ORÇAMENTÁRIOS DO _x000D_
 ORÇAMENTO ANUAL DO MUNICÍPIO DE NOVA_x000D_
  MAMORÉ POR TRANSPOSIÇÃO DE RECURSOS.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4076/decreto_no_7.246-gp-2022-referente_a_lei_no_1.916-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4076/decreto_no_7.246-gp-2022-referente_a_lei_no_1.916-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito adicional_x000D_
 especial por excesso de arrecadação no_x000D_
 orçamento vigente”.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4077/decreto_no_7.247-gp-2022-referente_a_lei_no_1.917-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4077/decreto_no_7.247-gp-2022-referente_a_lei_no_1.917-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional _x000D_
 especial por excesso de arrecadação no_x000D_
  orçamento vigente.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4078/decreto_no_7.250-gp-2022-referente_a_lei_no_1.919-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4078/decreto_no_7.250-gp-2022-referente_a_lei_no_1.919-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento_x000D_
  Vigente.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4079/decreto_no_7.251-gp-2022-referente_a_lei_no_1.920-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4079/decreto_no_7.251-gp-2022-referente_a_lei_no_1.920-gp-2022.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do _x000D_
 Orçamento Anual do Município de Nova_x000D_
  Mamoré por Transposição de Recursos.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4080/decreto_no_7.252-gp-2022-referente_a_lei_no_1.921-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4080/decreto_no_7.252-gp-2022-referente_a_lei_no_1.921-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários do _x000D_
 Orçamento Anual do Município de Nova_x000D_
  Mamoré por Transferência de Recursos”.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4081/decreto_no_7.253-gp-2022-referente_a_lei_no_1.922-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4081/decreto_no_7.253-gp-2022-referente_a_lei_no_1.922-gp-2022.pdf</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4103/decreto_no_7.268-gp-2022-referente_a_lei_no_1.925-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4103/decreto_no_7.268-gp-2022-referente_a_lei_no_1.925-gp-2022.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do_x000D_
 Orçamento Anual do Município de Nova_x000D_
 Mamoré por Transferência de Recursos.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4104/decreto_no_7.269-gp-2022-referente_a_lei_no_1.926-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4104/decreto_no_7.269-gp-2022-referente_a_lei_no_1.926-gp-2022.pdf</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4128/decreto_no_7.287-gp-2022-recesso_funcional_natalino.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4128/decreto_no_7.287-gp-2022-recesso_funcional_natalino.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o RECESSO_x000D_
 FUNCIONAL para a_x000D_
 comemoração das Festas de_x000D_
 Natal e Final do Ano de 2022_x000D_
 no âmbito da Prefeitura do_x000D_
 Município de Nova Mamoré e_x000D_
 dá outras providências".</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4129/decreto_no_7.288-gp-2022-referente_a_lei_no_1.928-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4129/decreto_no_7.288-gp-2022-referente_a_lei_no_1.928-gp-2022.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários_x000D_
 do Orçamento Anual do Município de_x000D_
 Nova Mamoré por Remanejamento de_x000D_
 Recursos.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4130/decreto_no_7.289-gp-2022-referente_a_lei_no_1.929-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4130/decreto_no_7.289-gp-2022-referente_a_lei_no_1.929-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por Anulação no Orçamento_x000D_
 Vigente.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4131/decreto_no_7.290-gp-2022-referente_a_lei_no_1.930-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4131/decreto_no_7.290-gp-2022-referente_a_lei_no_1.930-gp-2022.pdf</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4132/decreto_no_7.291-gp-2022-referente_a_lei_no_1.931-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4132/decreto_no_7.291-gp-2022-referente_a_lei_no_1.931-gp-2022.pdf</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4133/decreto_no_7.292-gp-2022-referente_a_lei_no_1.932-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4133/decreto_no_7.292-gp-2022-referente_a_lei_no_1.932-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento _x000D_
 Vigente.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4134/decreto_no_7.293-gp-2022-referente_a_lei_no_1.933-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4134/decreto_no_7.293-gp-2022-referente_a_lei_no_1.933-gp-2022.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários_x000D_
  do Orçamento Anual do Município de_x000D_
  Nova Mamoré por Remanejamento de_x000D_
  Recursos.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4145/decreto_no_7.298-gp-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4145/decreto_no_7.298-gp-2022-.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por Anulação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3385/decreto_legislativo_no_001-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3385/decreto_legislativo_no_001-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PONTOS FACULTATIVOS _x000D_
 NOS DIA 28 DE FEVEREIRO DE 2022, _x000D_
 E NO DIA 02 DE MARÇO DE 2022, NO_x000D_
 ÂMBITO DA CÂMARA DE VEREADORES_x000D_
 DO MUNICÍPIO DE NOVA MAMORÉ-RO.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3513/decreto_legislativo_no_002-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3513/decreto_legislativo_no_002-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO _x000D_
 DAS CONTAS DE GOVERNO DO _x000D_
 MUNICÍPIO DE NOVA _x000D_
 MAMORÉ/RO, RELATIVAS AO _x000D_
 EXERCÍCIO DE 2020, DE _x000D_
 RESPONSABILIDADE DO_x000D_
 SENHOR CLAUDIONOR LEME_x000D_
 DA ROCHA, EX-PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3514/decreto_legislativo_no_003-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3514/decreto_legislativo_no_003-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>ESTABELECE QUE O HORÁRIO DE _x000D_
 EXPEDIENTE SERÁ ATÉ AS 12H NO_x000D_
  DIA 14 DE ABRIL DE 2022 NO _x000D_
 ÂMBITO DA CÂMARA DE _x000D_
 VEREADORES DO MUNICÍPIO DE _x000D_
 NOVA MAMORÉ-RO.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3549/decreto_legislativo_no_004-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3549/decreto_legislativo_no_004-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>TRANSFERE A DATA DO FERIADO _x000D_
 DE TIRADENTES DE 21 DE ABRIL _x000D_
 (QUINTA-FEIRA) PARA 22 DE ABRIL_x000D_
  DE 2022 (SEXTA-FEIRA) NO ÂMBITO_x000D_
  DA CÂMARA MUNICIPAL DE NOVA _x000D_
 MAMORÉ.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3810/decreto_legislativo_no_005-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3810/decreto_legislativo_no_005-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PONTO_x000D_
 FACULTATIVO NO DIA_x000D_
  22 DE JULHO (SEXTA-FEIRA),_x000D_
  NO ÂMBITO DA CÂMARA_x000D_
  MUNICIPAL DE NOVA MAMORÉ, _x000D_
 CONSIDERANDO O FERIADO DO _x000D_
 DIA 21 DE JULHO, ANIVERSÁRIO_x000D_
  DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3920/decreto_legislativo_no_006-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3920/decreto_legislativo_no_006-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PONTO FACULTATIVO_x000D_
 NO DIA 06 DE SETEMBRO (TERÇA-FEIRA), _x000D_
 NO ÂMBITO DA CÂMARA MUNICIPAL DE_x000D_
 NOVA MAMORÉ, CONSIDERANDO O _x000D_
 FERIADO DO DIA 07 DE SETEMBRO, _x000D_
 COMEMORAÇÃO DA INDEPENDÊNCIA DO _x000D_
 BRASIL.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3964/decreto_legislativo_no_007-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3964/decreto_legislativo_no_007-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PONTO_x000D_
 FACULTATIVO NO DIA _x000D_
 03 DE OUTUBRO _x000D_
 (SEGUNDA-FEIRA), NO_x000D_
  ÂMBITO DA CÂMARA _x000D_
 MUNICIPAL DE NOVA_x000D_
  MAMORÉ, CONSIDERANDO _x000D_
 O FERIADO DO DIA 04 DE _x000D_
 OUTUBRO, DIA DO_x000D_
  PADROEIRO DO MUNICÍPIO _x000D_
 DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO</t>
   </si>
   <si>
     <t>ABÍLIO BAIANO, ANDRÉ DO SINDICATO, JAIR DA 29, Mesa Diretora, ABNEIR DA FARMÁCIA, CÉLIO BRITO, CLAUDIOMIR RODRIGUES, FÁBIO CARCARÁ, GIRIPOCA, JOSÉ CARLOS ELETRICISTA, Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3405/edital_de_convocacao_-sessao_solene.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3405/edital_de_convocacao_-sessao_solene.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO _x000D_
 _x000D_
  Convoca os Senhores Vereadores para Sessão Solene presencial com transmissão on-line, da Câmara Municipal de Nova Mamoré /RO, a ser realizada no próximo dia 11/03/2022, às 19 horas, para outorga do título de cidadã honorifica à ilustre senhora Silvia Cristina Amancio Chagas e outorga do título de cidadão honorífico aos ilustres senhores: Wellison Nunes da Silva, Claudionor Lemes da Rocha e o senhor Acir Marcos Gurgacz, pelos relevantes serviços públicos prestados ao Estado de Rondônia e ao Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3423/edital_de_convocacao-_2a_sessao_solene.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3423/edital_de_convocacao-_2a_sessao_solene.pdf</t>
   </si>
   <si>
     <t>Convoca os Senhores Vereadores para Sessão Solene presencial com transmissão on-line, da Câmara Municipal de Nova Mamoré /RO, a ser realizada no próximo dia 18/03/2022, às 19 horas, para outorga do título cidadão honorífico ao ilustre senhor: Acir Marcos Gurgacz, pelos relevantes serviços públicos prestados ao Estado de Rondônia e ao Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>ABÍLIO BAIANO, ANDRÉ DO SINDICATO, JAIR DA 29, Mesa Diretora, ABNEIR DA FARMÁCIA, CÉLIO BRITO, CLAUDIOMIR RODRIGUES, FÁBIO CARCARÁ, GIRIPOCA, JOSÉ CARLOS ELETRICISTA, MARQUINHO DA 28, Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3474/3o_edital_de_convocacao_audiencia_publica-tratar_dos_estudos_de_inventarios_hidreletrico_binacional_da_bacia_do_rio_madeira_e_afluentes_bolivia-brasil.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3474/3o_edital_de_convocacao_audiencia_publica-tratar_dos_estudos_de_inventarios_hidreletrico_binacional_da_bacia_do_rio_madeira_e_afluentes_bolivia-brasil.pdf</t>
   </si>
   <si>
     <t>Edital de Convocação para Audiência Pública_x000D_
 _x000D_
 OBJETO: Tratar dos Estudos de Inventário hidrelétrico binacional da bacia do rio Madeira e afluentes Bolívia-Brasil._x000D_
 _x000D_
 Considerando que em abril de 2016, foi assinado na cidade do Rio de Janeiro um Acordo de Cooperação entre as Centrais Elétricas Brasileiras S.A. - ELETROBRAS e a Empresa Nacional de Electricidad - ENDE para definir os princípios, obrigações, procedimentos e condições para a contratação e execução conjunta dos Estudos de Inventário hidrelétrico binacional da bacia do rio Madeira e afluentes Bolívia-Brasil._x000D_
 A saber: A Empresa Nacional de Eletricidade (ENDE) é uma corporação do Estado Plurinacional da Bolívia, com sede em Cochabamba, que participa de forma sustentável em toda a cadeia produtiva da indústria elétrica e em atividades de importação e exportação de eletricidade, tendo como compromisso a promoção e o desenvolvimento social e econômico da Bolívia.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4040/convocacao_audiencia_publica-loa-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4040/convocacao_audiencia_publica-loa-2023.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE AUDIÊNCIA PÚBLICA_x000D_
 _x000D_
 O Presidente da Câmara de Vereadores do Município de Nova Mamoré/RO, no uso de suas atribuições legais e em conformidade com as disposições do Regimento Interno da Câmara Municipal e o inciso I do § 1º do art. 48 da Lei Complementar n° 101, de 4 de maio de 2000, CONVOCAR AUDIÊNCIA PÚBLICA que será realizada no dia 16 de novembro de 2022, às 09h30min, no Plenário da Câmara Municipal de Nova Mamoré, para apresentação do Projeto de Lei n° 122-GP/2022, que versa sobre a Lei Orçamentária Anual - LOA, para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>EMDPB</t>
   </si>
   <si>
     <t>ELEIÇÃO DA MESA DIRETORA PARA OS PRÓXIMOS BIÊNIO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3285/convocacao-para_eleicao_da_mesa_diretora-2023-2024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3285/convocacao-para_eleicao_da_mesa_diretora-2023-2024.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO PARA ELEIÇÃO DA MESA DIREITORA 2° BIÉNIO -2023/2024_x000D_
 _x000D_
 O PRESIDENTE DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, no uso das atribuições legais que lhe conferem a Lei Orgânica do Município e o Regimento Interno desta Casa de Leis faz saber que:_x000D_
 _x000D_
 Considerando o inciso I do art. 47 da Lei Orgânica do Município de Nova Mamoré, que dispõe:_x000D_
 Art. 47. A Mesa da Câmara Municipal de Nova Mamoré será composta de Presidente, dos Primeiro e Segundo Vice-Presidente e Primeiro e Segundo Secretário para mandato de dois anos, sendo permitida a recondução para o mesmo cargo na mesma legislatura mediante nova eleição.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>EMDF</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA</t>
   </si>
   <si>
     <t>ABÍLIO BAIANO, Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3425/emenda_modificativa_no_001-2022-refrente_ao_projeto_de_lei_no_023-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3425/emenda_modificativa_no_001-2022-refrente_ao_projeto_de_lei_no_023-gp-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA N° 001 MODIFICATIVA AO PROJETO DE LEI N° 023- GP/2022_x000D_
 Altere-se os valores previstos nos Anexos I e II do Projeto de Lei n° 049- GP/2021.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>ABÍLIO BAIANO, CÉLIO BRITO, CLAUDIOMIR RODRIGUES, GIRIPOCA, JAIR DA 29, JOSÉ CARLOS ELETRICISTA, MARQUINHO DA 28</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3527/emenda_modificativa_no_002-2022-referente_ao_projeto_de_lei_no_035-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3527/emenda_modificativa_no_002-2022-referente_ao_projeto_de_lei_no_035-gp-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA N° 002 MODIFICATIVA AO PROJETO DE LEI N° 035- GP/2022_x000D_
 _x000D_
 Altera-se a Ementa do Projeto de Lei n° 035-GP/2022, que passa a possuir a seguinte redação:_x000D_
 _x000D_
 Dispõe sobre regulamentação de _x000D_
 viagem a serviço e concessão de _x000D_
 diária a servidores dos órgãos da _x000D_
 administração pública direta e _x000D_
 indireta do Município de Nova _x000D_
 Mamoré e criação de auxílio de _x000D_
 deslocamento para os motoristas _x000D_
 do Hospital de Antônio Luiz de _x000D_
 Macedo no desempenho de suas _x000D_
 funções e dá outras providências.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>EMDSU</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3410/emenda_supressiva_de_no_001-cmnm-2022-referente_ao_projeto_de_lei_no_004-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3410/emenda_supressiva_de_no_001-cmnm-2022-referente_ao_projeto_de_lei_no_004-gp-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA N° 001 SUPRESSIVA AO PROJETO DE LEI N° 004-GP/2022_x000D_
 Suprimam-se o inciso II do art. 6º do Projeto de Lei n° 004-GP/2022.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3526/emenda_supressiva_de_no_002-cmnm-2022-referente_ao_projeto_de_lei_no_035-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3526/emenda_supressiva_de_no_002-cmnm-2022-referente_ao_projeto_de_lei_no_035-gp-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA N° 002 SUPRESSIVA AO PROJETO DE LEI N° 035-GP/2022_x000D_
 _x000D_
 Suprima-se o art. 18 do Projeto de Lei n° 035-GP/2022.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>JAIR DA 29</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3334/1-indicacao_no_001-gv-jao-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3334/1-indicacao_no_001-gv-jao-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 001   			_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 O Vereador JAIR ALVES DE OLIVEIRA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO – LHE, que seja realizado a implantação  de uma área experimental com o uso da tecnologia PAVION, nas ruas e avenidas do distrito de Nova Dimensão, sendo: Av. Aracaju (350 mts), Av. Maceió (345 mts), Av. Rio de Janeiro (110 mts), Av. Amazonas (105 mts) e Av. Cuiabá (105 mts) – Totalizando 1.000 metros, estas avenidas dá acesso ao posto de saúde e a sub prefeitura de Nova Dimensão.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>FÁBIO CARCARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3335/1-indicacao_no_002-gv-fsc-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3335/1-indicacao_no_002-gv-fsc-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 002_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 		O Vereador FABIO DOS SANTOS DAS CHAGAS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal de Obras – SEMOTRAN, INDICANDO – LHE, que seja efetuado os serviços de conclusão do canal do ambrosio com a devida instalação de galerias nos trechos que houver necessidade..</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3336/2-indicacao_no_003-gv-fsc-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3336/2-indicacao_no_003-gv-fsc-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 003_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 		O Vereador FABIO DOS SANTOS DAS CHAGAS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO – LHE, que seja Disponibilizado profissionais para realizar os serviços gerais tais como: manutenção e conservação da área das instituições de ensino fundamental instaladas em nova Mamoré.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>ABÍLIO BAIANO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3342/1.indicacao_no_004-gv-nas-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3342/1.indicacao_no_004-gv-nas-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 004 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador NILSON ALVES DE SOUZA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO - LHE, que realize construção de um poço artesiano na Unidade Mista Antônio Luiz De Macedo.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>Professor Denizio, ABÍLIO BAIANO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3346/1-indicacao_no_005-gv-dpc-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3346/1-indicacao_no_005-gv-dpc-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 005 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 Os Vereadores DENIZIO PEREIRA DA COSTA e NILSON ALVES DE SOUZA._x000D_
 infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicitam à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO - LHE, que realize construção de um ponto de táxi e de um ponto de moto táxi no Distrito de Nova Dimensão/RO.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>MARQUINHO DA 28</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3368/1-indicacao_no_006-gv-mhob-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3368/1-indicacao_no_006-gv-mhob-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 006 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 O Vereador MARCOS HENRIQUE DE O. BEZERRA infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, com cópia ao secretário municipal de saúde (SEMUSA) INDICANDO - LHE, que efetue a criação de um programa de distribuição de Vitaminas para as pessoas idosas de Nova Mamoré.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3389/3-indicacao_no_007-gv-fsc-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3389/3-indicacao_no_007-gv-fsc-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 007			_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador FABIO DOS SANTOS DAS CHAGAS , infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, com cópia ao secretário municipal de obras e serviços públicos INDICANDO – LHE, que efetue a conclusão da Avenida 7 de Setembro com abertura do trecho final, a partir da unidade residencial  n° 3882 no bairro Santa Luzia.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>JOSÉ CARLOS ELETRICISTA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3414/1-indicacao_no_008-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3414/1-indicacao_no_008-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 008					Nova Mamoré, 07 de março de 2022._x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 		O Vereador JOSÉ CARLOS R. DOS SANTOS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para o Secretario Municipal de Obras – SEMOTRAN, INDICANDO – LHE,  a recuperação de trechos considerados críticos na oitava linha do ribeirão.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3415/2.indicacao_no_009-gv-nas-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3415/2.indicacao_no_009-gv-nas-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 009                                 Nova Mamoré/RO, 07 de março de 2022._x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador NILSON ALVES DE SOUZA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO - LHE, que realize a manutenção da iluminação pública da quadra de esporte do Distrito de Palmeiras.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>ABNEIR DA FARMÁCIA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3441/1-indicacao_no_010-gv-asf-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3441/1-indicacao_no_010-gv-asf-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n°010_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador ABNEIR SOARES DE FRANÇA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, com cópia ao secretário municipal de Saúde, INDICANDO - LHE, que seja feita a disponibilização de plantão noturno nos serviços de saúde de urgência, incluindo os serviços de motorista da ambulância, na Unidade básica de Saúde José Carlos Medani, a UBS de Jacinopolis, sediada no Distrito de Jacinopolis.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3458/2-indicacao_no_011-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3458/2-indicacao_no_011-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 011_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 _x000D_
 O Vereador JOSÉ CARLOS R. DOS SANTOS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a Secretaria Municipal de Saúde, INDICANDO - LHE, que seja providenciado em caráter de urgência a disponibilização de canetas injetoras de insulina no sistema de saúde local, para atender as necessidade dos pacientes de nova Mamoré.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3459/3.indicacao_no_012-gv-nas-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3459/3.indicacao_no_012-gv-nas-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 012_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador NILSON ALVES DE SOUZA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO - LHE, que altere o sentido do fluxo de trânsito da Avenida Artur Arantes Meira (rua em frente a Gazin), tornando a mão única no sentido da direita em relação a BR 425.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>CLAUDIOMIR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3470/1-indicacao_no_013-gv-cr-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3470/1-indicacao_no_013-gv-cr-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 013_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, com cópia ao secretário municipal de obras e serviços públicos INDICANDO - LHE, que seja viabilizado a instalação de uma pista de skate no município de Nova Mamoré.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3471/3-indicacao_no_014-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3471/3-indicacao_no_014-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 014_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador JOSÉ CARLOS R. DOS SANTOS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO - LHE que sejam instaladas lixeiras públicas na região central do Distrito de Palmeiras.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3472/2-indicacao_no_015-gv-mhob-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3472/2-indicacao_no_015-gv-mhob-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 015_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador MARCOS HENRIQUE DE O. BEZERRA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, com cópia ao secretário municipal de saúde (SEMUSA) INDICANDO - LHE, que haja a disponibilização de atendimento com fisioterapeuta 1 vez por semana e psicólogo(a) 2 vezes ao mês no posto de saúde Diolírio José de Oliveira, localizado no Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3507/2-indicacao_no_016-gv-asf-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3507/2-indicacao_no_016-gv-asf-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 016_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador ABNEIR SOARES DE FRANÇA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa_ Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, com cópia ao secretário municipal de Saúde e Secretario municipal de Educação, INDICANDO - LHE, que o Edital de chamamento Público n° 001/2022/DESAM/FUNASA, para que o município apresente o projetos de Educação em Saúde Ambiental voltados para a população residente nas áreas rurais visando a promoção e a proteção da saúde, a sustentabilidade das ações e serviços de saneamento e de saúde ambiental.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3508/3-indicacao_no_017-gv-mhob-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3508/3-indicacao_no_017-gv-mhob-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 017_x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador MARCOS HENRIQUE DE O. BEZERRA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, com cópia ao secretário municipal de saúde (SEMUSA) INDICANDO - LHE, que o Município firme convênio com os laboratórios de análises clinicas instalados no distrito de Nova Dimensão para atendimento da população local.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3509/4.indicacao_no_018-gv-nas-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3509/4.indicacao_no_018-gv-nas-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 018_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador NILSON ALVES DE SOUZA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, com cópia para o secretário municipal de Saúde, INDICANDO - LHE, que realize a Implantação de um MOTOR DE LUZ NO POSTO DE SAÚDE DIOLÍRIO JOSÉ DE OLIVEIRA, localizado no Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3510/4-indicacao_no_019-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3510/4-indicacao_no_019-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N ° 019_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador JOSÉ CARLOS R. DOS SANTOS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO - LHE que haja a fiscalização dos lixões no Distrito de Nova Dimensão e no Distrito de Palmeiras.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3540/5.indicacao_no_020-gv-nas-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3540/5.indicacao_no_020-gv-nas-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 20_x000D_
 _x000D_
 O Vereador NILSON ALVES DE SOUZA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Prefeito Marcélio Rodrigues Uchôa, com cópia ao secretário municipal de obras (SEMOTRAN), INDICANDO - LHE, que disponibilize Massa Asfáltica para o Tapa Buracos dos Distritos de Palmeiras e Nova Dimensão.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>GIRIPOCA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3541/1-indicacao_no_021-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3541/1-indicacao_no_021-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 21_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador JUVENIL QUIRINO JACONI, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Prefeito Marcélio Rodrigues Uchôa, com cópia ao secretário municipal de obras (SEMOTRAN), INDICANDO - LHE, que realize a LIMPEZA DO CAMPO DE FUTEBOL QUE SE ENCONTRA EM TERRENO PARTICULAR LOCALIZADO NO DISTRITO DE PALMEIRAS, pertencente a este Município.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3557/2-indicacao_no_022-gv-dpc-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3557/2-indicacao_no_022-gv-dpc-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 022_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador DENIZIO PEREIRA DA COSTA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Prefeito Marcélio Rodrigues Uchôa, com cópia ao secretário municipal de obras (SEMOTRAN), INDICANDO - LHE, que REALIZE A LIMPEZA E ENCASCALHAMENTO DAS RUAS do Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3569/6.indicacao_no_023-gv-nas-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3569/6.indicacao_no_023-gv-nas-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 023_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador NILSON ALVES DE SOUZA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, com cópia ao secretário municipal de saúde (SEMUSA) INDICANDO - LHE, que haja a disponibilização de atendimento com ortopedista uma vez ao mês no Centro de Saúde Matusalém Celante, localizado no Distrito de Palmeiras.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3570/3-indicacao_no_024-gv-dpc-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3570/3-indicacao_no_024-gv-dpc-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 024_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador DENIZIO PEREIRA DA COSTA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa com cópia ao secretário municipal de obras, INDICANDO - LHE, que seja disponibilizado um caminhão pipa para atender as necessidades do distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>CÉLIO BRITO, CLAUDIOMIR RODRIGUES, FÁBIO CARCARÁ, JOSÉ CARLOS ELETRICISTA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3571/2-indicacao_no_025-gv-cr-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3571/2-indicacao_no_025-gv-cr-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 025_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 Os Vereadores CLAUDIOMIR RODRIGUES, FABIO DOS S. DAS CHAGAS. FRANCISCO CELIO B. SILVA, JOSE CARLOS R. DOS SANTOS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Prefeito Marcélio Rodrigues Uchôa, com cópia ao secretário municipal de obras (SEMOTRAN), INDICANDO-LHE, que disponibilize Massa Asfáltica para o Tapa Buracos da Avenida Manoel Melgar, do trecho localizado no “Canal do Ambrósio, na zona urbana do município de Nova Mamoré”, e ainda a limpeza das laterais do mencionado trecho e instalação de lâmpadas.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3596/4-indicacao_no_026-gv-mhob-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3596/4-indicacao_no_026-gv-mhob-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 026_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador MARCOS HENRIQUE DE O. BEZERRA infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa com cópia ao Secretário Municipal de Obras, INDICANDO - LHE, que seja efetuada a limpeza e o patrolamento das ruas no Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3597/2-indicacao_no_027-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3597/2-indicacao_no_027-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 027_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador JUVENIL QUIRINO JACONI. infra-assinado, no uso das_x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado oficio ao Sr. Prefeito Marcélio Rodrigues Uchôa, com cópia ao secretário municipal de obras (SEMOTRAN), INDICANDO - LHE, que realize a colocação de 3 (três) placas de identificação de Quebra-molas (lombada) em frente a Escola Municipal de Ensino infantil e Ensino Fundamental Marechal Rondon 3a linha Km 12 Distrito Marechal Rondon, pertencente a este Município.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3598/3-indicacao_no_028-gv-asf-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3598/3-indicacao_no_028-gv-asf-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 028_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador ABNEIR SOARES DE FRANÇA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, com cópia ao secretário municipal de obras (SEMOTRAN), INDICANDO - LHE, que seja feita a disponibilização de um ponto único em conjunto de MOTO-TAXI e TAXI no Distrito de Jacinópolis.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3620/4-indicacao_no_029-gv-fsc-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3620/4-indicacao_no_029-gv-fsc-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 029_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 _x000D_
 O Vereador FABIO DOS SANTOS DAS CHAGAS, infra-assinado, no_x000D_
 uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a Secretaria Municipal de Obras - SEMOTRAN, INDICANDO - LHE, que seja efetuado a colocação das placas indicativas, constando o valor do aluguel, o tempo de locação e o porquê foi alugado, nos prédios privados, alocados a administração pública municipal.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3630/3-indicacao_no_030-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3630/3-indicacao_no_030-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 30_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 _x000D_
 O Vereador JUVENIL QUIRINO JACONI, infra-assinado, no uso das_x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, com cópia ao secretário municipal de obras (SEMOTRAN), INDICANDO - LHE, que realize A LIMPEZA E ILUMINAÇÃO DO DISTRITO DO ARARAS, pertencente a este Município.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3641/7.indicacao_no_031-gv-nas-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3641/7.indicacao_no_031-gv-nas-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 031_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 _x000D_
 O Vereador NILSON ALVES DE SOUZA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, INDICANDO - LHE, que verifique a possibilidade de encaminhar a esta Casa de Leis, projeto de lei conforme o anteprojeto em anexo, que cria o programa permanente de reforço escolar ao alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3666/5-indicacao_no_032-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3666/5-indicacao_no_032-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 32_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador JOSÉ CARLOS R. DOS SANTOS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal juntamente com cópia para o Secretário de Saúde, INDICANDO - LHE que realize as limpezas dos ares-Condicionados no Posto de Saúde, localizado no Distrito de Palmeiras.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3702/4-indicacao_no_033-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3702/4-indicacao_no_033-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 033_x000D_
 _x000D_
 Senhor Presidente_x000D_
 O Vereador JUVENIL QUIRINO JACONI, infra-assinado, no uso das_x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, com cópia ao secretário municipal de obras (SEMOTRAN), INDICANDO - LHE, que seja realizado o RECOLHIMENTO DO LIXO UMA VEZ NA SEMANA NO DISTRITO DE MARECHAL RONDON, pertencente a este Município.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3703/5-indicacao_no_034-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3703/5-indicacao_no_034-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>Indicação nº 34_x000D_
 Senhor Presidente,_x000D_
 O Vereador JUVENIL QUIRINO JACONI, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, com cópia para o secretário municipal de Saúde, INDICANDO - LHE, que realize a INSTALAÇÃO DE TELEVISORES NOS QUARTOS DOS INTERNOS DA UNIDADE MISTA ANTÔNIO LUIZ DE MACEDO , pertencente a este Município.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3715/5-indicacao_no_035-gv-mhob-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3715/5-indicacao_no_035-gv-mhob-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇAO 35_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 O Vereador MARCOS HENRIQUE DE O. BEZERRA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, com cópia ao secretário municipal de obras e serviços públicos, INDICANDO – LHE, que haja a disponibilização dos serviços para a coleta do lixo, junto a Comunidade residente no Distrito do araras, por meio da disponibilização de um caminhão fazendo  a coleta uma vez por semana.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3843/6-indicacao_no_036-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3843/6-indicacao_no_036-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 036_x000D_
 _x000D_
  Senhor Presidente,_x000D_
 _x000D_
 O Vereador JOSÉ CARLOS R. DOS SANTOS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, com cópia a secretária municipal de Educação-(SEMED), INDICANDO - LHE, que seja enviado uma equipe para fazer pequenos reparos de manutenção na Escola Vida Nova, localizado na 7ª linha do Ribeirão km 14.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3844/5-indicacao_no_037-gv-fsc-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3844/5-indicacao_no_037-gv-fsc-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 037_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 O Vereador FABIO DOS SANTOS DAS CHAGAS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a Secretaria Municipal de Cultura Esporte e Lazer INDICANDO - LHE, que sejam instaladas algumas barras fixas para musculação e alongamento ao ar livre no Espaço Alternativo de caminhada no centro de Nova Mamoré.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3845/7-indicacao_no_038-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3845/7-indicacao_no_038-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 038_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 _x000D_
 O Vereador JOSÉ CARLOS R. DOS SANTOS, infra-assinado, no uso_x000D_
 das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para o Secretário Municipal de Obras - SEMOTRAN, INDICANDO - LHE, que seja providenciado a abertura de acesso alternativo pela lateral da ponte do rio Araras, localizada na 3ª Linha do Ribeirão, KM 33, no município de Nova Mamoré.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3851/8-indicacao_no_039-gv-nas-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3851/8-indicacao_no_039-gv-nas-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 39_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador NILSON ALVES DE SOUZA, infra-assinado no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Prefeito Marcélio Rodrigues Uchôa, com cópia ao secretário municipal de obras (SEMOTRAN), INDICANDO - LHE, que faça a substituição da ponte no travessão da 29 C para 30 C.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3853/9-indicacao_no_040-gv-nas-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3853/9-indicacao_no_040-gv-nas-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 4O_x000D_
   _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador NILSON ALVES DE SOUZA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, com cópia ao Secretário Municipal de Obras (SEMOTRAN) INDICANDO - LHE, que seja realizado o encascalhamento da parte final da Linha 31C, pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3854/8-indicacao_no_041-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3854/8-indicacao_no_041-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 41_x000D_
 _x000D_
  Senhor Presidente,_x000D_
 _x000D_
 O Vereador JOSÉ CARLOS R. DOS SANTOS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Prefeito Municipal Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para o Secretário Municipal de Obras - SEMOTRAN, INDICANDO - LHE, a contratação de caçambas para fazer o transporte do calcário do Fonte Cem e do Pro-Leite, do Município até a propriedade dos produtores rurais.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3855/6-indicacao_no_042-gv-mhob-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3855/6-indicacao_no_042-gv-mhob-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 42_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 _x000D_
 O Vereador MARCOS HENRIQUE DE O. BEZERRA infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa com cópia ao Secretário Municipal de Obras, INDICANDO - LHE, que seja feito a substituição de duas pontes de madeira, por tubos PAD, localizada na linha 30C, sendo uma no km 11 e outra no km 16.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3856/3-indicacao_no_043-gv-cr-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3856/3-indicacao_no_043-gv-cr-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 43_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Excelentíssimo Prefeito Sr. Marcélio Rodrigues Uchôa, com cópia ao secretário municipal de obras e serviços públicos INDICANDO - LHE, que seja realizada a limpeza e aplicação de cascalho nas laterais da BR 425 da zona urbana de nosso município até o Agro Parque.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3860/4-indicacao_no_044-gv-cr-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3860/4-indicacao_no_044-gv-cr-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 044_x000D_
 Senhor Presidente, _x000D_
 _x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, com cópia ao secretário municipal de obras e serviços públicos INDICANDO - LHE, que seja Realizado os serviços de pintura da pista de caminhada.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3912/6-indicacao_no_045-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3912/6-indicacao_no_045-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 045/2022_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador JUVENIL QUIRINO JACONI, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, com cópia para o secretário municipal de obras (SEMOTRAN), INDICANDO - LHE, que faça a substituição da ponte do Rio Araras por turbos Armcos.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3913/7-indicacao_no_046-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3913/7-indicacao_no_046-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 046/2022_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 _x000D_
 O Vereador JUVENIL QUIRINO JACONI, infra-assinado, no uso das_x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, com cópia ao secretário municipal de obras (SEMOTRAN), INDICANDO - LHE, que seja realizado o REBAIXAMENTO DOS MORROS EXISTENTES NA 4ª LINHA DO RIBEIRÃO, pertencente a este Município.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3922/6-indicacao_no_047-gv-fsc-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3922/6-indicacao_no_047-gv-fsc-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 047_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 _x000D_
 O Vereador FÁBIO DOS SANTOS DAS CHAGAS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a Secretaria Municipal de Obras - SEMOTRAN, INDICANDO - LHE, que seja PROVIDENCIADO A INSTALAÇÃO DE UM POÇO ARTESIANO EM CADA BAIRRO DE NOVA MAMORÉ E TAMBÉM UM EM CADA DISTRITO DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3937/8-indicacao_no_048-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3937/8-indicacao_no_048-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 048/2022_x000D_
 _x000D_
  Senhor Presidente,_x000D_
 _x000D_
 O Vereador JUVENIL QUIRINO JACONI, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, com cópia para o secretário municipal de obras (SEMOTRAN), INDICANDO - LHE, que faça a Instalação do equipamento necessário para funcionamento do Poço Artesiano no Distrito do Araras.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3938/9-indicacao_no_049-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3938/9-indicacao_no_049-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n°049_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador JUVENIL QUIRINO JACONI. infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, com cópia para o secretário municipal de obras (SEMOTRAN), INDICANDO - LHE, que faça a Ampliação e reforma do Posto de Saúde do Distrito do Araras.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3939/10-indicacao_no_50-gv-nas-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3939/10-indicacao_no_50-gv-nas-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 50 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador NILSON ALVES DE SOUZA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa c/c a secretária municipal de educação, INDICANDO - LHE, que realize a construção do muro no entorno da Escola Manoel José dos Santos localizada na Linha 29c, deste município.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3940/5-indicacao_no_051-gv-cr-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3940/5-indicacao_no_051-gv-cr-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 051_x000D_
 _x000D_
  Senhor Presidente,_x000D_
 _x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO - LHE, que seja viabilizado a realização de Festival de Pesca no rio madeira e insira no calendário de eventos esportivos e culturais de Nova Mamoré nos meses de Agosto e Setembro.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3955/6-indicacao_no_052-gv-cr-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3955/6-indicacao_no_052-gv-cr-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 052_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 _x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das_x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal_x000D_
 e demais disposições legais, solicita à Vossa Excelência a inclusão da presente_x000D_
 INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que_x000D_
 seja enviado oficio ao Excelentíssimo Prefeito Sr. Marcélio Rodrigues Uchôa, com_x000D_
 cópia a secretária municipal de Educação INDICANDO - LHE, que seja realizada a_x000D_
 limpeza do Pátio da Escola José Nunes da Silva, situada na Linha 23 B, km 30.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4007/7-indicacao_no_053-gv-fsc-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4007/7-indicacao_no_053-gv-fsc-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 53_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador FABIO DOS SANTOS DAS CHAGAS . infra-assinado, no uso_x000D_
 das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica_x000D_
 Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da_x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, com cópia ao_x000D_
 secretário municipal de saúde INDICANDO - LHE, que providencie um carro para o_x000D_
 hospital Antônio Luiz de Macedo, para ficar a disposição da Administração do_x000D_
 hospital.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4015/4-indicacao_no_054-gv-dpc-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4015/4-indicacao_no_054-gv-dpc-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 054_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador DENIZIO PEREIRA DA COSTA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da_x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a Secretaria Municipal de Saúde - SEMUSA, INDICANDO - LHE, que que verifique a possibilidade para Atendimento Laboratorial ao menos 2 (duas) vezes na semana no Distrito de Nova Dimensão, pertencente administrativamente a este município.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>ABÍLIO BAIANO, ABNEIR DA FARMÁCIA, ANDRÉ DO SINDICATO, CÉLIO BRITO, CLAUDIOMIR RODRIGUES, FÁBIO CARCARÁ, GIRIPOCA, JAIR DA 29, JOSÉ CARLOS ELETRICISTA, MARQUINHO DA 28, Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4029/indicacao_55.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4029/indicacao_55.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n°55_x000D_
 Senhor Presidente, _x000D_
 _x000D_
 Os Nobres vereadores deste Poder Legislativo, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, com cópia à Secretaria Municipal de Saúde, INDICANDO - LHE, que seja viabilizado um local para a instalação de equipe de Saúde para o atendimento à população dos bairros João Francisco Clímaco, Nova Redenção, Santa Luzia, Cidade Nova.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4030/9-indicacao_no_056-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4030/9-indicacao_no_056-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°056_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 _x000D_
 O Vereador JOSÉ CARLOS R. DOS SANTOS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO - LHE que seja feito uma cobertura para proteção dos paciente que aguardam em frente ao laboratório do hospital Antônio Luiz de Macedo.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4050/8-indicacao_no_057-gv-fsc-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4050/8-indicacao_no_057-gv-fsc-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº  057    		    _x000D_
                _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador FABIO DOS SANTOS DAS CHAGAS , infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  INDICANDO – LHE, que seja criado um projeto de uma escola de música Municipal.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4051/7-indicacao_no_058-gv-cr-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4051/7-indicacao_no_058-gv-cr-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 058_x000D_
 		_x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, com cópia ao secretário municipal de obras e serviços públicos INDICANDO – LHE, que seja Realizado os serviços de manutenção e recuperação dos brinquedos do parque que fica localizado na pista de caminhada.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4065/7-indicacao_no_059-gv-mhob-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4065/7-indicacao_no_059-gv-mhob-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 059_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 O Vereador MARCOS HENRIQUE DE O. BEZERRA infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa com cópia ao Secretário Municipal de Obras, INDICANDO - LHE, que seja feito providenciado à construção de dois Pontos de Estacionamento de Moto-Táxi com cobertura e banheiro.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3288/oficio_no_001.gv.dpc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3288/oficio_no_001.gv.dpc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente, para solicitar de Vossa Excelência que viabilize através da Secretaria Municipal de Obras e Serviços públicos a substituição das lâmpadas que estão queimadas na quadra poliesportiva do Distrito de Nova Dimensão._x000D_
 Saliento que esta quadra poliesportiva proporciona a integração da comunidade e das crianças, e que os pais comemoram por termos na comunidade um espaço para as crianças desenvolverem práticas esportivas e lazer, evitando com isso que os filhos fiquem na rua.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>Professor Denizio, MARQUINHO DA 28</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3289/oficio_no_002.gv.dpc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3289/oficio_no_002.gv.dpc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos através do presente, para solicitar de Vossa Excelência que viabilize através da Secretaria Municipal de Obras e Serviços públicos que proceda em regime de urgência o patrolamento da linha 28 b._x000D_
 Salientamos que a viabilização deste patrolamento é de suma importância, pois os condutores necessitam da estrada para escoarem seus produtos, transitar com o transporte de gado e principalmente pelo transporte escolar, e pela falta de manutenção as estradas estão cada dia mais deterioradas, trazendo muitas dificuldades para os motoristas, por isso solicitamos que faça essas devidas manutenções para solucionarmos os problemas ainda existentes, com o intuito de diminuir os transtornos aos nossos munícipes que precisa transitar pelas estradas do Município.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3290/oficio_no_001.gv.mh0b.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3290/oficio_no_001.gv.mh0b.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao tempo em que cumprimento Vossa Excelência venho através de o presente solicitar com a máxima urgência que viabilize junto à Secretaria Municipal de Obras e Serviços Públicos a instalação de um banheiro junto ao ponto de taxi instalado na praça da igreja matriz do município de Nova Mamoré._x000D_
 Saliento que a instalação de banheiro em locais de acesso ao público beneficiam também a população que trabalha nas ruas, além de transeuntes. E os passageiros que fazem uso dos serviços de taxi, haja vista o município não dispõe de serviços públicos de transporte, o taxi se torne imprescindível para a população se deslocar._x000D_
 Enfatizo que não sei quem de vocês já teve uma necessidade aguda de banheiro quando está na rua e o desespero que é você encontrar o banheiro. Para os taxistas que trabalham no referido local, bem como para os passageiros a instalação de banheiro na localidade irá corrigir um erro de longa data e trará acesso ao direito e a dignidade humana.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3291/oficio_no_001-gv-alb-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3291/oficio_no_001-gv-alb-2022-.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Senhoria que solicite ao setor competente o pagamento do piso salarial aos Agentes Comunitários de Saúde - ACS e Agente Comunitário de Endemias -  ACE em conformidade com a Lei n º 13.708/2018.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3292/oficio_no_001.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3292/oficio_no_001.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Excelência que providencie junto à Secretaria Municipal de Obras e Serviços Públicos, a abertura da rua localizada no final da 19 de abril sentido Valverde e a Avenida Afonso Eugênio de Melo, que passa em frente à Igreja Assembleia de Deus da Missão no Bairro Nova Redenção._x000D_
 direito de ir e vir, sem maiores transtornos, esta é uma demanda recorrente da população que necessita se deslocar nesta região.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3294/oficio_no_002.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3294/oficio_no_002.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Excelência que providencie junto à Secretaria Municipal de Obras e Serviços Públicos, que proceda os serviços de limpeza e encascalhamento nos bairros Planalto e Novo horizonte._x000D_
 haja vista, com o advento das chuvas as vias públicas destes bairros estão com alguns buracos e as áreas laterais destas vias estão com mato e alguns lixos trazidos pelas fortes chuvas._x000D_
 segurança a toda comunidade que se deslocam diariamente, e a limpeza minimizara os danos provocados pelas sujeiras que acumulam se transformando em um criadouro de insetos nocivos a saúde._x000D_
 Saliento que a população vem frequentemente demandando estes serviços_x000D_
 Reforço que o encascalhamento destas vias públicas trará conforto e segurança a toda comunidade que se deslocam diariamente, e a limpeza minimizara os danos provocados pelas sujeiras que acumulam se transformando em um criadouro de insetos nocivos a saúde.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3295/oficio_no_003.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3295/oficio_no_003.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Excelência que disponibilize emenda parlamentar no Valor R$ 50.000,00 “ Fundo a Fundo”, com o objeto de aquisição de material esportivo, para atender a demanda da população de nova Mamoré - RO._x000D_
 disponibilização de atividades esportivas à população, principalmente junto a comunidades carentes ou de vulnerabilidade e risco social, possui um grande potencial para afastar a juventude das drogas e da influência do tráfico, da criminalidade e da violência, ao oferecer um espaço de lazer que promova uma ocupação favorável do tempo ocioso destes cidadãos de menoridade, funcionando não apenas como um mecanismo de ampliação dos direitos universais e proteção social destes indivíduos, mas como uma estratégia alternativa de prevenção ao seu ingresso no crime.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3296/oficio_no_004.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3296/oficio_no_004.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente,_x000D_
 solicitar a Vossa Excelência que providencie junto à Secretaria Municipal de Obras e Serviços Públicos, que proceda à verificação da situação do bueiro instalado interligando o bairro Planalto e o Novo horizonte._x000D_
 Saliento que a população vem frequentemente sofrendo com o transbordamento das águas das chuvas no referido bueiro._x000D_
 Notifico que existe o relato de morador que teve sua casa alagada com as chuvas dessa madrugada.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3297/oficio_no_002_-gv-alb-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3297/oficio_no_002_-gv-alb-2022.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Ao cumprimentá-la mui atenciosamente, venho por meio do presente, solicitar a Vossa Senhoria que solicite ao setor competente o pagamento do piso salarial aos professores com base no piso salarial do Fundo de Manutenção e Desenvolvimento da Educação Básica -  FUNDEB, qual seja R$ 3.845,34.   A base de cálculo do reajuste são as portarias interministeriais nº 3, de 25/11/2020 e a de nº 10, de 20/12/2021. _x000D_
 Ocorre que as mencionadas portarias interministeriais tratam acerca do crescimento de valores base do FUNDEB em âmbito nacional, contudo, não está havendo esta equiparação por parte do executivo municipal para a categoria mencionada, motivo pelo qual, venho por meio deste ofício requerer o pagamento conforme o descrito nas portarias acima descritas, com todos os reajustes legais.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3298/oficio_no_005.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3298/oficio_no_005.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente_x000D_
 solicitar a Vossa Excelência que retorne o pagamento do Auxílio Covid-19 para os servidores lotados na Secretaria Municipal de Saúde que estão na linha de frente no combate à pandemia._x000D_
 Veja-se que a pandemia ainda não acabou e ainda há um crescimento do aumento de casos no nosso Município, conforme se observa na ultimo boletim de casos de 18/01/2022._x000D_
 Também, observa-se que a Lei Municipal n° 1682/2021, não estabeleceu prazo final para o fim do pagamento do Auxílio Covid-19, apenas citando em seu art. 2º, que o pagamento perdurará a situação de insegurança e fragilidade sanitária por ocasião da pandemia._x000D_
 Posto isso, conforme se verifica do último boletim houve um aumento de_x000D_
 casos de Covid-19 no Município, e, portanto, ainda não há uma situação de controle de casos estabilizada e os servidores da saúde continuam em uma condição acentuada de risco de contaminação pela Covid-19.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3304/oficio_no_001-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3304/oficio_no_001-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos através do presente expediente solicitar dessa respeitosa instituição - ENERGISA, que proceda os serviços de manutenção preventiva e corretiva das redes de alta tensão em especial a que vem de Guajará Mirim e alimenta a rede de Nova Mamoré/RO._x000D_
 Vale Ressaltar, que na região ocorre frequentemente queda de energia por falta de manutenção da rede, quando chove enfrentamos o rompimento de cabos, e a falta de energia constante, trazendo diversos transtornos a comunidade, com perdas de mercadoria que necessitam de refrigeração dentre outros transtornos.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3305/oficio_no_002-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3305/oficio_no_002-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos através do presente expediente solicitar dessa respeitosa instituição - ENERGISA, que providencie a substituição de postes e cabos na rede da linha 21 e 23._x000D_
 Solicitamos ainda que, seja feita a implantação da rede de alta tensão com o devido rebaixamento na linha 25, haja vista que os moradores desta localidade estão residindo lá a mais de 09 anos e não possui rede elétrica disponível, o que dificulta o armazenamento do leite que necessita de tanque resfriado, a implantação de sistema de irrigação tão necessários no período de seca, dentre outras dificuldades._x000D_
 Aproveitamos o ensejo para notificarmos ainda que o 0800 disponibilizado pela Energiza não tem dado resposta a população tem casos de chamados que demora cerca de 48 horas para dar o retorno.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3315/oficio_no_003.gv.dpc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3315/oficio_no_003.gv.dpc.2022.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos através do presente expediente solicitar dessa respeitosa instituição - ENERGISA, que viabilize junto ao setor responsável da ENERGISA a instalação de transformador em substituição ao que tem na localidade por um de maior potência, com a instalação de rede elétrica e medidores nas propriedades localizadas no setor chacareiro linha 28 km 02 Ramal do Obadias, 300 metros de extensão._x000D_
 Na oportunidade, envio lhes fotos da localidade, demonstrando que só tem instalado na localidade um transformador de 5 kva e um medidor, e lá tem várias residências, a precariedade da instalação elétrica faz com que a energia disponibilizada seja de baixa qualidade._x000D_
 Vale Ressaltar, que na região ocorre frequentemente queda de energia por falta de manutenção da rede, quando chove a população enfrenta o rompimento de cabos, e a falta de energia constante, trazendo diversos transtornos a comunidade, com perdas de mercadoria.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3316/oficio_no_002.gv.mh0b.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3316/oficio_no_002.gv.mh0b.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Superintendente,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos através do_x000D_
 presente, para solicitar de Vossa Excelência que viabilize a instalação_x000D_
  de uma unidade de atendimento dos correios no Distrito de Nova Dimensão_x000D_
  que faz parte administrativa do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>JOSÉ CARLOS ELETRICISTA, FÁBIO CARCARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3317/oficio_no_003-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3317/oficio_no_003-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Vice-Governador,_x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos através do presente expediente solicitar de Vossa Excelência que proceda os esforços necessários para que o Estado disponibilize para o município de Nova Mamoré cerca de 1.500 testes para Exames diagnósticos para COVID-19 (Coronavírus),_x000D_
 Salientamos que os testes de diagnóstico para a covid-19são ferramentas essenciais. Afinal, nos auxiliam no controle da propagação da doença. O teste que possui maior exatidão, sendo considerado padrão-ouro, é o RT- PCR (reação da transcriptase reversa, seguida de reação em cadeia da polimerase). Esses nomes complicados são processos que garantem a capacidade de identificar a presença do vírus. O RT-PCR é realizado a partir de amostras coletadas no trato respiratório inferior ou superior.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3328/oficio_no_003-gv-alb-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3328/oficio_no_003-gv-alb-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Senhoria que solicite aos setores competentes desta secretaria que realizem as seguintes adequações:_x000D_
 •	Seja disponibilizado diariamente em documento fixado na parte externa do laboratório municipal e no portal da prefeitura documento com os exames que serão realizados no dia. _x000D_
 •	Seja disponibilizada cobertura para a população aguardar a realização de exames com o mínimo de conforto._x000D_
 Ocorre que por muitas vezes a população comparece ao laboratório municipal para realização de exames, e são surpreendidos após longa espera com a notícia que alguns exames não estão sendo realizados por “n” motivos, quais sejam; aparelhos quebrados, falta de material, entre outros, deixando a população a mercê da sorte.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3329/oficio_no_004-gv-alb-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3329/oficio_no_004-gv-alb-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar de Vossa Excelência que viabilize estudos para a adequação das diárias pagas aos motoristas municipais._x000D_
 Sabemos que o município de Nova Mamoré possui um pequeno número de motoristas, o que torna o trabalho destes, ainda mais necessário, além de muitas vezes ser preciso em um único plantão realizar mais de uma viagem a capital para transporte de passageiro e/ou outra necessidade, não havendo para tanto o pagamento de valores seja para qualquer adversidade ou para alimentação deste._x000D_
 É sabido por essa administração o baixo valor de diárias que os motoristas municipais recebem, não sendo suficiente para custear seus gastos básicos, quando necessário mais de uma viagem opor dia a capital do estado ou qualquer outra localidade, motivo pelo qual solicito que haja, por essa administração por meio de setor responsável estudo para adequação de valores pagos a esta classe trabalhadora.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3333/oficio_no_006.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3333/oficio_no_006.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através de o presente expediente solicitar de Vossa Excelência que verifique a possibilidade da instalação de iluminação pública nas ruas e avenidas do bairro novo horizonte e nos demais bairros do município de nova Mamoré._x000D_
 Saliento que as vias públicas bem iluminadas oferecem maior sensação de segurança. Ainda que não haja nenhum estudo que correlacione com a total inibição de crimes, é um exercício de lógica. As pessoas tendem a circular com maior tranquilidade em lugares visíveis. Um beco escuro é muito mais propenso à criminalidade do que uma rua bem iluminada_x000D_
 Além de estar diretamente ligada à segurança pública no tráfego, a iluminação pública previne a criminalidade, embeleza as áreas urbanas, destaca e valoriza monumentos, prédios e paisagens, facilita a hierarquia viária, orienta percursos e aproveita melhor as áreas de lazer.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3337/oficio_no_001-gv-nas-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3337/oficio_no_001-gv-nas-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos por meio do presente solicitar a Vossa Excelência, que verifique as recentes degradações que ocorrem no prédio do Posto de Saúde de Nova Dimensão, visto que se trata de uma construção nova e que já se encontra com rachaduras e com a pintura descascando._x000D_
 O prédio do Posto de Saúde de Nova Dimensão foi recentemente entregue, há pouco mais de 4 ou 5 meses, e já se encontra com inúmeras rachaduras e com a pintura já descascando, o que levou aos munícipes daquela região a me informar do caso._x000D_
 _x000D_
 Assim, solicito de Vossa Excelência que verifique a situação, pois se trata de uma obra nova que não poderia estar no estado em que já se encontra, e, diante disso, requeiro que seja realizado os reparos necessários para a regularidade da situação.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3338/oficio_no_002-gv-nas-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3338/oficio_no_002-gv-nas-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos por meio do presente solicitar a Vossa Excelência que realize a substituição da última ponte da linha 29-C, km 23, em nosso Município, ponte está que se encontra quebrada._x000D_
 Ocorre que a ponte está quebrada o que impossibilidade a população daquela localidade de escoar sua produção agrícola, bem como torna a estrada intrafegável para caminhão tanque que transporta o leite naquela região._x000D_
 Assim, diante do enorme transtorno e prejuízo que a situação vem causando, solicito de Vossa Excelência a urgente substituição da ponte quebrada na Linha 29-C, km 23, sendo a última ponte desta estrada.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3339/oficio_no_005-gv-alb-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3339/oficio_no_005-gv-alb-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar de Vossa Excelência que viabilize estudos para a adequação do PLANO DE CARGO E CARREIRA E REMUNERAÇÃO DOS FUNCIONÁRIOS DA SAÚDE - PCCR- em conformidade com a Lei n 0 634/2008._x000D_
 Ocorre que a mencionada lei, trata acerca da progressão salarial das categorias supramencionadas, que por motivos adversos não é seguido por este Executivo, o que prejudica os funcionários da categoria que estão trabalhando sem recebimento de seus pisos nacionais, vez que não contam com adequação do PCCR._x000D_
 Contudo, conforme acima mencionado, não está sendo feito a adequação salarial dos funcionários da secretaria de saúde municipal, não havendo por conseguinte a devida valorização destes, o que faz com que haja um desajuste na saúde pública municipal._x000D_
 Diante disso, apresento este ofício para que seja viabilizada por Vossa Excelência a solicitação ao setor competente para as devidas adequações/criações do Plano de Cargo.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3347/oficio_no_001-gv-asf-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3347/oficio_no_001-gv-asf-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Senhoria que requeira ao setor competente que haja disponibilidade de 02 ( dois ) vigias para o posto de saúde localizado no distrito de Jacinópolis._x000D_
 É de conhecimento deste edil que não existe a presença de vigias naquela localidade, ficando a mesma á mercê de vândalos, deve ainda ser dito que encontra-se na garagem do mencionado posto uma ambulância para transporte de doentes, e que a mesma fica sem qualquer vigilância, assim como todo o posto de saúde e suas benfeitorias _x000D_
 Diante disso, apresento este ofício para que seja avaliado e disponibilizado a presença de dois vigias para o posto de saúde de Jacinópolis. Aproveito para reiterar meus votos de mais alta estima e consideração.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3348/oficio_no_004-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3348/oficio_no_004-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Prezado Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos através do presente expediente solicitar de vossa excelência EMENDA PARLAMENTAR para construção de uma estrutura metálica (tipo barracão) medindo 15x22 metros, no distrito de Palmeiras, mais precisamente na Associação dos Produtores Rurais do Distrito de Palmeiras_x000D_
 Há de se saber, que tal estrutura se faz necessária tendo em vista que será utilizada para acomodar os implementos agrícolas bem como os tratores pertencentes á associação dos produtores rurais do distrito de Palmeiras - ASPROP que consta com CNPJ: 01.891.388/0001-20._x000D_
 Vale salientar que a mencionada associação realiza atividades no distrito de palmeiras desde a sua criação 05/06/97 e nunca contou com uma estrutura conforme a solicitada e de grande necessidade, motivo pelo qual solicito conforme dito EMENDA PARLAMENTAR PARA CONSTRUÇÃO DO BARRACÃO na ASPROP.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3349/oficio_no_005-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3349/oficio_no_005-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Sr. Deputado,_x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente para encaminhar a Vossa Excelência solicitação de UMA EMENDA PARLAMENTAR PARA AQUISIÇÃO DE UM TRATOR COM EMPLEMENTOS DE MECANIZAÇÃO PARA TERRA E UM PULVERIZADOR DE BARRA, para atender a agricultura Familiar da associação rural ASPROL -23, que se encontra na linha 23 e entorno, no Município de Nova Mamoré._x000D_
 Vale ressaltar que a referida solicitação se faz em virtude da_x000D_
 necessidade dos agricultores em cultivar suas terras, esta referida máquina e de extrema necessidade, para que os produtores consigam arar, e adubar e fazer o plantio de forma mais eficaz e rápida, este trator e pulverizador, é um dos veículos mais utilizado na agricultura do dia a dia. São máquinas utilizadas para mecanizar as tarefas agrícolas, como plantio, cultivo e plantação de campos tendo os mais modernos a capacidade também de cuidar da rotina de gramados, da manutenção de pastagem e de espalhar fertilizantes em arbustos.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3350/oficio_no_006-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3350/oficio_no_006-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Exmo Sr. Deputado,_x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente para encaminhar a Vossa Excelência a solicitação da disponibilização de emenda parlamentar no valor R$ 310.000,00 (trezentos e dez mil reais) com objeto da aquisição de um trator de 90 CV e uma grade de arado de 14 discos, para atender aos agricultores Familiares da associação rural ASPROL, que está instalada na linha 23 e entorno, no Município de Nova Mamoré._x000D_
 Vale ressaltar que a referida solicitação se faz em virtude da necessidade dos agricultores familiares em implementar o manejo e cultivo das terras pertencentes aos moradores daquela região. Tais equipamentos são necessários para a preparação da terra viabilizando o plantio de forma mais uniforme e rápida, trazendo, desta forma, um aproveitamento de tempo e espaço maior para os usuários destes maquinários._x000D_
 Vale ressaltar que, tratam-se de máquinas agrícolas de suma importância para àquela região, tendo em vista que a mencionada associação não consta</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3351/oficio_no_007.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3351/oficio_no_007.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através de o presente_x000D_
 expediente solicitar de Vossa Excelência que verifique a possibilidade da manutenção das CÂMERAS DE SEGURANÇA E MONITORAMENTO DO HOSPITAL UNIDADE MISTA ANTÔNIO LUIZ DE MACEDO, DO MUNICÍPIO DE NOVA MAMORÉ._x000D_
 Saliento que as mesmas precisam estar em ótimo funcionamento para monitorar a circulação de pacientes, acompanhantes e funcionários, inibindo dessa forma qualquer possibilidade de desordem pública._x000D_
 Vale ressaltar que apenas algumas estão em perfeitas condições de uso dificultando a gerência daquele espaço, com isso o Hospital ficará sem monitoramento de segurança de forma totalitária, motivo pelo qual se faz necessário a manutenção daquelas câmeras._x000D_
 Anexo a baixo mostra, algumas sem funcionar e outras com a imagem bem ilegível. Motivo no qual requeiro a manutenção das câmeras de monitoramento do Hospital Municipal.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3363/oficio_no_007-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3363/oficio_no_007-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos através do presente expediente solicitar dessa respeitosa instituição - ENERGISA, que proceda os serviços de poda das árvores localizadas BR 421 LINHA 21 B KM 29 E 30- ZONA RURAL, tendo em vista o auto risco de choque elétrico e ainda de queda das árvores daquela região sobre a rede elétrica._x000D_
 Vale ressaltar que trata-se aquela localidade de via de acesso para os produtores da região, além dos moradores que ali residem e tanto uns como os outros não podem correr o risco de permanecer sem distribuição de energia elétrica pela simples falta de poda das árvores ali localizadas._x000D_
 Diante disto e certo de ser brevemente atendido por esta renomada instituição que solicito a poda das árvores localizadas BR 421 LINHA 21 B KM 29 E 30- ZONA RURAL.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3364/oficio_no_003-gv-nas-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3364/oficio_no_003-gv-nas-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Gestor de Relacionamento,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente solicitar a Vossa Senhoria que viabilize junto ao setor responsável dentro na empresa ENERGISA os serviços de leitura dos medidores instalado no Distrito de Nova Dimensão._x000D_
 Salientamos que foi instalado a rede de baixa tensão e também os relógios de medição e já se passou 90 dias e não foi procedida qualquer leitura do consumo de energia nestas unidades no Distrito de Nova Dimensão._x000D_
 Por estes fatos, atendendo à solicitação da comunidade solicitamos que a ENERGISA viabilize o mais brevemente possível os serviços de leitura dos medidores.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3366/oficio_no_006-gv-alb-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3366/oficio_no_006-gv-alb-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar de Vossa Excelência que viabilize estudos para a instalação de tubos P.A.D de 45cm de diâmetro na parte frontal de propriedades localizadas na zona rural de Nova Mamoré._x000D_
 Ocorre que, após os serviços de revitalização das estradas localizadas na zona rural de nosso município, alguns proprietários terão e/ou tiveram a entrada de suas propriedades danificadas e precisam fazer a cobertura de canais feitos para a passagem de água pela prefeitura, vez que não possuem outra forma de translado, com isso, acaba ocorrendo um prejuízo para o erário e para os proprietários das regiões onde foi/será feita a revitalização._x000D_
 Diante disso, apresento este ofício para que seja viabilizada por Vossa Excelência a solicitação ao setor competente para as devidas instalações de tubos P.A.D de 45 cm de diâmetro.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3367/oficio_no_007-gv-alb-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3367/oficio_no_007-gv-alb-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Senhoria que solicite ao setor competente a instalação de ventiladores e/ou ares condicionados na lavanderia do hospital municipal._x000D_
 Ocorre que a mencionada lavanderia que consta com apenas um ventilador e que o mesmo se encontra quebrado, causando um desconforto para os funcionários que ali trabalham. Vale ressaltar que um local com espaço adequado para trabalhar é o mínimo necessário, e sabedor que sou de sua disponibilidade para atender as demandas deste edil, solicito que seja verificado e resolvido o mencionado problema._x000D_
 Diante disso, e certo da solução o mais breve possível, apresento este ofício para que seja viabilizada por Vossa Senhoria a solicitação ao setor competente para a instalação de ventiladores e/ou ares condicionados na lavanderia do hospital municipal.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3370/oficio_no_003.gv.mh0b.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3370/oficio_no_003.gv.mh0b.2022.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Governador,_x000D_
 Ao tempo em que cumprimento Vossa Excelência venho através de o presente solicitar com a máxima urgência que viabilize junto ao DER- Departamento de Estradas de Rodagem e Transporte do Governo do Estado de Rondônia, os serviços de limpeza nas vias públicas no Distrito de Nova Dimensão que pertence ao município de Nova Mamoré/RO._x000D_
 Saliento que no ano de 2021, foi solicitado a efetivação dos serviços de limpeza no entanto até o presente momento os serviços não foram efetuados._x000D_
 Importa ressaltar que a equipe do DER - Departamento de Estradas de Rodagem e Transporte do Governo do Estado de Rondônia, já se encontra no Distrito de Nova Dimensão o que facilita a realização dos trabalhos de limpeza ora solicitado.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3384/oficio_no_008-gv-alb-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3384/oficio_no_008-gv-alb-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Senhoria que solicite ao setor competente o conserto do maquinário utilizado para a realização dos exames laboratoriais municipais._x000D_
 Ocorre que o município conta com apenas um laboratório para atender as necessidades de toda a comunidade tanto zona urbana, quanto zona rural, porém, o mesmo está a mais de 20 (vinte) dias sem realizar todos os exames pelo fato de estar com maquinário quebrado e até a presente data não se realizou os devidos reparos, deixando a comunidade desamparada, tendo em vista que parte da comunidade não detém poder aquisitivo para arcar com os gastos de exames laboratoriais, que deveriam estar sendo ofertado pelo laboratório municipal local.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3386/oficio_no_008.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3386/oficio_no_008.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente_x000D_
 expediente solicitar de Vossa Senhoria que verifique a possibilidade da_x000D_
 MANUTENÇÃO DO CAMPO SINTÉTICO LOCALIZADA NA RUA AUGUSTO_x000D_
 RUSH COM A MANOEL FERNANDES DOS SANTOS, BAIRRO CIDADE NOVA._x000D_
 Saliento que principalmente a manutenção das fibras e dos grânulos de_x000D_
 borracha as mesmas precisam estar em ótimo estado e sem desgaste para os_x000D_
 esportes a serem utilizados com total segurança, como também as traves, refletores,_x000D_
 rede, nivelamento do solo e demais para que não haja quaisquer transtornos.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3400/oficio_no_009.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3400/oficio_no_009.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Excelência, que verifique a possibilidade da executar o serviço de Manutenção da Rua Av. 21 de Abril, no Bairro Nossa Senhora de Fátima, onde os Moradores reclamam das más condições da via a condição em que se encontra a rua podendo ocasionar acidentes graves._x000D_
 Solicitamos que seja realizada uma ação para tapar buracos, valas e minimizar as lamas e a troca da ponte (conforme foto anexo) por a instalação de tubos PAD, para melhor trafego de veículos na rua, evitando quaisquer transtorno e assim deixando os moradores mais seguros.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3406/oficio_no_008-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3406/oficio_no_008-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
            Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Senhoria que verifique a possibilidade de efetuar os serviços de substituição de uma ponte na linha 23 km 10, pertencente ao município de Nova Mamoré._x000D_
 	A ponte existente na localidade está completamente sem condições de trafegabilidade, o que provoca certos prejuízos à população que depende da mesma para se locomover e comercializar seus produtos._x000D_
           Vale ressaltar que já foi enviado oficio como mesmo conteúdo de n° 030/GV/JCRS/2021 no dia 22/11/2021, mas que até agora não obtive nenhuma resposta.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3407/oficio_no_009-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3407/oficio_no_009-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Troca de madeira de ponte ou substituição por tubo._x000D_
 _x000D_
 Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente, solicitar a Vossa Senhoria que haja a substituição por tubo armco ou o prancheamento da ponte da linha 20 no km 03._x000D_
 Vale ressaltar à importância e a urgência dessa substituição pois a ponte se encontra em péssimo estado, com muitos buracos e de difícil passagem colocando em risco a vida dos moradores locais que passam ali diariamente._x000D_
 Solicito de Sua Senhoria, urgência devido à gravidade da situação que se encontra a mencionada ponte, conforme foto anexa.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3408/oficio_no_010-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3408/oficio_no_010-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar a Vossa Excelência a disponibilização de um termo de parceria entre a Prefeitura de Nova Mamoré e a Prefeitura de Porto Velho, para que as mesmas juntas possam concertar as longarinas da ponte da linha 21, Rio Cotia, km 49._x000D_
 Este problema se encontra as margens da divisa territorial dos dois Municípios, pois a mesma encontra-se em estado muito crítico e a tipos de automóveis que não podem mais trafegar devido o estado da referida ponte, acontece que, é necessário o Município de Nova Mamoré adentrar com o maquinário de uma retroescavadeira e uma pá mecânica para que possa ser concluído o serviço. É importante salientar que, esse maquinário encontra-se trabalhando nessas proximidades, com isso a uma certa facilidade para que este problema seja sanado o quanto antes.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3409/oficio_no_011-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3409/oficio_no_011-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente expediente, solicitar a Vossa Excelência os bons préstimos em disponibilizar tanques leiteiros para alguns moradores do Município e distritos, de Nova Mamoré._x000D_
 Pois os mesmos encontram-se com sérios problemas para armazenar milhares de litros de leite. Estes moradores necessitam de incentivos, de ajuda com esses tanques, para que possam armazenar de forma correta e sem riscos de perdas do seu leite diário. É importante salientar que, o nosso Município é o maior produtor leiteiro do estado de Rondônia, a produção total de leite por dia em Nova Mamoré é de 124.414 litros de leite, ultrapassando municípios como Ariquemes e Ji- paraná e Jaru que liderou a bacia leiteira do Estado por décadas.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3411/oficio_no_009-gv-alb-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3411/oficio_no_009-gv-alb-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente,_x000D_
 solicitar a Vossa Senhoria que solicite da forma mais breve possível ao setor competente desta secretaria que realize os reparos necessários na van modelo Mercedes que se encontra parada desde o ano de 2021 por problemas na bomba de combustível._x000D_
 Ocorre que, a referida van é de extrema importância para o transporte de_x000D_
 pacientes deste município para que realizem tratamento médico na capital do estado, e não poderia estar sem manutenção e/ou os devidos reparos até a presente data._x000D_
 Diante disso, apresento este ofício para que sejam realizados os devidos_x000D_
 reparos necessários na mencionada Van, para que a mesma volte a pleno funcionamento e assim possa facilitar o transporte de passageiros a capital do estado em busca de tratamento.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3412/oficio_no_010.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3412/oficio_no_010.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Senhoria A MANUTENÇÃO DA AVENIDA RAIMUNDO BRASILEIRO, ENTRE AS RUAS MANOEL MELGAR E LUIS DE FRANÇA TORRE._x000D_
 Peço-lhe urgência para esta manutenção pois a referida Avenida encontra-se intransitável, (segue foto em anexo) os transeuntes estão passando por cima da calçada por não haver condições de passar por dentro de uma enorme poça de lama._x000D_
 Vale ressaltar que este problema é bem antigo, e os moradores que por ali perto residem e/ou transitam por aquela localidade, já reclamaram deste problema diversas vezes e que a mesma tem um odor horrível, quase que insuportável.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3413/oficio_no_010-gv-alb-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3413/oficio_no_010-gv-alb-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar de Vossa Excelência que viabilize junto ao setor competente informações necessárias acerca do espaço onde funcionava a antiga feira municipal, quando serão realizadas obras e o que será de fato construído naquela localidade._x000D_
 Ocorre que aquela localidade se encontra abandonada, desde a sua desativação, não havendo vigias, iluminação ou qualquer cuidado, estando a mercê de vândalos e mau feitores que se aproveitam daquele espaço. Há ainda que se mencionar o fato da proteção lá posta ter caído e/ou ter sido derrubada por meliantes._x000D_
 Diante disto e após mencionadas explicações, solicito de vossa excelência que requeira ao setor competente que repasse informações acerca de quando serão realizadas obras naquela localidade e quais ações serão tomadas para evitar uma maior deterioração daquele local por parte de vândalos.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3434/oficio_no_012-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3434/oficio_no_012-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Substituição da madeira da ponte ou substituição por tubo._x000D_
 _x000D_
 Senhor Secretário_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente, solicitar a Vossa Senhoria que haja a substituição por tubo ármico ou PAD o prancheamento da ponte da sexta linha do Ribeirão km 15._x000D_
 Vale ressaltar à importância e a urgência dessa substituição pois a ponte se encontra em péssimo estado, com muitas brechas como consta foto em anexo, e de difícil passagem colocando em risco a vida dos moradores locais que passam pela referida ponte diariamente, há relatos de moradores que já aconteceu diversos acidentes com seus veículos caindo nas brechas que se encontra bem abertas entre uma prancha e outra</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3435/oficio_expedido_no_001-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3435/oficio_expedido_no_001-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 001/GV/JQJ/2022_x000D_
 _x000D_
 A Sua Excelência_x000D_
 DIRLAINE JAQUELINE CASSOL_x000D_
 M.D. Deputada Federal - PP/RO_x000D_
 Assunto: solicitação de apoio para a disponibilização de um médico ortopedista para atender a população de nova Mamoré._x000D_
 _x000D_
 Exmo. Sra. Deputada,_x000D_
 _x000D_
 Ao cumprimenta-la cordialmente, venho por meio deste, primeiramente agradecer a Vossa Excelência pelos relevantes serviços prestados em favor de nosso Estado._x000D_
 Posto isso, aproveito a oportunidade para solicitar a Vossa Excelência que interceda junto as autoridades competentes visando a disponibilização de um médico ortopedista para atender na Unidade Mista de nova Mamoré._x000D_
 Ocorre que atualmente somente um médico ortopedista atende a população em regime de plantão vindo atender somente duas vezes ao mês, com isso a população que necessita do atendimento ortopédico fica sem atendimento, principalmente as vítimas de acidentes.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3436/oficio_expedido_no_002-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3436/oficio_expedido_no_002-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 002/GV/JQJ/2022 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHOA_x000D_
 MD - Prefeito Municipal _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente, vimos por meio do presente solicitar de Vossa Excelência a que viabilize os esforços para a disponibilização de mais um médico ortopedista para atender a população de nova Mamoré._x000D_
 Ocorre que atualmente somente um médico ortopedista atende a população em regime de plantão vindo atender somente duas vezes ao mês, com isso a população que necessita do atendimento ortopédico fica sem atendimento, principalmente as vítimas de acidentes._x000D_
 Portanto, apresentamos a presente solicitação, para que viabilize os esforços para a disponibilização de mais um médico ortopedista para atender a população de nova Mamoré.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3438/oficio_no_004-gv-nas-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3438/oficio_no_004-gv-nas-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Excelência que viabilize junto à secretaria de Obras e Serviços público a execução dos serviços de substituição da ponte na linha 23 km 10, pertencente ao município de Nova Mamoré._x000D_
 Notificamos que a ponte existente na localidade é de madeira e está completamente destruída, sem condições de trafegabilidade, o que provoca imenso prejuízo à população que depende da mesma para exercer seu direito de ir e vir, e comercializar seus produtos._x000D_
 Aproveito o ensejo para reforçar os ofícios n° 030/GV/JCRS/2021 no dia 22/11/2021 e o oficio 008/GV/JCRS/2022 enviado em 04 de março de 2022, para a Secretaria de Obras e Serviços Públicos, pelo nobre vereador José Carlos, mas que até o presente momento não houve qualquer resposta.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3446/oficio_no_011.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3446/oficio_no_011.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Excelência, que verifique a possibilidade de a Avenida Raimundo Fernandes, bairro: centro, especificamente em frente a igreja Assembleia de Deus, tornar-se via de mão única, ou que se verifique a possibilidade de que seja proibido estacionar em frente a igreja._x000D_
 Com a reforma do colégio E.M.E.F Coronel Jorge Teixeira, as aulas estão sendo realizadas na referida igreja, e o fluxo de carros praticamente triplicou, com os carros estacionados aos dois lados da pista, a trafegabilidade na referida Avenida está caótica. Cabe ressaltar também que, o fluxo de alunos também é muito grande, agravando assim ainda mais a trafegabilidade.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3451/oficio_no_001-gv-jao-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3451/oficio_no_001-gv-jao-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Gerente,_x000D_
 Ao cumprimentá-lo mui respeitosamente, venho através do presente, solicitar de Vossa Senhoria que se realize a elevação da rede de telefonia existente no perímetro urbano de Nova Dimensão, distrito de Nova Mamoré._x000D_
 Há de saber que, foi dada O.S. (ordem de serviço) para ser realizada pavimentação asfáltica no perímetro urbano do mencionado distrito, com isso, será realizada a instalação de tubo armco para substituir uma determinada localidade por onde existe uma passagem de água. Com isso será realizada a elevação da via pública._x000D_
 O fato é que com esta instalação dos mencionados tubos armcos, haverá uma elevação significativa da via pública, motivo pelo qual solicito de Vossa Senhoria a possibilidade de se realizar a elevação da fiação existente no período urbano de Nova Dimensão, uma vez que, caso não haja essa elevação, os veículos de maior altura ficarão impossibilitados de trafegar sem que ocorra a danificação dos fios pertencentes a esta empresa._x000D_
 Segue anexo fotos</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3462/oficio_no_011-gv-alb-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3462/oficio_no_011-gv-alb-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Senhoria o que segue:_x000D_
 • Que seja providenciado o mais breve possível espaço para que se realize a triagem de forma individual e separada dos demais pacientes no hospital municipal Antônio Luiz de Macedo;_x000D_
 • Que se providencie de forma separado do setor adulto, um espaço para que seja alocado a observação infantil;_x000D_
 • Que, ainda nos espaços disponíveis deste hospital se providencie (no sistema utilizado em Uti's, ou seja, com cortinas próprias para o local), divisórias para ser usada em casos de urgência e emergência;_x000D_
 • Que seja reduzido na lateral do hospital, o espaço para entrada e saída de ambulâncias, criando-se assim, a disponibilização de mais leitos para observação. Pelos motivos que seguem.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3463/oficio_no_012-gv-alb-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3463/oficio_no_012-gv-alb-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar de Vossa Excelência que viabilize junto ao setor competente informações necessárias SOBRE A OBRA DA ESCOLA MUNICIPAL DE ENSINO INFANTIL E FUNDAMENTAL MARIA ALEUDA NUNES DE SOUZA-LINHA 08-D._x000D_
 Ocorre que, estive no local fazendo o levantamento, e me informaram que durante um mês somente 3 (três) funcionários estiveram trabalhando e no momento em que estive in-loco não havia a presença de qualquer funcionário na localidade, lembrando que a obra tem o prazo de 90 (noventa) dias, no qual deu inicio no dia 05/01/2022 com término previsto para 05/04/2022._x000D_
 Diante disso, e por se tratar esta de obra que utiliza fundos do FUNDEB, solicito a Vossa Excelência Prefeito de Nova Mamoré, e a Vossa Senhoria, Secretária Municipal de Educação que seja viabilizada por a solicitação ao setor competente para que de continuidade a obra o mais breve possível, bem como traga explicações acerca do fato.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3464/oficio_no_013-gv-alb-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3464/oficio_no_013-gv-alb-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar de Vossa Excelência que viabilize estudos para a criação e/ou instalação de espaço para lazer infantil no Distrito de Araras._x000D_
 espaço alternativo para lazer da comunidade, o que traz inúmeros perigos, entre eles, o fato de que as crianças que ali residem por não possuírem local próprio para a prática de esportes e lazer, acabam por fazê-los em via pública, sendo esta a BR425, o que é algo bastante perigoso, por ser esta BR via de tráfego para carros de passeios, motos, além de carretas e caminhões._x000D_
 Diante disso, apresento este ofício para que seja solicitado por Vossa_x000D_
 Excelência, estudos e a criação e/ou instalação de espaço para lazer infantil no Distrito de Araras.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3465/oficio_no_011-a.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3465/oficio_no_011-a.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Senhoria A manutenção de algumas avenidas da zona urbana de Nova Mamoré, devido o péssimo estado em que se encontram, tendo como exemplo nos trechos das seguintes avenidas:_x000D_
 • Raimundo Brasileiro, entre as ruas Manoel Melgar e Luís de França Torres;_x000D_
 • Alonso Eugênio de Melo, entre as ruas Dom Pedro II e Afonso Pena;_x000D_
 • Manoel Fernandes, entre as ruas Getulio Vargas e Cecília de Meireles._x000D_
 Solicito a vossa excelência que peça urgência para esta manutenção, e que a mesma seja realizada com a drenagem e instalação de tubos que permitam o escoamento da água das chuvas, o que irá impossibilitar que volte a ocorrer o acúmulo naquelas regiões, deixando-as intransitáveis, obrigando os transeuntes a em alguns pontos passar por cima de calçada ou ainda mudar a rota, devido a não possibilidade de se transitar por dentro de enormes poças de lama.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3482/oficio_no_013-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3482/oficio_no_013-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos através do presente expediente solicitar dessa respeitosa instituição - ENERGISA, que haja a presença de um técnico da Energisa no Distrito de Palmeiras para fazer um levantamento para que haja a instalação de uma rede elétrica trifásica, subestação de 75 kVAr no recinto da associação ASPROP._x000D_
 Acontecerá do dia 24 ao dia 27 de agosto a tão renomada festa do leite, um evento importantíssimo para produtores locais, uma festa gigantesca onde haverá a presença de pessoas de muitos municípios. Mas o evento terá a necessidade de uma rede elétrica trifásica pois a demanda de equipamentos utilizados será muito grande e atualmente a localidade só é atendida por uma rede de alta tensão e a carga não suporta a alta demanda.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3483/oficio_no_012.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3483/oficio_no_012.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através de o presente_x000D_
 expediente solicitar de Vossa Excelência que verifique a possibilidade de tampar_x000D_
 uma grande cratera que se alargou de uma forma que não há mais possibilidade de_x000D_
 carros médio e grande trafegarem na sexta linha do ribeirão._x000D_
 Saliento que a referida linha encontra-se intrafegável somente devido essa_x000D_
 cratera que foi aberta devido às chuvas, o restante da estrada está em condições de_x000D_
 trafegabilidade, o único problema é essa referida cratera no km 12._x000D_
 Os moradores estão tendo grandes dificuldades para se deslocar e conseguir_x000D_
 trafegar pela linha, pois os mesmos me comunicaram que mais um pouco, nem_x000D_
 mesmo carros pequenos passarão pelo referido problema._x000D_
 Cabe salientar também que já ocorreu a volta ás aulas, e devido o referido_x000D_
 problema o ônibus escolar não está conseguindo passar do km 12, deixando assim_x000D_
 vários alunos sem a possibilidade de ir ao colégio.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Ofício n° 004/GV/DPC/2022	            _x000D_
 _x000D_
 A Sua Excelência _x000D_
 DRº NEIDSON DE BARROS SOARES_x000D_
 MD – Deputado Estadual _x000D_
 PORTO VELHO – RO _x000D_
 _x000D_
 _x000D_
             Senhor  Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Excelência que disponibilize emenda parlamentar no Valor R$ 700 mil reais, para construção de UMA PISTA DE CAMINHADA, COM CANTEIRO CENTRAL E ILUMINAÇÃO PUBLICA,  na Av. Amazonas no distrito de Nova Dimensão._x000D_
 _x000D_
 Vale ressaltar que para garantir qualidade de vida às pessoas estas possam usufruírem melhor do espaço de caminhada. Sendo o mesmo iluminado e sinalizado para a prática exclusiva de caminhadas e exercícios físicos._x000D_
 _x000D_
 Nesse sentindo, a prática regular de exercícios físicos envolve muito mais do que estética, ela contribui para o bem-estar físico, saúde mental, bom funcionamento do coração, circulação sanguínea, da respiração e até mesmo dos hormônios.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>Oficio nº005/GV/DPC/2022          	_x000D_
 A Sua Excelência _x000D_
 DR. NEIDSON DE BARROS SOARES_x000D_
 M.D. DEPUTADO ESTADUAL_x000D_
 PORTO VELHO /RO_x000D_
 Exmo Sr. Deputado, 	_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente para encaminhar a Vossa Excelência a solicitação da disponibilização de emenda parlamentar no valor de R$ 150.000,00 ( cento e cinquenta mil reais ) para a Exposição Agropecuária ( Rodeio ) de Nova Dimensão. _x000D_
          É de grande importância ressaltar que o rodeio é cultura, e representa tradições e valores dos brasileiros, em especial do homem do campo. Tem uma grande importância também para comerciantes locais, pois os mesmos montam suas barracas e vendem seus produtos para as pessoas que ali irão frequentar, trazendo uma expectativa de ganhos para os comerciantes da região. Vale lembrar também dos peões de rodeio que dependem deste evento para sua sobrevivência, assim podendo sustentar a si próprio e a sua família que depende do mesmo, pois a grande parte desses peões são casados.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3489/oficio_no_006.gv.dpc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3489/oficio_no_006.gv.dpc.2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 006 -GV/DPC/2022 _x000D_
 A Sua Senhoria_x000D_
 DANIEL ANDRADE DE SANTANA_x000D_
 MD - Gestor de Relacionamento da Ceron-Energisa_x000D_
 _x000D_
 _x000D_
 Prezado Senhor,_x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos através do presente expediente solicitar dessa respeitosa instituição - ENERGISA, que viabilize junto ao setor responsável da ENERGISA a disponibilização de energia elétrica para as famílias residentes no final da linha 31 C km 25, lá corresponde a 2.800 km, com rede de energia elétrica._x000D_
 Na oportunidade, envio lhes fotos da localidade, demonstrando as residências que necessitam da disponibilização de energia elétrica._x000D_
 Vale Ressaltar, que as famílias residente na região sofre com a falta da energia elétrica, enfrentando diversos transtornos, com perdas de mercadoria que necessitam de refrigeração dentre outros transtornos.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3493/oficio_no_014-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3493/oficio_no_014-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 014-GV/JCRS/2022 _x000D_
  A Sua Senhoria_x000D_
 Raphael Luís Pereira Bevilaqua_x000D_
 raphaelbevilaqua@mpf.mp.br _x000D_
 _x000D_
 Prezado Senhor Procurador,_x000D_
 Ao cumprimentá-lo mui atenciosamente, conforme acordado com vossa senhoria, vimos através do presente expediente solicitar do Ministério Público Federal em Rondônia, que busque a devida liberação dos equipamentos e materiais apreendidos que fazem parte do Posto de saúde Tiago dos Santos._x000D_
 Saliento que os equipamentos são: Moto, Poltrona médica, 01 -bala de oxigênio, 01 - gerador de energia, 01- maca, 01- microscópio, farinheira contendo todos os seus equipamentos motorizados._x000D_
 Salientamos que estes equipamentos são de extrema necessidade para atendimento da população que reside na localidade, e faz se urgente a liberação dos mesmos, temos efetuado os esforços em nome da população que reside na localidade para garantir o retorno dos equipamentos, encaminho em anexo a OCORRÊNCIA N° 161364/2021 (Versão:1) Registrada em 20/10/2021, às 17h43min na 10ª DELEGACIA</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3494/oficio_no_015-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3494/oficio_no_015-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 015/GV/JCRS/2021_x000D_
 Nova Mamoré, 05 de abril de 2022._x000D_
 A sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÕA_x000D_
 MD - Prefeito do Município de Nova Mamoré _x000D_
 _x000D_
 Senhor Prefeito_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar a Vossa Excelência a disponibilização de um termo de parceria entre a Prefeitura de Nova Mamoré e a Igreja Assembleia de Deus, para que as mesmas juntas possam dar suporte para que ocorra aulas presenciais nas instalações da Igreja do Distrito de Palmeiras._x000D_
 Ocorre que os moradores juntamente com os professores, estão exigindo aulas presencias, devido a internet rural ser de baixa qualidade, e a maioria dos alunos não estão conseguindo ter acesso as aulas._x000D_
 Cabe ressaltar que o Colégio Municipal Luciana Maronani está em reforma, e não há possibilidade alguma de ter aula no referido prédio enquanto a reforma não for concluída.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3496/oficio_no_013.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3496/oficio_no_013.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Ao cumprimentá-la mui atenciosamente, venho através do presente expediente solicitar de Vossa Senhoria que verifique a possibilidade de notificar o proprietário do terreno baldio na Avenida Luís de França Torres bairro Centro N° 7155, conhecido popularmente como terreno do boliviano. Para que o mesmo faça a limpeza de seu terreno com urgência._x000D_
 Ocorre que a vizinhança vem sofrendo com os animais peçonhentos como cobras aranhas, baratas, lagartos entre outros, que por ali aparecem devido o grande mato que se encontra nessa localidade._x000D_
 Cabe salientar também que há pessoas jogando lixo nesta localidade, deixando assim a situação mais crítica ainda, pois este lixo acaba deixando água parada em resíduos, ajudando assim para o proliferação do mosquito Aedes Aegypti, mosquito transmissor da dengue e da febre amarela urbana._x000D_
 Segue em anexo, cópia da indicação n°020, aprovada em plenário, que trata do processo de fiscalização e a punição aos proprietários dos terrenos baldios</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3497/oficio_expedido_no_003-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3497/oficio_expedido_no_003-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 003/GV/JQJ/2022 _x000D_
 A Sua Excelência_x000D_
 MARIANA FONSECA RIBEIRO CARVALHO DE MORAES_x000D_
 MD - Deputada Federal - PSDB/RO E-mail: dep.marianacarvalho@camara.leg.br _x000D_
 _x000D_
 Assunto: solicitação de apoio para a disponibilização de um médico ortopedista para atender a população de nova Mamoré._x000D_
 _x000D_
 Exma. Senhora Deputada,_x000D_
 Ao cumprimentá-la mui atenciosamente, venho por meio do presente solicitar de Vossa Excelência que viabilize esforços para, juntamente com a secretaria de saúde do município, verificar a disponibilização de mais um médico ortopedista para atender a população de nova Mamoré._x000D_
 Ocorre que atualmente somente um médico ortopedista atende a população, no hospital Antônio Luiz de Macedo, em regime de plantão vindo atender somente duas vezes ao mês, quantidade aquém do necessário para a grande demanda local. Com isso a população que necessita de atendimento ortopédico acaba ficando sem atendimento, ou tem que esperar por longo período para então conseguir atendimento.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3511/oficio_no_005-gv-nas-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3511/oficio_no_005-gv-nas-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Senhoria que viabilize junto ao setor competente que disponibilize a este edil os contracheques de todos os servidores que prestam serviço a secretaria de saúde deste município, bem como seus contratos de trabalho, que façam parte do quadro de funcionários da empresa terceirizada GAMA E BRANDÃO._x000D_
 Ocorre que está havendo várias denúncias junto a este edil de servidores que prestam serviços a esta empresa que a mesma não está cumprindo com suas obrigações, qual seja: pagamento dos valores a custo de salários e demais obrigações, firmados em contrato.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3512/oficio_no_016-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3512/oficio_no_016-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar a Vossa Excelência uma reunião com os donos das oficinas do município._x000D_
 A política nacional de resíduos sólidos, instituída pela lei n° 12.305/10, prevê a prevenção e a redução na geração de resquícios. Ela propõe a prática de hábitos de consumo sustentável e um conjunto de instrumentos para proporcionar o aumento da reciclagem e da reutilização dessas sobras. Incentiva, ainda, a destinação ambientalmente adequada dos rejeitos. Solicito a reunião para que seja discutido o descarte correto desses rejeitos, e o licenciamento ambiental dessas oficinas uma vez que estas ações não ocorrem no nosso município.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>JAIR DA 29, ABÍLIO BAIANO, CÉLIO BRITO, CLAUDIOMIR RODRIGUES, JOSÉ CARLOS ELETRICISTA, Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3546/oficio_no_002-gv-jao-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3546/oficio_no_002-gv-jao-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 002/GV/JAO/2022 _x000D_
 A sua Senhoria_x000D_
 José Gonçalves da Silva Junior_x000D_
 M.D. Secretário-chefe da Casa Civil do estado de Rondônia_x000D_
 _x000D_
 _x000D_
 Senhor Secretario,_x000D_
 Ao cumprimentá-lo mui respeitosamente, vimos através do presente, apresentar a Vossa Senhoria o plano de ação para os investimentos necessários ao município de Nova Mamoré, conforme dialogo mantido entre nós vereadores e vossa senhoria no dia 14 de abril de 2022._x000D_
 Em um diálogo entre nós vereadores identificamos a necessidade de construção de uma ponte em concreto e aço sobre o rio ribeirão; que seja disponibilizado 68 peças de tubo PAD de 1,5 mts; instalação de uma praça pública no Distrito de Palmeiras; disponibilização de 03 km de recapeamento asfáltico no Distrito de Nova Dimensão; disponibilização de 06 km de recapeamento asfáltico em Nova Mamoré e instalação de uma praça pública em Nova Mamoré, a retomada da Reforma da Escola Salomão Silva e da Quadra de esporte e o refeitório da escola Cassimiro de Abreu.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3547/oficio_no_017-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3547/oficio_no_017-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Oficio n° 017/GV/JCRS/2022_x000D_
 _x000D_
 A Sua Excelência DR. LUCIO ANTONIO MOSQUINI _x000D_
 M.D. DEPUTADO FEDERAL PORTO VELHO IRO_x000D_
 _x000D_
 Exmo Sr. Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente para encaminhar a Vossa Excelência a solicitação da disponibilização de emenda individual no valor R$ 400.000.00 ( quatrocentos mil reais) para a aquisição de equipamentos agrícolas._x000D_
 Vale ressaltar que R$ 200.000.00 (duzentos mil reais) será destinado para compras de equipamentos que ficarão na sede do Município de Nova Mamoré e R$ 200.000.00 (duzentos mil reais) será destinado para a compra de equipamentos que terão como destino final o Distrito de Jacinópolis._x000D_
 Vale ressaltar que a referida solicitação se faz em virtude da necessidade dos agricultores familiares em implementar o manejo e cultivo das terras pertencentes aos moradores daquela região. Tais equipamentos são necessários para a preparação da terra.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3548/oficio_no_014.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3548/oficio_no_014.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 014/GV/FSC/2022 _x000D_
 A Sua Excelência_x000D_
 LUCIO ANTONIO MOSQUINI_x000D_
 M.D. Deputado Federal do MDB BRASÍLIA-DF_x000D_
 _x000D_
 Senhor Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente expediente solicitar a Vossa Excelência recurso financeiro por meio de emenda parlamentar no valor de R$ 100.000,00 (cem mil reais), que serão destinados para a construção de brinquedotecas e play ground nos espaços de ensino municipal de Nova Mamoré_x000D_
 Saliento que o estabelecimento de equipamentos voltados para disponibilização de atividades, sendo que o principal objetivo das brinquedotecas é possibilitar a evolução mental, psicológico, social e físico da criança por meio do lúdico. É nelas que são desenvolvidas brincadeiras e jogos que estimulem o raciocínio lógico, a coordenação motora e a criatividade das crianças.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3551/oficio_no_018-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3551/oficio_no_018-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 018/GV/JCRS/2022_x000D_
 _x000D_
 A sua Senhoria ZENILTON PINTO DA SILVA_x000D_
 MD - Secretário Municipal de Obras, Transporte e Trânsito - SEMOTRAN NOVA MAMORÉ - RO_x000D_
 _x000D_
 Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Senhoria que verifique a possibilidade de efetuar a manutenção nas lixeiras e dos brinquedos, no parquinho da pista de caminhada, tratam-se estes de itens da pista que estão precisando com urgência de manutenção._x000D_
 Como é possível observar nas fotos anexas algumas lixeiras estão quebradas, facilitando assim o acúmulo de lixo na pista, alguns brinquedos do parquinho também estão quebrados colocando em risco as crianças.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>Ofício n°004/GV/JQJ/2022 _x000D_
 A Sua Senhoria _x000D_
 ZENILTON PINTO DA SILVA_x000D_
 MD – Secretário Municipal de Obras, Transporte e Trânsito - SEMOTRAN_x000D_
 NOVA MAMORÉ – RO_x000D_
 _x000D_
 Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Senhoria os bons préstimos no sentido de que realize a LIMPEZA DO CAMPO DE FUTEBOL LOCALIZADO NO DISTRITO DE PALMEIRAS, pertencente a este Município._x000D_
 	Esta solicitação se faz necessária, devido as mas condições que se encontra o local citado, por se tratar de um local de lazer a população que lá reside, o mato está muito alto, muita sujeira, portanto a necessidade de limpeza.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3564/oficio_expedido_no_005-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3564/oficio_expedido_no_005-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 005/GV/JQJ/2022 _x000D_
 A Sua Senhoria_x000D_
 IVAN LIMA_x000D_
 MD - Gestor de Relacionamento da Ceron-Energisa_x000D_
 _x000D_
 Prezado Gestor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos através do presente expediente_x000D_
 solicitar dessa respeitosa instituição - ENERGISA, que proceda os serviços de_x000D_
 manutenção da rede elétrica da 4ª (quarta) linha do Ribeirão, entre a BR e o KM_x000D_
 12 e da rede no Distrito de Nova Marechal Rondon, em toda sua extensão._x000D_
 Ocorre que os mencionados trechos estão precisando de manutenção o mais_x000D_
 breve e urgente possível, tendo em vista que em alguns setores do trecho em tela,_x000D_
 estão com a rede elétrica ao chão e os que se encontram em algum grau de ajustes,_x000D_
 estes, tiveram que ser realizados de forma particular. Foi ainda, solicitado por_x000D_
 moradores que se realize a troca dos postes de madeira, que estão deteriorados pela_x000D_
 ação do tempo por ser de madeira, o que causa um maior e mais rápido desgaste,_x000D_
 contudo, até a presente data, nada foi solucionado, continuando o risco aos_x000D_
 moradores.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Ao cumprimentá-la mui atenciosamente, venho por meio do presente, solicitar a Vossa Senhoria que verifique junto aos responsáveis pela ESCOLA MUNICIPAL DE ENSINO INFANTIL E FUNDAMENTAL MARIA ALEUDA NUNES DE SOUZA – LINHA 08-D que especifiquem espaço para alocar os matérias da escola que se encontram em espaço aberto e deteriorando._x000D_
 Ocorre que, a mencionada escola encontra-se em período de reforma para melhor atender aos alunos e funcionários daquela localidade, contudo os matérias de consumo e demais utilizados pelos funcionários e alunos, estão se deteriorando, devido o manuseio de forma incorreta._x000D_
 Diante disso, apresento este ofício para que seja viabilizada por Vossa Senhoria, junto aos responsáveis pela mencionada escola, um armazenamento correto para os materiais.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>Ofício nº 040/ALB/2022              		       _x000D_
 _x000D_
 Ao Senhor_x000D_
 ALFREDO JOÃO DE BRITO_x000D_
 MD. Gerente de Construção e Manutenção_x000D_
 E-mail: alfredo.brito@energisa.com.br_x000D_
 _x000D_
 Assunto: Instalação subestação 25KVAr em Palmeiras</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3567/oficio_no_016-gv-alb-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3567/oficio_no_016-gv-alb-2022.pdf</t>
   </si>
   <si>
     <t>A Vossa Senhoria_x000D_
 EDNA COSTA DOS SANTOS RAMOS_x000D_
 MD - Diretora da Escola Estadual de Ensino Fundamental e Médio Professora Laurinda Groff_x000D_
 _x000D_
 Senhora Diretora,_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente, venho por meio do presente, solicitar a Vossa Senhoria que verifique a disponibilidade de uma SALA COM COMPUTADOR E IMPRESSORA NA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO PROFESSORA LAURINDA GROFF PARA O ATENDIMENTO DO PROCON, que ocorrerá no dia 05 de maio de 2022 das 08h às 14h.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3568/oficio_no_018a-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3568/oficio_no_018a-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>A Sua Excelência CONFÚCIO MOURA_x000D_
 MD. Senador - RO_x000D_
 _x000D_
 Sr. Senador,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente para encaminhar a Vossa Excelência solicitação de UMA EMENDA PARLAMENTAR PARA AQUISIÇÃO DE UM TRATOR COM EMPLEMENTOS DE MECANIZAÇÃO PARA TERRA E UM PULVERIZADOR DE BARRA, para atender a agricultura Familiar da associação rural ROSANE LECYL -3º, que se encontra na 3ª linha do Ribeirão e entorno, no Município de Nova Mamoré.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3577/oficio_no_015.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3577/oficio_no_015.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 015/GV/FSC/2022_x000D_
 _x000D_
 A Vossa Excelência CONFÚCIO MOURA_x000D_
 MD - Senador da República (MDB) Senado Federal BRASÍLIA - DF_x000D_
 _x000D_
 Senhor Senador,_x000D_
 _x000D_
 Cumprimentando-o mui respeitosamente venho por meio deste primeiramente agradecer a Vossa Excelência pelos relevantes serviços prestados como Senador ao nosso Estado, motivo que nos leva ao inquestionável reconhecimento da importância de tê-lo como representante frente ao Senado Federal._x000D_
 Pois bem, sirvo-me do presente para solicitar ao nobre Senador, que seja viabilizado recursos financeiros através de UMA EMENDA PARLAMENTAR PARA AMPLIAÇÃO DE 6 (SEIS) SALAS DE AULA NA ESCOLA PARAÍSO DA CRIANÇA, localizada no bairro são José em Nova Mamoré.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3578/oficio_no_016.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3578/oficio_no_016.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Oficio n° 016/CMNM/2022_x000D_
 _x000D_
 A Vossa Excelência CONFÚCIO MOURA_x000D_
 MD. Senador - RO_x000D_
 _x000D_
 Sr. Senador,_x000D_
 Ao cumprimentá-lo mui atenciosamente, servimos-nos do presente para encaminhar a Vossa Excelência solicitação de UMA EMENDA PARLAMENTAR PARA AQUISIÇÃO DE UM CARRO DO TIPO CÂMARA FRIA, para atender as demandas das escolas da zona rural, do Município de Nova Mamoré.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3579/oficio_no_017.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3579/oficio_no_017.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 017/GV/FSC/2021_x000D_
 Nova Mamoré, 26 de Abril de 2022._x000D_
 _x000D_
 A Vossa Excelência _x000D_
 CONFÚCIO AIRES MOURA_x000D_
 MD - Senador da República_x000D_
 _x000D_
 Senhor Senador,_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente, venho através do presente expediente solicitar a Vossa Excelência que verifique a possibilidade de disponibilizar recursos financeiros através de UMA EMENDA PARLAMENTAR PARA AMPLIAÇÃO DE 5 (CINCO) SALAS DE AULA PARA A ESCOLA EDUARDO VALVERDE, localizada no bairro Nova Redenção em Nova Mamoré.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>FÁBIO CARCARÁ, JOSÉ CARLOS ELETRICISTA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3580/oficio_no_018.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3580/oficio_no_018.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Oficio n° 018/CMNM/2022_x000D_
 _x000D_
 A Sua Excelência CONFÚCIO MOURA_x000D_
 MD. Senador - RO _x000D_
 _x000D_
 Sr. Senador,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, servimos-nos do presente para encaminhar a Vossa Excelência solicitação de UMA EMENDA PARLAMENTAR PARA AQUISIÇÃO DE UM TRATOR COM IMPLEMENTOS DE MECANIZAÇÃO PARA TERRA E UM PULVERIZADOR DE BARRA, para atender a agricultura Familiar da associação rural ROSANE LECYL -3º, que se encontra na 3ª linha do Ribeirão e entorno, no Município de Nova Mamoré.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3581/oficio_no_020-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3581/oficio_no_020-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Oficio n° 020/JCRS/2022_x000D_
 _x000D_
 A Sua Excelência_x000D_
  CONFÚCIO MOURA_x000D_
 MD. Senador - RO_x000D_
 _x000D_
 Sr. Senador,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, servimos-nos do presente para encaminhar a Vossa Excelência que seja instalado em Nova Dimensão uma rede de sinal para telefone móvel._x000D_
 Vale ressaltar que a referida solicitação se faz em virtude da necessidade dos moradores da localidade de terem uma rede de sinal para telefone móvel, pois há várias reclamações dos moradores porque por não ter uma rede de sinal de qualquer operadora os mesmos têm que se deslocar mais de 40 km quando precisam dessa rede, seja para fazer o cadastro de um número de WhatsApp ou até mesmo uma simples ligação.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>JAIR DA 29, ABÍLIO BAIANO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3582/oficio_no_003-gv-jao-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3582/oficio_no_003-gv-jao-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n°003/GV/JAO/2022_x000D_
 _x000D_
 A Vossa Excelência _x000D_
 Confúcio Aires Moura_x000D_
 M.D. Senador da República_x000D_
 _x000D_
 	Senhor Senador,_x000D_
 _x000D_
 Ao cumprimentá-lo mui respeitosamente, vimos através do presente, solicitar de Vossa Excelência, que viabilize esforços por meio de emenda e ou outro instrumento disponível, para a reforma e cobertura da quadra de esporte e construção/Implantação de uma sala de informática na Escola Onorina  de Souza no Distrito de Nova Dimensão e a Construção/implantação de uma escola estadual composta por cinco salas de aula no Distrito de Palmeiras.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3583/oficio_no_004-gv-jao-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3583/oficio_no_004-gv-jao-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n°004/GV/JAO/2022_x000D_
 _x000D_
 A Sua Senhoria_x000D_
  ZENILTON PINTO DA SILVA_x000D_
 MD - Secretário Municipal de Obras, Transporte e Trânsito - SEMOTRAN NOVA MAMORÉ - RO_x000D_
 _x000D_
 Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Senhoria que verifique a possibilidade do envio de Caminhão Pipa ao Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3586/oficio_no_001-gv-cr-2022-sem_efeito.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3586/oficio_no_001-gv-cr-2022-sem_efeito.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Excelência que solicite ao setor competente, que providencie acomodações para serem postas no setor externo do Posto de Saúde do Planalto ELENIZA FÉLIX._x000D_
 É de conhecimento de todos que a maioria das pessoas que buscam atendimento no mencionado posto de saúde são idosos, gestantes, doentes e pessoas com criança de colo e que possuem necessidade de acomodações para aguardar a abertura e início de atendimento tendo em vista em alguns casos a extensa demora que ocorre, além de haver a necessidade de chegar cedo para conseguir ficha e posterior atendimento.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3587/oficio_no_002-gv-cr-2022-sem_efeito.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3587/oficio_no_002-gv-cr-2022-sem_efeito.pdf</t>
   </si>
   <si>
     <t>Sr. Secretário,_x000D_
 Cumprimentando atenciosamente Vossa Senhoria, venho pelo presente oficio solicitar a presença do Estado, através da secretaria do Estado da Saúde, na realização de UM DRIVE THRU COM TESTAGEM RÁPIDA EM MASSA PARA COVID-19, tanto aos carros como também na Central do Covid- 19 em Nova Mamoré/RO._x000D_
 Vale ressaltar que atualmente, temos registrado 825 casos de Covid-19 em Nova Mamoré, temos poucos internados, mas índice de contaminação é alto diariamente e isso é preocupante. Com a testagem em massa, distribuição de medicamentos e a presença do estado aqui, certamente a população se sentira mas segura e retornará aos cuidados com uso de mascara, álcool e evitará as aglomerações.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3588/oficio_expedido_no_006-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3588/oficio_expedido_no_006-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>Assunto: disponibilização por meio de recursos via emenda parlamentar._x000D_
 _x000D_
 Exmo. Sra. Deputada_x000D_
 _x000D_
 Ao cumprimenta-la cordialmente, venho por meio deste, primeiramente agradecer a Vossa Excelência pelos relevantes serviços prestados em favor de nosso Estado._x000D_
 Posto isso, aproveito a oportunidade para solicitar a Vossa Excelência que disponibilize por meio de recursos via emenda parlamentar na modalidade fundo a fundo da saúde para aquisição de 02 Ambulâncias sendo elas:_x000D_
 Na certeza de continuarmos contando com vosso pronto atendimento, desde já agradecemos ao apoio que Vossa Excelência tem dado a Nova Mamoré e colocamo- nos a disposição para trabalharmos juntos em prol ao desenvolvimento do município de Nova Mamoré.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3609/oficio_no_003-gv-cr-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3609/oficio_no_003-gv-cr-2022-.pdf</t>
   </si>
   <si>
     <t>Senhor Diretor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Senhoria os bons préstimos no sentido de disponibilizar dentro do Cronograma de Cursos dessa Escola do Legislativo neste exercício de 2022, os Cursos: LIBRAS - MÓDULO I e II, para atender a comunidade do Município de Nova Mamoré-RO._x000D_
 Vale salientar que o Curso de Libras irá desenvolver ações que garantam a acessibilidade de pessoas com deficiências nos diversos espaços e cenários sociais. Considerando que se entende por acessibilidade "a condição para utilização, com segurança e autonomia, total ou assistida, dos espaços, mobiliários e equipamentos urbanos, das edificações, da prestação dos serviços e dos dispositivos, sistemas e meios de comunicação. O curso de Libras - Língua Brasileira de Sinais, destinado a qualificar e capacitar os servidores docentes e técnicos administrativos em educação para o atendimento a pessoas com surdez.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3610/oficio_no_004-gv-cr-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3610/oficio_no_004-gv-cr-2022-.pdf</t>
   </si>
   <si>
     <t>Senhor Diretor,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar de Vossa Excelência que o DETRAN una Esforços como o poder publico de Nova Mamoré no sentido de resolvermos a questão da precariedade em que se encontra a sinalização horizontal no município de Nova Mamoré._x000D_
 Salientamos que o Município de Nova Mamoré possui um contingente de 33.000 habitantes o que gera uma grande circulação de pessoas e veículos nas vias públicas e nossa sinalização por placas de identificação é quase que inexistente e, as que existem encontram-se praticamente apagadas, por desgaste de tempo, o município de Nova Mamoré não dispõe de recursos próprios para suprir a necessidade em voga, bem como não dispõe no quadro funcional de profissional que tenha autorização para realizar tais reparos.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3611/oficio_no_005-gv-cr-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3611/oficio_no_005-gv-cr-2022-.pdf</t>
   </si>
   <si>
     <t>Senhor Superintendente,_x000D_
 _x000D_
 Com os cordiais cumprimento de sempre, venho pelo presente solicitar de Vossa Senhoria que o Departamento Nacional de Infraestrutura de Transportes - DNIT, analise a possibilidade de efetuar a instalação de sinalização no trecho compreendido da área urbana do município de Nova Mamoré até o rio lajes, com placas de limite de velocidade, bem como a recuperação e/ou manutenção da sinalização já existente_x000D_
 Por conta do alto fluxo de veículos de transporte interurbano, a sinalização de rodovias é de suma importante para garantir a máxima segurança dos seus usuários. Ocorre que no trecho acima mencionado o fluxo de transito de veículos, motos, bicicletas e pedestres é constante e a falta de uma sinalização eficiente tem colocado em risco principalmente as pessoas que utilizam bicicletas e pedestres.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3612/oficio_no_006-gv-cr-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3612/oficio_no_006-gv-cr-2022-.pdf</t>
   </si>
   <si>
     <t>Senhor Diretor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui respeitosamente, venho por meio deste, solicitar de Vossa Senhoria os préstimos no sentido de promover a construção de lombadas na BR 420 no trecho que corta o Distrito de Nova Dimensão._x000D_
 A construção destas lombadas se faz necessário haja vista que o índice de veículos naquela região é intenso e com isso, devido à falta de lombadas, estes mesmos veículos atingem uma alta velocidade agravando o índice de acidentes. Devendo ainda ser dito que devido ao período conhecido como “estiagem”, a quantidade de poeira é ainda maior, trazendo transtornos e doenças respiratórias a população residente naquele perímetro.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3624/oficio_no_007.gv.dpc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3624/oficio_no_007.gv.dpc.2022.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 _x000D_
 Ao cumprimentá-la cordialmente, venho solicitar de Vossa Senhoria que inclua o transporte escolar no Ramal da Prova de Laço, localizado no Distrito de Nova Dimensão._x000D_
 Vale referir que o inciso VI, introduzido no art. 11 da LDB, pela Lei Federal n° 10.709/2003, deixa clara a responsabilidade do Município no transporte escolar, qual seja, de transportar os alunos matriculados em sua rede ensino, isto é, nas escolas Municipais._x000D_
 Saliento que no referido Ramal, a aproximadamente dois mil metros de extensão e existem nesta localidade nove alunos que necessitam do ônibus escolar para que possam chegar até o colégio Municipal de Ensino Fundamental Onorina de Souza, com dignidade e segurança.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>ANDRÉ DO SINDICATO, JAIR DA 29</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3625/oficio_no_017-gv-alb-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3625/oficio_no_017-gv-alb-2022.pdf</t>
   </si>
   <si>
     <t>Senhor, _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Senhoria que verifique a disponibilidade de que se realize a Regularização para os seguintes P.A´s:_x000D_
 •	IVO INACIO;_x000D_
 •	FRANCISCO JOÃO;_x000D_
 •	ESMOSINA PINHO;_x000D_
 •	FLORIANO MAGNO;_x000D_
 •	MARECHAL RONDON;_x000D_
 •	IGARAPÉ AZUL._x000D_
 É de conhecimento de vossa senhoria que, os mencionados P.A´s não contam com a devida regularização sendo assim, ficam impossibilitados de requerer qualquer benefício junto aos órgãos competentes._x000D_
 Diante disso, apresento este ofício para que seja viabilizada por Vossa Senhoria regularização dos assentamentos mencionados anteriormente.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3626/oficio_no_018-gv-alb-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3626/oficio_no_018-gv-alb-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Senhoria uma resposta de quais serão os PROCEDIMENTOS PARA A EMENDA CONSTITUCIONAL N° 120 DE 5 DE MAIO DE 2022._x000D_
 Ocorre que a mencionada emenda acrescenta §§ 7º, 8º, 9º, 10° e 11° ao art. 198 da Constituição Federal, para dispor sobre a responsabilidade financeira da União, corresponsável pelo Sistema Único de Saúde (SUS), na política remuneratória e na valorização dos profissionais que exercem atividades de agente comunitário de saúde e de agente de combate ás endemias.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3627/oficio_no_019-gv-alb-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3627/oficio_no_019-gv-alb-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Temos a honra de encaminhar a Vossa Excelência, o incluso Projeto de lei, que institui o Programa de Premiação - denominada “IPTU Premiado”._x000D_
 Com o tendente desaquecimento da economia brasileira, os municípios vêm sofrendo para cumprir suas obrigações, pois a velocidade de crescimento dos serviços de responsabilidade financeira dos municípios é incompatível com o crescimento das receitas, gerando consequência desastrosas para toda população._x000D_
 Assim, na busca por medidas com a finalidade precípua de manter sua arrecadação em patamar satisfatório para integral atendimento das necessidades básicas dos serviços postos à disposição da sociedade, e ainda, no desenvolvimento por soluções alternativas que não venham onerar o contribuinte, mas que incentivem à educação fiscal no município, a administração municipal vem proporá instituição do Programa “IPTU Premiado”.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3634/oficio_no_008.gv.dpc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3634/oficio_no_008.gv.dpc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente, para solicitar de Vossa Excelência que viabilize através da Secretaria Municipal de Esportes e Cultura apoio financeiro como forma de incentivo para os pilotos de MotoCross deste município que estão representando Nova Mamoré no Campeonato Estadual de Motocross Rondoniense e Acreano._x000D_
 Salientamos que a Constituição Federal de 1988 trouxe como dever do Estado fomentar práticas desportivas formais e não formais, ao definir como direito do cidadão o acesso ao esporte e lazer, por meio da responsabilidade da União, dos Estados e Municípios na promoção de políticas públicas de fomento ao esporte, com o fim de garantir a execução desse direito constitucional.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3635/oficio_no_018-a.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3635/oficio_no_018-a.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Colaborador,_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente, venho através do presente expediente notificar lhes que recebi vossa manifestação no dia 23/05/2022, acerca do desrespeito ao atendimento do passe livre pela empresa IPE._x000D_
 A Lei 1.307 de 15 de janeiro de 2004, dá prioridade ao atendimento às pessoas que necessitam do sistema de transporte coletivo intermunicipal, já o Decreto 26.294 de 06 de agosto de 2021 regulamenta a concessão de passe livre às pessoas idosas, pessoas com deficiência e diagnosticadas com câncer._x000D_
 O passe livre dá acesso ao transporte intermunicipal e a responsabilidade é do Governo de Rondônia, por meio do Departamento Estadual de Estradas de Rodagem - DER, por este fato estarei enquanto vereador de Nova Mamoré/RO, em nome da Câmara Municipal buscando a solução junto aos órgãos competentes no estado para a devida solução.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3662/oficio_no_021-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3662/oficio_no_021-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Senhoria que verifique a possibilidade de efetuar os serviços de substituição de uma ponte na linha 23 km 11, pertencente ao município de Nova Mamoré._x000D_
 A ponte encontra-se sem nenhuma condição de trafegabilidade, ocasionando diversos transtornos para os moradores próximos e para quem por ali necessita trafegar. Outro ponto importante é que a referida ponte pode desabar a qualquer momento com algum veículo, trazendo consigo um perigo eminente de vida para os motoristas que por lá precisam passar._x000D_
 Devido o perigo eminente de vida das pessoas que por ali trafegam, peço ao Executivo celeridade no processo de restruturação desta ponte, pois algo deve ser feito o quanto antes para que sane este problema.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3668/oficio_no_022-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3668/oficio_no_022-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Senhora Secretaria,_x000D_
 Ao cumprimentá-la mui atenciosamente, venho através do presente expediente solicitar de Vossa Senhoria que disponibilize um CUIDADOR, para atuar na escola Osvaldo Ribeiro do Nascimento, localizada no Projeto Novo Horizonte Linha 34D - Nova Dimensão, Nova Mamoré, para atender ao Aluno: Vitor Emanuel de Oliveira Amorim, CPF n° 059.522.302-88, filho de Edvania de Oliveira._x000D_
 Salientamos que o cuidador escolar é o profissional responsável por auxiliar o estudante em seus cuidados da vida diária e prática. Ele deve ajudar o aluno somente nas atividades que este não conseguir desempenhar sozinho como: ir ao banheiro, se alimentar, trocar de roupa e/ou trocar a fralda entre outras.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3669/oficio_no_023-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3669/oficio_no_023-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Senhoria que seja feito o prancheamento na Ponte do Rio Ribeirão na linha 21._x000D_
 Ocorre que a mesma encontra-se com prancheamento bastante deteriorado, e precisa de recuperação imediatamente, tendo em vista o risco iminente de ocorrer acidentes devido a falta de manutenção da mencionada ponte.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3670/oficio_no_024-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3670/oficio_no_024-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos através do presente expediente solicitar dessa respeitosa instituição - ENERGISA, que seja instalado em Nova Dimensão um posto de serviço para atendimento da população da localidade e em torno._x000D_
 Levando em consideração que para obter atendimento da energisa a população de Nova Dimensão e Distrito de Palmeiras e os demais moradores da zona rural necessitam ir até Nova Mamoré que é a localidade mais próxima com um posto de atendimento._x000D_
 A implantação deste posto em Nova Dimensão beneficiaria muitas famílias que precisam de atendimento. A necessidade de um posto em Nova Dimensão é gigante pois muitas famílias não tem como vir a nova Mamoré, dependendo assim de outras pessoas para que possam realizar algum pedido de atendimento.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3697/oficio_expedido_no_007-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3697/oficio_expedido_no_007-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>disponibilizacão de uma retroescavadeira por meio de recursos via emenda parlamentar._x000D_
 _x000D_
 Exmo. Sra. Deputada_x000D_
 Ao cumprimenta-la cordialmente, venho por meio deste, primeiramente agradecer a Vossa Excelência pelos relevantes serviços prestados em favor de nosso Estado, bem como de nosso município._x000D_
 Posto isso, aproveito a oportunidade para solicitar a Vossa Excelência que disponibilize por meio de recursos via emenda parlamentar a aquisição de uma retroescavadeira para o Município de Nova Mamoré e seus Distritos._x000D_
 A máquina retroescavadeira se faz necessária, pois a mesma tem a função de remover entulhos, resíduos, realizar escavações, e mover grandes quantidades de material, como terra e pedras. Ajudando assim em construções de pontes ou na troca de pontes de madeira por tubos ármicos entre outros. A mesma se fará necessária em diversos serviços ajudando assim nas demandas para o melhoramento do nosso Município._x000D_
 Na certeza de continuarmos</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3698/oficio_expedido_no_008-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3698/oficio_expedido_no_008-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>disponibilizacão de emenda parlamentar para compra de insumos esportivos para o Distrito de Marechal Rondon_x000D_
 _x000D_
 Exmo. Sra. Deputada_x000D_
 _x000D_
 Ao cumprimenta-la cordialmente, venho por meio deste, primeiramente agradecer a Vossa Excelência pelos relevantes serviços prestados em favor de nosso município._x000D_
 Posto isso, aproveito a oportunidade para solicitar a Vossa Excelência que disponibilize por meio de emenda parlamentar o valor de R$ 50.000,00 (cinquenta mil reais) para o Município de Nova Mamoré, distrito de Marechal Rondon, para a compra de insumos esportivos._x000D_
 Ocorre que a prática de esportes beneficia grandiosamente as pessoas e até mesmo a sociedade, pois reduz a probabilidade de aparecimento de doenças, contribui para a formação física e psíquica além de desenvolver e melhorar tais formações.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3699/oficio_no_019.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3699/oficio_no_019.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Ao cumprimentá-la mui atenciosamente, venho através do presente expediente solicitar de Vossa Senhoria explicações sobre o porquê das obras de reestruturação na Escola Municipal de Ensino Fundamental Luciana Maronari encontrarem-se totalmente paradas._x000D_
 Ocorre que o prazo para estas obras no referido colégio, localizado no Distrito de Palmeiras, era de dois meses, e já se passaram seis meses e as obras não foram concluídas._x000D_
 Os alunos do referido colégio estão sendo totalmente prejudicados, por falta de localidade digna para os estudos, as aulas online são de péssima qualidade devido à instabilidade na distribuição de internet na zona rural, sem contar que não são todos os alunos que possuem internet em casa. Os pais destas crianças estão exigindo providencias para que seus filhos estudem de forma digna, em um ambiente estruturado e seguro que seria a Escola.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3704/oficio_expedido_no_009-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3704/oficio_expedido_no_009-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>Assunto: Serviço de manutenção da rede Elétrica do Distrito do Araras. _x000D_
 _x000D_
 Prezado Gestor,_x000D_
 _x000D_
 cumprimentá-lo mui atenciosamente, vimos através do presente expediente solicitar dessa respeitosa instituição - ENERGISA, que proceda os serviços de manutenção da rede elétrica do Distrito do Araras._x000D_
 Ocorre que o referido local está sem iluminação pública alguma, ocasionando diversos transtornos para a população, pois a referida localidade encontra-se em uma imensa escuridão, trazendo consigo o medo e o receio da população de se locomover a noite, pois no escuro a uma grande facilidade para a ocorrência de furtos, assaltos entre outros crimes mais graves._x000D_
 Diante disto e certo de ser brevemente atendido por esta renomada instituição que solicito os serviços de manutenção da rede elétrica do Distrito do Araras_x000D_
 melhorando assim a iluminação Pública deste Distrito._x000D_
 Certos de contarmos com seu imprescindível apoio neste sentido, renovo votos de mais elevada estima e consideração.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3705/oficio_expedido_no_010-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3705/oficio_expedido_no_010-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>Prezado Gestor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos através do presente expediente solicitar dessa respeitosa instituição - ENERGISA, que proceda os serviços de substituição dos postes de madeira do Distrito do Araras, bem como a instalação de postes novos nos locais inexistentes._x000D_
 Ocorre que o referido distrito está sem iluminação pública alguma, ocasionando diversos transtornos para a população, pois a referida localidade encontra-se em uma imensa escuridão, trazendo consigo o medo e o receio da população de se locomover a noite, pois no escuro a uma grande facilidade para a ocorrência de furtos, assaltos entre outros crimes mais graves. Vale ressaltar que a única instalação existente são de postes ainda de madeira, o que não é mais utilizado/permitido de ser usado, tendo em vista os riscos que traz consigo o uso desse material, sendo, portanto, necessário a substituição para que assim, seja possível se fazer a manutenção.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3712/oficio_no_025-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3712/oficio_no_025-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar dessa respeitosa instituição - ENERGISA, que seja instalado 05 km de rede monofásica entre a quarta e a quinta linha do ribeirão no km 15 do travessão._x000D_
 O acesso a energia elétrica é de fundamental importância para garantir a dignidade da pessoa humana, pois possibilita o uso e acesso de diversos bens e serviços cruciais para a vida no dia a dia como: geladeira, bomba geradora de água, televisão, internet, entre outros..._x000D_
 Levando em consideração que pelo menos 05 famílias que habitam na mencionada região, e as mesmas necessitam da energia elétrica para que haja um melhoramento nas vidas destas pessoas. Outro ponto importante é que essas famílias são produtores de leite e necessitam da energia para que sejam colocados tanques refrigeradores, evitando assim desperdícios e perdas em suas produções.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3713/oficio_no_026-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3713/oficio_no_026-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Senhora Prefeita,_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente, venho por meio do presente solicitar de Vossa Senhoria vossos préstimos no sentido de analizar a possibilidade de firmar um termo de cooperação entre as duas Prefeituras Nova Mamoré e Guajará- Mirim para suprir o Municípiio de Nova Mamoré com a instalação de poços artesianos, principalmente no meio rural._x000D_
 Para que estes procedimentos sejam realizados é necessário ultilizarmos a perfuratriz do Município de Guajará-Mírim, e fica aberta a possibilidade, através de um dialogo entre as duas Prefeituras, firmar este termo, nós somos sabedores de que a Perfuratriz, encontra-se com defeito, e Nova Mamoré ficaria responsável em arruma-lá, e após a utilização, entregar funcionando perfeitamente, e em um ótimo estado de conservação.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3714/oficio_no_020.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3714/oficio_no_020.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Diretor geral, _x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente solicitar_x000D_
 de Vossa Senhoria vossos préstimos no sentido de que seja colocado placas_x000D_
 indicativas com o nome das linhas que interligam a BR 420._x000D_
 Ocorre que há diversas linhas interligadas a BR supracitada e não há_x000D_
 informações alguma sobre o nome daqueles ramais, ocasionando assim diversos_x000D_
 transtornos para os transeuntes que não conhecem aquela região. Cito como_x000D_
 exemplo os entregadores de mercadorias, que necessitam fazer suas entregas nos_x000D_
 ramais, e por diversas vezes se confudem e entram no ramal errado, por falta de_x000D_
 placa indicativa. ._x000D_
 No mais reiteramos nossos votos de elevada estima e ficamos no aguardo de vosso comprimento.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>CLAUDIOMIR RODRIGUES, CÉLIO BRITO, FÁBIO CARCARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3716/oficio_no_007-gv-cr-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3716/oficio_no_007-gv-cr-2022-.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 _x000D_
            Com os cordiais cumprimentos de sempre, vimos pelo presente solicitar de Vossa Excelência, a inclusão de Nova Mamoré no 2º módulo do curso de Libras, realizado pela Escola do Legislativo._x000D_
 	Lembramos que o 1º módulo já aconteceu e foi muito bem recebido pelos cursistas, solicitamos ainda que se possível, a inclusão também dos cursos de secretariado e marketing em mídias sociais_x000D_
           Certo de que o pedido será atendido na maior brevidade, renovo votos de mais elevada estima e consideração.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3720/oficio_no_027-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3720/oficio_no_027-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 027/GV/JCRS/2022                   _x000D_
 A Sua Senhoria_x000D_
 JOSÉ CICERO DA SILVA _x000D_
 MD – Coordenadoria Municipal de Agricultura de Nova Mamoré/RO. _x000D_
 NOVA MAMORÉ – RO_x000D_
 _x000D_
         Senhor Secretario_x000D_
       Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Senhoria que seja feito o empréstimo de uma pá carregadeira para fazer a destoca e o gradeamento de 1 hectare de terra na linha 26 e 1 hectare na linha 10, para tribos indígenas fazerem a plantação de lavoura._x000D_
      Pois os mesmos encontram-se com esses hectares para a plantação, mas não foi possível seguir em frente pois o terreno ainda se encontra sujo, necessitando assim da destoca e do gradeamento do local para poderem prosseguir com a plantação das lavouras._x000D_
       Levando em consideração a importância que a plantação dessas lavouras terá na vida desses indígenas é importante o governo do município estar amparando essas comunidades para que elas possam trabalhar com autonomia e tirar seu próprio S</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3721/oficio_expedido_no_011-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3721/oficio_expedido_no_011-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 011/GV/JQJ/2022                              _x000D_
 _x000D_
 A Sua Excelência _x000D_
 DIRLAINE JAQUELINE CASSOL_x000D_
 M.D. Deputada Federal – PP/RO_x000D_
 E-mail: dep.jaquelinecassol@camara.leg.br_x000D_
 _x000D_
 _x000D_
 Exmo. Sra. Deputada_x000D_
 _x000D_
 Ao cumprimenta-la cordialmente, venho por meio deste, primeiramente agradecer a Vossa Excelência pelos relevantes serviços prestados em favor de nosso Estado. _x000D_
 _x000D_
 Posto isso, aproveito a oportunidade para solicitar a Vossa Excelência que verifique a possibilidade de enviar para Nova Mamoré as duas Ambulâncias na modalidade (traçada), pois as mesmas já foram solicitadas para a Vossa Excelência  através do oficio de minha autoria 006/2022 do dia 09 de maio de 2002._x000D_
 Ocorre que as duas ambulâncias serão destinadas aos Distritos, aonde serão usadas em grande parte nas estradas de chão, e o nosso período chuvoso é bem extenso, ocasionado diversos atoleiros, e para que seja evitado algum transtorno devido às estradas com atoleiros, se</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3722/oficio_expedido_no_012-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3722/oficio_expedido_no_012-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>Sra. Secretária_x000D_
 _x000D_
 Ao cumprimenta-la cordialmente, venho por meio deste, primeiramente agradecer a Vossa Senhoria pelos relevantes serviços prestados em favor de nosso Estado e concomitantemente ao nosso município._x000D_
 Posto isso, aproveito a oportunidade para solicitar a Vossa Senhoria que verifique junto ao setor competente desta renomada secretaria, para que proceda com a solicitação de construção de salas de aula para a extensão da Escola Estadual de Ensino Fundamental e Médio Casimiro de Abreu, no distrito de Marechal Rondon, na 3ª Linha do Ribeirão, sendo esta extensão para o ensino médio, tendo em vista o quantitativo de alunos lá existentes. _x000D_
 É fato que, a mencionada escola conta com salas já construídas em espaço da prefeitura de nosso município, naquela localidade, porém, aquelas salas estão sem funcionar desde o início da pandemia, por problemas na estrutura, deixando os alunos tendo apenas aulas na modalidade Ead/online.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3723/oficio_no_021.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3723/oficio_no_021.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Reverendo Padre,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa senhoria,  que cedesse o espaço do salão paroquial para que seja realizado em torno de sessenta exame de vista na data de hoje dia 27/06/2022, no período da tarde, das 13:hs  em diante. _x000D_
 _x000D_
 Vale ressaltar que o instituto Visão Social vem realizando um excelente trabalho em nosso Município, onde os mesmos já realizaram mais de 350 exames de vista de forma gratuita, beneficiando assim a nossa população com um trabalho de excelência, realizado com responsabilidade e uma integra dedicação. _x000D_
 Certos de podermos contar com o seu imprescindível apoio nesse sentido reiteramos votos de estima, consideração.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>CÉLIO BRITO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3819/oficio_no_001-gv-fcbs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3819/oficio_no_001-gv-fcbs-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 _x000D_
 Com os cordiais cumprimentos de sempre, vimos pelo presente solicitar de Vossa Excelência, requeira da Presidência da Assembleia Legislativa e da Mesa Diretora para que seja realizado a inclusão de Nova Mamoré no 2o módulo do curso de Libras e o Curso Completo de Fotografia realizado pela Escola do Legislativo._x000D_
 Lembramos que o 1º módulo já aconteceu e foi muito bem recebido pelos cursistas.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3825/oficio_no_006-gv-nas-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3825/oficio_no_006-gv-nas-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Senhoria que disponibilize o transporte do rejeito asfáltico no trecho de Ariquemes para o Distrito de Nova Dimensão até a BR 421 em frente ao LATICÍNIO TRADILAC (Rodovia Br-421, Km 60 Projeto Sidney Girao - NOVA DIMENSÃO - NOVA MAMORÉ - RO).</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>A Sua Senhoria_x000D_
 IVAN LIMA_x000D_
 MD – Gestor de Relacionamento da Ceron-Energisa_x000D_
 _x000D_
 Prezado Gestor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos através de o presente expediente solicitar desta respeitosa instituição – ENERGISA, que autorize a equipe local a reparar a chave da Iluminação Pública da BR 425, a qual está tendo Problema. _x000D_
        Vale ressaltar que na Audiência Pública realizada pela Câmara municipal de Nova Mamoré foram abordados vários problemas para serem solucionados e que até o momento não foram resolvidos.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>Aguardando o arquivo.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3836/oficio_no_022-gv-alb-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3836/oficio_no_022-gv-alb-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar de Vossa Excelência que viabilize estudos para a instalação de um “Cinema em espaço aberto” intinerante no município de Nova Mamoré._x000D_
 O projeto irá proporcionar essa experiência inovadora que une a arte e cultura, tem como objetivo trazer magia dos cinemas para o município através da instalação de uma tela para exibição e garantir o acesso livre a toda comunidade, também proporcionar essa experiência inovadora que une arte e cultura para população.O cinema tem posição estratégica na perícia do indivíduo, utilizando desse astuto conseguimos transmitir conhecimentos a um pequeno corpo social, tendo como Alvo futuro abranger várias outras comunidades.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3837/oficio_no_028-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3837/oficio_no_028-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 028-GV/JCRS/2022 _x000D_
 Ilustríssimo Sr°. 1ºTenente _x000D_
 MD - Raimundo Pinto dos Santos _x000D_
 _x000D_
 Ilustríssimo Senhor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar dessa respeitosa instituição que seja feita a verificação da estrutura física da ponte do rio Araras que está localiza na terceira linha do ribeirão km 33.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3842/oficio_no_007-gv-nas-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3842/oficio_no_007-gv-nas-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Secretario,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos por meio do presente solicitar a Vossa Senhoria que seguindo o que tange a Lei 1.563/2019 denominada “Programa Porteira Adentro”, que visa auxiliar na execução de obras de infraestrutura, destinado a fomentar a atividade rural, atendendo as necessidades básicas nas propriedades rurais localizadas no Município de Nova Mamoré-RO, haja a disponibilização dos serviços de uma Retroescavadeira, para a realização de abertura de “valeta" para a manutenção dos serviços no abatedouro da Granja de Suínos, localizada na linha 28 C, na propriedade do senhor (José Hilton Gomes).</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3857/oficio_no_008-gv-nas-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3857/oficio_no_008-gv-nas-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar de Vossa Excelência bons préstimos no sentido de viabilizar a instalação de um quebra mola, na Frente da Igreja Metodista Wesleyana, localizada na Av. Dezidério Domingos Lopes - Centro._x000D_
 É importante ressaltar que essa rua é perigosa, e é comum ocorrer acidentes de trânsito nestas localidades. Outro ponto importante a esclarecer, é que as pessoas estão trafegando em alta velocidade, esse quebra mola é de suma importância para que se evite atropelamentos ou até mesmo uma tragédia caso não seja feito algo para tentar solucionar este problema.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3886/oficio_no_029-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3886/oficio_no_029-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar dessa respeitosa instituição - ENERGISA, que seja realizada a visita in loco para a avaliação do local entre a quarta e a quinta linha do ribeirão no km 15 do travessão._x000D_
 O acesso a energia elétrica é de fundamental importância para garantir a dignidade da pessoa humana, pois possibilita o uso e acesso de diversos bens e serviços cruciais para a vida no dia a dia como: geladeira, bomba geradora de água, televisão, internet, entre outros..._x000D_
 Levando em consideração que pelo menos 05 famílias que habitam na mencionada região, e as mesmas necessitam da energia elétrica para que haja um melhoramento nas vidas destas pessoas.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3887/oficio_no_030-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3887/oficio_no_030-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar dessa respeitosa instituição - ENERGISA, solicitar uma reunião, que se possível para o dia 23/08/2022, para tratar sobre a expansão de rede de alta tensão entre a quarta e a quinta linha do ribeirão no km 15 do travessão, estarei juntamente com o senhor JARIO FRANCISCO DOS SANTOS, morador da localidade._x000D_
 O acesso à energia elétrica é de fundamental importância para garantir a dignidade da pessoa humana, pois possibilita o uso e acesso de diversos bens e serviços cruciais para a vida no dia a dia como: geladeira, bomba geradora de água, televisão, internet, entre outros...</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3890/oficio_no_022.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3890/oficio_no_022.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Excelência informações relativas ao pagamento posterior para as férias do 1/3 de férias dos servidores públicos municipais e o não pagamento do auxílio servidor cidadão aos servidores que se encontram em licença- prémio._x000D_
 Ocorre que, venho sendo constantemente procurado por servidores públicos municipais com reclamações relativas ao pagamento do 1/3 de férias posterior à concessão das férias, bem como não pagamento do auxílio servidor cidadão aos servidores que se encontram em licença-prêmio.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3891/oficio_no_023-gv-alb-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3891/oficio_no_023-gv-alb-2022.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente, venho por meio do presente, encaminhar a Vossa Senhoria, solicitação de que se inicie a adesão ao Projeto de implantação do Sistema de Governança Pública Municipal em Nova Mamoré._x000D_
 Governança pública tem como função precípua o conjunto de mecanismos de liderança, estratégia e controle postos em prática para avaliar, direcionar a gestão, com vistas à condução de políticas e à prestação de serviços de interesse da sociedade civil.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>Excelentíssimo Deputado,_x000D_
 Ao cumprimenta-lo cordialmente, venho por meio deste, primeiramente agradecer a Vossa Senhoria pelos relevantes serviços prestados em favor de nosso Estado e concomitantemente ao nosso município._x000D_
 Posto isso, aproveito a oportunidade para solicitar a Vossa Excelência que disponibilize alguns equipamentos/ fardamentos esportivos para serem entregues a equipes da zona rural de Nova Mamoré/RO. Trata-se o futebol de esporte praticado de forma coletiva e que traz benefícios a sociedade como um todo, como por exemplo o bom funcionamento físico e mental, além de promover uma maior proximidade entre as pessoas. Ante o exposto, solicito de Vossa Excelência que disponibilize o seguinte:_x000D_
 • 18 fardamentos masculinos completos de futebol de campo oficial, cada jogo de fardas, contendo 22 camisas cada;_x000D_
 • 08 fardamentos femininos completos de futebol suíço, cada jogo de fardas contendo 16 camisas cada;_x000D_
 • 03 bolas de futebol oficial para cada time, e;</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3902/oficio_no_008-gv-cr-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3902/oficio_no_008-gv-cr-2022-.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente, venho através do presente  expediente solicitar de Vossa Senhoria Abertura “Terças Técnicas” do Projeto Sala de Gestão e Governança da Educação Básica do Brasil._x000D_
 O projeto Sala de Gestão e Governança da Educação Básica do Brasil é_x000D_
 uma iniciativa do Ministério da Educação (MEC), em parceria com a Universidade de Brasília (UnB), que tem por finalidade apoiar as secretarias municipais de educação no enfrentamento dos efeitos da pandemia de Covid-19, contribuindo para o fortalecimento e aprimoramento da gestão e governança, por meio da transformação de informações complexas da contabilidade pública em linguagem de custos de fácil interpretação, favorecendo, assim, a tomada de decisões mais assertivas.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3904/oficio_expedido_no_014-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3904/oficio_expedido_no_014-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente solicitar de Vossa Excelência que disponibilize recursos orçamentários para que se realize o patrolamento das estradas vicinais localizadas na 3a e 4a Linha do Ribeirão._x000D_
 Ocorre que, as demais estradas do eixo Ribeirão estão sendo ou já foram patroladas com recursos enviados via emendas, porém, estas duas vicinais não foram contempladas, o que impossibilitou o patrolamento destas._x000D_
 Há a necessidade de se patrolar estas, uma vez que esta se trata de única forma para facilitar o acesso dos moradores das regiões a sede deste município, além de agilizar o transporte dos produtos agrícolas produzidos naquela região.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3905/oficio_no_004.gv.mh0b.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3905/oficio_no_004.gv.mh0b.2022.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Deputado,_x000D_
 _x000D_
 Ao tempo em que cumprimento Vossa Excelência venho através de o presente solicitar que disponibilize emenda parlamentar no valor de R$ 450.000,00 para a aquisição de um caminhão VW 17190 com baú 7,5 m para atender a Associação dos Produtores Rurais de Nova Mamoré (APRNM), no Distrito de Nova Dimensão._x000D_
 Saliento que faz parte da Associação cerca de 35 famílias, que serão diretamente beneficiadas com o referido caminhão, atualmente a referida associação não disponibiliza de nenhum meio de transporte para a facilitar na resolução de demandas relacionadas a assistência social, e a mesma se encontra dependente de favores de terceiros para que se possa realizar suas tarefas. O referido caminhão será de grande valia para que se possam transportar os instrutores até o local de cursos na zona rural, ou mesmo atender as demandas que exigem longos deslocamentos.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3906/oficio_no_031-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3906/oficio_no_031-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>A Sua Senhoria_x000D_
  ISRAEL PORTO_x000D_
 Presidente interino da Associação dos Produtores Rurais Organizados de Palmeiras- ASPROP._x000D_
 _x000D_
 Prezado Senhor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, diante da Lei Municipal n° 1.886/2022 que autorizou o Poder Executivo Municipal a ministrar apoio financeiro para evento da 4ª Festa do Leite no Município de Nova Mamoré, venho através do presente expediente solicitar a vossa senhoria o seguinte:_x000D_
 • A quantidade de barracas alugadas com recursos públicos._x000D_
 • Os valores pagos pelo aluguel das barracas._x000D_
 • Cópia dos comprovantes dos valores de todas as barracas que foram alugadas com recurso público.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3910/oficio_no_023.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3910/oficio_no_023.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhora Comandante_x000D_
 Com cordiais cumprimentos, venho através do presente solicitar_x000D_
 Agentes desta respeitada Corporação para atuarem na segurança da final do_x000D_
 campeonato de futebol Society, que encontra-se ocorrendo na linha 06 c km 05, Sitio_x000D_
 do Mario._x000D_
 O referido campeonato realizará a final dia 17/09/2022 às 16:00hs, na referida linha._x000D_
 Devido ser um esporte de contato e uma final os atletas estarão mais nervosos que_x000D_
 o normal, e devido a grande quantidade de pessoas que estarão assistindo a final,_x000D_
 seria de grande valia uma guarnição fazendo a segurança daquela localidade.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3911/oficio_no_024-gv-alb-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3911/oficio_no_024-gv-alb-2022.pdf</t>
   </si>
   <si>
     <t>Prezado,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar desta respeitosa instituição - ENERGISA, que realize manutenção na rede elétrica localizado na Av. Dom Pedro II, entre as ruas Antônio Matos Piedade e Vinte e Um de Abril._x000D_
 Ocorre que a mencionada via consta com constantes oscilações na rede elétrica, o que põe em risco o uso de eletrodomésticos, bem como as residências mais antigas daquele regional, com isso, se faz necessário que se realize com urgência a manutenção e se necessário, a troca da fiação da rede localizada na Avenida Dom Pedro II.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3921/oficio_no_009-gv-cr-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3921/oficio_no_009-gv-cr-2022-.pdf</t>
   </si>
   <si>
     <t>Senhor Gerente,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar de Vossa Senhoria a doação no valor de R$ 1.500,00 (um mil e quinhentos reais) para a realização das festividades do dia das crianças na casa de oração Rosa de Saron, localizada na Av. Raimundo Brasileiro, 4443, Bairro Planalto, Nova Mamoré/RO._x000D_
 Essa doação é realizada de forma recorrente por esta renomada Cooperativa. Trata-se de quantia que ajuda muito, pois, com o valor doado que é possível a compra de brinquedos e lanches para as crianças carentes do bairro, proporcionando, desta forma, um dia feliz a centenas de crianças carentes, com brincadeiras, brinquedos e comidas.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3925/oficio_no_032-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3925/oficio_no_032-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar dessa respeitosa instituição - ENERGISA, que haja a presença de uma equipe na linha 29 e na linha 30 do projeto Sidney Girão, pois a alta tensão fica oscilando constantemente._x000D_
 Levando em consideração que essas quedas de energia além de afetar os moradores da localidade podem também contribuir para a queima de eletrodomésticos que ficam ligados diretamente na tomada, bem como os maquinários utilizados pelo setor leiteiro, é importante priorizar a visita nesses locais supramencionados.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3927/oficio_no_033-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3927/oficio_no_033-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente reiterar o_x000D_
 solicitado no Ofício n° 031-GV/JCRS/2022, o qual, diante da Lei Municipal n°_x000D_
 1.886/2022, que autorizou o Poder Executivo Municipal a ministrar apoio_x000D_
 financeiro para evento da 4o Festa do Leite no Município de Nova Mamoré,_x000D_
 solicitou de Vossa Senhoria as seguintes informações:_x000D_
 A quantidade de barracas alugadas com recursos públicos._x000D_
 • Os valores pagos pelo aluguel das barracas._x000D_
 • Cópia dos comprovantes dos valores de todas as barracas que foram_x000D_
 alugadas com recurso público.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3944/oficio_no_034-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3944/oficio_no_034-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Exmo Sr. Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente para encaminhar a Vossa Excelência a solicitação da disponibilização de emenda parlamentar com objetivo da aquisição de uma máquina de hemodiálise, para beneficiar pacientes dos municípios de Nova Mamoré e de Guajará Mirim._x000D_
 Vale ressaltar que a referida solicitação se faz em virtude da necessidade de pacientes com insuficiência renal, pois para receber o devido tratamento precisam se deslocar até a capital do Estado Porto Velho/RO, o que acaba sendo muito cansativo para esses pacientes pois são mais de 250 km até a capital.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3945/oficio_no_035-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3945/oficio_no_035-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Senhora Secretaria,_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente, venho através do presente expediente solicitar de Vossa Senhoria um aditivo para a rota do ônibus na linha conquista, pois são 4 km que os alunos da escola SALOMÃO SILVA têm que percorrer a pé pois o ônibus não vai até suas casas deixá-los._x000D_
 Salientamos que os alunos são 4 crianças que tendem a fazer um percurso a noite até suas casas é importante que seja feito o aditivo para essa rota, pois os perigos que esses alunos correm diariamente é muito grave, os mesmos vão no escuro para suas casas, o risco de se depararem com algum animal perigoso, com alguma cobra, ou até mesmo uma pessoa má intencionada é muito grande, no período chuvoso também é muito complicado pois esses alunos vão para casa na chuva aumentando o risco de ficarem doentes.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3946/oficio_expedido_no_015-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3946/oficio_expedido_no_015-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-la mui atenciosamente, vimos por meio do presente solicitar de Vossa Excelência que viabilize os esforços para a disponibilização de uma máquina PC escavadeira para os trabalhos que estão sendo realizados de limpeza do travessão na 3a para 4a Linha do ribeirão._x000D_
 É importante salientar que já existe maquinários, realizando a limpeza daquela localidade, contudo, a mencionada máquina não está conseguindo efetuar a retirada de tocos e demais entulhos lá existentes._x000D_
 Salientamos que a limpeza do referido travessão é de suma importância, pois os condutores necessitam da estrada para escoarem seus produtos, transitar com o transporte de gado e principalmente pelo transporte escolar, por isso solicitamos que faça seja enviado a mencionada máquina PC para a retirada dos tocos e o que mais for necessário da localidade para solucionarmos os problemas.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3954/oficio_no_010-gv-cr-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3954/oficio_no_010-gv-cr-2022-.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente, venho através do presente expediente solicitar de Vossa Senhoria que solicite providências para que se realize pequenos reparos na parte dos capotes para conclusão da cobertura e fechamento da cumeeira da Escola José Nunes da Silva, localizada na Linha 23B km 30. Aproveitando o ensejo solicito ainda para que seja providenciado um (a) Professor (a) substituto (a) para ocupar o lugar da Professora local, pois esta encontra-se em licença maternidade, estando, portanto, afastada da Escola 16 de Junho, situada na confluência da Linha 21 com a 3ª Linha do Ribeirão.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3965/oficio_no_036-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3965/oficio_no_036-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Excelência que verifique a possibilidade de efetuar os serviços de substituição da segunda ponte da linha 8, km3 ._x000D_
 A ponte encontra-se com as duas longarinas de sustentação quebradas, com este problema na referida ponte as aulas estão paralisadas a 10 dias, prejudicando a educação dos alunos desta localidade._x000D_
 É importante que seja feita a substituição o mais breve possível pois esses alunos não podem continuar sem ir à escola, a retomada dos estudos para esses alunos é de suma importância pois já está quase no final do período letivo.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3968/oficio_no_037-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3968/oficio_no_037-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Exmo Sr. Deputado,_x000D_
 _x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente para encaminhar a Vossa Excelência a solicitação da disponibilização de uma van com 14 lugares para o transporte de pacientes do distrito de Nova Dimensão._x000D_
 A seguinte solicitação se faz a pedido do senhor Sidney Gonelhu de Oliveira representante social do distrito de Nova Dimensão, que vê a importância que é ter uma van no distrito para transporte desses pacientes, pois muitos precisam ir para Porto Velho fazer tratamento, muitas das vezes usam de recurso próprio, mesmo não tendo condições.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3971/oficio_no_024.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3971/oficio_no_024.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhora Comandante,_x000D_
 _x000D_
 Com cordiais cumprimentos, venho através do presente solicitar que_x000D_
 as guarnições de patrulhamento passem com mais frequência por frente do Posto do_x000D_
 Planalto que fica localizado na Avenida Tersina Valdivino de Nascimento. Lá se_x000D_
 encontra um mecanismo de distribuição de água potável que está abastecendo_x000D_
 Nova Mamoré como um todo, e infelizmente vândalos estão deteriorando o_x000D_
 patrimônio público, pois as torneiras de distribuição já foram quebradas duas vezes,_x000D_
 ocasionando assim um desperdício de milhares de litros de água potável. E trazendo_x000D_
 assim consigo um transtorno para quem realmente necessita daquela água para sua_x000D_
 sobrevivência.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3972/oficio_no_011-gv-cr-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3972/oficio_no_011-gv-cr-2022-.pdf</t>
   </si>
   <si>
     <t>Senhor Superintendente,_x000D_
 _x000D_
 Com os cordiais cumprimento de sempre, venho pelo presente solicitar de_x000D_
 Vossa Senhoria que o Departamento Nacional de Infraestrutura de Transportes -_x000D_
 DNIT, analise a possibilidade de efetuar a restauração do madeiramento das pontes_x000D_
 do ribeirão e do araras._x000D_
 Consideradas patrimônio histórico do estado de Rondônia, as pontes metálicas_x000D_
 sobre os rios Araras e Ribeirão foram criadas durante a construção da Estrada de_x000D_
 Ferro Madeira Mamoré (EFMM) há mais de 100 anos e, desde então, ligam os_x000D_
 municípios de Guajará-Mirim (RO) e Nova Mamoré com a capital Porto Velho, no_x000D_
 entanto a situação em que se encontra o madeiramento sobre as pontes inspira muito_x000D_
 cuidado._x000D_
 Por conta do alto fluxo de veículos de transporte interurbano, as tabuas_x000D_
 necessitam ser substituídas, as guias e os dormentes estão danificados inspirando_x000D_
 cuidado, anexo a este oficio apresento fotos que demonstram a precariedade em que_x000D_
 se encontra as pontes acima citadas.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3979/oficio_no_009-gv-nas-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3979/oficio_no_009-gv-nas-2022.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Deputado,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Excelência que solicite junto ao Departamento de Estradas e Rodagens (DER) a disponibilização de 06 tubos armcos de 4,6m sendo 03 (três) tubos para a ponte localizada no Rio Oriente e 03 (três) tubos para a ponte do Rio Vertente que se encontram na Rodovia 420 (Bico do Parque)._x000D_
 Todo período chuvoso a população fica total ou parcialmente isolada, causando transtornos no transporte da produção agrícola na região local, motivo pelo qual faz-se necessário que Vossa Excelência tome as providências junto ao DER para que se realize as substituições das duas pontes citadas.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3980/oficio_no_025-gv-alb-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3980/oficio_no_025-gv-alb-2022.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Prefeito e Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-los, venho por meio do presente, encaminhar a Vossas Excelências o Anteprojeto de Lei, que trata acerca da concessão de AUXÍLIO FINANCEIRO aos Portadores de Doença Renal Crônica que se encontram em tratamento por Hemodiálise fora do município de Nova Mamoré._x000D_
 Levando-se em conta a necessidade de deslocamento pelo menos 3(três) vezes por semana até a capital, Porto Velho, em busca de realizar sessões de hemodiálise, e que este deslocamento mesmo tendo o transporte por parte de veículo público, gera gastos aos pacientes com alimentação e etc._x000D_
 Diante disto, e para dar um apoio financeiro necessário aos pacientes mencionados, tendo em vista toda dificuldade por estes enfrentada que encaminho o Anteprojeto em anexo, para que possa ser estudado e avaliado por vossas senhorias e em seguida, que se realize os trâmites necessários para a elaboração, se possível, de Lei específica.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3982/oficio_no_012-gv-cr-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3982/oficio_no_012-gv-cr-2022-.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Excelência, que realize o fechamento da Avenida Cecilia de Meireles, no trecho que fica localizada entre as Avenidas: Raimundo Brasileiro e Tercina Valdivino do Nascimento, para um evento que acontecerá em frete a Casa de Oração Rosa de Saron, no Bairro Planalto._x000D_
 Mencionado evento é recorrente há alguns anos no mencionado endereço e trata-se da realização do “dia das crianças”, que é realizado para crianças carentes e de baixa renda e sempre recebe um elevado número de crianças, motivo pelo qual ocorrerá em via pública.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3993/oficio_no_038-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3993/oficio_no_038-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Senhoria que verifique a possibilidade de efetuar os serviços de substituição de uma ponte de madeira por tubo armco localizada na terceirinha, no km 05, bem como término do serviço de patrolamento desde a referida ponte no km 05 até a linha 21._x000D_
 A substituição desta ponte por tubo é muito importante e necessária, pois a mesma se encontra em estado calamitoso, o que dificulta o tráfego para os moradores locais e transeuntes de veículos de grande porte que necessitam passar na localidade, colocando em risco a vida destes cidadãos._x000D_
 Ocorre ainda que, os serviços de patrolamento foram realizados até a mencionada ponte, porém, a partir desta, os serviços não foram concluídos, o que traz ainda mais prejuízos aos moradores, com isto, solicito a troca da ponte de madeira por tubo armco e a conclusão dos serviços de patrolamento.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4000/oficio_no_013-gv-cr-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4000/oficio_no_013-gv-cr-2022-.pdf</t>
   </si>
   <si>
     <t>Senhor Gerente,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar de Vossa Senhoria que verifique a possibilidade de uma parceria juntamente com a secretaria do Meio Ambiente para a implantação do Projeto Sema nas Escolas._x000D_
 O referido Projeto consiste em levar aos alunos das Escolas Municipais, palestras sobre o meio ambiente, sobre os biomas brasileiros, clima, preservação, fauna e flora e turismo local consciente._x000D_
 Para que 0 referido Projeto saia do papel e seja executado, 0 Vereador Claudiomir Rodrigues e a Secretaria Municipal de Meio Ambiente, solicita os bons préstimos a esta renomada empresa, que faça a doação de um Datashow, ou uma tv de led de no mínimo sessenta polegadas, para a transmissão de slaides e vídeos.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4001/oficio_no_026-gv-alb-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4001/oficio_no_026-gv-alb-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo, venho por meio do presente, encaminhar a Vossa Senhoria, o presente ofício, onde solicito, conforme disponibilidade desta secretaria, doação de bolas (vôlei, basquete, futsal e futebol) para o bom desenvolvimento das aulas de educação física nas escolas de nosso município, qual seja, Nova Mamoré/RO._x000D_
 Conforme mencionado, o envio do material solicitado será de grande valia para uso nas escolas de nosso município que não possuem o material de qualidade para as aulas de educação física, ficando, por vezes sem as mencionadas atividades. Com isto, reitero o pedido de doação de bolas, sendo estas de: vôlei, basquete, futsal e futebol, conforme disponibilidade desta Secretaria.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4003/oficio_no_014-gv-cr-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4003/oficio_no_014-gv-cr-2022-.pdf</t>
   </si>
   <si>
     <t>Senhor secretário,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Excelência que providencie a Limpeza da Pista de Caminhada, localizada na via urbana deste município._x000D_
 Solicitamos que, se realize a limpeza com roçagem dos matos e arbustos que se encontram com altura elevada o que dificulta o passeio dos pedestres naquela localidade, bem como a retirada do lixo acumulado seja devido a eventos naturais (vento), ou, por mãos humanas._x000D_
 O acúmulo de mato e lixo na Pista de Caminhada tem provocado o aumento de mosquitos e moscas, que provocam diversas doenças na população que ali frequenta, além de tornar a cidade suja e com mal cheiro.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4004/oficio_no_025.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4004/oficio_no_025.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Excelência que verifique a possibilidade da compra de 02 Oximetro e 02 aparelho de aferir a pressão para atender as necessidades do HOSPITAL UNIDADE MISTA ANTÔNIO LUIZ DE MACEDO, do MUNICÍPIO de NOVA MAMORÉ._x000D_
 Uma vez que o referido hospital só possui 01 oximetro e um aparelho de Aferir Pressão Arterial, para atender todo o hospital, desde a triagem até os pacientes que estão internados ou na emergência. Quando a equipe da triagem está fazendo um atendimento , a equipe do Pronto Socorro tem que aguardar desocupar para poder fazer uso dos aparelhos, e como a demanda de atendimento é grande por ser um Hospital de grande porte não tem como ter somente um Oximetro e um aparelho de aferir a pressão para atender as duas equipes.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4005/oficio_no_039-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4005/oficio_no_039-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente expediente solicitar a Vossa Excelência que verifique a possibilidade de destinar o Tanque Isotérmico do Caminhão Iveco Tector 170E22, placa NDQ-3316, tombamento 3761-SEAGRI/RO, recebido da SEAGRE pela Prefeitura Municipal em 14 de julho de 2022, para a Associação de Desenvolvimento Agrícola e Ambiental de Produtores e Produtoras Rurais da Linha 23 e Entorno._x000D_
 Verifica-se que foram subtraídos o motor e o diferencial do referido caminhão, que se encontra inutilizado, conforme Ofício 5835/2021/SEAGRI- SPA._x000D_
 Assim, o intuito da presente solicitação é a disponibilização do tanque isotérmico do caminhão ora mencionado para a Associação, o qual será de grande utilidade para a esta, para o transporte de água para pulverizações de roças dos produtores rurais do Município de Nova Mamoré._x000D_
 Portanto, solicito a Vossa Excelência que verifique a possibilidade de realizar a concessão do Tanque Isotérmico do Caminhão.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4009/oficio_no_026.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4009/oficio_no_026.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através de o presente expediente solicitar de Vossa Excelência que verifique a possibilidade de fazer a limpeza nas arquibancadas do Estádio Municipal de Nova._x000D_
 Saliento que está ocorrendo o campeonato de futebol de campo no referido estádio e a população esta indo em peso prestigiar os jogos todo final de semana, no entanto várias pessoas me indagaram, com a reclamação da sujeira nas arquibancadas, sendo inapropriado para se sentar-se, pois a quantidade de poeira é enorme e principalmente fezes de pombo em toda a arquibancada._x000D_
 Não a necessidade de pintura, eu humildemente solicito que seja efetuada uma lavagem bem feita na localidade, pois já resolveria o problema.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4024/oficio_no_027.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4024/oficio_no_027.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 _x000D_
      Ao cumprimentá-lo mui atenciosamente, venho por meio do presente expediente solicitar a Vossa Excelência recurso financeiro por meio de emenda parlamentar no valor de R$ 1.000.000,00 (um milhão de reais), que serão destinados para a reforma do ginásio de esportes do bairro planalto de Nova Mamoré._x000D_
 Saliento que no bairro planalto reside atualmente um grande número de famílias e possui um grande percentual de jovens e crianças o ginásio está abandonado há muitos anos e esta há muito tempo necessitando de reforma para que os atletas da cidade possam usufruir das instalações.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4025/oficio_no_028.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4025/oficio_no_028.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente expediente, primeiramente agradecer pelos diversos serviços prestados ao município de Nova Mamoré/RO, em seguida, venho ainda, por meio deste ofício, solicitar de Vossa Excelência que destine um caminhão % para a ASSOCIAÇÃO GRAMA PADRE CLARET._x000D_
 Saliento que a mencionada associação, se trata de associação, existente na zona rural de Nova Mamoré, desde o ano de 2004, possui sua sede no distrito de Nova Dimensão. Se trata de associação ao qual é realizada a comercialização de produtos regionais, além de investir na comunidade, mesmo com toda preocupação ambiental.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4026/oficio_no_029.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4026/oficio_no_029.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente expediente, primeiramente agradecer pelos diversos serviços prestados ao município de Nova Mamoré/RO, em seguida, venho ainda, por meio deste ofício, solicitar de Vossa Excelência que destine máquinas e implementos agrícolas para a ASSOCIAÇÃO DOS PRODUTORES RURAIS DA LINHA VINTE E NOVE BURITI- APROLIT._x000D_
 Saliento que a mencionada associação, se trata de associação, existente na zona rural de Nova Mamoré, desde o ano de 2008, inscrita no CNPJ n° 84.632.959/0001-30, situada na linha 30 km 1,5 possui sua sede no distrito de Nova Dimensão. Trata-se de uma associação ao qual é realizada a comercialização de produtos regionais, como leite, grãos e etc... Além de investir na comunidade, mesmo com toda preocupação ambiental.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4027/oficio_no_005.gv.mh0b.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4027/oficio_no_005.gv.mh0b.2022.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado Federal,_x000D_
 _x000D_
 Cumprimentando o dirigimo-nos a Vossa Excelência, respeitosamente, com o fim especial de solicitar através de emenda parlamentar do orçamento, os recursos financeiros no valor de R$ 2.600,000,00 (Dois milhões e seiscentos mil), destinados à construção e implantação de 01 Creche para atender o Distrito de Nova Dimensão e o setor rural pertencente ao Distrito._x000D_
 Salientamos que a prefeitura municipal já dispõe do terreno para a implantação da creche no Distrito de Nova Dimensão._x000D_
 Vale reforçar que sem acesso a rede pública universalizada de cuidados para crianças de até 3 anos, as trabalhadoras com filhos pequenos sofrem uma série de exclusões no mercado corporativo, o que prejudica a inserção e o desenvolvimento profissional feminino.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 _x000D_
 Com nossos cordiais cumprimentos, utilizamo-nos do presente para CONVIDAR Vossa Senhoria, para participar da solenidade de entrega de 1 (um) trator, oriundo de emenda parlamentar do próprio Deputado, na Associação de desenvolvimento agrícola e ambiental de produtores e produtoras rurais da linha 23 e entorno – ASPROL – 23, localizado na DT de Abunã Linha 23 km 40 de Nova Mamoré/RO, nos dias 16 e 17 de novembro de 2022.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4042/oficio_no_041-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4042/oficio_no_041-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Sr. Deputado,_x000D_
 	 	_x000D_
 	Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente para encaminhar a Vossa Excelência que solicite do diretor do DER Coronel Eder que autorize um caminhão vasculante para fazer o transporte de um trator agrícola do pátio regional da SEAGRI de Ji-Paraná até o pátio regional do DER em Porto Velho._x000D_
 Vale ressaltar que este trator agrícola foi fruto de um convenio entre SEAGRI e Prefeitura de Nova Mamoré.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4043/oficio_no_042-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4043/oficio_no_042-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente_x000D_
 solicitar dessa respeitosa instituição - ENERGISA, que, em nome da Sr.a Maria_x000D_
 Fehlberg, seja esclarecido o não cumprimento do pedido de instalação de energia_x000D_
 elétrica através do programa LUZ PARA TODOS onde deveria a instalação ter sido_x000D_
 executada no plano de obras da 6a etapa do programa mencionado com prazo de_x000D_
 execução prevista até o 2° semestre do ano de 2021, mas, a referida obra não foi_x000D_
 iniciada e a localidade se encontra sem energia elétrica. Em anexo o documento_x000D_
 recebido pela Sr.ª Maria Fehlberg.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4048/oficio_no_043-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4048/oficio_no_043-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente_x000D_
 expediente solicitar de Vossa Senhoria que seja feito a dedetização para o_x000D_
 controle da dengue no bairro Nova Redenção, na rua Alonso Eugênio de Melo,_x000D_
 neste município, tendo como ponto de referência a Igreja Assembléia._x000D_
 A dengue se trata de doença transmitida pela picada da fêmea do_x000D_
 mosquito Aedes aegypti. O período do ano com maior transmissão da doença_x000D_
 ocorre nos meses mais chuvosos de cada região, geralmente de novembro a_x000D_
 maio, tendo de forma comprovada vários casos já existentes em nosso_x000D_
 município.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4059/oficio_no_027-gv-alb-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4059/oficio_no_027-gv-alb-2022.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Ao cumprimentar Vossa Senhoria, em resposta ao Ofício supramencionado, no qual solicita informações acerca do quantitativo de bolas de futebol de campo se solicita para doação, informamos que a quantidade necessária é de 104 bolas de futebol de campo.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4073/oficio_no_044-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4073/oficio_no_044-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 Com nossos cordiais cumprimentos, utilizamo-nos do presente_x000D_
 para CONVIDAR Vossa Senhoria, para participar da solenidade de entrega de 1_x000D_
 (um) trator oriundo de emenda parlamentar do próprio Deputado, na Associação_x000D_
 de desenvolvimento agrícola e ambiental de produtores e produtoras rurais da_x000D_
 linha 23 e entorno (ASPROL), localizado na Linha 23 km 45 de Nova_x000D_
 Mamoré/RO, nos dias 05 e 06 de Dezembro de 2022, no dia 05 de Dezembro a_x000D_
 entrega do trator vai ser ás 11:00 horas da manhã na associação ASPROL km_x000D_
 45, e no dia 06 de dezembro estaremos visitando a linha 21 e a oitava linha.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4074/oficio_no_045-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4074/oficio_no_045-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Com nossos cordiais cumprimentos, utilizamo-nos do presente para_x000D_
 CONVIDAR Vossa Senhoria, para participar da solenidade de entrega de 1 (um)_x000D_
 trator oriundo de emenda parlamentar do Deputado Dr. Neidson , na Associação_x000D_
 de desenvolvimento agrícola e ambiental de produtores e produtoras rurais da_x000D_
 linha 23 e entorno - ASPROL - 23, localizado na DT Nova Mamoré Linha 23 km_x000D_
 45 de Nova Mamoré/RO, no dia 05 de Dezembro de 2022, a entrega do trator_x000D_
 vai ser ás 11:00 horas da manhã na associação ASPROL km 45.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4082/oficio_no_046-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4082/oficio_no_046-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Secretario,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente_x000D_
 expediente solicitar de Vossa Senhoria a implantação do “Projeto Porteira_x000D_
 Adentro” no município de Nova Mamoré-RO._x000D_
 O Programa “Porteira a Dentro”, se constituirá em um_x000D_
 programa destinado a fomentar e incentivar as atividades desenvolvidas pelos_x000D_
 produtores rurais do Município, a geração de empregos e especialmente a_x000D_
 manutenção do homem do campo._x000D_
 O Programa “Porteira a Dentro” estará atendendo aos agricultores das_x000D_
 linhas vicinais com serviço de destoca para que seja feito a gradiação para_x000D_
 atender os pequenos produtores para um projeto de agricultura familiar, e outros_x000D_
 serviços essenciais ao homem do campo.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4083/oficio_no_047-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4083/oficio_no_047-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Sr. Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente para encaminhar a Vossa Excelência solicitação de UMA EMENDA PARLAMENTAR DE R$ 250.000,00 ( DUZENTOS E CINQUENTA MIL REAIS) PARA CONTRATAÇÃO DE HORAS MAQUINAS PARA ATENDER AOS PRODUTORES RURAIS.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4098/oficio_no_030.gv.fsc.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4098/oficio_no_030.gv.fsc.2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Excelência que verifique com urgência a possibilidade de manutenção de uma ponte no km 06 da linha G._x000D_
 Ocorre que a ponte encontra-se com o risco eminente de cair a qualquer momento ocasionando assim um acidente grave, ou até mesmo fatal. É importante salientar que os transeuntes que por ali trafegam diariamente já reclamaram do referido problema e já ocorreu de carros caírem na localidade, porém nada mais grave ocorreu ainda e para que seja sanado este problema é necessário maior celeridade possível, para que nossa população trafegue com segurança.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4099/oficio_no_048-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4099/oficio_no_048-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar uma equipe juntamente com o maquinário necessário na linha D para fazer a restauração das estradas._x000D_
 Levando em consideração que está começando o período chuvoso é importante fazer essas restaurações nas estradas pois com a chuva os buracos vão se abrindo cada vez mais dificultando o trânsito para os motoristas que passam na mesma, é importante ressaltar também que passam por essas linhas caminhões de todo o Estado, seja transportando soja, leite, milho e cargas vivas, então assim é de extrema importância que se mantenha a linha D restaurada.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Aguardando....</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4101/oficio_no_007.gv.mh0b.2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4101/oficio_no_007.gv.mh0b.2022.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Deputado,_x000D_
 _x000D_
 Ao tempo em que cumprimento Vossa Excelência venho através de o presente solicitar que viabilize junto aos órgãos competentes a construção de uma Ponte sobre o Rio Formoso._x000D_
 Saliento que a 5 (cinco) meses atrás foram colocado 2 (dois) tubos Armco pelo o DER, no entanto devido às fortes chuvas dos últimos dias os mesmos se romperam.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4107/oficio_no_049-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4107/oficio_no_049-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Prezada Senhora,_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente, venho através do presente_x000D_
 expediente solicitar de Vossa Senhoria que seja encaminhada uma equipe para_x000D_
 a linha 21 km 58 para fazer o levantamento das crianças que precisam de_x000D_
 transporte escolar para o ano letivo de 2023._x000D_
 Esses alunos fazem parte do assentamento Tiago Campin dos Santos_x000D_
 pertencente a Porto Velho-RO, é importante salientar que os alunos desta região_x000D_
 fazem parte do convênio transcolar entre o estado e o município de nova_x000D_
 Mamoré, e para o próximo ano é importante que haja esse planejamento para a_x000D_
 inserção desses alunos no plano municipal.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4118/oficio_no_010-gv-nas-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4118/oficio_no_010-gv-nas-2022.pdf</t>
   </si>
   <si>
     <t>Senhora Diretora,_x000D_
 Ao cumprimentá-la mui atenciosamente, venho através do presente_x000D_
 expediente solicitar de Vossa Senhoria que solicite junto a Unidade da Caerd_x000D_
 (Companhia de Águas e Esgotos de Rondônia) de Nova Mamoré-RO, que seja_x000D_
 realizado serviço de vistoria e melhorias na rede de águas em todo o município._x000D_
 Está havendo inúmeras reclamações a este edil pela população local em_x000D_
 relação a qualidade da água ofertada, que esta encontra-se inapta para uso,_x000D_
 principalmente para ser ingerida. Tal reclamação está sendo feita, conforme_x000D_
 dito, por moradores de toda a cidade, de forma mais enfática por moradores do_x000D_
 Bairro Novo, sendo, portanto, necessário de forma mais célere a manutenção_x000D_
 das vias e encanamentos neste bairro.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4119/oficio_no_050-gv-jcrs-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4119/oficio_no_050-gv-jcrs-2022.pdf</t>
   </si>
   <si>
     <t>Sr. Deputado,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente_x000D_
 expediente solicitar uma reunião com vossa excelência no dia 14 de dezembro_x000D_
 de 2022 para tratar sobre a retomada das cirurgias eletivas no hospital Joao_x000D_
 Paulo e no hospital de Base de Porto Velho/RO._x000D_
 É de suma importância debatermos sobre o assunto, pois a quantidade de_x000D_
 pessoas que aguardam por essas cirurgias é muito grande, são muitas pessoas_x000D_
 que se encontram na fila de regularização e o atendimento se encontra parado,_x000D_
 e a demanda de pacientes que precisam dessas cirurgias aumenta cada dia_x000D_
 mais.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4135/oficio_no_015-gv-cr-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4135/oficio_no_015-gv-cr-2022-.pdf</t>
   </si>
   <si>
     <t>Senhora,_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente, venho por meio do presente, solicitar a Vossa Senhoria que solicite ao setor competente, que providencie um caminhão de lixo para realização de coleta de resíduos nas aldeias indígenas Laje, A.l. linha 10, A.l. linha 6C, A.l. linha 20B, A.l. linha 31._x000D_
 Esta comunidade, em referente contato com a civilização branca, tem adquirido hábitos de realização de compras de mercadorias e com isso, levado para suas comunidades tradicionais resíduos como: Plásticos, papel, garrafas de vidros, alumínios, embalagens de alimentos, materiais higiênicos e outros. Como não há outro meio de descarte e não tem coleta, este lixo fica próximo de suas cabanas e em crianças e animais em constante contato com o mesmo. Dada esta situação de extremo agrava ambiental e social, solicitamos apoio do consorcio Jirau para solucionar este problema que só cresce entre o povo Indígena.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4136/oficio_no_016-gv-cr-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4136/oficio_no_016-gv-cr-2022-.pdf</t>
   </si>
   <si>
     <t>Senhor Sócio administrador,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, informar lhes que estaremos realizando a 9ª Edição do Leilão presencial “ Direito de Viver” em prol do hospital do Amor Amazônia, no dia 18 de dezembro de 2022._x000D_
 Como vossa conceituada empresa está sempre presente nesta parceria, solicitamos mais uma vez vosso apoio com a disponibilização/doação dos seguintes itens:_x000D_
 •	01 pacote de linguiça calabresa;_x000D_
 •	02 pacotes de linguiça toscana;_x000D_
 •	01 peça de bacon;_x000D_
 •	01 peça de 5kg de queijo mussarela;_x000D_
 •	01 peça de 5kg de presunto;_x000D_
 •	01 caixa de frango;_x000D_
 •	Pacotes de linguiça suína;_x000D_
 •	Kits para feijoada.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4143/oficio_expedido_no_016-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4143/oficio_expedido_no_016-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>Prezado Gestor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos através do presente expediente solicitar dessa respeitosa instituição - ENERGISA, que proceda aos serviços de Limpeza de Campo, ou seja, a Poda na Rede Elétrica na Bacia do Ribeirão._x000D_
 Solicito que a referida empresa faça o serviço de limpeza de campo mais precisamente serviço de (Poda) nas árvores que prejudicam a qualidade da rede de energia das linhas da Bacia do ribeirão, pois as arvores por estarem muito altas e desgalhadas assim prejudicando a qualidade da energia, onde está ocasionando danos a população, pois dá muito curto circuito e com isso os eletrodomésticos estão queimando, sem contar que a qualidade da energia fica péssima._x000D_
 Diante disto e certo de ser brevemente atendido por esta renomada instituição que solicito os serviços de Limpeza de Campo, ou seja, a Poda na Rede Elétrica nas Linhas da Bacia do Ribeirão, melhorando assim a qualidade de energia para aquela população..</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4144/oficio_expedido_no_017-gv-jqj-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4144/oficio_expedido_no_017-gv-jqj-2022.pdf</t>
   </si>
   <si>
     <t>Prezado Gestor,_x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos através do presente expediente solicitar dessa respeitosa instituição - ENERGISA, que proceda aos serviços de Poda de uma árvore localizada no cruzamento das ruas Av. Artur Arantes Meira com Antônio Lucas de Araújo._x000D_
 Solicito que a referida empresa faça o serviço de Poda de uma árvore localizada entre as avenidas Artur Arantes Meira com Antônio Lucas de Araújo, em frente a agência do Banco do Brasil, pois a árvore está muito alta e desgalhada assim prejudicando a qualidade da energia, onde está ocasionando danos a população, pois dá muito curto circuito e com isso estão queimando os aparelhos domésticos, sem contar que a qualidade da energia fica péssima._x000D_
 Diante disto e certo de ser brevemente atendido por esta renomada instituição que solicito os serviços de Poda de árvore, melhorando assim a qualidade de energia para população..</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4371/oficio_no_006-gv-jao-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4371/oficio_no_006-gv-jao-2022.pdf</t>
   </si>
   <si>
     <t>Exmo sr. Governador,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar que Vossa Excelência viabilize a recuperação da Estrada Rio Madeira com a execução dos serviços de patrolamento e cascalhamento, no trecho entre o final da 29 B até a BR 364, totalizando uns 64 km.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>OEPCM</t>
   </si>
   <si>
     <t>OFÍCIOS EXPEDIDO DO PRESIDENTE DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3309/oficio_no_003-cmnm-2022-encaminhamento_do_autografo_de_no_001-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3309/oficio_no_003-cmnm-2022-encaminhamento_do_autografo_de_no_001-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Assunto: Encaminhamento de Autógrafos _x000D_
 _x000D_
 _x000D_
                        Senhor Prefeito, _x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente para encaminhar a Vossa Excelência o Autógrafo nº 001-CMNM/2022, referente ao Projeto de Lei nº 003-GP/2022, de autoria do Poder Executivo, APROVADO na 2ª (segunda) Sessão Extraordinária desta Câmara Municipal, da 2ª Sessão Legislativa, da 9ª Legislatura período 2021/2024, realizada no dia 24 de janeiro de 2022.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3324/oficio_no_005-cmnm-2022-encaminhamento_dos_autografo_de_nos_002003_e_004-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3324/oficio_no_005-cmnm-2022-encaminhamento_dos_autografo_de_nos_002003_e_004-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 005/CMNM/2022_x000D_
 Em, 31 de janeiro de 2021._x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos nº: 002,003 e 004</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3365/oficio_no_008-cmnm-2022-encaminhamento_das_indicacoes_-001_002003004_e_005e_dos_autografos-_de_nos_005006007008009010011012013014_e_015-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3365/oficio_no_008-cmnm-2022-encaminhamento_das_indicacoes_-001_002003004_e_005e_dos_autografos-_de_nos_005006007008009010011012013014_e_015-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 008/CMNM/2022_x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 _x000D_
 Assunto: Encaminhamento de Indicações e Autógrafos</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3372/oficio_no_014-cmnm-2022-encaminhamento_da_indicacao_-006_e_do_autografo-_de_no_016-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3372/oficio_no_014-cmnm-2022-encaminhamento_da_indicacao_-006_e_do_autografo-_de_no_016-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 014/CMNM/2022_x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 _x000D_
 Assunto: Encaminhamento de Indicação e Autógrafo</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3394/oficio_no_021-cmnm-2022-encaminhamento_da_indicacao_e_do_autografos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3394/oficio_no_021-cmnm-2022-encaminhamento_da_indicacao_e_do_autografos.pdf</t>
   </si>
   <si>
     <t>Ofício n° 021/CMNM/2022_x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 _x000D_
 Assunto: Encaminhamento de Indicações e Autógrafos</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3426/oficio_no_024-cmnm-2022-encaminhamento_de_autografos_e_indicacoes.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3426/oficio_no_024-cmnm-2022-encaminhamento_de_autografos_e_indicacoes.pdf</t>
   </si>
   <si>
     <t>Ofício n° 024/CMNM/2022_x000D_
 Nova Mamoré/RO, 08 de março de 2022._x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 Assunto: Encaminhamento de Indicações e Autógrafos</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3439/oficio_no_028-cmnm-2022-encaminhamento_do_autografo_de_no_026-com_as_devidas_retificacoes.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3439/oficio_no_028-cmnm-2022-encaminhamento_do_autografo_de_no_026-com_as_devidas_retificacoes.pdf</t>
   </si>
   <si>
     <t>Ofício n° 028/CMNM/2022_x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
  _x000D_
 Assunto: Encaminhamento de Autógrafo_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, de ordem do Presidente da Câmara Municipal de Nova Mamoré, Vereador André Luiz Baier, servimo-nos do presente para encaminhar a Vossa Excelência o Autógrafo n° 026/CMNM/2022, com as correções em erros de redação nos Anexos I e II.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3450/oficio_no_032-cmnm-2022-encaminhando_o_autografo_no_028-cmnm-2022-referente_ao_projeto_de_lei_complementar_no_012-pmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3450/oficio_no_032-cmnm-2022-encaminhando_o_autografo_no_028-cmnm-2022-referente_ao_projeto_de_lei_complementar_no_012-pmnm-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhar a Vossa Excelência o Autógrafo n° 028/CMNM/2022,_x000D_
  referente ao Projeto de Lei Complementar n° 012/CMNM/2022,_x000D_
  de autoria da Prefeitura Municipal, APROVADO na 5ª (quinta)_x000D_
  Sessão Ordinária desta Câmara Municipal, da 2a Sessão Legislativa, _x000D_
 da 9ª Legislatura período 2021/2024, realizado no dia 14 de março de 2022.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3453/oficio_no_033-cmnm-2022-encaminhamento_de_autografo_e_indicacao.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3453/oficio_no_033-cmnm-2022-encaminhamento_de_autografo_e_indicacao.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Indicação e Autógrafo</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3460/oficio_no_035-cmnm-2022-encaminhamento_de_autografo_e_indicacoes.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3460/oficio_no_035-cmnm-2022-encaminhamento_de_autografo_e_indicacoes.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Indicações e Autógrafo_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente para encaminhar a Vossa Excelência a Indicação n° 011/CMNM/2022 de autoria do Vereador José Carlos R. dos Santos, a Indicação n° 012/CMNM/2022, e o Autógrafo n° 030/CMNM/2022, referente ao Projeto de Lei n° 002/2022, de autoria da Câmara Municipal, APROVADOS na 6a (sexta) Sessão Ordinária desta Câmara Municipal, da 2a Sessão Legislativa, da 9a Legislatura período 2021/2024, realizado no dia 22 de março de 2022.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3481/oficio_no_038-cmnm-2022-encaminhamento_de_autografos_e_indicacoes.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3481/oficio_no_038-cmnm-2022-encaminhamento_de_autografos_e_indicacoes.pdf</t>
   </si>
   <si>
     <t>Ofício n° 038/CMNM/2022_x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Assunto: Encaminhamento de Indicações e Autógrafos</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3515/oficio_no_046-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3515/oficio_no_046-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 046/CMNM/2022_x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 _x000D_
 Assunto: Encaminhamento de Indicações e Autógrafos</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3545/oficio_no_049-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3545/oficio_no_049-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Indicações, Autógrafos e manutenção de Veto.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3552/oficio_no_050-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3552/oficio_no_050-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Oficio n° 050/CMNM/2022 Em, 20 de abril de 2022._x000D_
 A Sua Excelência PAULO CURI NETO_x000D_
 MD. Conselheiro Presidente do Tribunal de Constas do Estado de Rondônia_x000D_
 PORTO VELHO-RO_x000D_
 _x000D_
 Assunto: Decreto 002/CMNM/2022 - Aprovação das Contas de Governo do Município de Nova Mamoré, Exercício Financeiro 2020</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3562/oficio_no_052-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3562/oficio_no_052-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Indicação e Autógrafos</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3574/oficio_no_053-cmnm-2022-resposta_ao_oficio_n_250-gp-pmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3574/oficio_no_053-cmnm-2022-resposta_ao_oficio_n_250-gp-pmnm-2022.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício n° 250-GP/PMNM/2022</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3576/oficio_no_054-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3576/oficio_no_054-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Indicações</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3607/oficio_no_057-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3607/oficio_no_057-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 057/CMNM/2022_x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÕA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Assunto: Encaminhamento de Indicações e Autógrafos</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3615/oficio_no_059-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3615/oficio_no_059-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 059/CMNM/2022_x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 Assunto: Encaminhamento de Autógrafo_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente e de ordem do Presidente da Câmara Municipal de Nova Mamoré, Vereador André Luiz Baier, servimo-nos do presente para encaminhar a Vossa Excelência o Autógrafo n° 058/CMNM/2022, referente ao Projeto de Lei n° 051-GP/2022, de autoria do Prefeito Municipal, APROVADOS na 6ª (sexta) Sessão Extraordinária desta Câmara Municipal, da 2ª Sessão Legislativa, da 9ª Legislatura período 2021/2024, realizado no dia 12 de maio de 2022.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3621/oficio_no_061-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3621/oficio_no_061-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 061/CMNM/2022_x000D_
 _x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 _x000D_
 Assunto: Encaminhamento de Indicação_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente e de ordem do Presidente da Câmara Municipal de Nova Mamoré, Vereador André Luiz Baier, servimo-nos do presente para encaminhar a Vossa Excelência a Indicação de n° 029/2022, de autoria Vereador Fábio dos Santos das Chagas, APROVADOS na 14ª (décima quarta) Sessão Ordinária desta Câmara Municipal, da 2ª Sessão Legislativa, da 9ª Legislatura período 2021/2024, realizado no dia 16 de maio de 2022.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3633/oficio_no_063-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3633/oficio_no_063-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 063/CMNM/2022_x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 _x000D_
 Assunto: Encaminhamento de Indicação</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3642/oficio_no_065-cmnm-2022.encaminhamento_de_autografos_e_indicacao.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3642/oficio_no_065-cmnm-2022.encaminhamento_de_autografos_e_indicacao.pdf</t>
   </si>
   <si>
     <t>Ofício n° 065/CMNM/2022_x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 _x000D_
 Assunto: Encaminhamento de Indicação e Autógrafos</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3647/oficio_no_066-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3647/oficio_no_066-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 066/CMNM/2022 _x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 _x000D_
 Assunto: Encaminhamento Decreto n° 002/CMNM/2022 - APROVAÇÃO DE CONTAS DE GOVERNO</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3656/oficio_no_069-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3656/oficio_no_069-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente para encaminhar a Vossa Excelência o Autógrafo n° 063/CMNM/2022, referente ao PL n° 056-GP/2022, o Autógrafo n° 064/CMNM/2022, referente ao PL n° 057- GP/2022, o Autógrafo n° 065/CMNM/2022, referente ao PL n° 059-GP/2022, e o Autógrafo n° 066/CMNM/2022, referente ao PL n° 060-GP/2022, todos de autoria do Poder Executivo Municipal, APROVADOS na 17ª (décima sétima) Sessão Ordinária desta Câmara Municipal, da 2ª Sessão Legislativa, da 9ª Legislatura período 2021/2024, realizada no dia 06 de junho de 2022.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3683/oficio_no_071-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3683/oficio_no_071-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 071 /CMNM/2022 _x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 _x000D_
 Assunto: Encaminhamento de Indicação e Autógrafos</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3717/oficio_no_073_encaminhamento_de_indicacoes_e_autografos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3717/oficio_no_073_encaminhamento_de_indicacoes_e_autografos.pdf</t>
   </si>
   <si>
     <t>Ofício nº 073/CMNM/2022. Nova Mamoré/RO, 21 de junho de 2022._x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Assunto: Encaminhamento de Indicações e Autógrafos</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3774/oficio_no_082-cmnm-2022.encaminhamento_de_indicacao_e_autografos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3774/oficio_no_082-cmnm-2022.encaminhamento_de_indicacao_e_autografos.pdf</t>
   </si>
   <si>
     <t>Ofício n° 082/CMNM/2022_x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 _x000D_
 Assunto: Encaminhamento de Indicação e Autógrafos</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3775/oficio_no_084-cmnm-2022-encaminhamento_de_autografos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3775/oficio_no_084-cmnm-2022-encaminhamento_de_autografos.pdf</t>
   </si>
   <si>
     <t>Ofício n° 084/CMNM/2022 Nova Mamoré/RO, 05 de julho de 2022._x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3802/oficio_no_085-cmnm-2022-mocao_de_aplausos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3802/oficio_no_085-cmnm-2022-mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Ofício n°085/CMNM/2022_x000D_
 _x000D_
 Referente: Entrega de Moção de Aplausos_x000D_
 AO  Ilustríssimo Senhor AGNALDO CECILIO DA COSTA</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3803/oficio_no_086-cmnm-2022-mocao_de_aplausos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3803/oficio_no_086-cmnm-2022-mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Ofício n°086/CMNM/2022_x000D_
 _x000D_
 Referente: Entrega de Moção de Aplausos_x000D_
 _x000D_
 Ilustríssimo Senhor LOURIVAL LÚCIO DOS SANTOS</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3804/oficio_no_087-cmnm-2022-mocao_de_aplausos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3804/oficio_no_087-cmnm-2022-mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Ofício n°087/CMNM/2022_x000D_
 _x000D_
 Referente: Entrega de Moção de Aplausos_x000D_
 _x000D_
 Ilustríssimo Senhor AÍRTON JOSÉ MORASKI</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3805/oficio_no_088-cmnm-2022-mocao_de_aplausos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3805/oficio_no_088-cmnm-2022-mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Ofício n°088/CMNM/2022_x000D_
 _x000D_
 Referente: Entrega de Moção de Aplausos_x000D_
 _x000D_
 Ilustríssimo Senhor AILTON MATHEUS JUNIOR</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3806/oficio_no_089-cmnm-2022-mocao_de_aplausos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3806/oficio_no_089-cmnm-2022-mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Ofício n°089/CMNM/2022_x000D_
 _x000D_
 Referente: Entrega de Moção de Aplausos_x000D_
 _x000D_
 Ilustríssimo Senhor SIRLENO SCHAPPO</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3807/oficio_no_090-cmnm-2022-mocao_de_aplausos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3807/oficio_no_090-cmnm-2022-mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Ofício n°090/CMNM/2022_x000D_
 _x000D_
 Referente: Entrega de Moção de Aplausos_x000D_
 _x000D_
 Ilustríssimo Senhor HEBERT SANTOS CUNHA</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3808/oficio_no_091-cmnm-2022-mocao_de_aplausos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3808/oficio_no_091-cmnm-2022-mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Ofício n°091/CMNM/2022_x000D_
 _x000D_
 Referente: Entrega de Moção de Aplausos_x000D_
 _x000D_
 Ilustríssimo Senhor JOLIVAM SILVA DA PAZ</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3811/oficio_no_093-cmnm-2022.encaminhamento_de__autografos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3811/oficio_no_093-cmnm-2022.encaminhamento_de__autografos.pdf</t>
   </si>
   <si>
     <t>Ofício n° 093/CMNM/2022 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3820/oficio_no_097-cmnm-2022-encaminhamento_de_autografo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3820/oficio_no_097-cmnm-2022-encaminhamento_de_autografo.pdf</t>
   </si>
   <si>
     <t>Ofício nº 097/CMNM/2022           	     _x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafo</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3839/oficio_no_098-cmnm-2022-encaminhamento_de_autografo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3839/oficio_no_098-cmnm-2022-encaminhamento_de_autografo.pdf</t>
   </si>
   <si>
     <t>Ofício n° 098/CMNM/2022_x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÕA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafo</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3848/oficio_no_102-cmnm-2022.encaminhamento_de__autografo_e_indicacoes.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3848/oficio_no_102-cmnm-2022.encaminhamento_de__autografo_e_indicacoes.pdf</t>
   </si>
   <si>
     <t>Ofício n° 102/CMNM/2022 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 _x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafo e Indicações</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3852/oficio_no_104-cmnm-2022.encaminhamento_de__indicacoes.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3852/oficio_no_104-cmnm-2022.encaminhamento_de__indicacoes.pdf</t>
   </si>
   <si>
     <t>Ofício nº 104/CMNM/2022           	    _x000D_
 _x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 _x000D_
 Assunto: Encaminhamento de Indicações</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3868/oficio_no_108-cmnm-2022.encaminhamento_de__autografo_e_indicacoes.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3868/oficio_no_108-cmnm-2022.encaminhamento_de__autografo_e_indicacoes.pdf</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3885/oficio_no_114-cmnm-2022.encaminhamento_de__autografos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3885/oficio_no_114-cmnm-2022.encaminhamento_de__autografos.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Autógrafos</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3897/oficio_no_116-cmnm-2022.encaminhamento_de__autografos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3897/oficio_no_116-cmnm-2022.encaminhamento_de__autografos.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Autógrafos:_x000D_
 _x000D_
 o Autógrafo n° 119/CMNM/2022, referente ao Projeto de Lei n° 108-GP/2022;_x000D_
 E o Autógrafo n° 120/CMNM/2022, referente ao Projeto de Lei n° 109-GP/2022.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3903/oficio_no_117-cmnm-2022.resposta_ao_oficio_n_557-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3903/oficio_no_117-cmnm-2022.resposta_ao_oficio_n_557-gp-2022.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício n° 557-GP/2022.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3916/oficio_no_119-cmnm-2022.encaminhamento_de__autografos_e_indicacoes.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3916/oficio_no_119-cmnm-2022.encaminhamento_de__autografos_e_indicacoes.pdf</t>
   </si>
   <si>
     <t>Ofício n° 119/CMNM/2022 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 _x000D_
 Assunto: Encaminhamento de Indicações e Autógrafos</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3926/oficio_no_122-cmnm-2022-encaminhamento_de_indicacao.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3926/oficio_no_122-cmnm-2022-encaminhamento_de_indicacao.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Indicação</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3929/oficio_no_123-cmnm-2022-encaminhamento_de_autografo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3929/oficio_no_123-cmnm-2022-encaminhamento_de_autografo.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Autógrafo.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3947/oficio_no_126-cmnm-2022.encaminhamento_de__autografos_e_indicacoes.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3947/oficio_no_126-cmnm-2022.encaminhamento_de__autografos_e_indicacoes.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Indicações e Autógrafos</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3958/oficio_no_127-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3958/oficio_no_127-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3969/oficio_no_132-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3969/oficio_no_132-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3975/oficio_no_134-cmnm-2022.encaminhamento_de__autografos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3975/oficio_no_134-cmnm-2022.encaminhamento_de__autografos.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Autógrafos:_x000D_
 _x000D_
 _x000D_
 Autógrafo n° 133/CMNM/2022, referente ao Projeto de Lei n° 121-GP/2022;_x000D_
 O Autógrafo n° 134/CMNM/2022, referente ao Projeto de Lei n° 123-GP/2022, ambos de vossa autoria, APROVADO na 32aª (trigésima segunda) Sessão Ordinária desta Câmara Municipal, da 2a Sessão Legislativa, da 9ª Legislatura período 2021/2024, realizada no dia 10 de outubro de 2022.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3986/oficio_no_136-cmnm-2022.encaminhamento_de__autografos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3986/oficio_no_136-cmnm-2022.encaminhamento_de__autografos.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Autógrafos:_x000D_
 _x000D_
 O Autógrafo n° 135/CMNM/2022, referente ao Projeto de Lei n° 124-GP/2022;_x000D_
  O Autógrafo n° 136/CMNM/2022, referente ao Projeto de Lei n° 125-GP/2022;_x000D_
 E o Autógrafo n° 137/CMNM/2022, referente ao Projeto de Lei n° 126-GP/2022, todos _x000D_
 de  autoria do Poder Executivo, APROVADOS respectivamente nas 11ª, 12ª e 13ª Sessões _x000D_
 Extraordinárias desta Câmara Municipal, da 2ª Sessão Legislativa, da 9ª Legislatura período_x000D_
  2021/2024, realizadas no dia 13 de outubro de 2022.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4010/oficio_no_142-cmnm-2022.encaminhamento_de__autografo_e_indicacao.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4010/oficio_no_142-cmnm-2022.encaminhamento_de__autografo_e_indicacao.pdf</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4020/oficio_no_143-cmnm-2022.encaminhamento_de__autografo_e_indicacao.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4020/oficio_no_143-cmnm-2022.encaminhamento_de__autografo_e_indicacao.pdf</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4035/oficio_no_146-cmnm-2022.encaminhamento_de__autografo_e_indicacao.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4035/oficio_no_146-cmnm-2022.encaminhamento_de__autografo_e_indicacao.pdf</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4055/oficio_no_149-cmnm-2022.encaminhamento_de__autografo_e_indicacao.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4055/oficio_no_149-cmnm-2022.encaminhamento_de__autografo_e_indicacao.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Indicações e Autógrafos.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4068/oficio_no_150-cmnm-2022.encaminhamento_de__autografo_e_indicacao.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4068/oficio_no_150-cmnm-2022.encaminhamento_de__autografo_e_indicacao.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Indicação e Autógrafos.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4092/oficio_no_151-cmnm-2022.rejeicao_ao_veto_ao_projeto_de_lei_no_016-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4092/oficio_no_151-cmnm-2022.rejeicao_ao_veto_ao_projeto_de_lei_no_016-2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 151/CMNM/2022_x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Assunto: Rejeição ao Veto ao Projeto de Lei n° 016/2022</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4093/oficio_no_152-cmnm-2022.encaminhamento_de__autografo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4093/oficio_no_152-cmnm-2022.encaminhamento_de__autografo.pdf</t>
   </si>
   <si>
     <t>Ofício n° 152/CMNM/2022_x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4105/oficio_no_154-cmnm-2022.encaminhamento_de__autografo_loa-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4105/oficio_no_154-cmnm-2022.encaminhamento_de__autografo_loa-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Autógrafo-(LOA-2023)</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4117/oficio_no_156-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4117/oficio_no_156-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Emendas à Lei Orgânica</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4127/oficio_no_159-cmnm-2022.encaminhamento_de__autografo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4127/oficio_no_159-cmnm-2022.encaminhamento_de__autografo.pdf</t>
   </si>
   <si>
     <t>Ofício nº 160/CMNM/2022           	 _x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4142/oficio_no_162-cmnm-2022.encaminhamento_de__autografo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4142/oficio_no_162-cmnm-2022.encaminhamento_de__autografo.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Autógrafos.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES</t>
   </si>
   <si>
     <t>ABÍLIO BAIANO, CLAUDIOMIR RODRIGUES, CPESASOSP - C.P DE EDUCAÇÃO, SAÚDE, ASSIST. SOCIAL, OBRAS E SERVIÇOS PÚBL, FÁBIO CARCARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3442/parecer_no_001-cpesasosp-2022-referente_ao_projeto_de_lei_no_002-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3442/parecer_no_001-cpesasosp-2022-referente_ao_projeto_de_lei_no_002-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>PARECER N° 001/CPESASOSP/2022_x000D_
 _x000D_
 PROPOSITURA: Projeto de Lei N° 002-2022 _x000D_
 AUTORIA: Mesa Diretora_x000D_
 ASSUNTO: Institui o Programa Municipal de Incentivo e Apoio às Produtoras Rurais do Município de Nova Mamoré-RO</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>ABNEIR DA FARMÁCIA, CPAICMEPAD - C.P DE AGRIC., IND. E COM., MINAS E ENERGIA POL. AGRA E DC, JOSÉ CARLOS ELETRICISTA, MARQUINHO DA 28</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3443/parecer_no_001-cpaicmepadc-2022-referente_ao_projeto_de_lei_no_002-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3443/parecer_no_001-cpaicmepadc-2022-referente_ao_projeto_de_lei_no_002-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>PARECER N° 001/CPAICMEPADC/2022_x000D_
 PROPOSITURA: Projeto de Lei N° 002-2022 _x000D_
 AUTORIA: Mesa Diretora_x000D_
 ASSUNTO: Institui o Programa Municipal de Incentivo e Apoio às Produtoras Rurais do Município de Nova Mamoré-RO</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>CÉLIO BRITO, CPCJFEFFO - C.P de Constituição, Just., Finan., Econ., e Fisc. Fina. e O, JAIR DA 29, Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3444/parecer_no_001-ccj-2022-referente_ao_parecer_previo_as_contas_de_governo_do_ex-prefeito_claudionor_lemes_da_rocha_referente_ao_exercicio_de_2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3444/parecer_no_001-ccj-2022-referente_ao_parecer_previo_as_contas_de_governo_do_ex-prefeito_claudionor_lemes_da_rocha_referente_ao_exercicio_de_2020.pdf</t>
   </si>
   <si>
     <t>PARECER N° 001/CPCJFEFFO/2022_x000D_
 _x000D_
 PROPOSITURA: Parecer Prévio PPL-TC 00043/21 - Processo-e n° 01222/21 _x000D_
 AUTORIA: TRIBUNAL DE CONTAS DO ESTADO DE RO_x000D_
 ASSUNTO: Parecer prévio relativo às Contas de Governo do Ex-Prefeito Municipal Claudionor Lemes da Rocha referente ao exercício de 2020</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3445/parecer_no_002-ccj-_referente_ao_projeto_de_lei_complementar_no_012-pmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3445/parecer_no_002-ccj-_referente_ao_projeto_de_lei_complementar_no_012-pmnm-2022.pdf</t>
   </si>
   <si>
     <t>PARECER N° 002/CPCJFEFFO/2022_x000D_
 _x000D_
 PROPOSITURA: Projeto de Lei Complementar n° 012/PMNM/2022 _x000D_
 AUTORIA: Prefeito Municipal_x000D_
 ASSUNTO: Dispõe sobre a Nova Estrutura Organizacional Administrativa da Prefeitura Municipal de Nova Mamoré, alteração de denominação, bem como a criação e alteração de cargos de provimento em comissão e as funções gratificadas necessárias e dá outras providências.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>CPESASOSP - C.P DE EDUCAÇÃO, SAÚDE, ASSIST. SOCIAL, OBRAS E SERVIÇOS PÚBL, ABÍLIO BAIANO, CLAUDIOMIR RODRIGUES, FÁBIO CARCARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3495/parecer_no_002-cpesasosp-2022-referente_ao_projeto_de_lei_no_006-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3495/parecer_no_002-cpesasosp-2022-referente_ao_projeto_de_lei_no_006-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>PARECER N° 002/CPESASOSP/2022_x000D_
 _x000D_
 PROPOSITURA: Projeto de Lei N° 006-2022_x000D_
 AUTORIA: Vereadores: Marcos Henrique de O. Bezerra, _x000D_
                                      Fábio dos Santos das Chagas, _x000D_
                                      Abneir Soares de França e _x000D_
                                      Juvenil Quirino Jaconi _x000D_
 ASSUNTO: Institui o programa de governo Jovem Aprendiz Municipal.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>CPAICMEPAD - C.P DE AGRIC., IND. E COM., MINAS E ENERGIA POL. AGRA E DC, ABNEIR DA FARMÁCIA, JOSÉ CARLOS ELETRICISTA, MARQUINHO DA 28</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3593/parecer_no_002-cpaicmepadc-2022-referente_ao_projeto_de_lei_no_007-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3593/parecer_no_002-cpaicmepadc-2022-referente_ao_projeto_de_lei_no_007-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>PARECER N° 002/CAICMEPDC/2022_x000D_
 PROPOSITURA: Projeto de Lei N° 007-2022_x000D_
 AUTORIA: MESA DIRETORA_x000D_
 ASSUNTO: Institui a política municipal de incentivo ao uso da energia solar fotovoltaica - “Programa Nova Mamoré Solar”.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>ABÍLIO BAIANO, CLAUDIOMIR RODRIGUES, CPESASOSP - C.P DE EDUCAÇÃO, SAÚDE, ASSIST. SOCIAL, OBRAS E SERVIÇOS PÚBL</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3640/parecer_no_003-cpesasosp-2022-referente_ao_projeto_de_lei_no_010-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3640/parecer_no_003-cpesasosp-2022-referente_ao_projeto_de_lei_no_010-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>PARECER N° 003/CPESASOSP/2022_x000D_
 _x000D_
 PROPOSITURA: Projeto de Lei N° 010-2022; _x000D_
 AUTORIA: Mesa Diretora;_x000D_
 ASSUNTO: Institui a Semana de Conscientização do Transtorno do Espectro Autista.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3655/parecer_no_003-ccj-_referente_ao_projeto_de_lei_no_052-gp-2022ldo-2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3655/parecer_no_003-ccj-_referente_ao_projeto_de_lei_no_052-gp-2022ldo-2023.pdf</t>
   </si>
   <si>
     <t>PARECER N° 003/CPCJFEFFO/2022_x000D_
 PROPOSITURA: Projeto de Lei N° 052-GP/2022_x000D_
  AUTORIA: Prefeito Municipal_x000D_
 ASSUNTO: Dispõe sobre a Lei de Diretrizes Orçamentárias - LDO para o Exercício Financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3731/parecer_no_004-cpesasosp-2022-referente_ao_projeto_de_lei_no_011-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3731/parecer_no_004-cpesasosp-2022-referente_ao_projeto_de_lei_no_011-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>PARECER N° 004/CPESASOSP/2022_x000D_
 PROPOSITURA: Projeto de Lei N° 011-2022_x000D_
 AUTORIA: Mesa Diretora_x000D_
 _x000D_
 ASSUNTO: Institui o “ Selo Amigo do Esporte” no município de Nova Mamoré.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>PARECER N° 004/CPCJFEFFO/2022_x000D_
 PROPOSITURA: Projeto de Lei N° 110-GP/2022;_x000D_
  AUTORIA: Prefeito Municipal;_x000D_
 _x000D_
 ASSUNTO: “Altera e acrescenta dispositivo a lei 1.794-GP/2022 de 24 de fevereiro de 2022 “dispõe sobre o auxílio alimentação e auxílio Saúde, unificando para o auxílio servidor cidadão destinado aos servidores civis ativos da Administração Pública do Município de Nova Mamoré, e dá outras providências." Altera em seu art.1° e acrescenta parágrafo 2o e 3o em seu dispositivo que e dá outras providências.”</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3928/parecer_no_005-ccj-_referente_ao_projeto_de_lei_no_114-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3928/parecer_no_005-ccj-_referente_ao_projeto_de_lei_no_114-gp-2022.pdf</t>
   </si>
   <si>
     <t>PARECER N° 005/CPCJFEFFO/2022_x000D_
 PROPOSITURA: Projeto de Lei N° 114-GP/2022;_x000D_
  AUTORIA: Prefeito Municipal;_x000D_
 ASSUNTO: “Dispõe sobre a Instituição da Gestão_x000D_
                    Democrática no Sistema Municipal de _x000D_
                    Ensino de Nova Mamoré-RO e dá outras_x000D_
                    providências.”</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3956/parecer_no_006-ccj-_referente_ao_projeto_de_lei_no_111-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3956/parecer_no_006-ccj-_referente_ao_projeto_de_lei_no_111-gp-2022.pdf</t>
   </si>
   <si>
     <t>PARECER N° 006/CPCJFEFFO/2022_x000D_
 _x000D_
 PROPOSITURA: Projeto de Lei N° 111-GP/2022;_x000D_
 AUTORIA: Prefeito Municipal;_x000D_
 _x000D_
 ASSUNTO: “Autoriza o Poder Executivo a promover a desafetação_x000D_
 e leilão para alienar veículos, sucatas e outros bens_x000D_
 móveis inservíveis e dá outras providências”.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4031/parecer_no_007-ccj-_referente_ao_projeto_de_lei_no_122-gp-2022loa-2023_e_projeto_de_emenda_a_lei_organica_no_001-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4031/parecer_no_007-ccj-_referente_ao_projeto_de_lei_no_122-gp-2022loa-2023_e_projeto_de_emenda_a_lei_organica_no_001-2022.pdf</t>
   </si>
   <si>
     <t>PARECER N° 007/CPCJFEFFO/2022_x000D_
 _x000D_
 PROPOSITURAS: Projeto de Lei N° 122-GP/2022 e Projeto de Emenda à Lei Orgânica n° 001/2022_x000D_
 AUTORIA: PL n° 122-GP/2022 - Prefeito Municipal e_x000D_
  PELOM n° 001/2022 - Mesa Diretora da CMNM;_x000D_
 _x000D_
 ASSUNTO: PL n° 122-GP/2022 - Estima a Receita e fixa a Despesa do Município de Nova Mamoré para o exercício Financeiro de 2023 - Lei Orçamentária Anual (LOA);_x000D_
 _x000D_
 PELOM n° 001/2022 - Altera dispositivo da Lei Orgânica do Município de Nova Mamoré para estabelecer o direito ao recebimento de Décimo Terceiro Subsídio aos Vereadores, Prefeito e Secretários Municipais.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4066/parecer_no_008-ccj-_referente_ao__projeto_de_emenda_a_lei_organica_no_003-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4066/parecer_no_008-ccj-_referente_ao__projeto_de_emenda_a_lei_organica_no_003-gp-2022.pdf</t>
   </si>
   <si>
     <t>PARECER N° 008-CPCJFEFFO/2022_x000D_
 _x000D_
 PROPOSITURA: Projeto de Emenda à Lei Orgânica n° 003-GP/2022_x000D_
  AUTORIA: Prefeito Municipal_x000D_
 ASSUNTO: Dispõe sobre a Instituição de Novas Regras no Regime Próprio de Previdência Social (RPPS) do Município de Nova Mamoré-RO, de acordo com a EMENDA CONSTITUCIONAL N° 103/2019 e dá outras providências</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4088/parecer_no_009-ccj-referente_a_mensagem_de_veto_total_ao_projeto_de_lei_no_016-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4088/parecer_no_009-ccj-referente_a_mensagem_de_veto_total_ao_projeto_de_lei_no_016-2022.pdf</t>
   </si>
   <si>
     <t>PARECER N° 009/CPCJFEFFO/2022_x000D_
 PROPOSITURA: Veto total ao Projeto de Lei n° 016/2022_x000D_
  AUTORIA: Prefeito Municipal_x000D_
 ASSUNTO: Apreciação do Veto Total ao Projeto de Lei n° 016/2022</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4089/parecer_no_010-ccj-_referente_ao_projeto_de_lei_no_139-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4089/parecer_no_010-ccj-_referente_ao_projeto_de_lei_no_139-gp-2022.pdf</t>
   </si>
   <si>
     <t>PARECER N° 010/CPCJFEFFO/2022_x000D_
 PROPOSITURA: Projeto de Lei n° 139-GP/2022_x000D_
  AUTORIA: Prefeito Municipal_x000D_
 ASSUNTO: Altera o Plano de Amortização do Equacionamento do Déficit Atuarial do RPPS do Município de Nova Mamoré - IPRENOM, conforme diretrizes emanadas pela Portaria MPS n° 402/2008, Portaria MPAS n° 464/2018 e suas alterações.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4090/parecer_no_003-cpaicmepadc-2022-referente_ao_projeto_de_lei_no_139-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4090/parecer_no_003-cpaicmepadc-2022-referente_ao_projeto_de_lei_no_139-gp-2022.pdf</t>
   </si>
   <si>
     <t>PARECER N° 003/CAICMEPDC/2022_x000D_
 PROPOSITURA: Projeto de Lei n° 139-GP/2022_x000D_
  AUTORIA: Prefeito Municipal_x000D_
 ASSUNTO: Altera o Plano de Amortização do Equacionamento do Déficit Atuarial do RPPS do Município de Nova Mamoré - IPRENOM, conforme diretrizes emanadas pela Portaria MPS n° 402/2008, Portaria MPAS n° 464/2018 e suas alterações.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4091/parecer_no_005-cpesasosp-2022-referente_ao_projeto_de_lei_no_139-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4091/parecer_no_005-cpesasosp-2022-referente_ao_projeto_de_lei_no_139-gp-2022.pdf</t>
   </si>
   <si>
     <t>PARECER N° 005/CESASOSP/2022_x000D_
 PROPOSITURA: Projeto de Lei N° 139-GP/2022_x000D_
  AUTORIA: Prefeito Municipal_x000D_
 ASSUNTO: Altera o Plano de Amortização do Equacionamento do Déficit Atuarial do RPPS do Município de Nova Mamoré - IPRENOM, conforme diretrizes emanadas pela Portaria MPS n° 402/2008, Portaria MPAS n° 464/2018 e suas alterações.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3424/projeto_de_lei_complementar_no_012-pmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3424/projeto_de_lei_complementar_no_012-pmnm-2022.pdf</t>
   </si>
   <si>
     <t>“Nova Estrutura Organizacional Administrativa da_x000D_
  Prefeitura Municipal de Nova Mamoré, Alteração _x000D_
 de Denominação, bem como a Criação e Alteração_x000D_
  de Cargos de Provimento em Comissão e as _x000D_
 Funções Gratificadas Necessárias e dá outras _x000D_
 providências”</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4115/projeto_de_lei_complementar_no_014-pmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4115/projeto_de_lei_complementar_no_014-pmnm-2022.pdf</t>
   </si>
   <si>
     <t>‘‘Dispõe sobre a Instituição de Novas_x000D_
  Regras no Regime Próprio de Previdência_x000D_
  Social (RPPS) do Município de Nova _x000D_
 Mamoré-RO, de acordo com a EMENDA _x000D_
 CONSTITUCIONAL N° 103/2019 e dá _x000D_
 outras providências”.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>PELOE</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA (EXECUTIVO)</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4012/projeto_de_emenda_a_lei_organica_municipal_no__003_de_12_de_setembro_de_2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4012/projeto_de_emenda_a_lei_organica_municipal_no__003_de_12_de_setembro_de_2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobrea Instituição de Novas _x000D_
 Regras no Regime Próprio de Previdência_x000D_
  Social (RPPS) do Município de Nova_x000D_
  Mamoré-RO, de acordo com a EMENDA _x000D_
 CONSTITUCIONAL N° 103/2019 e dá _x000D_
 outras providências”</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>PELOL</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA (LEGISLATIVO)</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3973/projeto_de_emenda_a_lei_organica_no_001-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3973/projeto_de_emenda_a_lei_organica_no_001-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Orgânica do _x000D_
 Município de Nova Mamoré para _x000D_
 estabelecer o direito ao recebimento _x000D_
 de Décimo Terceiro Subsídio aos _x000D_
 Vereadores, Prefeito e Secretários _x000D_
 Municipais.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA (ORIGEM EXECUTIVO)ATUAL</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3299/projeto_de_lei_no_002-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3299/projeto_de_lei_no_002-gp-2022.pdf</t>
   </si>
   <si>
     <t>Revoga, a lei 952-GP/2.013 e _x000D_
 Dispõe sobre Autorização do_x000D_
  Poder Executivo Municipal a _x000D_
 firmar convênio com o Asilo São _x000D_
 Vicente de Paula em Guajará- _x000D_
 Mirim Estado de Rondônia - _x000D_
 Casa do Ancião de Guajará _x000D_
 Mirim, e dá outras providências."</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3302/projeto_de_lei_no_005-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3302/projeto_de_lei_no_005-gp-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS DIREITOS _x000D_
 DOS ALUNOS DA UNIR E IFRO O_x000D_
  TRANSPORTES DO MUNICÍPIO_x000D_
 DE NOVA MAMORÉ A GUAJARÁ_x000D_
  MIRIM/RO, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3344/projeto_de_lei_no_016-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3344/projeto_de_lei_no_016-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários do _x000D_
 Orçamento Anual do Município de Nova_x000D_
 Mamoré por Transposição de Recursos”.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3345/projeto_de_lei_no_017-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3345/projeto_de_lei_no_017-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Cria Vagas de Cargos de Provimento_x000D_
  Efetivo e os incorpora às Leis Municipais n°_x000D_
  634 e 635 ambas do ano de 2008, que dispõe_x000D_
  sobre o Plano de Cargos, Carreiras e Salários _x000D_
 do Poder Executivo do Município de Nova _x000D_
 Mamoré e dá outras providências".</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3418/projeto_de_lei_no_021-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3418/projeto_de_lei_no_021-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder _x000D_
 Executivo Municipal a firmar Termo _x000D_
 de cooperação com as igrejas _x000D_
 Assembléia de Deus Cemaderon, e_x000D_
  Assembléia de Deus da Missão e _x000D_
 Evangélica Petencostal o Brasil para _x000D_
 Cristo -Zona Urbana e Rual em Nova_x000D_
  Mamoré, Estado de Rondonia e dá_x000D_
  outras providências."</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3419/projeto_de_lei_no_022-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3419/projeto_de_lei_no_022-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do poder_x000D_
  executivo municipal a fazer a limpeza _x000D_
 interna e externa do espaço privado _x000D_
 durante o evento estadual de motocross_x000D_
  na municipalidade, e dá outras providências."</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3420/projeto_de_lei_no_023-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3420/projeto_de_lei_no_023-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Cria Vagas de Cargo de Provimento Efetivo e o_x000D_
  incorpora à Lei Municipal n° 634-GP/2008, que _x000D_
 dispõe sobre o Plano de Cargos, Carreiras e _x000D_
 Salários do Poder Executivo do Município de_x000D_
  Nova Mamoré e dá outras providências".</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3466/projeto_de_lei_no_025-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3466/projeto_de_lei_no_025-gp-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCENTIVO_x000D_
 PARA ESCRITURAÇÃO E_x000D_
  REGISTRO DO PRIMEIRO_x000D_
 REGISTRO DE IMÓVEIS RURAIS_x000D_
  DO MUNICÍPIO DE NOVA_x000D_
 MAMORÉ -ITBI, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3498/projeto_de_lei_no_029-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3498/projeto_de_lei_no_029-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Remanejamento por Crédito _x000D_
 Adicional Especial por Anulação no _x000D_
 Orçamento Vigente.”</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3504/projeto_de_lei_no_035-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3504/projeto_de_lei_no_035-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre regulamentação de viagem a _x000D_
 serviço e concessão de diária a servidores dos_x000D_
  órgãos da administração pública direta e indireta_x000D_
  e terceirizada do Município de Nova Mamoré e _x000D_
  criação de auxílio de deslocamento para os _x000D_
 motoristas do Hospital de Antônio Luiz de Macedo _x000D_
 no desempenho de suas funções e dá outras providências”.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3505/projeto_de_lei_no_036-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3505/projeto_de_lei_no_036-gp-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTITUI O PLANO DE _x000D_
 AMORTIZAÇÃO PARA EQUACIONAMENTO_x000D_
  DO DÉFICIT ATUARIAL DO REGIME PRÓPRIO_x000D_
  DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE_x000D_
  NOVA MAMORÉ/RO - IPRENOM, CONFORME _x000D_
 DIRETRIZES EMANADAS PELA PORTARIA MPS_x000D_
  N°. 402/2008, PORTARIA MPAS N° 464/2018 E _x000D_
 SUAS ALTERAÇÕES.”.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>AGUARDANDO....</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3556/projeto_de_lei_no_044-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3556/projeto_de_lei_no_044-gp-2022.pdf</t>
   </si>
   <si>
     <t>"Cria Vagas de Cargo de_x000D_
  Provimento Efetivo e o_x000D_
 incorpora à Lei Municipal n°_x000D_
  634-GP/2008, que dispõe sobre_x000D_
  o Plano de Cargos, Carreiras e _x000D_
 Salários do Poder Executivo do_x000D_
  Município de Nova Mamoré e dá_x000D_
  outras providências".</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>AGUARDANDO O PODER EXECUTIVO ENVIAR.....</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3573/projeto_de_lei_no_046-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3573/projeto_de_lei_no_046-gp-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DITAMES DE_x000D_
 REGULAMENTAÇÃO DE TERMO_x000D_
 DE DOAÇÃO DE IMÓVEL EM 1989_x000D_
 DO MUNICÍPIO DE NOVA MAMORÉ_x000D_
 PARA O BANCO DO ESTADO DE _x000D_
 RONDONIA-BERON, É DÁ OUTRAS_x000D_
  PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3585/projeto_de_lei_no_047-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3585/projeto_de_lei_no_047-gp-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DEVOLUÇÃO DE_x000D_
 VALORES PARA CONTA DO _x000D_
 TESOURO NACIONAL - OBJETO_x000D_
  DO CONTRATO/REPASSE_x000D_
 CONSTRUÇÃO DE UNIDADE DE _x000D_
 ATENÇÃO ESPECIALIZADA EM_x000D_
  SAUDE DA MULHER DE NOVA _x000D_
 MAMORÉ, E DÁ OUTRAS_x000D_
  PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>AGUARDANDO......</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3613/projeto_de_lei_no_051-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3613/projeto_de_lei_no_051-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Revaloriza os Pisos Salariais Mensais dos_x000D_
  Trabalhadores do Magistério Municipal, _x000D_
 instituídos pela Lei n° 635-GP/2022 no_x000D_
  âmbito do Município de Nova Mamoré-RO_x000D_
  e dá outras providências”.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3619/projeto_de_lei_no_052_-_gp_-_ldo_2023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3619/projeto_de_lei_no_052_-_gp_-_ldo_2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Lei de Diretrizes _x000D_
 Orçamentárias - LDO para o _x000D_
 Exercício Financeiro de 2023 e dá _x000D_
 outras providências”.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3636/projeto_de_lei_no_053-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3636/projeto_de_lei_no_053-gp-2022.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DOAÇÃO DOS LOTES_x000D_
  URBANOS DE N°S 01 A 24, DA QUADRA_x000D_
  03.01, COM A EDIFICAÇÕES EXISTENTES _x000D_
 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3637/projeto_de_lei_no_054-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3637/projeto_de_lei_no_054-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 1º da Lei n° 1.760- _x000D_
 GP/2021, de 23 de novembro de _x000D_
 2.021, para incluir o Lote de n° 01”.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3649/projeto_de_lei_no_056-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3649/projeto_de_lei_no_056-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da _x000D_
 denominação da ESCOLA_x000D_
  MUNICIPAL DE EDUCAÇÃO _x000D_
 INFANTIL LUCIMAR_x000D_
 MARTINS CARVALHO para_x000D_
  CRECHE MUNICIPAL_x000D_
 PROFESSORA LUCIMAR _x000D_
 MARTINS CARVALHO”.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3650/projeto_de_lei_no_057-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3650/projeto_de_lei_no_057-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a DOAÇÃO dos Lotes _x000D_
 Urbanos de n°s 06 e 07, da Quadra 03.03,_x000D_
  com a edificações existentes e dá outras _x000D_
 providências”</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3651/projeto_de_lei_no_058-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3651/projeto_de_lei_no_058-gp-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DO _x000D_
 MUNICÍPIO DE NOVA MAMORÉ Á FILIAR-SE_x000D_
  Á UNIÃO NACIONAL DOS DIRIGENTES _x000D_
 MUNICIPAIS DA EDUCAÇÃO - UNDIME/RO E_x000D_
  UNIÃO NACIONAL DOS CONSELHOS _x000D_
 MUNICIPAIS DE EDUCAÇÃO - UNCME, E DÁ_x000D_
  OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3652/projeto_de_lei_no_059-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3652/projeto_de_lei_no_059-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Acrescenta o parágrafo 3º no art 13, e _x000D_
 altera a redação do art 19, ambos da Lei n° _x000D_
 661-GP/2008 e dá outras providências”.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3706/projeto_de_lei_no_073-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3706/projeto_de_lei_no_073-gp-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL_x000D_
  ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO _x000D_
 ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3707/projeto_de_lei_no_074-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3707/projeto_de_lei_no_074-gp-2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL _x000D_
 ESPECIAL POR EXCESSO DE E TRANSFERÊNCIA_x000D_
  ARRECADAÇÃO NO ORÇAMENTO VIGENTE".</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3708/projeto_de_lei_no_075-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3708/projeto_de_lei_no_075-gp-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL_x000D_
  SUPLEMENTAR POR ANULAÇÃO NO _x000D_
 ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3710/projeto_de_lei_no_076-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3710/projeto_de_lei_no_076-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL _x000D_
 ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO _x000D_
 ORÇAMENTO VIGENTE”.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3732/projeto_de_lei_no_079-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3732/projeto_de_lei_no_079-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO_x000D_
  MUNICIPAL A ALUGAR PRÉDIO PARA_x000D_
  CEDER À SECRETARIA DE SEGURANÇA,_x000D_
  DEFESA E CIDADANIA DO ESTADO DE _x000D_
 RONDÔNIA - SESDEC, E DÁ OUTRAS_x000D_
  PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>AGUARDANDO O PODER EXECUTIVO ENVIAR...</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3863/projeto_de_lei_no_103-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3863/projeto_de_lei_no_103-gp-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do poder_x000D_
  executivo municipal a ministrar apoio_x000D_
  financeiro para evento da 4ª Festa do _x000D_
 leite no Município de Nova Mamoré, e _x000D_
 dá outras providências."</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3864/projeto_de_lei_no_104-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3864/projeto_de_lei_no_104-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo do Município de _x000D_
 Nova Mamoré a proceder Aquisição e Permuta _x000D_
 de Imóvel Municipal com Imóvel de Terceiro com_x000D_
  o objetivo da Construção do Fórum da Comarca_x000D_
  de Nova Mamoré e dá outras providências".</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3895/projeto_de_lei_no_111-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3895/projeto_de_lei_no_111-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A_x000D_
 PROMOVER A DESAFETAÇÃO E LEILÃO_x000D_
  PARA ALIENAR VEÍCULOS, SUCATAS E _x000D_
 OUTROS BENS MÓVEIS INSERVÍVEIS E_x000D_
  DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3901/projeto_de_lei_no_112-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3901/projeto_de_lei_no_112-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar_x000D_
  operação de crédito com o BANCO DO_x000D_
  BRASIL S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3914/projeto_de_lei_no_113-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3914/projeto_de_lei_no_113-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Cria Vagas de Cargo de _x000D_
 Provimento Efetivo e o incorpora à _x000D_
 Lei Municipal n° 634-GP/2008, que _x000D_
 dispõe sobre o Plano de Cargos, _x000D_
 Carreiras e Salários do Poder _x000D_
 Executivo do Município de Nova_x000D_
  Mamoré e dá outras providências".</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3923/projeto_de_lei_no_114-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3923/projeto_de_lei_no_114-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Instituição da Gestão_x000D_
  Democrática no Sistema Municipal de_x000D_
  Ensino de Nova Mamoré-RO e dá_x000D_
  outras providências”.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3932/projeto_de_lei_no_115-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3932/projeto_de_lei_no_115-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a doar o imóvel que_x000D_
  especifica ao Estado de Rondônia, tendo como _x000D_
 interveniente anuente, o Tribunal de Justiça do _x000D_
 Estado de Rondônia, e dá outras providências”.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3935/projeto_de_lei_no_118-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3935/projeto_de_lei_no_118-gp-2022.pdf</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3957/projeto_de_lei_no_120-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3957/projeto_de_lei_no_120-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Cria o Cargo de Fiscal Tributário_x000D_
 Municipal de Provimento Efetivo _x000D_
 e o incorpora à Lei MunicipaL n° _x000D_
 634-GP/2008, que dispõe sobre o _x000D_
 Plano de Cargos, Carreiras e Salários _x000D_
 do Poder Executivo do Município de_x000D_
  Nova Mamoré e dá outras providências".</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3967/projeto_de_lei_no_122-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3967/projeto_de_lei_no_122-gp-2022.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA_x000D_
  DO MUNICÍPIO DE NOVA MAMORÉ-RO_x000D_
 PARA O EXERCÍCIO FINANCEIRO DE 2023".</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>AGUARDANDO O PODER EXECUTIVO ENVIAR.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4032/projeto_de_lei_no_130-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4032/projeto_de_lei_no_130-gp-2022.pdf</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4033/projeto_de_lei_no_131-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4033/projeto_de_lei_no_131-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Especial por Excesso de Arrecadação no_x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4064/projeto_de_lei_no_139-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4064/projeto_de_lei_no_139-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Altera o Plano de Amortização do _x000D_
 Equacionamento do Déficit Atuarial_x000D_
  do Regime Próprio de Previdência_x000D_
  Social do Município de Nova_x000D_
  Mamoré/RO - IPRENOM, conforme _x000D_
 Diretrizes Emanadas pela Portaria MPS_x000D_
  n°. 402/2008, Portaria MPAS N° _x000D_
 464/2018 e suas Alterações”.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4085/projeto_de_lei_no_140-gp-2022-retificado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4085/projeto_de_lei_no_140-gp-2022-retificado.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A_x000D_
 CONCEDER AUXÍLIO FINANCEIRO AOS_x000D_
 PORTADORES DE DOENÇA RENAL CRÔNICA _x000D_
 EM TRATAMENTO POR HEMODIALISE FORA_x000D_
  DO MUNICÍPIO DE NOVA MAMORE/RO E _x000D_
 DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4137/projeto_de_lei_no_150-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4137/projeto_de_lei_no_150-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Concessão do ABONO- _x000D_
 FUNDEB aos Profissionais da Educação _x000D_
 Básica da Rede Municipal de Ensino, no_x000D_
  exercício de 2022 no Município de Nova_x000D_
  Mamoré-RO”.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>PLOLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA (ORIGEM LEGISLATIVO)ATUAL</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3369/projeto_de_lei_no_001-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3369/projeto_de_lei_no_001-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Denomina “Unidade Básica de Saúde José_x000D_
  Carlos Medani” a UBS de Jacinopolis_x000D_
 CNES 6231551</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3371/projeto_de_lei_no_002-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3371/projeto_de_lei_no_002-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Municipal _x000D_
 de Incentivo e Apoio às _x000D_
 Produtoras Rurais do Município_x000D_
  de Nova Mamoré-RO" e dá_x000D_
  outras providências.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3390/projeto_de_lei_no_003-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3390/projeto_de_lei_no_003-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o estágio de_x000D_
  estudantes em órgãos da _x000D_
 administração pública direta, _x000D_
 autarquia e fundacional do_x000D_
 Município de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3391/projeto_de_lei_no_004-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3391/projeto_de_lei_no_004-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER _x000D_
 EXECUTIVO A IMPLANTAR _x000D_
 O ESTUDO DA _x000D_
 “CONSTITUIÇÃO EM MIÚDOS” _x000D_
 NAS ESCOLAS DA REDE MUNICIPAL_x000D_
  NO ÂMBITO DO MUNICÍPIO DE _x000D_
 NOVA MAMORÉ E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3417/projeto_de_lei_no_005-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3417/projeto_de_lei_no_005-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>FIXA DIRETRIZES PARA A IMPLANTAÇÃO_x000D_
  DA POLÍTICA MUNICIPAL DE APOIO AO_x000D_
  EMPREENDEDORISMO FEMININO MULHER_x000D_
  EMPREENDEDORA, NO ÂMBITO DO _x000D_
 MUNICÍPIO DE NOVA MAMORÉ</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>ABNEIR DA FARMÁCIA, FÁBIO CARCARÁ, GIRIPOCA, MARQUINHO DA 28</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3475/projeto_de_lei_no_006-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3475/projeto_de_lei_no_006-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>"Institui o programa de governo Jovem_x000D_
  Aprendiz Municipal".</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>ABÍLIO BAIANO, ANDRÉ DO SINDICATO, JAIR DA 29, Mesa Diretora, FÁBIO CARCARÁ, GIRIPOCA, JOSÉ CARLOS ELETRICISTA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3476/projeto_de_lei_no_007-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3476/projeto_de_lei_no_007-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE_x000D_
 INCENTIVO AO USO DE ENERGIA SOLAR_x000D_
  FOTOVOLTAICA - “PROGRAMA NOVA_x000D_
 MAMORÉ SOLAR”</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>ANDRÉ DO SINDICATO, JAIR DA 29, Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3594/projeto_de_lei_no_008-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3594/projeto_de_lei_no_008-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei _x000D_
 Municipal n° 1322, de 22 de _x000D_
 março de 2018, quanto ao _x000D_
 reajuste geral anual dos _x000D_
 servidores públicos da Câmara_x000D_
  Municipal de Nova Mamoré.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3595/projeto_de_lei_no_009-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3595/projeto_de_lei_no_009-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Incentivo ao Planejamento_x000D_
  Familiar e a Saúde da Mulher com a_x000D_
  utilização do Contraceptivo via a inserção_x000D_
  do dispositivo intrauterino (DIU), no_x000D_
  município de Nova Mamoré, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3623/projeto_de_lei_no_010-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3623/projeto_de_lei_no_010-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A SEMANA DE_x000D_
  CONSCIENTIZAÇÃO DO TRANSTORNO DO_x000D_
  ESPECTRO AUTISTA NO MUNICÍPIO DE_x000D_
  NOVA MAMORÉ/RO, E DÁ OUTRAS_x000D_
  PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3681/projeto_de_lei_no_011-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3681/projeto_de_lei_no_011-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Institui o “Selo Amigo do Esporte” no _x000D_
 município de Nova Mamoré/RO, e dá_x000D_
  outras providências.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3701/projeto_de_lei_no_012-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3701/projeto_de_lei_no_012-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3866/projeto_de_lei_no_013-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3866/projeto_de_lei_no_013-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR O _x000D_
 PROGRAMA MUNICIPAL DE INCENTIVO AO _x000D_
 DESENVOLVIMENTO DA APICULTURA E D_x000D_
 A MELIPONICULTURA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3941/projeto_de_lei_no_014-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3941/projeto_de_lei_no_014-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Festas e Eventos _x000D_
 do Município de Nova Mamoré a FESTA DO DIA _x000D_
 DO TRABALHADOR NO DISTRITO DE NOVA DIMENSÃO”</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4052/projeto_de_lei_no_017-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4052/projeto_de_lei_no_017-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Cria o Auxílio Natalino a ser pago aos_x000D_
 Servidores Efetivos e Cargos em _x000D_
 Comissão da Câmara Municipal _x000D_
 de Nova Mamoré.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3632/projeto_de_resolucao_no_001-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3632/projeto_de_resolucao_no_001-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de bens móveis ociosos_x000D_
  para a Secretaria de Obras e Trânsito da_x000D_
  Prefeitura Municipal de Nova Mamoré - RO.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3680/projeto_de_resolucao_no_002-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3680/projeto_de_resolucao_no_002-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as condutas vedadas aos_x000D_
  servidores públicos da Câmara Municipal_x000D_
  de Nova Mamoré em período eleitoral.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4008/projeto_de_resolucao_no_003-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4008/projeto_de_resolucao_no_003-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a cessão, a transferência, a _x000D_
 destinação e a disposição final de bens _x000D_
 móveis públicos no âmbito da Câmara _x000D_
 Municipal de Nova Mamoré.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4016/projeto_de_resolucao_no_004-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4016/projeto_de_resolucao_no_004-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Planejamento Estratégico no_x000D_
  âmbito da Câmara Municipal de Nova _x000D_
 Mamoré para a 9ª legislatura (2021 - 2024)</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Mesa Diretora, ABÍLIO BAIANO, ABNEIR DA FARMÁCIA, ANDRÉ DO SINDICATO, CÉLIO BRITO, CLAUDIOMIR RODRIGUES, FÁBIO CARCARÁ, GIRIPOCA, JAIR DA 29, JOSÉ CARLOS ELETRICISTA, MARQUINHO DA 28, Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3343/requerimento_no_001-cmnm-2022-mesa_diretora.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3343/requerimento_no_001-cmnm-2022-mesa_diretora.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve REQUER a mesa diretora que apoio no sentido de endossar o presente requerimento, para MOÇÃO DE APLAUSOS AOS SENHORES CABO PM EUDINEY DOS SANTOS MERCADO, CABO PM CLAYTON VARELA CHAVES, CABO PM LEANDRO APARECIDO VIEIRA ROSA, AGENTE DE POLÍCIA FÁBIO LOPES PINHEIRO, todos servidores estaduais lotados no Grupamento da Polícia Militar no Distrito de Nova Dimensão, deste município de Nova Mamoré - RO.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3392/requerimento_no_002-cmnm-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3392/requerimento_no_002-cmnm-2022-.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve vem REQUERER aos nobres Edis apoio no sentido de endossar o presente requerimento, para MOÇÃO DE APLAUSOS AOS SENHORES: AGNALDO CECILIO DA COSTA, LOURIVAL LUCIO DOS SANTOS, AÍRTON JOSÉ MORASKI, AILTON MATHEUS JUNIOR, SIRLENO SCHAPPO, HEBERT SANTOS CUNHA e JOLIVAM SILVA DA PAZ todos agricultores moradores da zona rural, que durante toda sua vida prestaram apoio trabalhando para ajudar a comunidade local.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3393/requerimento_no_003-cmnm-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3393/requerimento_no_003-cmnm-2022-.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Presidente desta Câmara Municipal de Nova Mamoré, que solicite informações ao Poder Executivo do Município de Nova Mamoré quanto ao reajuste do Piso Salarial Nacional para os Professores do Magistério Público da Educação Básica (PSPN), tendo em vista a correção do reajuste de 33,24% anunciado em 27 de janeiro de 2022, pelo Governo Federal.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>CLAUDIOMIR RODRIGUES, ABÍLIO BAIANO, ABNEIR DA FARMÁCIA, ANDRÉ DO SINDICATO, CÉLIO BRITO, FÁBIO CARCARÁ, GIRIPOCA, JAIR DA 29, JOSÉ CARLOS ELETRICISTA, MARQUINHO DA 28, Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3416/requerimento_no_004-cmnm-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3416/requerimento_no_004-cmnm-2022-.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve vem REQUERER aos nobres Edis apoio no sentido de endossar o presente requerimento, para MOÇÃO DE APLAUSO, conforme Regimento Interno desta Casa de Leis. Ao SENHOR: EVERTON LEONI, radialista, jornalista e empresário, em reconhecimento ao seu trabalho como comunicador, levando as notícias políticas e fazendo grandes debates nos meios de comunicação no Estado de Rondônia.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3631/requerimento_no_005-cmnm-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3631/requerimento_no_005-cmnm-2022-.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve vem REQUERER aos nobres Edis apoio no sentido de endossar o presente requerimento, para MOÇÃO DE APLAUSO, conforme Regimento Interno desta Casa de Leis. Ao SENHOR: AMILSON FERREIRA DOS SANTOS (SEU MIQUINHA) E DONA MARINA MARIA DE JESUS FERREIRA, pela relevante contribuição na economia local.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3796/requerimento_no_006-cmnm-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3796/requerimento_no_006-cmnm-2022-.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve REQUEREM ao Plenário da Câmara Municipal de Nova Mamoré/RO, apoio para realização de uma AUDIÊNCIA PÚBLICA, para DISCUSSÃO DO PROJETO DE LEI N° 052-GP/2022, QUE TRATA DA ELABORAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O ANO DE 2023, a ser realizada em 05/07/2022, às 10 horas, no Plenário desta Casa de Leis, com transmissão na página da Rede Social da Câmara Municipal de Nova Mamoré.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3861/requerimento_no_007-cmnm-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3861/requerimento_no_007-cmnm-2022-.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve vem REQUERER aos nobres Edis apoio no sentido de endossar o presente requerimento, para MOÇÃO DE APLAUSO, conforme Regimento Interno desta Casa de Leis. Ao SINDICATO DOS PRODUTORES RURAIS DE NOVA MAMORÉ, através do seu Presidente o Sr. Natã Feliciano pelos relevantes serviços prestados a comunidade de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3862/requerimento_no_008-cmnm-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3862/requerimento_no_008-cmnm-2022-.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve vem REQUERER aos nobres Edis apoio no sentido de endossar o presente requerimento, para MOÇÃO DE APLAUSO, conforme Regimento Interno desta Casa de Leis. Ao SERVIÇO NACIONAL DE APRENDIZAGEM RURAL (SENAR/RO), pelos relevantes serviços prestados a comunidade de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3907/requerimento_no_009-cmnm-2022-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3907/requerimento_no_009-cmnm-2022-.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve REQUER a mesa diretora apoio no sentido de_x000D_
 endossar o presente requerimento, para MOÇÃO DE APLAUSOS AO SENHOR_x000D_
 SEGUNDO SARGENTO DA PM CARLOS ALBERTO DA SILVA, servidor estadual_x000D_
 lotado no Grupamento da Polícia Militar, deste município de Nova Mamoré - RO.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>VPT</t>
   </si>
   <si>
     <t>VETO PARCIAL OU TOTAL</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3542/veto_parcial_ao_autografo_no_041-cmnm-2022-originario_do_projeto_de_lei_no_035-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3542/veto_parcial_ao_autografo_no_041-cmnm-2022-originario_do_projeto_de_lei_no_035-gp-2022.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO AUTÓGRAFO N° 041-CMNM/2022. ORIGINÁRIO DO PROJETO LEI ORDINÁRIA N° 035-GP/2022_x000D_
 _x000D_
 VETA PARCIALMENTE O AUTÓGRAFO,_x000D_
  ORIGINÁRIO DO PROJETO DE LEI N° 035-_x000D_
 GP/2022, ORIGINÁRIO DO PODER EXECUTIVO _x000D_
 MUNICIPAL a dispor sobre a Regulamentação de _x000D_
 Viagem a Serviço e Concessão de Diária a _x000D_
 Servidores dos órgãos da Administração Pública_x000D_
  Direta e Indireta e Terceirizada do Município de _x000D_
 Nova Mamoré e Criação de Auxílio de _x000D_
 Deslocamento para os Motoristas do Hospital de_x000D_
  Antônio Luiz de Macedo no desempenho de suas_x000D_
  funções e dá outras providências”.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4039/veto_total_ao_projeto_de_lei_no_016-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4039/veto_total_ao_projeto_de_lei_no_016-2022.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 _x000D_
 Comunico a Vossa Excelência que, nos termos do § 1º do art. 60 da Lei Orgânica_x000D_
 Municipal, decidi VETAR TOTALMENTE o Projeto de Lei Legislativo n° 016/2022, originário dessa Casa de Leis que Dispõe “Altera a Lei Municipal de 1.910 de 19 de outubro de 2022 que Dispõe Sobre institui no calendário oficial de festas e eventos do Município de Nova Mamoré a Festa do dia do trabalhador no Distrito de Nova Dimensão”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -10130,67 +10130,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3286/ata_da_1a_extraordinaria-06-01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3308/ata_da_2a_extraordinaria-24-01-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3321/ata_da_3a_extraordinaria-28-01-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3322/ata_da_4a_extraordinaria-28-01-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3323/ata_da_5a_extraordinaria-28-01-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3614/ata_da_6a_extraordinaria-12-05-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3809/ata_da_7a_extraordinaria-11-07-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3822/ata_da_8a_extraordinaria-13-07-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3838/ata_da_9a_extraordinaria-25-07-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3931/ata_da_10a_extraordinaria-13-09-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3990/ata_da_11a_extraordinaria-13-10-2022-projeto_no_124-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3991/ata_da_12a_extraordinaria-13-10-2022-projeto_no_125-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3992/ata_da_13a_extraordinaria-13-10-2022-projeto_no_126-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4102/ata_da_14a_extraordinaria-05-12-2022-projeto_no_122-gp-2022-loa-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3374/ata_da_1a_sessao_ordinaria_-07-02-2022-referente_ao_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3388/ata_da_2a_sessao_ordinaria_-14-02-2022-referente_ao_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3422/ata_da_3a_sessao_ordinaria_-21-02-2022-referente_ao_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3440/ata_da_4a_sessao_ordinaria_-07-03-2022-referente_ao_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3457/ata_da_5a_sessao_ordinaria_-14-03-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3473/ata_da_6a_sessao_ordinaria_-21-03-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3485/ata_da_7a_sessao_ordinaria_-28-03-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3486/ata_da_8a_sessao_ordinaria_-04-04-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3539/ata_da_9a_sessao_ordinaria_-11-04-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3558/ata_da_10adecima_sessao_ordinaria_-18-04-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3575/ata_da_11adecima_primeira_sessao_ordinaria_-25-04-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3589/ata_da_12adecima_segunda_sessao_ordinaria_-02-05-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3622/ata_da_13adecima_terceira_sessao_ordinaria_-09-05-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3629/ata_da_14adecima_quarta_sessao_ordinaria_-16-05-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3639/ata_da_15adecima_quinta_sessao_ordinaria_-23-05-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3654/ata_da_16adecima_sexta_sessao_ordinaria_-30-05-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3682/ata_da_17adecima_setima_sessao_ordinaria_-06-06-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3746/ata_da_18adecima_oitava_sessao_ordinaria_-13-06-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3747/ata_da_19adecima_nona_sessao_ordinaria_-20-06-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3748/ata_da_20avigesima_sessao_ordinaria_-27-06-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3801/ata_da_21avigesima_primeira_sessao_ordinaria_-04-07-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3847/ata_da_22avigesima_segunda_sessao_ordinaria_-11-07-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3850/ata_da_23avigesima_terceira_sessao_ordinaria_-01-08-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3867/ata_da_24avigesima_quarta_sessao_ordinaria_-08-08-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3877/ata_da_25avigesima_quinta_sessao_ordinaria_-15-08-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3896/ata_da_26avigesima_sexta_sessao_ordinaria_-22-08-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3919/ata_da_27avigesima_setima_sessao_ordinaria_-29-08-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3924/ata_da_28avigesima_oitava_sessao_ordinaria_-05-09-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3943/ata_da_29avigesima_nona_sessao_ordinaria_-12-09-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3961/ata_da_30atrigesima_sessao_ordinaria_-19-09-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3978/ata_da_31atrigesima_primeira_sessao_ordinaria_-26-09-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3995/ata_da_32atrigesima_segunda_sessao_ordinaria_-10-10-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4006/ata_da_33atrigesima_terceira_sessao_ordinaria_-17-10-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4014/ata_da_34atrigesima_quarta_sessao_ordinaria_-24-10-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4028/ata_da_35atrigesima_quinta_sessao_ordinaria_-31-10-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4049/ata_da_36atrigesima_sexta_sessao_ordinaria_-14-11-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4067/ata_da_37atrigesima_setima_sessao_ordinaria_21-11-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4084/ata_da_38atrigesima_oitava_sessao_ordinaria_28-11-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4116/ata_da_39atrigesima_nona_sessao_ordinaria_05-12-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4138/ata_da_40aquadragesima_sessao_ordinaria_12-12-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4139/ata_da_41aquadragesima_primeira_sessao_ordinaria_19-12-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3484/ata_da_1a_sessao_solene-11-03-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3584/ata_da_2a_sessao_solene-18-03-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3310/autografo_no_001-cmnm-2022-referente_ao_projeto_de_lei_no_003-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3325/autografo_no_002-cmnm-2022-referente_ao_projeto_de_lei_no_012-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3326/autografo_no_003-cmnm-2022-referente_ao_projeto_de_lei_no_013-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3327/autografo_no_004-cmnm-2022-referente_ao_projeto_de_lei_no_014-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3352/autografo_no_005-cmnm-2022-referente_ao_projeto_de_lei_no_001-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3353/autografo_no_006-cmnm-2022-referente_ao_projeto_de_lei_no_002-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3354/autografo_no_007-cmnm-2022-referente_ao_projeto_de_lei_no_006-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3355/autografo_no_008-cmnm-2022-referente_ao_projeto_de_lei_no_007-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3356/autografo_no_009-cmnm-2022-referente_ao_projeto_de_lei_no_008-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3357/autografo_no_010-cmnm-2022-referente_ao_projeto_de_lei_no_009-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3358/autografo_no_011-cmnm-2022-referente_ao_projeto_de_lei_no_010-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3359/autografo_no_012-cmnm-2022-referente_ao_projeto_de_lei_no_011-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3360/autografo_no_013-cmnm-2022-referente_ao_projeto_de_lei_no_015-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3361/autografo_no_014-cmnm-2022-referente_ao_projeto_de_lei_no_016-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3362/autografo_no_015-cmnm-2022-referente_ao_projeto_de_lei_no_017-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3373/autografo_no_016-cmnm-2022-referente_ao_projeto_de_lei_no_001-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3395/autografo_no_017-cmnm-2022-referente_ao_projeto_de_lei_no_003-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3396/autografo_no_018-cmnm-2022-referente_ao_projeto_de_lei_no_004-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3397/autografo_no_019-cmnm-2022-referente_ao_projeto_de_lei_no_004-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3398/autografo_no_020-cmnm-2022-referente_ao_projeto_de_lei_no_005-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3427/autografo_no_021-cmnm-2022-referente_ao_projeto_de_lei_no_018-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3428/autografo_no_022-cmnm-2022-referente_ao_projeto_de_lei_no_019-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3429/autografo_no_023-cmnm-2022-referente_ao_projeto_de_lei_no_020-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3430/autografo_no_024-cmnm-2022-referente_ao_projeto_de_lei_no_021-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3431/autografo_no_025-cmnm-2022-referente_ao_projeto_de_lei_no_022-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3432/autografo_no_026-cmnm-2022-referente_ao_projeto_de_lei_no_023-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3433/autografo_no_027-cmnm-2022-referente_ao_projeto_de_lei_no_005-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3452/autografo_no_028-cmnm-2023-referente_ao_projeto_de_lei_complementar_no_012-pmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3454/autografo_no_029-cmnm-2022-referente_ao_projeto_de_lei_no_024-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3461/autografo_no_030-cmnm-2022-referente_ao_projeto_de_lei_no_002-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3477/autografo_no_031-cmnm-2022-referente_ao_projeto_de_lei_no_025-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3478/autografo_no_032-cmnm-2022-referente_ao_projeto_de_lei_no_026-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3479/autografo_no_033-cmnm-2022-referente_ao_projeto_de_lei_no_027-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3480/autografo_no_034-cmnm-2022-referente_ao_projeto_de_lei_no_028-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3516/autografo_no_035-cmnm-2022-referente_ao_projeto_de_lei_no_029-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3517/autografo_no_036-cmnm-2022-referente_ao_projeto_de_lei_no_030-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3518/autografo_no_037-cmnm-2022-referente_ao_projeto_de_lei_no_031-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3519/autografo_no_038-cmnm-2022-referente_ao_projeto_de_lei_no_032-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3520/autografo_no_039-cmnm-2022-referente_ao_projeto_de_lei_no_033-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3521/autografo_no_040-cmnm-2022-referente_ao_projeto_de_lei_no_034-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3522/autografo_no_041-cmnm-2022-referente_ao_projeto_de_lei_no_035-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3523/autografo_no_042-cmnm-2022-referente_ao_projeto_de_lei_no_036-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3524/autografo_no_043-cmnm-2022-referente_ao_projeto_de_lei_no_037-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3525/autografo_no_044-cmnm-2022-referente_ao_projeto_de_lei_no_006-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3543/autografo_no_045-cmnm-2022-referente_ao_projeto_de_lei_no_039-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3544/autografo_no_046-cmnm-2022-referente_ao_projeto_de_lei_no_040-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3559/autografo_no_047-cmnm-2022-referente_ao_projeto_de_lei_no_041-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3560/autografo_no_048-cmnm-2022-referente_ao_projeto_de_lei_no_042-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3561/autografo_no_049-cmnm-2022-referente_ao_projeto_de_lei_no_043-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3599/autografo_no_050-cmnm-2022-referente_ao_projeto_de_lei_no_007-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3600/autografo_no_051-cmnm-2022-referente_ao_projeto_de_lei_no_008-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3601/autografo_no_052-cmnm-2022-referente_ao_projeto_de_lei_no_009-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3602/autografo_no_053-cmnm-2022-referente_ao_projeto_de_lei_no_044-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3603/autografo_no_054-cmnm-2022-referente_ao_projeto_de_lei_no_049-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3604/autografo_no_055-cmnm-2022-referente_ao_projeto_de_lei_no_050-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3605/autografo_no_056-cmnm-2022-referente_ao_projeto_de_lei_no_046-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3606/autografo_no_057-cmnm-2022-referente_ao_projeto_de_lei_no_047-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3616/autografo_no_058-cmnm-2022-referente_ao_projeto_de_lei_no_051-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3643/autografo_no_059-cmnm-2022-referente_ao_projeto_de_lei_no_053-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3644/autografo_no_060-cmnm-2022-referente_ao_projeto_de_lei_no_054-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3645/autografo_no_061-cmnm-2022-referente_ao_projeto_de_lei_no_055-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3646/autografo_no_062-cmnm-2022-referente_ao_projeto_de_lei_no_010-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3657/autografo_no_063-cmnm-2022-referente_ao_projeto_de_lei_no_056-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3658/autografo_no_064-cmnm-2022-referente_ao_projeto_de_lei_no_057-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3659/autografo_no_065-cmnm-2022-referente_ao_projeto_de_lei_no_059-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3660/autografo_no_066-cmnm-2022-referente_ao_projeto_de_lei_no_060-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3684/autografo_no_67-cmnm.2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3685/autografo_no_068-cmnm-2022-referente_ao_projeto_de_lei_no_061-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3686/autografo_no_069-cmnm-2022-referente_ao_projeto_de_lei_no_062-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3687/autografo_no_070-cmnm-2022-referente_ao_projeto_de_lei_no_063-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3688/autografo_no_071-cmnm-2022-referente_ao_projeto_de_lei_no_064-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3689/autografo_no_072-cmnm-2022-referente_ao_projeto_de_lei_no_065-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3690/autografo_no_073-cmnm-2022-referente_ao_projeto_de_lei_no_066-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3691/autografo_no_074-cmnm-2022-referente_ao_projeto_de_lei_no_067-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3692/autografo_no_075-cmnm-2022-referente_ao_projeto_de_lei_no_068-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3693/autografo_no_076-cmnm-2022-referente_ao_projeto_de_lei_no_069-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3694/autografo_no_077-cmnm-2022-referente_ao_projeto_de_lei_no_070-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3695/autografo_no_078-cmnm-2022-referente_ao_projeto_de_lei_no_071-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3696/autografo_no_079-cmnm-2022-referente_ao_projeto_de_lei_no_072-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3718/autografo_no_080-cmnm-2022-referente_ao_projeto_de_lei_no_011-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3719/autografo_no81-cmnm.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3724/autografo_no_082-cmnm-2022-referente_ao_projeto_de_lei_no_074-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3725/autografo_no_083-cmnm-2022-referente_ao_projeto_de_lei_no_075-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3726/autografo_no_084-cmnm-2022-referente_ao_projeto_de_lei_no_076-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3727/autografo_no_085-cmnm-2022-referente_ao_projeto_de_lei_no_077-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3728/autografo_no_086-cmnm-2022-referente_ao_projeto_de_lei_no_078-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3729/autografo_no_087-cmnm-2022-referente_ao_projeto_de_lei_no_073-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3761/autografo_no_088-cmnm-2022-referente_ao_projeto_de_lei_no_080-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3762/autografo_no_089-cmnm-2022-referente_ao_projeto_de_lei_no_081-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3763/autografo_no_090-cmnm-2022-referente_ao_projeto_de_lei_no_082-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3764/autografo_no_091-cmnm-2022-referente_ao_projeto_de_lei_no_083-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3765/autografo_no_092-cmnm-2022-referente_ao_projeto_de_lei_no_084-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3766/autografo_no_093-cmnm-2022-referente_ao_projeto_de_lei_no_085-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3767/autografo_no_094-cmnm-2022-referente_ao_projeto_de_lei_no_086-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3768/autografo_no_095-cmnm-2022-referente_ao_projeto_de_lei_no_087-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3769/autografo_no_096-cmnm-2022-referente_ao_projeto_de_lei_no_088-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3770/autografo_no_097-cmnm-2022-referente_ao_projeto_de_lei_no_089-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3771/autografo_no_098-cmnm-2022-referente_ao_projeto_de_lei_no_090-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3772/autografo_no_099-cmnm-2022-referente_ao_projeto_de_lei_no_091-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3773/autografo_no_100-cmnm-2022-referente_ao_projeto_de_lei_no_092-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3812/autografo_no_101-cmnm-2022-referente_ao_projeto_de_lei_no_052-gp-2022-ldo-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3813/autografo_no_102-cmnm-2022-referente_ao_projeto_de_lei_no_079-gp.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3814/autografo_no_103-cmnm-2022-referente_ao_projeto_de_lei_no_093-gp.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3815/autografo_no_104-cmnm-2022-referente_ao_projeto_de_lei_no_094-gp.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3816/autografo_no_105-cmnm-2022-referente_ao_projeto_de_lei_no_095-gp.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3817/autografo_no_106-cmnm-2022-referente_ao_projeto_de_lei_no_096-gp.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3821/autografo_no_107-cmnm-2022-referente_ao_projeto_de_lei_no_097-gp.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3840/autografo_no_108-cmnm-2022-referente_ao_projeto_de_lei_no_100-gp.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3846/autografo_no_109-cmnm-2022-referente_ao_projeto_de_lei_no_099-gp.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3869/autografo_no_110-cmnm-2022-referente_ao_projeto_de_lei_no_101-gp.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3870/autografo_no_111-cmnm-2022-referente_ao_projeto_de_lei_no_102-gp.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3871/autografo_no_112-cmnm-2022-referente_ao_projeto_de_lei_no_103-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3872/autografo_no_113-cmnm-2022-referente_ao_projeto_de_lei_no_104-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3873/autografo_no_114-cmnm-2022-referente_ao_projeto_de_lei_complementar_no_013-pmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3881/autografo_no_115-cmnm-2022-referente_ao_projeto_de_lei_no_105-gp-2022-retificado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3882/autografo_no_116-cmnm-2022-referente_ao_projeto_de_lei_no_106-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3883/autografo_no_117-cmnm-2022-referente_ao_projeto_de_lei_no_107-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3884/autografo_no_118-cmnm-2022-referente_ao_projeto_de_lei_no_013-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3898/autografo_no_119-cmnm-2022-referente_ao_projeto_de_lei_no_108-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3899/autografo_no_120-cmnm-2022-referente_ao_projeto_de_lei_no_109-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3917/autografo_no_121-cmnm-2022-referente_ao_projeto_de_lei_no_110-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3918/autografo_no_122-cmnm-2022-referente_ao_projeto_de_lei_no_113-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3930/autografo_no_123-cmnm-2022-referente_ao_projeto_de_lei_no_114-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3948/autografo_no_124-cmnm-2022-referente_ao_projeto_de_lei_no_014-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3949/autografo_no_125-cmnm-2022-referente_ao_projeto_de_lei_no_015-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3950/autografo_no_126-cmnm-2022-referente_ao_projeto_de_lei_no_115-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3951/autografo_no_127-cmnm-2022-referente_ao_projeto_de_lei_no_116-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3952/autografo_no_128-cmnm-2022-referente_ao_projeto_de_lei_no_118-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3953/autografo_no_129-cmnm-2022-referente_ao_projeto_de_lei_no_119-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3959/autografo_no_130-cmnm-2022-referente_ao_projeto_de_lei_no_117-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3960/autografo_no_131-cmnm-2022-referente_ao_projeto_de_lei_no_120-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3970/autografo_no_132-cmnm-2022-referente_ao_projeto_de_lei_no_111-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3976/autografo_no_133-cmnm-2022-referente_ao_projeto_de_lei_no_121-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3977/autografo_no_134-cmnm-2022-referente_ao_projeto_de_lei_no_123-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3987/autografo_no_135-cmnm-2022-referente_ao_projeto_de_lei_no_124-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3988/autografo_no_136-cmnm-2022-referente_ao_projeto_de_lei_no_125-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3989/autografo_no_137-cmnm-2022-referente_ao_projeto_de_lei_no_126-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4011/autografo_no_138-cmnm-2022-referente_ao_projeto_de_lei_no_127-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4021/autografo_no_139-cmnm-2022-referente_ao_projeto_de_lei_no_129-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4022/autografo_no_140-cmnm-2022-referente_ao_projeto_de_lei_no_16-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4036/autografo_no_141-cmnm-2022-referente_ao_projeto_de_lei_no_130-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4037/autografo_no_142-cmnm-2022-referente_ao_projeto_de_lei_no_131-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4038/autografo_no_143-cmnm-2022-referente_ao_projeto_de_lei_no_132-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4056/autografo_no_144-cmnm-2022-referente_ao_projeto_de_lei_no_133-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4057/autografo_no_145-cmnm-2022-referente_ao_projeto_de_lei_no_134-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4058/autografo_no_146-cmnm-2022-referente_ao_projeto_de_lei_no_17-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4069/autografo_no_147-cmnm-2022-referente_ao_projeto_de_lei_no_135-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4070/autografo_no_148-cmnm-2022-referente_ao_projeto_de_lei_no_136-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4071/autografo_no_149-cmnm-2022-referente_ao_projeto_de_lei_no_137-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4072/autografo_no_150-cmnm-2022-referente_ao_projeto_de_lei_no_138-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4094/autografo_no_151-cmnm-2022-referente_ao_projeto_de_lei_no_139-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4095/autografo_no_152-cmnm-2022-referente_ao_projeto_de_lei_no_140-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4096/autografo_no_153-cmnm-2022-referente_ao_projeto_de_lei_no_141-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4097/autografo_no_154-cmnm-2022-referente_ao_projeto_de_lei_no_142-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4106/autografo_no_155-cmnm-2022-referente_ao_projeto_de_lei_no_122-gp-2022-loa-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4120/autografo_no_156-cmnm-2022-referente_ao_projeto_de_lei_no_144-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4121/autografo_no_157-cmnm-2022-referente_ao_projeto_de_lei_no_145-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4122/autografo_no_158-cmnm-2022-referente_ao_projeto_de_lei_no_146-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4123/autografo_no_159-cmnm-2022-referente_ao_projeto_de_lei_no_147-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4124/autografo_no_160-cmnm-2022-referente_ao_projeto_de_lei_no_148-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4125/autografo_no_161-cmnm-2022-referente_ao_projeto_de_lei_no_149-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4126/autografo_no_162-cmnm-2022-referente_ao_projeto_de_lei_complementar_no_014-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4140/autografo_no_163-cmnm-2022-referente_ao_projeto_de_lei_no_143-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4141/autografo_no_164-cmnm-2022-referente_ao_projeto_de_lei_no_150-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3311/decreto_no_6.584-gp-2022-calendario_de_pagamento_dos_servidores_do_poder_executivo-2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3330/decreto_no_6.595-gp-2022-referente_a_lei_no_1777-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3331/decreto_no_6.596-gp-2022-referente_a_lei_no_1778-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3332/decreto_no_6.597-gp-2022-referente_a_lei_no_1779-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3375/decreto_no_6.613-gp-2022-referente_a_lei_no_1780-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3376/decreto_no_6.614-gp-2022-referente_a_lei_no_1782-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3377/decreto_no_6.615-gp-2022-referente_a_lei_no_1783-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3378/decreto_no_6.616-gp-2022-referente_a_lei_no_1784-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3379/decreto_no_6.617-gp-2022-referente_a_lei_no_1785-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3380/decreto_no_6.618-gp-2022-referente_a_lei_no_1786-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3381/decreto_no_6.619-gp-2022-referente_a_lei_no_1787-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3382/decreto_no_6.620-gp-2022-referente_a_lei_no_1788-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3383/decreto_no_6.621-gp-2022-referente_a_lei_no_1789-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3399/decreto_no_6.632-gp-2022-referente_a_antecipacao_do_feriado_de_carnaval-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3447/decreto_no_6.643-gp-2022-referente_a_lei_no_1.796-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3448/decreto_no_6.644-gp-2022-referente_a_lei_no1.797-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3449/decreto_no_6.645-gp-2022-referente_a_lei_no_1.798-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3455/decreto_no_6.649-gp-2022-referente_sobre_a_flexibilizacao_do_uso_de_mascara_no_ambito_do_municipio_de_nova_mamore.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3456/decreto_no_6.650-gp-2022-referente_a_lei_no_1.803-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3490/decreto_no_6.701-gp-2022-referente_a_lei_no_1.806-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3491/decreto_no_6.702-gp-2022-referente_a_lei_no_1.807-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3492/decreto_no_6.703-gp-2022-referente_a_lei_no_1.808-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3536/decreto_no_6.852-gp-2022-referente_a_lei_no_1.809-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3537/decreto_no_6.853-gp-2022-referente_a_lei_no_1.809-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3530/decreto_no_6.899-gp-2022-referente_a_lei_no_1.812-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3531/decreto_no_6.900-gp-2022-referente_a_lei_no_1.813-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3532/decreto_no_6.901-gp-2022-referente_a_lei_no_1.814-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3533/decreto_no_6.902-gp-2022-referente_a_lei_no_1.815-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3534/decreto_no_6.903-gp-2022-referente_a_lei_no_1.816-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3535/decreto_no_6.904-gp-2022-referente_a_lei_no_1.817-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3550/decreto_no_6.924-gp-2022-transfere_a_data_do_feriado_de_tiradentes_de_21_de_abril_para_22_de_abril.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3608/decreto_no_6.933-gp-2022-.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3617/decreto_no_6.953-gp-2022-referente_a_lei_no_1.827-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3618/decreto_no_6.954-gp-2022-referente_a_lei_no_1.828-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3628/decreto_no_6.962-gp-2022-referente_a_regulamentacao_da_lei_no_1.820-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3648/decreto_no_6.978-gp-2022-referente_a_lei_no_1.836-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3661/decreto_no_6.984-gp-2022-referente_a_lei_no_1.840-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3667/decreto_n_6.982-_gp-2022..pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3700/decreto_n_6.994-gp-2022..pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3749/decreto_no_6.995-gp-2022-referente_a_lei_no_1.841-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3750/decreto_no_6.996-gp-2022-referente_a_lei_no_1.842-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3751/decreto_no_6.997-gp-2022-referente_a_lei_no_1.843-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3752/decreto_no_6.998-gp-2022-referente_a_lei_no_1.844-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3753/decreto_no_6.999-gp-2022-referente_a_lei_no_1.845-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3754/decreto_no_7.000-gp-2022-referente_a_lei_no_1.846-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3755/decreto_no_7.001-gp-2022-referente_a_lei_no_1.847-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3756/decreto_no_7.002-gp-2022-referente_a_lei_no_1.848-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3757/decreto_no_7.003-gp-2022-referente_a_lei_no_1.849-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3758/decreto_no_7.004-gp-2022-referente_a_lei_no_1.850-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3759/decreto_no_7.005-gp-2022-referente_a_lei_no_1.851-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3760/decreto_no_7.006-gp-2022-referente_a_lei_no_1.852-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3777/decreto_no_7.019-gp-2022-referente_a_lei_no_1.856-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3778/decreto_no_7.020-gp-2022-referente_a_lei_no_1.857-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3779/decreto_no_7.021-gp-2022-referente_a_lei_no_1.858-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3780/decreto_no_7.022-gp-2022-referente_a_lei_no_1.859-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3781/decreto_no_7.023-gp-2022-referente_a_lei_no_1.860-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3782/decreto_no_7.024-gp-2022-referente_a_lei_no_1.861-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3783/decreto_no_7.035-gp-2022-referente_a_lei_no_1.862-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3784/decreto_no_7.036-gp-2022-referente_a_lei_no_1.863-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3785/decreto_no_7.037-gp-2022-referente_a_lei_no_1.864-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3786/decreto_no_7.038-gp-2022-referente_a_lei_no_1.865-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3787/decreto_no_7.039-gp-2022-referente_a_lei_no_1.866-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3788/decreto_no_7.040-gp-2022-referente_a_lei_no_1.867-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3789/decreto_no_7.041-gp-2022-referente_a_lei_no_1.868-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3790/decreto_no_7.042-gp-2022-referente_a_lei_no_1.869-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3791/decreto_no_7.043-gp-2022-referente_a_lei_no_1.870-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3792/decreto_no_7.044-gp-2022-referente_a_lei_no_1.871-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3793/decreto_no_7.045-gp-2022-referente_a_lei_no_1.872-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3794/decreto_no_7.046-gp-2022-referente_a_lei_no_1.873-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3795/decreto_no_7.047-gp-2022-referente_a_lei_no_1.874-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3826/decreto_no_7.059-gp-2022-referente_a_lei_no_1.875-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3827/decreto_no_7.060-gp-2022-referente_a_lei_no_1.876-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3828/decreto_no_7.061-gp-2022-referente_a_lei_no_1.877-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3829/decreto_no_7.062-gp-2022-referente_a_lei_no_1.878-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3830/decreto_no_7.063-gp-2022-referente_a_lei_no_1.765-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3831/decreto_no_7.065-gp-2022-referente_a_lei_no_1.880-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3832/decreto_no_7.069-gp-2022-referente_ao_ponto_facultativo_o_dia_22_de_julho_de_2022_aos_orgaos_publico_municipais.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3841/decreto_no_7.073-gp-2022-referente_a_lei_no_1.882-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3849/decreto_no_7.086-gp-2022-referente_a_lei_no_1.883-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3874/decreto_no_6.697-gp-2022-.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3875/decreto_no_7.105-gp-2022-referente_a_lei_no_1.884-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3876/decreto_no_7.106-gp-2022-referente_a_lei_no_1.885-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3888/decreto_no_7.121-gp-2022-referente_a_lei_no_1.888-gp-2022-retificado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3889/decreto_no_7.121-gp-2022-referente_a_lei_no_1.888-gp-2022-sem_efeito.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3908/decreto_no_7.129-gp-2022-referente_a_lei_no_1.892-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3909/decreto_no_7.130-gp-2022-referente_a_lei_no_1.893-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3962/decreto_no_7.165-gp-2022-referente_a_lei_no_1.897-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3963/decreto_no_7.166-gp-2022-referente_a_lei_no_1.898-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3981/decreto_no_7.172-gp-2022-referente_ao_ponto_facultativo_o_dia_03_de_outubro_de_2022_aos_orgaos_publico_municipais.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3994/decreto_no_7.189-gp-2022-referente_a_lei_no_1.905-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3996/decreto_no_7.195-gp-2022-referente_a_lei_no_1.907-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3997/decreto_no_7.196gp-2022-referente_a_lei_no_1.908-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3998/decreto_no_7.197-gp-2022-referente_a_lei_no_1.909-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3999/decreto_no_7.198-gp-2022-referente_a_prorrogacao_e_alteracao_do_decreto_de_no_6.697-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4013/decreto_no_7.206-gp-2022-transfere_o_dia_4_de_novembro_de_2022_a_comemoracao_do_dia_do_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4023/decreto_no_7.208-gp-2022-referente_a_lei_no_1.911-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4044/decreto_no_7.228-gp-2022-referente_a_lei_no_1.913-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4045/decreto_no_7.229-gp-2022-referente_a_lei_no_1.914-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4046/decreto_no_7.230-gp-2022-referente_a_lei_no_1.915-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4047/decreto_no_7.236-gp-2022-.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4075/decreto_no_7.209-gp-2022-referente_a_lei_no_1.912-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4076/decreto_no_7.246-gp-2022-referente_a_lei_no_1.916-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4077/decreto_no_7.247-gp-2022-referente_a_lei_no_1.917-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4078/decreto_no_7.250-gp-2022-referente_a_lei_no_1.919-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4079/decreto_no_7.251-gp-2022-referente_a_lei_no_1.920-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4080/decreto_no_7.252-gp-2022-referente_a_lei_no_1.921-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4081/decreto_no_7.253-gp-2022-referente_a_lei_no_1.922-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4103/decreto_no_7.268-gp-2022-referente_a_lei_no_1.925-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4104/decreto_no_7.269-gp-2022-referente_a_lei_no_1.926-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4128/decreto_no_7.287-gp-2022-recesso_funcional_natalino.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4129/decreto_no_7.288-gp-2022-referente_a_lei_no_1.928-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4130/decreto_no_7.289-gp-2022-referente_a_lei_no_1.929-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4131/decreto_no_7.290-gp-2022-referente_a_lei_no_1.930-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4132/decreto_no_7.291-gp-2022-referente_a_lei_no_1.931-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4133/decreto_no_7.292-gp-2022-referente_a_lei_no_1.932-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4134/decreto_no_7.293-gp-2022-referente_a_lei_no_1.933-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4145/decreto_no_7.298-gp-2022-.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3385/decreto_legislativo_no_001-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3513/decreto_legislativo_no_002-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3514/decreto_legislativo_no_003-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3549/decreto_legislativo_no_004-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3810/decreto_legislativo_no_005-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3920/decreto_legislativo_no_006-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3964/decreto_legislativo_no_007-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3405/edital_de_convocacao_-sessao_solene.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3423/edital_de_convocacao-_2a_sessao_solene.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3474/3o_edital_de_convocacao_audiencia_publica-tratar_dos_estudos_de_inventarios_hidreletrico_binacional_da_bacia_do_rio_madeira_e_afluentes_bolivia-brasil.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4040/convocacao_audiencia_publica-loa-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3285/convocacao-para_eleicao_da_mesa_diretora-2023-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3425/emenda_modificativa_no_001-2022-refrente_ao_projeto_de_lei_no_023-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3527/emenda_modificativa_no_002-2022-referente_ao_projeto_de_lei_no_035-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3410/emenda_supressiva_de_no_001-cmnm-2022-referente_ao_projeto_de_lei_no_004-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3526/emenda_supressiva_de_no_002-cmnm-2022-referente_ao_projeto_de_lei_no_035-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3334/1-indicacao_no_001-gv-jao-2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3335/1-indicacao_no_002-gv-fsc-2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3336/2-indicacao_no_003-gv-fsc-2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3342/1.indicacao_no_004-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3346/1-indicacao_no_005-gv-dpc-2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3368/1-indicacao_no_006-gv-mhob-2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3389/3-indicacao_no_007-gv-fsc-2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3414/1-indicacao_no_008-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3415/2.indicacao_no_009-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3441/1-indicacao_no_010-gv-asf-2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3458/2-indicacao_no_011-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3459/3.indicacao_no_012-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3470/1-indicacao_no_013-gv-cr-2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3471/3-indicacao_no_014-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3472/2-indicacao_no_015-gv-mhob-2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3507/2-indicacao_no_016-gv-asf-2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3508/3-indicacao_no_017-gv-mhob-2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3509/4.indicacao_no_018-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3510/4-indicacao_no_019-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3540/5.indicacao_no_020-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3541/1-indicacao_no_021-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3557/2-indicacao_no_022-gv-dpc-2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3569/6.indicacao_no_023-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3570/3-indicacao_no_024-gv-dpc-2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3571/2-indicacao_no_025-gv-cr-2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3596/4-indicacao_no_026-gv-mhob-2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3597/2-indicacao_no_027-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3598/3-indicacao_no_028-gv-asf-2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3620/4-indicacao_no_029-gv-fsc-2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3630/3-indicacao_no_030-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3641/7.indicacao_no_031-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3666/5-indicacao_no_032-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3702/4-indicacao_no_033-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3703/5-indicacao_no_034-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3715/5-indicacao_no_035-gv-mhob-2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3843/6-indicacao_no_036-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3844/5-indicacao_no_037-gv-fsc-2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3845/7-indicacao_no_038-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3851/8-indicacao_no_039-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3853/9-indicacao_no_040-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3854/8-indicacao_no_041-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3855/6-indicacao_no_042-gv-mhob-2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3856/3-indicacao_no_043-gv-cr-2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3860/4-indicacao_no_044-gv-cr-2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3912/6-indicacao_no_045-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3913/7-indicacao_no_046-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3922/6-indicacao_no_047-gv-fsc-2022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3937/8-indicacao_no_048-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3938/9-indicacao_no_049-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3939/10-indicacao_no_50-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3940/5-indicacao_no_051-gv-cr-2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3955/6-indicacao_no_052-gv-cr-2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4007/7-indicacao_no_053-gv-fsc-2022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4015/4-indicacao_no_054-gv-dpc-2022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4029/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4030/9-indicacao_no_056-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4050/8-indicacao_no_057-gv-fsc-2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4051/7-indicacao_no_058-gv-cr-2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4065/7-indicacao_no_059-gv-mhob-2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3288/oficio_no_001.gv.dpc.2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3289/oficio_no_002.gv.dpc.2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3290/oficio_no_001.gv.mh0b.2022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3291/oficio_no_001-gv-alb-2022-.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3292/oficio_no_001.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3294/oficio_no_002.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3295/oficio_no_003.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3296/oficio_no_004.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3297/oficio_no_002_-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3298/oficio_no_005.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3304/oficio_no_001-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3305/oficio_no_002-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3315/oficio_no_003.gv.dpc.2022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3316/oficio_no_002.gv.mh0b.2022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3317/oficio_no_003-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3328/oficio_no_003-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3329/oficio_no_004-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3333/oficio_no_006.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3337/oficio_no_001-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3338/oficio_no_002-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3339/oficio_no_005-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3347/oficio_no_001-gv-asf-2022.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3348/oficio_no_004-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3349/oficio_no_005-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3350/oficio_no_006-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3351/oficio_no_007.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3363/oficio_no_007-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3364/oficio_no_003-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3366/oficio_no_006-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3367/oficio_no_007-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3370/oficio_no_003.gv.mh0b.2022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3384/oficio_no_008-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3386/oficio_no_008.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3400/oficio_no_009.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3406/oficio_no_008-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3407/oficio_no_009-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3408/oficio_no_010-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3409/oficio_no_011-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3411/oficio_no_009-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3412/oficio_no_010.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3413/oficio_no_010-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3434/oficio_no_012-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3435/oficio_expedido_no_001-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3436/oficio_expedido_no_002-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3438/oficio_no_004-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3446/oficio_no_011.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3451/oficio_no_001-gv-jao-2022.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3462/oficio_no_011-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3463/oficio_no_012-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3464/oficio_no_013-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3465/oficio_no_011-a.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3482/oficio_no_013-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3483/oficio_no_012.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3489/oficio_no_006.gv.dpc.2022.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3493/oficio_no_014-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3494/oficio_no_015-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3496/oficio_no_013.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3497/oficio_expedido_no_003-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3511/oficio_no_005-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3512/oficio_no_016-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3546/oficio_no_002-gv-jao-2022.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3547/oficio_no_017-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3548/oficio_no_014.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3551/oficio_no_018-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3564/oficio_expedido_no_005-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3567/oficio_no_016-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3568/oficio_no_018a-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3577/oficio_no_015.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3578/oficio_no_016.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3579/oficio_no_017.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3580/oficio_no_018.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3581/oficio_no_020-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3582/oficio_no_003-gv-jao-2022.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3583/oficio_no_004-gv-jao-2022.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3586/oficio_no_001-gv-cr-2022-sem_efeito.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3587/oficio_no_002-gv-cr-2022-sem_efeito.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3588/oficio_expedido_no_006-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3609/oficio_no_003-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3610/oficio_no_004-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3611/oficio_no_005-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3612/oficio_no_006-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3624/oficio_no_007.gv.dpc.2022.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3625/oficio_no_017-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3626/oficio_no_018-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3627/oficio_no_019-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3634/oficio_no_008.gv.dpc.2022.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3635/oficio_no_018-a.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3662/oficio_no_021-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3668/oficio_no_022-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3669/oficio_no_023-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3670/oficio_no_024-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3697/oficio_expedido_no_007-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3698/oficio_expedido_no_008-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3699/oficio_no_019.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3704/oficio_expedido_no_009-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3705/oficio_expedido_no_010-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3712/oficio_no_025-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3713/oficio_no_026-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3714/oficio_no_020.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3716/oficio_no_007-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3720/oficio_no_027-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3721/oficio_expedido_no_011-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3722/oficio_expedido_no_012-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3723/oficio_no_021.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3819/oficio_no_001-gv-fcbs-2022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3825/oficio_no_006-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3836/oficio_no_022-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3837/oficio_no_028-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3842/oficio_no_007-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3857/oficio_no_008-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3886/oficio_no_029-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3887/oficio_no_030-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3890/oficio_no_022.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3891/oficio_no_023-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3902/oficio_no_008-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3904/oficio_expedido_no_014-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3905/oficio_no_004.gv.mh0b.2022.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3906/oficio_no_031-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3910/oficio_no_023.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3911/oficio_no_024-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3921/oficio_no_009-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3925/oficio_no_032-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3927/oficio_no_033-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3944/oficio_no_034-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3945/oficio_no_035-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3946/oficio_expedido_no_015-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3954/oficio_no_010-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3965/oficio_no_036-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3968/oficio_no_037-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3971/oficio_no_024.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3972/oficio_no_011-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3979/oficio_no_009-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3980/oficio_no_025-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3982/oficio_no_012-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3993/oficio_no_038-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4000/oficio_no_013-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4001/oficio_no_026-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4003/oficio_no_014-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4004/oficio_no_025.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4005/oficio_no_039-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4009/oficio_no_026.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4024/oficio_no_027.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4025/oficio_no_028.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4026/oficio_no_029.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4027/oficio_no_005.gv.mh0b.2022.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4042/oficio_no_041-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4043/oficio_no_042-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4048/oficio_no_043-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4059/oficio_no_027-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4073/oficio_no_044-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4074/oficio_no_045-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4082/oficio_no_046-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4083/oficio_no_047-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4098/oficio_no_030.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4099/oficio_no_048-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4101/oficio_no_007.gv.mh0b.2022.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4107/oficio_no_049-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4118/oficio_no_010-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4119/oficio_no_050-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4135/oficio_no_015-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4136/oficio_no_016-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4143/oficio_expedido_no_016-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4144/oficio_expedido_no_017-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4371/oficio_no_006-gv-jao-2022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3309/oficio_no_003-cmnm-2022-encaminhamento_do_autografo_de_no_001-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3324/oficio_no_005-cmnm-2022-encaminhamento_dos_autografo_de_nos_002003_e_004-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3365/oficio_no_008-cmnm-2022-encaminhamento_das_indicacoes_-001_002003004_e_005e_dos_autografos-_de_nos_005006007008009010011012013014_e_015-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3372/oficio_no_014-cmnm-2022-encaminhamento_da_indicacao_-006_e_do_autografo-_de_no_016-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3394/oficio_no_021-cmnm-2022-encaminhamento_da_indicacao_e_do_autografos.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3426/oficio_no_024-cmnm-2022-encaminhamento_de_autografos_e_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3439/oficio_no_028-cmnm-2022-encaminhamento_do_autografo_de_no_026-com_as_devidas_retificacoes.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3450/oficio_no_032-cmnm-2022-encaminhando_o_autografo_no_028-cmnm-2022-referente_ao_projeto_de_lei_complementar_no_012-pmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3453/oficio_no_033-cmnm-2022-encaminhamento_de_autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3460/oficio_no_035-cmnm-2022-encaminhamento_de_autografo_e_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3481/oficio_no_038-cmnm-2022-encaminhamento_de_autografos_e_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3515/oficio_no_046-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3545/oficio_no_049-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3552/oficio_no_050-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3562/oficio_no_052-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3574/oficio_no_053-cmnm-2022-resposta_ao_oficio_n_250-gp-pmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3576/oficio_no_054-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3607/oficio_no_057-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3615/oficio_no_059-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3621/oficio_no_061-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3633/oficio_no_063-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3642/oficio_no_065-cmnm-2022.encaminhamento_de_autografos_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3647/oficio_no_066-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3656/oficio_no_069-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3683/oficio_no_071-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3717/oficio_no_073_encaminhamento_de_indicacoes_e_autografos.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3774/oficio_no_082-cmnm-2022.encaminhamento_de_indicacao_e_autografos.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3775/oficio_no_084-cmnm-2022-encaminhamento_de_autografos.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3802/oficio_no_085-cmnm-2022-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3803/oficio_no_086-cmnm-2022-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3804/oficio_no_087-cmnm-2022-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3805/oficio_no_088-cmnm-2022-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3806/oficio_no_089-cmnm-2022-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3807/oficio_no_090-cmnm-2022-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3808/oficio_no_091-cmnm-2022-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3811/oficio_no_093-cmnm-2022.encaminhamento_de__autografos.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3820/oficio_no_097-cmnm-2022-encaminhamento_de_autografo.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3839/oficio_no_098-cmnm-2022-encaminhamento_de_autografo.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3848/oficio_no_102-cmnm-2022.encaminhamento_de__autografo_e_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3852/oficio_no_104-cmnm-2022.encaminhamento_de__indicacoes.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3868/oficio_no_108-cmnm-2022.encaminhamento_de__autografo_e_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3885/oficio_no_114-cmnm-2022.encaminhamento_de__autografos.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3897/oficio_no_116-cmnm-2022.encaminhamento_de__autografos.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3903/oficio_no_117-cmnm-2022.resposta_ao_oficio_n_557-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3916/oficio_no_119-cmnm-2022.encaminhamento_de__autografos_e_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3926/oficio_no_122-cmnm-2022-encaminhamento_de_indicacao.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3929/oficio_no_123-cmnm-2022-encaminhamento_de_autografo.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3947/oficio_no_126-cmnm-2022.encaminhamento_de__autografos_e_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3958/oficio_no_127-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3969/oficio_no_132-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3975/oficio_no_134-cmnm-2022.encaminhamento_de__autografos.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3986/oficio_no_136-cmnm-2022.encaminhamento_de__autografos.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4010/oficio_no_142-cmnm-2022.encaminhamento_de__autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4020/oficio_no_143-cmnm-2022.encaminhamento_de__autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4035/oficio_no_146-cmnm-2022.encaminhamento_de__autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4055/oficio_no_149-cmnm-2022.encaminhamento_de__autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4068/oficio_no_150-cmnm-2022.encaminhamento_de__autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4092/oficio_no_151-cmnm-2022.rejeicao_ao_veto_ao_projeto_de_lei_no_016-2022.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4093/oficio_no_152-cmnm-2022.encaminhamento_de__autografo.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4105/oficio_no_154-cmnm-2022.encaminhamento_de__autografo_loa-2023.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4117/oficio_no_156-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4127/oficio_no_159-cmnm-2022.encaminhamento_de__autografo.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4142/oficio_no_162-cmnm-2022.encaminhamento_de__autografo.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3442/parecer_no_001-cpesasosp-2022-referente_ao_projeto_de_lei_no_002-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3443/parecer_no_001-cpaicmepadc-2022-referente_ao_projeto_de_lei_no_002-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3444/parecer_no_001-ccj-2022-referente_ao_parecer_previo_as_contas_de_governo_do_ex-prefeito_claudionor_lemes_da_rocha_referente_ao_exercicio_de_2020.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3445/parecer_no_002-ccj-_referente_ao_projeto_de_lei_complementar_no_012-pmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3495/parecer_no_002-cpesasosp-2022-referente_ao_projeto_de_lei_no_006-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3593/parecer_no_002-cpaicmepadc-2022-referente_ao_projeto_de_lei_no_007-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3640/parecer_no_003-cpesasosp-2022-referente_ao_projeto_de_lei_no_010-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3655/parecer_no_003-ccj-_referente_ao_projeto_de_lei_no_052-gp-2022ldo-2023.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3731/parecer_no_004-cpesasosp-2022-referente_ao_projeto_de_lei_no_011-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3928/parecer_no_005-ccj-_referente_ao_projeto_de_lei_no_114-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3956/parecer_no_006-ccj-_referente_ao_projeto_de_lei_no_111-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4031/parecer_no_007-ccj-_referente_ao_projeto_de_lei_no_122-gp-2022loa-2023_e_projeto_de_emenda_a_lei_organica_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4066/parecer_no_008-ccj-_referente_ao__projeto_de_emenda_a_lei_organica_no_003-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4088/parecer_no_009-ccj-referente_a_mensagem_de_veto_total_ao_projeto_de_lei_no_016-2022.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4089/parecer_no_010-ccj-_referente_ao_projeto_de_lei_no_139-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4090/parecer_no_003-cpaicmepadc-2022-referente_ao_projeto_de_lei_no_139-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4091/parecer_no_005-cpesasosp-2022-referente_ao_projeto_de_lei_no_139-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3424/projeto_de_lei_complementar_no_012-pmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4115/projeto_de_lei_complementar_no_014-pmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4012/projeto_de_emenda_a_lei_organica_municipal_no__003_de_12_de_setembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3973/projeto_de_emenda_a_lei_organica_no_001-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3299/projeto_de_lei_no_002-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3302/projeto_de_lei_no_005-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3344/projeto_de_lei_no_016-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3345/projeto_de_lei_no_017-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3418/projeto_de_lei_no_021-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3419/projeto_de_lei_no_022-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3420/projeto_de_lei_no_023-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3466/projeto_de_lei_no_025-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3498/projeto_de_lei_no_029-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3504/projeto_de_lei_no_035-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3505/projeto_de_lei_no_036-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3556/projeto_de_lei_no_044-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3573/projeto_de_lei_no_046-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3585/projeto_de_lei_no_047-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3613/projeto_de_lei_no_051-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3619/projeto_de_lei_no_052_-_gp_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3636/projeto_de_lei_no_053-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3637/projeto_de_lei_no_054-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3649/projeto_de_lei_no_056-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3650/projeto_de_lei_no_057-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3651/projeto_de_lei_no_058-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3652/projeto_de_lei_no_059-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3706/projeto_de_lei_no_073-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3707/projeto_de_lei_no_074-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3708/projeto_de_lei_no_075-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3710/projeto_de_lei_no_076-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3732/projeto_de_lei_no_079-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3863/projeto_de_lei_no_103-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3864/projeto_de_lei_no_104-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3895/projeto_de_lei_no_111-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3901/projeto_de_lei_no_112-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3914/projeto_de_lei_no_113-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3923/projeto_de_lei_no_114-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3932/projeto_de_lei_no_115-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3935/projeto_de_lei_no_118-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3957/projeto_de_lei_no_120-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3967/projeto_de_lei_no_122-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4032/projeto_de_lei_no_130-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4033/projeto_de_lei_no_131-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4064/projeto_de_lei_no_139-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4085/projeto_de_lei_no_140-gp-2022-retificado.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4137/projeto_de_lei_no_150-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3369/projeto_de_lei_no_001-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3371/projeto_de_lei_no_002-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3390/projeto_de_lei_no_003-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3391/projeto_de_lei_no_004-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3417/projeto_de_lei_no_005-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3475/projeto_de_lei_no_006-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3476/projeto_de_lei_no_007-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3594/projeto_de_lei_no_008-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3595/projeto_de_lei_no_009-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3623/projeto_de_lei_no_010-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3681/projeto_de_lei_no_011-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3701/projeto_de_lei_no_012-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3866/projeto_de_lei_no_013-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3941/projeto_de_lei_no_014-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4052/projeto_de_lei_no_017-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3632/projeto_de_resolucao_no_001-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3680/projeto_de_resolucao_no_002-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4008/projeto_de_resolucao_no_003-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4016/projeto_de_resolucao_no_004-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3343/requerimento_no_001-cmnm-2022-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3392/requerimento_no_002-cmnm-2022-.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3393/requerimento_no_003-cmnm-2022-.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3416/requerimento_no_004-cmnm-2022-.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3631/requerimento_no_005-cmnm-2022-.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3796/requerimento_no_006-cmnm-2022-.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3861/requerimento_no_007-cmnm-2022-.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3862/requerimento_no_008-cmnm-2022-.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3907/requerimento_no_009-cmnm-2022-.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3542/veto_parcial_ao_autografo_no_041-cmnm-2022-originario_do_projeto_de_lei_no_035-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4039/veto_total_ao_projeto_de_lei_no_016-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3286/ata_da_1a_extraordinaria-06-01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3308/ata_da_2a_extraordinaria-24-01-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3321/ata_da_3a_extraordinaria-28-01-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3322/ata_da_4a_extraordinaria-28-01-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3323/ata_da_5a_extraordinaria-28-01-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3614/ata_da_6a_extraordinaria-12-05-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3809/ata_da_7a_extraordinaria-11-07-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3822/ata_da_8a_extraordinaria-13-07-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3838/ata_da_9a_extraordinaria-25-07-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3931/ata_da_10a_extraordinaria-13-09-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3990/ata_da_11a_extraordinaria-13-10-2022-projeto_no_124-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3991/ata_da_12a_extraordinaria-13-10-2022-projeto_no_125-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3992/ata_da_13a_extraordinaria-13-10-2022-projeto_no_126-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4102/ata_da_14a_extraordinaria-05-12-2022-projeto_no_122-gp-2022-loa-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3374/ata_da_1a_sessao_ordinaria_-07-02-2022-referente_ao_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3388/ata_da_2a_sessao_ordinaria_-14-02-2022-referente_ao_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3422/ata_da_3a_sessao_ordinaria_-21-02-2022-referente_ao_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3440/ata_da_4a_sessao_ordinaria_-07-03-2022-referente_ao_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3457/ata_da_5a_sessao_ordinaria_-14-03-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3473/ata_da_6a_sessao_ordinaria_-21-03-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3485/ata_da_7a_sessao_ordinaria_-28-03-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3486/ata_da_8a_sessao_ordinaria_-04-04-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3539/ata_da_9a_sessao_ordinaria_-11-04-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3558/ata_da_10adecima_sessao_ordinaria_-18-04-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3575/ata_da_11adecima_primeira_sessao_ordinaria_-25-04-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3589/ata_da_12adecima_segunda_sessao_ordinaria_-02-05-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3622/ata_da_13adecima_terceira_sessao_ordinaria_-09-05-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3629/ata_da_14adecima_quarta_sessao_ordinaria_-16-05-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3639/ata_da_15adecima_quinta_sessao_ordinaria_-23-05-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3654/ata_da_16adecima_sexta_sessao_ordinaria_-30-05-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3682/ata_da_17adecima_setima_sessao_ordinaria_-06-06-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3746/ata_da_18adecima_oitava_sessao_ordinaria_-13-06-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3747/ata_da_19adecima_nona_sessao_ordinaria_-20-06-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3748/ata_da_20avigesima_sessao_ordinaria_-27-06-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3801/ata_da_21avigesima_primeira_sessao_ordinaria_-04-07-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3847/ata_da_22avigesima_segunda_sessao_ordinaria_-11-07-2022-_1o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3850/ata_da_23avigesima_terceira_sessao_ordinaria_-01-08-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3867/ata_da_24avigesima_quarta_sessao_ordinaria_-08-08-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3877/ata_da_25avigesima_quinta_sessao_ordinaria_-15-08-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3896/ata_da_26avigesima_sexta_sessao_ordinaria_-22-08-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3919/ata_da_27avigesima_setima_sessao_ordinaria_-29-08-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3924/ata_da_28avigesima_oitava_sessao_ordinaria_-05-09-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3943/ata_da_29avigesima_nona_sessao_ordinaria_-12-09-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3961/ata_da_30atrigesima_sessao_ordinaria_-19-09-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3978/ata_da_31atrigesima_primeira_sessao_ordinaria_-26-09-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3995/ata_da_32atrigesima_segunda_sessao_ordinaria_-10-10-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4006/ata_da_33atrigesima_terceira_sessao_ordinaria_-17-10-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4014/ata_da_34atrigesima_quarta_sessao_ordinaria_-24-10-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4028/ata_da_35atrigesima_quinta_sessao_ordinaria_-31-10-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4049/ata_da_36atrigesima_sexta_sessao_ordinaria_-14-11-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4067/ata_da_37atrigesima_setima_sessao_ordinaria_21-11-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4084/ata_da_38atrigesima_oitava_sessao_ordinaria_28-11-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4116/ata_da_39atrigesima_nona_sessao_ordinaria_05-12-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4138/ata_da_40aquadragesima_sessao_ordinaria_12-12-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4139/ata_da_41aquadragesima_primeira_sessao_ordinaria_19-12-2022-_2o_periodo_da_2a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3484/ata_da_1a_sessao_solene-11-03-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3584/ata_da_2a_sessao_solene-18-03-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3310/autografo_no_001-cmnm-2022-referente_ao_projeto_de_lei_no_003-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3325/autografo_no_002-cmnm-2022-referente_ao_projeto_de_lei_no_012-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3326/autografo_no_003-cmnm-2022-referente_ao_projeto_de_lei_no_013-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3327/autografo_no_004-cmnm-2022-referente_ao_projeto_de_lei_no_014-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3352/autografo_no_005-cmnm-2022-referente_ao_projeto_de_lei_no_001-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3353/autografo_no_006-cmnm-2022-referente_ao_projeto_de_lei_no_002-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3354/autografo_no_007-cmnm-2022-referente_ao_projeto_de_lei_no_006-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3355/autografo_no_008-cmnm-2022-referente_ao_projeto_de_lei_no_007-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3356/autografo_no_009-cmnm-2022-referente_ao_projeto_de_lei_no_008-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3357/autografo_no_010-cmnm-2022-referente_ao_projeto_de_lei_no_009-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3358/autografo_no_011-cmnm-2022-referente_ao_projeto_de_lei_no_010-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3359/autografo_no_012-cmnm-2022-referente_ao_projeto_de_lei_no_011-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3360/autografo_no_013-cmnm-2022-referente_ao_projeto_de_lei_no_015-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3361/autografo_no_014-cmnm-2022-referente_ao_projeto_de_lei_no_016-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3362/autografo_no_015-cmnm-2022-referente_ao_projeto_de_lei_no_017-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3373/autografo_no_016-cmnm-2022-referente_ao_projeto_de_lei_no_001-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3395/autografo_no_017-cmnm-2022-referente_ao_projeto_de_lei_no_003-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3396/autografo_no_018-cmnm-2022-referente_ao_projeto_de_lei_no_004-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3397/autografo_no_019-cmnm-2022-referente_ao_projeto_de_lei_no_004-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3398/autografo_no_020-cmnm-2022-referente_ao_projeto_de_lei_no_005-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3427/autografo_no_021-cmnm-2022-referente_ao_projeto_de_lei_no_018-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3428/autografo_no_022-cmnm-2022-referente_ao_projeto_de_lei_no_019-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3429/autografo_no_023-cmnm-2022-referente_ao_projeto_de_lei_no_020-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3430/autografo_no_024-cmnm-2022-referente_ao_projeto_de_lei_no_021-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3431/autografo_no_025-cmnm-2022-referente_ao_projeto_de_lei_no_022-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3432/autografo_no_026-cmnm-2022-referente_ao_projeto_de_lei_no_023-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3433/autografo_no_027-cmnm-2022-referente_ao_projeto_de_lei_no_005-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3452/autografo_no_028-cmnm-2023-referente_ao_projeto_de_lei_complementar_no_012-pmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3454/autografo_no_029-cmnm-2022-referente_ao_projeto_de_lei_no_024-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3461/autografo_no_030-cmnm-2022-referente_ao_projeto_de_lei_no_002-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3477/autografo_no_031-cmnm-2022-referente_ao_projeto_de_lei_no_025-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3478/autografo_no_032-cmnm-2022-referente_ao_projeto_de_lei_no_026-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3479/autografo_no_033-cmnm-2022-referente_ao_projeto_de_lei_no_027-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3480/autografo_no_034-cmnm-2022-referente_ao_projeto_de_lei_no_028-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3516/autografo_no_035-cmnm-2022-referente_ao_projeto_de_lei_no_029-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3517/autografo_no_036-cmnm-2022-referente_ao_projeto_de_lei_no_030-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3518/autografo_no_037-cmnm-2022-referente_ao_projeto_de_lei_no_031-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3519/autografo_no_038-cmnm-2022-referente_ao_projeto_de_lei_no_032-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3520/autografo_no_039-cmnm-2022-referente_ao_projeto_de_lei_no_033-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3521/autografo_no_040-cmnm-2022-referente_ao_projeto_de_lei_no_034-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3522/autografo_no_041-cmnm-2022-referente_ao_projeto_de_lei_no_035-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3523/autografo_no_042-cmnm-2022-referente_ao_projeto_de_lei_no_036-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3524/autografo_no_043-cmnm-2022-referente_ao_projeto_de_lei_no_037-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3525/autografo_no_044-cmnm-2022-referente_ao_projeto_de_lei_no_006-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3543/autografo_no_045-cmnm-2022-referente_ao_projeto_de_lei_no_039-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3544/autografo_no_046-cmnm-2022-referente_ao_projeto_de_lei_no_040-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3559/autografo_no_047-cmnm-2022-referente_ao_projeto_de_lei_no_041-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3560/autografo_no_048-cmnm-2022-referente_ao_projeto_de_lei_no_042-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3561/autografo_no_049-cmnm-2022-referente_ao_projeto_de_lei_no_043-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3599/autografo_no_050-cmnm-2022-referente_ao_projeto_de_lei_no_007-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3600/autografo_no_051-cmnm-2022-referente_ao_projeto_de_lei_no_008-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3601/autografo_no_052-cmnm-2022-referente_ao_projeto_de_lei_no_009-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3602/autografo_no_053-cmnm-2022-referente_ao_projeto_de_lei_no_044-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3603/autografo_no_054-cmnm-2022-referente_ao_projeto_de_lei_no_049-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3604/autografo_no_055-cmnm-2022-referente_ao_projeto_de_lei_no_050-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3605/autografo_no_056-cmnm-2022-referente_ao_projeto_de_lei_no_046-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3606/autografo_no_057-cmnm-2022-referente_ao_projeto_de_lei_no_047-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3616/autografo_no_058-cmnm-2022-referente_ao_projeto_de_lei_no_051-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3643/autografo_no_059-cmnm-2022-referente_ao_projeto_de_lei_no_053-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3644/autografo_no_060-cmnm-2022-referente_ao_projeto_de_lei_no_054-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3645/autografo_no_061-cmnm-2022-referente_ao_projeto_de_lei_no_055-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3646/autografo_no_062-cmnm-2022-referente_ao_projeto_de_lei_no_010-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3657/autografo_no_063-cmnm-2022-referente_ao_projeto_de_lei_no_056-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3658/autografo_no_064-cmnm-2022-referente_ao_projeto_de_lei_no_057-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3659/autografo_no_065-cmnm-2022-referente_ao_projeto_de_lei_no_059-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3660/autografo_no_066-cmnm-2022-referente_ao_projeto_de_lei_no_060-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3684/autografo_no_67-cmnm.2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3685/autografo_no_068-cmnm-2022-referente_ao_projeto_de_lei_no_061-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3686/autografo_no_069-cmnm-2022-referente_ao_projeto_de_lei_no_062-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3687/autografo_no_070-cmnm-2022-referente_ao_projeto_de_lei_no_063-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3688/autografo_no_071-cmnm-2022-referente_ao_projeto_de_lei_no_064-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3689/autografo_no_072-cmnm-2022-referente_ao_projeto_de_lei_no_065-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3690/autografo_no_073-cmnm-2022-referente_ao_projeto_de_lei_no_066-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3691/autografo_no_074-cmnm-2022-referente_ao_projeto_de_lei_no_067-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3692/autografo_no_075-cmnm-2022-referente_ao_projeto_de_lei_no_068-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3693/autografo_no_076-cmnm-2022-referente_ao_projeto_de_lei_no_069-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3694/autografo_no_077-cmnm-2022-referente_ao_projeto_de_lei_no_070-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3695/autografo_no_078-cmnm-2022-referente_ao_projeto_de_lei_no_071-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3696/autografo_no_079-cmnm-2022-referente_ao_projeto_de_lei_no_072-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3718/autografo_no_080-cmnm-2022-referente_ao_projeto_de_lei_no_011-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3719/autografo_no81-cmnm.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3724/autografo_no_082-cmnm-2022-referente_ao_projeto_de_lei_no_074-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3725/autografo_no_083-cmnm-2022-referente_ao_projeto_de_lei_no_075-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3726/autografo_no_084-cmnm-2022-referente_ao_projeto_de_lei_no_076-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3727/autografo_no_085-cmnm-2022-referente_ao_projeto_de_lei_no_077-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3728/autografo_no_086-cmnm-2022-referente_ao_projeto_de_lei_no_078-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3729/autografo_no_087-cmnm-2022-referente_ao_projeto_de_lei_no_073-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3761/autografo_no_088-cmnm-2022-referente_ao_projeto_de_lei_no_080-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3762/autografo_no_089-cmnm-2022-referente_ao_projeto_de_lei_no_081-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3763/autografo_no_090-cmnm-2022-referente_ao_projeto_de_lei_no_082-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3764/autografo_no_091-cmnm-2022-referente_ao_projeto_de_lei_no_083-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3765/autografo_no_092-cmnm-2022-referente_ao_projeto_de_lei_no_084-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3766/autografo_no_093-cmnm-2022-referente_ao_projeto_de_lei_no_085-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3767/autografo_no_094-cmnm-2022-referente_ao_projeto_de_lei_no_086-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3768/autografo_no_095-cmnm-2022-referente_ao_projeto_de_lei_no_087-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3769/autografo_no_096-cmnm-2022-referente_ao_projeto_de_lei_no_088-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3770/autografo_no_097-cmnm-2022-referente_ao_projeto_de_lei_no_089-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3771/autografo_no_098-cmnm-2022-referente_ao_projeto_de_lei_no_090-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3772/autografo_no_099-cmnm-2022-referente_ao_projeto_de_lei_no_091-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3773/autografo_no_100-cmnm-2022-referente_ao_projeto_de_lei_no_092-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3812/autografo_no_101-cmnm-2022-referente_ao_projeto_de_lei_no_052-gp-2022-ldo-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3813/autografo_no_102-cmnm-2022-referente_ao_projeto_de_lei_no_079-gp.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3814/autografo_no_103-cmnm-2022-referente_ao_projeto_de_lei_no_093-gp.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3815/autografo_no_104-cmnm-2022-referente_ao_projeto_de_lei_no_094-gp.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3816/autografo_no_105-cmnm-2022-referente_ao_projeto_de_lei_no_095-gp.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3817/autografo_no_106-cmnm-2022-referente_ao_projeto_de_lei_no_096-gp.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3821/autografo_no_107-cmnm-2022-referente_ao_projeto_de_lei_no_097-gp.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3840/autografo_no_108-cmnm-2022-referente_ao_projeto_de_lei_no_100-gp.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3846/autografo_no_109-cmnm-2022-referente_ao_projeto_de_lei_no_099-gp.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3869/autografo_no_110-cmnm-2022-referente_ao_projeto_de_lei_no_101-gp.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3870/autografo_no_111-cmnm-2022-referente_ao_projeto_de_lei_no_102-gp.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3871/autografo_no_112-cmnm-2022-referente_ao_projeto_de_lei_no_103-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3872/autografo_no_113-cmnm-2022-referente_ao_projeto_de_lei_no_104-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3873/autografo_no_114-cmnm-2022-referente_ao_projeto_de_lei_complementar_no_013-pmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3881/autografo_no_115-cmnm-2022-referente_ao_projeto_de_lei_no_105-gp-2022-retificado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3882/autografo_no_116-cmnm-2022-referente_ao_projeto_de_lei_no_106-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3883/autografo_no_117-cmnm-2022-referente_ao_projeto_de_lei_no_107-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3884/autografo_no_118-cmnm-2022-referente_ao_projeto_de_lei_no_013-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3898/autografo_no_119-cmnm-2022-referente_ao_projeto_de_lei_no_108-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3899/autografo_no_120-cmnm-2022-referente_ao_projeto_de_lei_no_109-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3917/autografo_no_121-cmnm-2022-referente_ao_projeto_de_lei_no_110-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3918/autografo_no_122-cmnm-2022-referente_ao_projeto_de_lei_no_113-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3930/autografo_no_123-cmnm-2022-referente_ao_projeto_de_lei_no_114-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3948/autografo_no_124-cmnm-2022-referente_ao_projeto_de_lei_no_014-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3949/autografo_no_125-cmnm-2022-referente_ao_projeto_de_lei_no_015-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3950/autografo_no_126-cmnm-2022-referente_ao_projeto_de_lei_no_115-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3951/autografo_no_127-cmnm-2022-referente_ao_projeto_de_lei_no_116-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3952/autografo_no_128-cmnm-2022-referente_ao_projeto_de_lei_no_118-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3953/autografo_no_129-cmnm-2022-referente_ao_projeto_de_lei_no_119-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3959/autografo_no_130-cmnm-2022-referente_ao_projeto_de_lei_no_117-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3960/autografo_no_131-cmnm-2022-referente_ao_projeto_de_lei_no_120-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3970/autografo_no_132-cmnm-2022-referente_ao_projeto_de_lei_no_111-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3976/autografo_no_133-cmnm-2022-referente_ao_projeto_de_lei_no_121-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3977/autografo_no_134-cmnm-2022-referente_ao_projeto_de_lei_no_123-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3987/autografo_no_135-cmnm-2022-referente_ao_projeto_de_lei_no_124-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3988/autografo_no_136-cmnm-2022-referente_ao_projeto_de_lei_no_125-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3989/autografo_no_137-cmnm-2022-referente_ao_projeto_de_lei_no_126-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4011/autografo_no_138-cmnm-2022-referente_ao_projeto_de_lei_no_127-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4021/autografo_no_139-cmnm-2022-referente_ao_projeto_de_lei_no_129-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4022/autografo_no_140-cmnm-2022-referente_ao_projeto_de_lei_no_16-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4036/autografo_no_141-cmnm-2022-referente_ao_projeto_de_lei_no_130-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4037/autografo_no_142-cmnm-2022-referente_ao_projeto_de_lei_no_131-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4038/autografo_no_143-cmnm-2022-referente_ao_projeto_de_lei_no_132-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4056/autografo_no_144-cmnm-2022-referente_ao_projeto_de_lei_no_133-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4057/autografo_no_145-cmnm-2022-referente_ao_projeto_de_lei_no_134-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4058/autografo_no_146-cmnm-2022-referente_ao_projeto_de_lei_no_17-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4069/autografo_no_147-cmnm-2022-referente_ao_projeto_de_lei_no_135-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4070/autografo_no_148-cmnm-2022-referente_ao_projeto_de_lei_no_136-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4071/autografo_no_149-cmnm-2022-referente_ao_projeto_de_lei_no_137-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4072/autografo_no_150-cmnm-2022-referente_ao_projeto_de_lei_no_138-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4094/autografo_no_151-cmnm-2022-referente_ao_projeto_de_lei_no_139-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4095/autografo_no_152-cmnm-2022-referente_ao_projeto_de_lei_no_140-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4096/autografo_no_153-cmnm-2022-referente_ao_projeto_de_lei_no_141-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4097/autografo_no_154-cmnm-2022-referente_ao_projeto_de_lei_no_142-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4106/autografo_no_155-cmnm-2022-referente_ao_projeto_de_lei_no_122-gp-2022-loa-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4120/autografo_no_156-cmnm-2022-referente_ao_projeto_de_lei_no_144-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4121/autografo_no_157-cmnm-2022-referente_ao_projeto_de_lei_no_145-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4122/autografo_no_158-cmnm-2022-referente_ao_projeto_de_lei_no_146-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4123/autografo_no_159-cmnm-2022-referente_ao_projeto_de_lei_no_147-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4124/autografo_no_160-cmnm-2022-referente_ao_projeto_de_lei_no_148-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4125/autografo_no_161-cmnm-2022-referente_ao_projeto_de_lei_no_149-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4126/autografo_no_162-cmnm-2022-referente_ao_projeto_de_lei_complementar_no_014-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4140/autografo_no_163-cmnm-2022-referente_ao_projeto_de_lei_no_143-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4141/autografo_no_164-cmnm-2022-referente_ao_projeto_de_lei_no_150-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3311/decreto_no_6.584-gp-2022-calendario_de_pagamento_dos_servidores_do_poder_executivo-2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3330/decreto_no_6.595-gp-2022-referente_a_lei_no_1777-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3331/decreto_no_6.596-gp-2022-referente_a_lei_no_1778-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3332/decreto_no_6.597-gp-2022-referente_a_lei_no_1779-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3375/decreto_no_6.613-gp-2022-referente_a_lei_no_1780-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3376/decreto_no_6.614-gp-2022-referente_a_lei_no_1782-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3377/decreto_no_6.615-gp-2022-referente_a_lei_no_1783-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3378/decreto_no_6.616-gp-2022-referente_a_lei_no_1784-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3379/decreto_no_6.617-gp-2022-referente_a_lei_no_1785-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3380/decreto_no_6.618-gp-2022-referente_a_lei_no_1786-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3381/decreto_no_6.619-gp-2022-referente_a_lei_no_1787-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3382/decreto_no_6.620-gp-2022-referente_a_lei_no_1788-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3383/decreto_no_6.621-gp-2022-referente_a_lei_no_1789-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3399/decreto_no_6.632-gp-2022-referente_a_antecipacao_do_feriado_de_carnaval-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3447/decreto_no_6.643-gp-2022-referente_a_lei_no_1.796-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3448/decreto_no_6.644-gp-2022-referente_a_lei_no1.797-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3449/decreto_no_6.645-gp-2022-referente_a_lei_no_1.798-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3455/decreto_no_6.649-gp-2022-referente_sobre_a_flexibilizacao_do_uso_de_mascara_no_ambito_do_municipio_de_nova_mamore.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3456/decreto_no_6.650-gp-2022-referente_a_lei_no_1.803-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3490/decreto_no_6.701-gp-2022-referente_a_lei_no_1.806-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3491/decreto_no_6.702-gp-2022-referente_a_lei_no_1.807-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3492/decreto_no_6.703-gp-2022-referente_a_lei_no_1.808-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3536/decreto_no_6.852-gp-2022-referente_a_lei_no_1.809-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3537/decreto_no_6.853-gp-2022-referente_a_lei_no_1.809-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3530/decreto_no_6.899-gp-2022-referente_a_lei_no_1.812-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3531/decreto_no_6.900-gp-2022-referente_a_lei_no_1.813-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3532/decreto_no_6.901-gp-2022-referente_a_lei_no_1.814-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3533/decreto_no_6.902-gp-2022-referente_a_lei_no_1.815-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3534/decreto_no_6.903-gp-2022-referente_a_lei_no_1.816-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3535/decreto_no_6.904-gp-2022-referente_a_lei_no_1.817-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3550/decreto_no_6.924-gp-2022-transfere_a_data_do_feriado_de_tiradentes_de_21_de_abril_para_22_de_abril.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3608/decreto_no_6.933-gp-2022-.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3617/decreto_no_6.953-gp-2022-referente_a_lei_no_1.827-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3618/decreto_no_6.954-gp-2022-referente_a_lei_no_1.828-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3628/decreto_no_6.962-gp-2022-referente_a_regulamentacao_da_lei_no_1.820-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3648/decreto_no_6.978-gp-2022-referente_a_lei_no_1.836-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3661/decreto_no_6.984-gp-2022-referente_a_lei_no_1.840-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3667/decreto_n_6.982-_gp-2022..pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3700/decreto_n_6.994-gp-2022..pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3749/decreto_no_6.995-gp-2022-referente_a_lei_no_1.841-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3750/decreto_no_6.996-gp-2022-referente_a_lei_no_1.842-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3751/decreto_no_6.997-gp-2022-referente_a_lei_no_1.843-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3752/decreto_no_6.998-gp-2022-referente_a_lei_no_1.844-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3753/decreto_no_6.999-gp-2022-referente_a_lei_no_1.845-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3754/decreto_no_7.000-gp-2022-referente_a_lei_no_1.846-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3755/decreto_no_7.001-gp-2022-referente_a_lei_no_1.847-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3756/decreto_no_7.002-gp-2022-referente_a_lei_no_1.848-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3757/decreto_no_7.003-gp-2022-referente_a_lei_no_1.849-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3758/decreto_no_7.004-gp-2022-referente_a_lei_no_1.850-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3759/decreto_no_7.005-gp-2022-referente_a_lei_no_1.851-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3760/decreto_no_7.006-gp-2022-referente_a_lei_no_1.852-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3777/decreto_no_7.019-gp-2022-referente_a_lei_no_1.856-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3778/decreto_no_7.020-gp-2022-referente_a_lei_no_1.857-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3779/decreto_no_7.021-gp-2022-referente_a_lei_no_1.858-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3780/decreto_no_7.022-gp-2022-referente_a_lei_no_1.859-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3781/decreto_no_7.023-gp-2022-referente_a_lei_no_1.860-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3782/decreto_no_7.024-gp-2022-referente_a_lei_no_1.861-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3783/decreto_no_7.035-gp-2022-referente_a_lei_no_1.862-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3784/decreto_no_7.036-gp-2022-referente_a_lei_no_1.863-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3785/decreto_no_7.037-gp-2022-referente_a_lei_no_1.864-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3786/decreto_no_7.038-gp-2022-referente_a_lei_no_1.865-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3787/decreto_no_7.039-gp-2022-referente_a_lei_no_1.866-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3788/decreto_no_7.040-gp-2022-referente_a_lei_no_1.867-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3789/decreto_no_7.041-gp-2022-referente_a_lei_no_1.868-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3790/decreto_no_7.042-gp-2022-referente_a_lei_no_1.869-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3791/decreto_no_7.043-gp-2022-referente_a_lei_no_1.870-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3792/decreto_no_7.044-gp-2022-referente_a_lei_no_1.871-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3793/decreto_no_7.045-gp-2022-referente_a_lei_no_1.872-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3794/decreto_no_7.046-gp-2022-referente_a_lei_no_1.873-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3795/decreto_no_7.047-gp-2022-referente_a_lei_no_1.874-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3826/decreto_no_7.059-gp-2022-referente_a_lei_no_1.875-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3827/decreto_no_7.060-gp-2022-referente_a_lei_no_1.876-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3828/decreto_no_7.061-gp-2022-referente_a_lei_no_1.877-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3829/decreto_no_7.062-gp-2022-referente_a_lei_no_1.878-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3830/decreto_no_7.063-gp-2022-referente_a_lei_no_1.765-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3831/decreto_no_7.065-gp-2022-referente_a_lei_no_1.880-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3832/decreto_no_7.069-gp-2022-referente_ao_ponto_facultativo_o_dia_22_de_julho_de_2022_aos_orgaos_publico_municipais.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3841/decreto_no_7.073-gp-2022-referente_a_lei_no_1.882-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3849/decreto_no_7.086-gp-2022-referente_a_lei_no_1.883-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3874/decreto_no_6.697-gp-2022-.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3875/decreto_no_7.105-gp-2022-referente_a_lei_no_1.884-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3876/decreto_no_7.106-gp-2022-referente_a_lei_no_1.885-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3888/decreto_no_7.121-gp-2022-referente_a_lei_no_1.888-gp-2022-retificado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3889/decreto_no_7.121-gp-2022-referente_a_lei_no_1.888-gp-2022-sem_efeito.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3908/decreto_no_7.129-gp-2022-referente_a_lei_no_1.892-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3909/decreto_no_7.130-gp-2022-referente_a_lei_no_1.893-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3962/decreto_no_7.165-gp-2022-referente_a_lei_no_1.897-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3963/decreto_no_7.166-gp-2022-referente_a_lei_no_1.898-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3981/decreto_no_7.172-gp-2022-referente_ao_ponto_facultativo_o_dia_03_de_outubro_de_2022_aos_orgaos_publico_municipais.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3994/decreto_no_7.189-gp-2022-referente_a_lei_no_1.905-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3996/decreto_no_7.195-gp-2022-referente_a_lei_no_1.907-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3997/decreto_no_7.196gp-2022-referente_a_lei_no_1.908-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3998/decreto_no_7.197-gp-2022-referente_a_lei_no_1.909-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3999/decreto_no_7.198-gp-2022-referente_a_prorrogacao_e_alteracao_do_decreto_de_no_6.697-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4013/decreto_no_7.206-gp-2022-transfere_o_dia_4_de_novembro_de_2022_a_comemoracao_do_dia_do_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4023/decreto_no_7.208-gp-2022-referente_a_lei_no_1.911-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4044/decreto_no_7.228-gp-2022-referente_a_lei_no_1.913-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4045/decreto_no_7.229-gp-2022-referente_a_lei_no_1.914-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4046/decreto_no_7.230-gp-2022-referente_a_lei_no_1.915-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4047/decreto_no_7.236-gp-2022-.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4075/decreto_no_7.209-gp-2022-referente_a_lei_no_1.912-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4076/decreto_no_7.246-gp-2022-referente_a_lei_no_1.916-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4077/decreto_no_7.247-gp-2022-referente_a_lei_no_1.917-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4078/decreto_no_7.250-gp-2022-referente_a_lei_no_1.919-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4079/decreto_no_7.251-gp-2022-referente_a_lei_no_1.920-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4080/decreto_no_7.252-gp-2022-referente_a_lei_no_1.921-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4081/decreto_no_7.253-gp-2022-referente_a_lei_no_1.922-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4103/decreto_no_7.268-gp-2022-referente_a_lei_no_1.925-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4104/decreto_no_7.269-gp-2022-referente_a_lei_no_1.926-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4128/decreto_no_7.287-gp-2022-recesso_funcional_natalino.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4129/decreto_no_7.288-gp-2022-referente_a_lei_no_1.928-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4130/decreto_no_7.289-gp-2022-referente_a_lei_no_1.929-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4131/decreto_no_7.290-gp-2022-referente_a_lei_no_1.930-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4132/decreto_no_7.291-gp-2022-referente_a_lei_no_1.931-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4133/decreto_no_7.292-gp-2022-referente_a_lei_no_1.932-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4134/decreto_no_7.293-gp-2022-referente_a_lei_no_1.933-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4145/decreto_no_7.298-gp-2022-.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3385/decreto_legislativo_no_001-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3513/decreto_legislativo_no_002-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3514/decreto_legislativo_no_003-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3549/decreto_legislativo_no_004-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3810/decreto_legislativo_no_005-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3920/decreto_legislativo_no_006-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3964/decreto_legislativo_no_007-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3405/edital_de_convocacao_-sessao_solene.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3423/edital_de_convocacao-_2a_sessao_solene.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3474/3o_edital_de_convocacao_audiencia_publica-tratar_dos_estudos_de_inventarios_hidreletrico_binacional_da_bacia_do_rio_madeira_e_afluentes_bolivia-brasil.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4040/convocacao_audiencia_publica-loa-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3285/convocacao-para_eleicao_da_mesa_diretora-2023-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3425/emenda_modificativa_no_001-2022-refrente_ao_projeto_de_lei_no_023-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3527/emenda_modificativa_no_002-2022-referente_ao_projeto_de_lei_no_035-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3410/emenda_supressiva_de_no_001-cmnm-2022-referente_ao_projeto_de_lei_no_004-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3526/emenda_supressiva_de_no_002-cmnm-2022-referente_ao_projeto_de_lei_no_035-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3334/1-indicacao_no_001-gv-jao-2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3335/1-indicacao_no_002-gv-fsc-2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3336/2-indicacao_no_003-gv-fsc-2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3342/1.indicacao_no_004-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3346/1-indicacao_no_005-gv-dpc-2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3368/1-indicacao_no_006-gv-mhob-2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3389/3-indicacao_no_007-gv-fsc-2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3414/1-indicacao_no_008-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3415/2.indicacao_no_009-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3441/1-indicacao_no_010-gv-asf-2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3458/2-indicacao_no_011-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3459/3.indicacao_no_012-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3470/1-indicacao_no_013-gv-cr-2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3471/3-indicacao_no_014-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3472/2-indicacao_no_015-gv-mhob-2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3507/2-indicacao_no_016-gv-asf-2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3508/3-indicacao_no_017-gv-mhob-2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3509/4.indicacao_no_018-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3510/4-indicacao_no_019-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3540/5.indicacao_no_020-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3541/1-indicacao_no_021-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3557/2-indicacao_no_022-gv-dpc-2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3569/6.indicacao_no_023-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3570/3-indicacao_no_024-gv-dpc-2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3571/2-indicacao_no_025-gv-cr-2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3596/4-indicacao_no_026-gv-mhob-2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3597/2-indicacao_no_027-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3598/3-indicacao_no_028-gv-asf-2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3620/4-indicacao_no_029-gv-fsc-2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3630/3-indicacao_no_030-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3641/7.indicacao_no_031-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3666/5-indicacao_no_032-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3702/4-indicacao_no_033-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3703/5-indicacao_no_034-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3715/5-indicacao_no_035-gv-mhob-2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3843/6-indicacao_no_036-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3844/5-indicacao_no_037-gv-fsc-2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3845/7-indicacao_no_038-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3851/8-indicacao_no_039-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3853/9-indicacao_no_040-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3854/8-indicacao_no_041-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3855/6-indicacao_no_042-gv-mhob-2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3856/3-indicacao_no_043-gv-cr-2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3860/4-indicacao_no_044-gv-cr-2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3912/6-indicacao_no_045-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3913/7-indicacao_no_046-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3922/6-indicacao_no_047-gv-fsc-2022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3937/8-indicacao_no_048-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3938/9-indicacao_no_049-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3939/10-indicacao_no_50-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3940/5-indicacao_no_051-gv-cr-2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3955/6-indicacao_no_052-gv-cr-2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4007/7-indicacao_no_053-gv-fsc-2022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4015/4-indicacao_no_054-gv-dpc-2022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4029/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4030/9-indicacao_no_056-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4050/8-indicacao_no_057-gv-fsc-2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4051/7-indicacao_no_058-gv-cr-2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4065/7-indicacao_no_059-gv-mhob-2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3288/oficio_no_001.gv.dpc.2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3289/oficio_no_002.gv.dpc.2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3290/oficio_no_001.gv.mh0b.2022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3291/oficio_no_001-gv-alb-2022-.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3292/oficio_no_001.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3294/oficio_no_002.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3295/oficio_no_003.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3296/oficio_no_004.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3297/oficio_no_002_-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3298/oficio_no_005.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3304/oficio_no_001-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3305/oficio_no_002-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3315/oficio_no_003.gv.dpc.2022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3316/oficio_no_002.gv.mh0b.2022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3317/oficio_no_003-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3328/oficio_no_003-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3329/oficio_no_004-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3333/oficio_no_006.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3337/oficio_no_001-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3338/oficio_no_002-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3339/oficio_no_005-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3347/oficio_no_001-gv-asf-2022.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3348/oficio_no_004-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3349/oficio_no_005-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3350/oficio_no_006-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3351/oficio_no_007.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3363/oficio_no_007-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3364/oficio_no_003-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3366/oficio_no_006-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3367/oficio_no_007-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3370/oficio_no_003.gv.mh0b.2022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3384/oficio_no_008-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3386/oficio_no_008.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3400/oficio_no_009.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3406/oficio_no_008-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3407/oficio_no_009-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3408/oficio_no_010-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3409/oficio_no_011-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3411/oficio_no_009-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3412/oficio_no_010.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3413/oficio_no_010-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3434/oficio_no_012-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3435/oficio_expedido_no_001-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3436/oficio_expedido_no_002-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3438/oficio_no_004-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3446/oficio_no_011.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3451/oficio_no_001-gv-jao-2022.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3462/oficio_no_011-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3463/oficio_no_012-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3464/oficio_no_013-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3465/oficio_no_011-a.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3482/oficio_no_013-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3483/oficio_no_012.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3489/oficio_no_006.gv.dpc.2022.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3493/oficio_no_014-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3494/oficio_no_015-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3496/oficio_no_013.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3497/oficio_expedido_no_003-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3511/oficio_no_005-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3512/oficio_no_016-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3546/oficio_no_002-gv-jao-2022.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3547/oficio_no_017-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3548/oficio_no_014.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3551/oficio_no_018-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3564/oficio_expedido_no_005-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3567/oficio_no_016-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3568/oficio_no_018a-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3577/oficio_no_015.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3578/oficio_no_016.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3579/oficio_no_017.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3580/oficio_no_018.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3581/oficio_no_020-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3582/oficio_no_003-gv-jao-2022.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3583/oficio_no_004-gv-jao-2022.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3586/oficio_no_001-gv-cr-2022-sem_efeito.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3587/oficio_no_002-gv-cr-2022-sem_efeito.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3588/oficio_expedido_no_006-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3609/oficio_no_003-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3610/oficio_no_004-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3611/oficio_no_005-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3612/oficio_no_006-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3624/oficio_no_007.gv.dpc.2022.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3625/oficio_no_017-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3626/oficio_no_018-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3627/oficio_no_019-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3634/oficio_no_008.gv.dpc.2022.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3635/oficio_no_018-a.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3662/oficio_no_021-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3668/oficio_no_022-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3669/oficio_no_023-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3670/oficio_no_024-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3697/oficio_expedido_no_007-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3698/oficio_expedido_no_008-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3699/oficio_no_019.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3704/oficio_expedido_no_009-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3705/oficio_expedido_no_010-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3712/oficio_no_025-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3713/oficio_no_026-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3714/oficio_no_020.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3716/oficio_no_007-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3720/oficio_no_027-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3721/oficio_expedido_no_011-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3722/oficio_expedido_no_012-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3723/oficio_no_021.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3819/oficio_no_001-gv-fcbs-2022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3825/oficio_no_006-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3836/oficio_no_022-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3837/oficio_no_028-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3842/oficio_no_007-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3857/oficio_no_008-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3886/oficio_no_029-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3887/oficio_no_030-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3890/oficio_no_022.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3891/oficio_no_023-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3902/oficio_no_008-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3904/oficio_expedido_no_014-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3905/oficio_no_004.gv.mh0b.2022.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3906/oficio_no_031-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3910/oficio_no_023.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3911/oficio_no_024-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3921/oficio_no_009-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3925/oficio_no_032-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3927/oficio_no_033-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3944/oficio_no_034-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3945/oficio_no_035-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3946/oficio_expedido_no_015-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3954/oficio_no_010-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3965/oficio_no_036-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3968/oficio_no_037-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3971/oficio_no_024.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3972/oficio_no_011-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3979/oficio_no_009-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3980/oficio_no_025-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3982/oficio_no_012-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3993/oficio_no_038-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4000/oficio_no_013-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4001/oficio_no_026-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4003/oficio_no_014-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4004/oficio_no_025.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4005/oficio_no_039-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4009/oficio_no_026.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4024/oficio_no_027.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4025/oficio_no_028.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4026/oficio_no_029.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4027/oficio_no_005.gv.mh0b.2022.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4042/oficio_no_041-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4043/oficio_no_042-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4048/oficio_no_043-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4059/oficio_no_027-gv-alb-2022.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4073/oficio_no_044-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4074/oficio_no_045-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4082/oficio_no_046-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4083/oficio_no_047-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4098/oficio_no_030.gv.fsc.2022.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4099/oficio_no_048-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4101/oficio_no_007.gv.mh0b.2022.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4107/oficio_no_049-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4118/oficio_no_010-gv-nas-2022.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4119/oficio_no_050-gv-jcrs-2022.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4135/oficio_no_015-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4136/oficio_no_016-gv-cr-2022-.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4143/oficio_expedido_no_016-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4144/oficio_expedido_no_017-gv-jqj-2022.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4371/oficio_no_006-gv-jao-2022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3309/oficio_no_003-cmnm-2022-encaminhamento_do_autografo_de_no_001-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3324/oficio_no_005-cmnm-2022-encaminhamento_dos_autografo_de_nos_002003_e_004-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3365/oficio_no_008-cmnm-2022-encaminhamento_das_indicacoes_-001_002003004_e_005e_dos_autografos-_de_nos_005006007008009010011012013014_e_015-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3372/oficio_no_014-cmnm-2022-encaminhamento_da_indicacao_-006_e_do_autografo-_de_no_016-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3394/oficio_no_021-cmnm-2022-encaminhamento_da_indicacao_e_do_autografos.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3426/oficio_no_024-cmnm-2022-encaminhamento_de_autografos_e_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3439/oficio_no_028-cmnm-2022-encaminhamento_do_autografo_de_no_026-com_as_devidas_retificacoes.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3450/oficio_no_032-cmnm-2022-encaminhando_o_autografo_no_028-cmnm-2022-referente_ao_projeto_de_lei_complementar_no_012-pmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3453/oficio_no_033-cmnm-2022-encaminhamento_de_autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3460/oficio_no_035-cmnm-2022-encaminhamento_de_autografo_e_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3481/oficio_no_038-cmnm-2022-encaminhamento_de_autografos_e_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3515/oficio_no_046-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3545/oficio_no_049-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3552/oficio_no_050-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3562/oficio_no_052-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3574/oficio_no_053-cmnm-2022-resposta_ao_oficio_n_250-gp-pmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3576/oficio_no_054-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3607/oficio_no_057-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3615/oficio_no_059-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3621/oficio_no_061-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3633/oficio_no_063-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3642/oficio_no_065-cmnm-2022.encaminhamento_de_autografos_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3647/oficio_no_066-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3656/oficio_no_069-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3683/oficio_no_071-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3717/oficio_no_073_encaminhamento_de_indicacoes_e_autografos.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3774/oficio_no_082-cmnm-2022.encaminhamento_de_indicacao_e_autografos.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3775/oficio_no_084-cmnm-2022-encaminhamento_de_autografos.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3802/oficio_no_085-cmnm-2022-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3803/oficio_no_086-cmnm-2022-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3804/oficio_no_087-cmnm-2022-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3805/oficio_no_088-cmnm-2022-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3806/oficio_no_089-cmnm-2022-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3807/oficio_no_090-cmnm-2022-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3808/oficio_no_091-cmnm-2022-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3811/oficio_no_093-cmnm-2022.encaminhamento_de__autografos.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3820/oficio_no_097-cmnm-2022-encaminhamento_de_autografo.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3839/oficio_no_098-cmnm-2022-encaminhamento_de_autografo.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3848/oficio_no_102-cmnm-2022.encaminhamento_de__autografo_e_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3852/oficio_no_104-cmnm-2022.encaminhamento_de__indicacoes.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3868/oficio_no_108-cmnm-2022.encaminhamento_de__autografo_e_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3885/oficio_no_114-cmnm-2022.encaminhamento_de__autografos.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3897/oficio_no_116-cmnm-2022.encaminhamento_de__autografos.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3903/oficio_no_117-cmnm-2022.resposta_ao_oficio_n_557-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3916/oficio_no_119-cmnm-2022.encaminhamento_de__autografos_e_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3926/oficio_no_122-cmnm-2022-encaminhamento_de_indicacao.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3929/oficio_no_123-cmnm-2022-encaminhamento_de_autografo.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3947/oficio_no_126-cmnm-2022.encaminhamento_de__autografos_e_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3958/oficio_no_127-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3969/oficio_no_132-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3975/oficio_no_134-cmnm-2022.encaminhamento_de__autografos.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3986/oficio_no_136-cmnm-2022.encaminhamento_de__autografos.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4010/oficio_no_142-cmnm-2022.encaminhamento_de__autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4020/oficio_no_143-cmnm-2022.encaminhamento_de__autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4035/oficio_no_146-cmnm-2022.encaminhamento_de__autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4055/oficio_no_149-cmnm-2022.encaminhamento_de__autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4068/oficio_no_150-cmnm-2022.encaminhamento_de__autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4092/oficio_no_151-cmnm-2022.rejeicao_ao_veto_ao_projeto_de_lei_no_016-2022.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4093/oficio_no_152-cmnm-2022.encaminhamento_de__autografo.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4105/oficio_no_154-cmnm-2022.encaminhamento_de__autografo_loa-2023.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4117/oficio_no_156-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4127/oficio_no_159-cmnm-2022.encaminhamento_de__autografo.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4142/oficio_no_162-cmnm-2022.encaminhamento_de__autografo.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3442/parecer_no_001-cpesasosp-2022-referente_ao_projeto_de_lei_no_002-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3443/parecer_no_001-cpaicmepadc-2022-referente_ao_projeto_de_lei_no_002-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3444/parecer_no_001-ccj-2022-referente_ao_parecer_previo_as_contas_de_governo_do_ex-prefeito_claudionor_lemes_da_rocha_referente_ao_exercicio_de_2020.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3445/parecer_no_002-ccj-_referente_ao_projeto_de_lei_complementar_no_012-pmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3495/parecer_no_002-cpesasosp-2022-referente_ao_projeto_de_lei_no_006-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3593/parecer_no_002-cpaicmepadc-2022-referente_ao_projeto_de_lei_no_007-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3640/parecer_no_003-cpesasosp-2022-referente_ao_projeto_de_lei_no_010-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3655/parecer_no_003-ccj-_referente_ao_projeto_de_lei_no_052-gp-2022ldo-2023.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3731/parecer_no_004-cpesasosp-2022-referente_ao_projeto_de_lei_no_011-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3928/parecer_no_005-ccj-_referente_ao_projeto_de_lei_no_114-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3956/parecer_no_006-ccj-_referente_ao_projeto_de_lei_no_111-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4031/parecer_no_007-ccj-_referente_ao_projeto_de_lei_no_122-gp-2022loa-2023_e_projeto_de_emenda_a_lei_organica_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4066/parecer_no_008-ccj-_referente_ao__projeto_de_emenda_a_lei_organica_no_003-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4088/parecer_no_009-ccj-referente_a_mensagem_de_veto_total_ao_projeto_de_lei_no_016-2022.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4089/parecer_no_010-ccj-_referente_ao_projeto_de_lei_no_139-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4090/parecer_no_003-cpaicmepadc-2022-referente_ao_projeto_de_lei_no_139-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4091/parecer_no_005-cpesasosp-2022-referente_ao_projeto_de_lei_no_139-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3424/projeto_de_lei_complementar_no_012-pmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4115/projeto_de_lei_complementar_no_014-pmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4012/projeto_de_emenda_a_lei_organica_municipal_no__003_de_12_de_setembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3973/projeto_de_emenda_a_lei_organica_no_001-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3299/projeto_de_lei_no_002-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3302/projeto_de_lei_no_005-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3344/projeto_de_lei_no_016-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3345/projeto_de_lei_no_017-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3418/projeto_de_lei_no_021-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3419/projeto_de_lei_no_022-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3420/projeto_de_lei_no_023-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3466/projeto_de_lei_no_025-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3498/projeto_de_lei_no_029-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3504/projeto_de_lei_no_035-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3505/projeto_de_lei_no_036-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3556/projeto_de_lei_no_044-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3573/projeto_de_lei_no_046-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3585/projeto_de_lei_no_047-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3613/projeto_de_lei_no_051-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3619/projeto_de_lei_no_052_-_gp_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3636/projeto_de_lei_no_053-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3637/projeto_de_lei_no_054-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3649/projeto_de_lei_no_056-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3650/projeto_de_lei_no_057-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3651/projeto_de_lei_no_058-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3652/projeto_de_lei_no_059-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3706/projeto_de_lei_no_073-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3707/projeto_de_lei_no_074-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3708/projeto_de_lei_no_075-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3710/projeto_de_lei_no_076-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3732/projeto_de_lei_no_079-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3863/projeto_de_lei_no_103-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3864/projeto_de_lei_no_104-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3895/projeto_de_lei_no_111-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3901/projeto_de_lei_no_112-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3914/projeto_de_lei_no_113-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3923/projeto_de_lei_no_114-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3932/projeto_de_lei_no_115-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3935/projeto_de_lei_no_118-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3957/projeto_de_lei_no_120-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3967/projeto_de_lei_no_122-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4032/projeto_de_lei_no_130-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4033/projeto_de_lei_no_131-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4064/projeto_de_lei_no_139-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4085/projeto_de_lei_no_140-gp-2022-retificado.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4137/projeto_de_lei_no_150-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3369/projeto_de_lei_no_001-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3371/projeto_de_lei_no_002-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3390/projeto_de_lei_no_003-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3391/projeto_de_lei_no_004-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3417/projeto_de_lei_no_005-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3475/projeto_de_lei_no_006-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3476/projeto_de_lei_no_007-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3594/projeto_de_lei_no_008-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3595/projeto_de_lei_no_009-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3623/projeto_de_lei_no_010-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3681/projeto_de_lei_no_011-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3701/projeto_de_lei_no_012-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3866/projeto_de_lei_no_013-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3941/projeto_de_lei_no_014-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4052/projeto_de_lei_no_017-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3632/projeto_de_resolucao_no_001-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3680/projeto_de_resolucao_no_002-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4008/projeto_de_resolucao_no_003-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4016/projeto_de_resolucao_no_004-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3343/requerimento_no_001-cmnm-2022-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3392/requerimento_no_002-cmnm-2022-.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3393/requerimento_no_003-cmnm-2022-.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3416/requerimento_no_004-cmnm-2022-.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3631/requerimento_no_005-cmnm-2022-.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3796/requerimento_no_006-cmnm-2022-.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3861/requerimento_no_007-cmnm-2022-.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3862/requerimento_no_008-cmnm-2022-.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3907/requerimento_no_009-cmnm-2022-.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3542/veto_parcial_ao_autografo_no_041-cmnm-2022-originario_do_projeto_de_lei_no_035-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4039/veto_total_ao_projeto_de_lei_no_016-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H750"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="53.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="196.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="226.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="225.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>