--- v0 (2026-02-23)
+++ v1 (2026-04-15)
@@ -54,229 +54,229 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>MARCÉLIO RODRIGUES UCHÔA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3865/projeto_de_lei_complementar_no_013-pmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3865/projeto_de_lei_complementar_no_013-pmnm-2022.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar n° 012-GP/2022, _x000D_
 que Dispõe sobre a Nova Estrutura _x000D_
 Organizacional Administrativa da Prefeitura _x000D_
 Municipal de Nova Mamoré, Criação e _x000D_
 Alteração de Cargos de Provimento em _x000D_
 Comissão e promove ajustes pertinentes e dá_x000D_
  outras providências".</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA (ORIGEM EXECUTIVO)ATUAL</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3301/projeto_de_lei_no_004-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3301/projeto_de_lei_no_004-gp-2022.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais n.°_x000D_
 1.115/2019 e 1.149/2016 Dispõe_x000D_
  sobre o auxílio-alimentação e _x000D_
 auxilio Saude, Unificando para o _x000D_
 auxilio servidor cidadão destinado _x000D_
 aos servidores civis ativos da _x000D_
 Administração Pública do _x000D_
 Município de Nova Mamoré, e_x000D_
  dá outras providências."</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3880/projeto_de_lei_no_107-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3880/projeto_de_lei_no_107-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Altera e acrescenta dispositivo a lei 1.887-GP/2022 _x000D_
 de 19 de agosto de 2022 “ Que Autoriza o poder _x000D_
 Executivo do Município de Nova Mamoré a proceder_x000D_
  a Aquisição e Permuta de Imóvel Municipal com_x000D_
  imóvel de terceiro com o objetivo da construção do _x000D_
 Fórum da Comarca de Nova Mamoré” em seu art. 4º_x000D_
  e acrescenta parágrafo 1º em seu dispositivo que e _x000D_
 dá outras providências</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3894/projeto_de_lei_no_110-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3894/projeto_de_lei_no_110-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Altera e acrescenta dispositivo a lei 1.794-GP/2022 de 24 _x000D_
 de Fevereiro de 2022 “ dispõe sobre o auxílio- _x000D_
 alimentação e auxílio Saúde, unificando para o _x000D_
 auxílio servidor cidadão destinado aos servidores _x000D_
 civis ativos da Administração Pública do Município_x000D_
  de Nova Mamoré, e dá outras providências." em seu_x000D_
  art. 1º e acrescenta parágrafo 2°e 3º em seu dispositivo _x000D_
 que e dá outras providências".</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3933/projeto_de_lei_no_116-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3933/projeto_de_lei_no_116-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Altera e Acrescenta, dispositivo a lei 1.805-gp/2022 de _x000D_
 31 de março de 2022 “ dispõe sobre incentivo para _x000D_
 escrituração e registro do primeiro registro de imóveis_x000D_
  rurais do município de nova mamoré -itbi, e dá outras _x000D_
 providências " altera em seu art. 1º o §1° e acrescenta_x000D_
 parágrafo 2º em seu dispositivo que e dá outras providências".</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3934/projeto_de_lei_no_117-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3934/projeto_de_lei_no_117-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Altera §2° do art. 1º em seu dispositivo da _x000D_
 Lei 1.894-GP/2022 de 06 de setembro de 2022_x000D_
  “Dispõe sobre o Auxílio-Alimentação e Auxílio_x000D_
  Saúde, unificando para o AUXÍLIO SERVIDOR _x000D_
 CIDADÃO destinado aos servidores civis ativos _x000D_
 da Administração Pública do Município de Nova_x000D_
  Mamoré, e dá outras providências".</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3966/projeto_de_lei_no_121-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3966/projeto_de_lei_no_121-gp-2022.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei no 1.881 - GP/2022, Lei Diretrizes _x000D_
 Orçamentária -LDO, de 18 de julho 2022, que_x000D_
  dispõe sobre as diretrizes para a elaboração e_x000D_
  execução da Lei Orçamentária Anual de 2023 - _x000D_
 LOA e dá outras providências.”.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4108/projeto_de_lei_no_143-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4108/projeto_de_lei_no_143-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei n° 1.701 - GP/2021, Lei _x000D_
 Diretrizes Orçamentária -LDO, de 12_x000D_
  de julho 2021, que dispõe sobre as _x000D_
 diretrizes para a elaboração e execução_x000D_
  da Lei Orçamentária Anual de 2022 - LOA_x000D_
  e dá outras providências.”</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PLOLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA (ORIGEM LEGISLATIVO)ATUAL</t>
   </si>
   <si>
     <t>ABÍLIO BAIANO, ANDRÉ DO SINDICATO, JAIR DA 29, Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3942/projeto_de_lei_no_015-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3942/projeto_de_lei_no_015-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei 1.261-GP/2017_x000D_
  que Dispõe sobre o Regulamento da _x000D_
 Concessão de Diárias da Câmara _x000D_
 Municipal de Nova Mamoré e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>MARQUINHO DA 28</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4017/projeto_de_lei_no_016-cmnm-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4017/projeto_de_lei_no_016-cmnm-2022.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal n° 1.910, de 19 de outubro de 2022.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -583,67 +583,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3865/projeto_de_lei_complementar_no_013-pmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3301/projeto_de_lei_no_004-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3880/projeto_de_lei_no_107-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3894/projeto_de_lei_no_110-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3933/projeto_de_lei_no_116-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3934/projeto_de_lei_no_117-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3966/projeto_de_lei_no_121-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4108/projeto_de_lei_no_143-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3942/projeto_de_lei_no_015-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4017/projeto_de_lei_no_016-cmnm-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3865/projeto_de_lei_complementar_no_013-pmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3301/projeto_de_lei_no_004-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3880/projeto_de_lei_no_107-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3894/projeto_de_lei_no_110-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3933/projeto_de_lei_no_116-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3934/projeto_de_lei_no_117-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3966/projeto_de_lei_no_121-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4108/projeto_de_lei_no_143-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3942/projeto_de_lei_no_015-cmnm-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4017/projeto_de_lei_no_016-cmnm-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="51.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="59.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="56.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>