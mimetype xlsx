--- v0 (2025-12-31)
+++ v1 (2026-04-13)
@@ -54,1095 +54,1095 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA (ORIGEM EXECUTIVO)ATUAL</t>
   </si>
   <si>
     <t>MARCÉLIO RODRIGUES UCHÔA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3293/projeto_de_lei_no_001-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3293/projeto_de_lei_no_001-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Especial por excesso de arrecadação no _x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3303/projeto_de_lei_no_006-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3303/projeto_de_lei_no_006-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Especial por Excesso de Arrecadação no _x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3306/projeto_de_lei_no_007-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3306/projeto_de_lei_no_007-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Especial por Excesso de Arrecadação no _x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3307/projeto_de_lei_no_008-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3307/projeto_de_lei_no_008-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por anulação no Orçamento _x000D_
 Vigente.”</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3312/projeto_de_lei_no_009-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3312/projeto_de_lei_no_009-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de _x000D_
 Crédito Adicional Especial_x000D_
  por excesso de arrecadação_x000D_
  no Orçamento Vigente".</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3313/projeto_de_lei_no_010-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3313/projeto_de_lei_no_010-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
  Adicional Especial por excesso _x000D_
 de arrecadação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3314/projeto_de_lei_no_011-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3314/projeto_de_lei_no_011-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento_x000D_
  Vigente.”</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3318/projeto_de_lei_no_012-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3318/projeto_de_lei_no_012-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional_x000D_
  Suplementar por Superávit Financeiro_x000D_
  conforme Art. 43, § 1°, inciso I da Lei 4.320/64, _x000D_
 na Lei 1.765-GP/2021 (Lei Orçamentária Anual _x000D_
 Exercício 2022) e dá outras providências. ”</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3319/projeto_de_lei_no_013-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3319/projeto_de_lei_no_013-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional_x000D_
  Suplementar por Superávit Financeiro _x000D_
 conforme Art. 43, § 1o, inciso I da Lei 4.320/64, _x000D_
 na Lei 1.765-GP/2021 (Lei Orçamentária Anual _x000D_
 Exercício 2022) e dá outras providências. ”</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3320/projeto_de_lei_no_014-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3320/projeto_de_lei_no_014-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional_x000D_
  Especial por Superávit Financeiro conforme art. 43 _x000D_
 § 1o inciso I da Lei 4.320/64, na Lei 1.765-GP/2021 _x000D_
 (Lei Orçamentária Anual Exercício 2022) e dá _x000D_
 outras providências. ”</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3401/projeto_de_lei_no_018-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3401/projeto_de_lei_no_018-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Especial por Excesso de Arrecadação no_x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3402/projeto_de_lei_no_019-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3402/projeto_de_lei_no_019-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no_x000D_
  Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3403/projeto_de_lei_no_020-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3403/projeto_de_lei_no_020-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no _x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3437/projeto_de_lei_no_024-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3437/projeto_de_lei_no_024-gp-2022.pdf</t>
   </si>
   <si>
     <t>‘‘Autoriza Abertura de Crédito Adicional _x000D_
 Especial por excesso de arrecadação no _x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3467/projeto_de_lei_no_026-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3467/projeto_de_lei_no_026-gp-2022.pdf</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3469/projeto_de_lei_no_028-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3469/projeto_de_lei_no_028-gp-2022.pdf</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3500/projeto_de_lei_no_031-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3500/projeto_de_lei_no_031-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Especial por excesso de arrecadação no _x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3501/projeto_de_lei_no_032-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3501/projeto_de_lei_no_032-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Especial por excesso de arrecadação no_x000D_
  Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3502/projeto_de_lei_no_033-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3502/projeto_de_lei_no_033-gp-2022.pdf</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3503/projeto_de_lei_no_034-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3503/projeto_de_lei_no_034-gp-2022.pdf</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3506/projeto_de_lei_no_037-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3506/projeto_de_lei_no_037-gp-2022.pdf</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3529/projeto_de_lei_no_039-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3529/projeto_de_lei_no_039-gp-2022.pdf</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3538/projeto_de_lei_no_040-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3538/projeto_de_lei_no_040-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 por Excesso de Arrecadação no _x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3553/projeto_de_lei_no_041-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3553/projeto_de_lei_no_041-gp-2022.pdf</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3554/projeto_de_lei_no_042-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3554/projeto_de_lei_no_042-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 por Excesso de Arrecadação no_x000D_
  Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3555/projeto_de_lei_no_043-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3555/projeto_de_lei_no_043-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  por Excesso de Arrecadação no _x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3591/projeto_de_lei_no_049-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3591/projeto_de_lei_no_049-gp-2022.pdf</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3592/projeto_de_lei_no_050-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3592/projeto_de_lei_no_050-gp-2022.pdf</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3638/projeto_de_lei_no_055-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3638/projeto_de_lei_no_055-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no _x000D_
 Orçamento Vigente.”</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3653/projeto_de_lei_no_060-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3653/projeto_de_lei_no_060-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO _x000D_
 ADICIONAL ESPECIAL POR EXCESSO _x000D_
 DE ARRECADAÇÃO NO ORÇAMENTO _x000D_
 VIGENTE”.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3663/projeto_de_lei_no_061-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3663/projeto_de_lei_no_061-gp-2022.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO_x000D_
  ADICIONAL ESPECIAL POR EXCESSO DE _x000D_
 ARRECADAÇÃO, CONFORME ART. 43 § 1º_x000D_
 INCISO II DA LEI 4.320/64, NA LEI 1.765-GP/_x000D_
 2021 (LEI ORÇAMENTÁRIA ANUAL EXERCÍCIO _x000D_
 2022) E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3664/projeto_de_lei_no_062-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3664/projeto_de_lei_no_062-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 por Excesso de Arrecadação no_x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3665/projeto_de_lei_no_063-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3665/projeto_de_lei_no_063-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por Anulação no_x000D_
  Orçamento Vigente.”</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3671/projeto_de_lei_no_064-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3671/projeto_de_lei_no_064-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
  ADICIONAL ESPECIAL POR EXCESSO_x000D_
  DE ARRECADAÇÃO NO ORÇAMENTO _x000D_
 VIGENTE”.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3672/projeto_de_lei_no_065-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3672/projeto_de_lei_no_065-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO _x000D_
 ADICIONAL ESPECIAL POR EXCESSO_x000D_
 DE ARRECADAÇÃO NO ORÇAMENTO _x000D_
 VIGENTE”.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3673/projeto_de_lei_no_066-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3673/projeto_de_lei_no_066-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
  ADICIONAL ESPECIAL POR EXCESSO_x000D_
  DE ARRECADAÇÃO NO ORÇAMENTO_x000D_
  VIGENTE”.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3674/projeto_de_lei_no_067-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3674/projeto_de_lei_no_067-gp-2022.pdf</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3675/projeto_de_lei_no_068-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3675/projeto_de_lei_no_068-gp-2022.pdf</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3676/projeto_de_lei_no_069-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3676/projeto_de_lei_no_069-gp-2022.pdf</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3677/projeto_de_lei_no_070-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3677/projeto_de_lei_no_070-gp-2022.pdf</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3678/projeto_de_lei_no_071-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3678/projeto_de_lei_no_071-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO _x000D_
 ADICIONAL ESPECIAL POR EXCESSO_x000D_
  DE ARRECADAÇÃO NO ORÇAMENTO_x000D_
  VIGENTE”.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3679/projeto_de_lei_no_072-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3679/projeto_de_lei_no_072-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
  ADICIONAL ESPECIAL POR EXCESSO _x000D_
 DE ARRECADAÇÃO NO ORÇAMENTO _x000D_
 VIGENTE”.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3711/projeto_de_lei_no_077-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3711/projeto_de_lei_no_077-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL_x000D_
  ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO _x000D_
 ORÇAMENTO VIGENTE”.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3730/projeto_de_lei_no_078-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3730/projeto_de_lei_no_078-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional _x000D_
 Especial por excesso de arrecadação no_x000D_
  orçamento vigente.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3733/projeto_de_lei_no_080-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3733/projeto_de_lei_no_080-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
  ADICIONAL ESPECIAL POR EXCESSO _x000D_
 DE ARRECADAÇÃO E TRANSFERÊNCIA_x000D_
  NO ORÇAMENTO VIGENTE”.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3734/projeto_de_lei_no_081-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3734/projeto_de_lei_no_081-gp-2022.pdf</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3735/projeto_de_lei_no_082-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3735/projeto_de_lei_no_082-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO _x000D_
 ADICIONAL ESPECIAL POR EXCESSO_x000D_
  DE ARRECADAÇÃO NO ORÇAMENTO _x000D_
 VIGENTE”.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3736/projeto_de_lei_no_083-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3736/projeto_de_lei_no_083-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO _x000D_
 ADICIONAL ESPECIAL POR EXCESSO_x000D_
  DE ARRECADAÇÃO E TRANSFERÊNCIA _x000D_
 NO ORÇAMENTO VIGENTE”.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3737/projeto_de_lei_no_084-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3737/projeto_de_lei_no_084-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO _x000D_
 ADICIONAL ESPECIAL POR EXCESSO _x000D_
 DE ARRECADAÇÃO E TRANSFERÊNCIA_x000D_
  NO ORÇAMENTO VIGENTE”.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3738/projeto_de_lei_no_085-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3738/projeto_de_lei_no_085-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
  ADICIONAL ESPECIAL POR EXCESSO_x000D_
  DE ARRECADAÇÃO E TRANSFERÊNCIA _x000D_
 NO ORÇAMENTO VIGENTE”.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3739/projeto_de_lei_no_086-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3739/projeto_de_lei_no_086-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
  ADICIONAL ESPECIAL POR EXCESSO_x000D_
  DE ARRECADAÇÃO E TRANSFERÊNCIA_x000D_
  NO ORÇAMENTO VIGENTE”.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3740/projeto_de_lei_no_087-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3740/projeto_de_lei_no_087-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL POR EXCESSO_x000D_
 DE ARRECADAÇÃO E TRANSFERÊNCIA_x000D_
 NO ORÇAMENTO VIGENTE”.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3741/projeto_de_lei_no_088-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3741/projeto_de_lei_no_088-gp-2022.pdf</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3742/projeto_de_lei_no_089-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3742/projeto_de_lei_no_089-gp-2022.pdf</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3743/projeto_de_lei_no_090-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3743/projeto_de_lei_no_090-gp-2022.pdf</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3744/projeto_de_lei_no_091-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3744/projeto_de_lei_no_091-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO _x000D_
 ADICIONAL POR TRANSFERÊNCIA_x000D_
  NO ORÇAMENTO VIGENTE”.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3745/projeto_de_lei_no_092-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3745/projeto_de_lei_no_092-gp-2022.pdf</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3797/projeto_de_lei_no_093-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3797/projeto_de_lei_no_093-gp-2022.pdf</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3798/projeto_de_lei_no_094-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3798/projeto_de_lei_no_094-gp-2022.pdf</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3799/projeto_de_lei_no_095-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3799/projeto_de_lei_no_095-gp-2022.pdf</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3800/projeto_de_lei_no_096-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3800/projeto_de_lei_no_096-gp-2022.pdf</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3818/projeto_de_lei_no_097-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3818/projeto_de_lei_no_097-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO _x000D_
 ADICIONAL SUPLEMENTAR POR _x000D_
 ANULAÇÃO NO ORÇAMENTO VIGENTE.”</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3824/projeto_de_lei_no_099-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3824/projeto_de_lei_no_099-gp-2022.pdf</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3833/projeto_de_lei_no_100-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3833/projeto_de_lei_no_100-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR POR _x000D_
 ANULAÇÃO NO ORÇAMENTO_x000D_
  VIGENTE.”</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3858/projeto_de_lei_no_101-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3858/projeto_de_lei_no_101-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
  ADICIONAL SUPLEMENTAR POR _x000D_
 ANULAÇÃO NO ORÇAMENTO VIGENTE.”</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3859/projeto_de_lei_no_102-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3859/projeto_de_lei_no_102-gp-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO_x000D_
  ADICIONAL ESPECIAL POR EXCESSO_x000D_
 DE ARRECADAÇÃO NO ORÇAMENTO_x000D_
  VIGENTE”.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3878/projeto_de_lei_no_105-gp-2022-retificado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3878/projeto_de_lei_no_105-gp-2022-retificado.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
  Adicional Suplementar por_x000D_
  Anulação no Orçamento Vigente.”</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3879/projeto_de_lei_no_106-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3879/projeto_de_lei_no_106-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por _x000D_
 Excesso de arrecadação no_x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3892/projeto_de_lei_no_108-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3892/projeto_de_lei_no_108-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
 Especial por excesso de arrecadação no_x000D_
  Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3893/projeto_de_lei_no_109-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3893/projeto_de_lei_no_109-gp-2022.pdf</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3936/projeto_de_lei_no_119-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3936/projeto_de_lei_no_119-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento_x000D_
 Vigente.”</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3974/projeto_de_lei_no_123-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3974/projeto_de_lei_no_123-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Especial por Excesso de Arrecadação no_x000D_
  Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3983/projeto_de_lei_no_124-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3983/projeto_de_lei_no_124-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por Anulação no Orçamento_x000D_
  Vigente.”</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4002/projeto_de_lei_no_127-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4002/projeto_de_lei_no_127-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4034/projeto_de_lei_no_132-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4034/projeto_de_lei_no_132-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Especial por excesso de arrecadação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4053/projeto_de_lei_no_133-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4053/projeto_de_lei_no_133-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito adicional_x000D_
 especial por excesso de arrecadação no _x000D_
 orçamento vigente”.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4054/projeto_de_lei_no_134-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4054/projeto_de_lei_no_134-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
 especial por excesso de arrecadação no_x000D_
  orçamento vigente.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4060/projeto_de_lei_no_135-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4060/projeto_de_lei_no_135-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por Anulação no Orçamento_x000D_
  Vigente.”</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4063/projeto_de_lei_no_138-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4063/projeto_de_lei_no_138-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento _x000D_
 Vigente.”</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4087/projeto_de_lei_no_142-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4087/projeto_de_lei_no_142-gp-2022.pdf</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4110/projeto_de_lei_no_145-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4110/projeto_de_lei_no_145-gp-2022.pdf</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4112/projeto_de_lei_no_147-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4112/projeto_de_lei_no_147-gp-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por Anulação no Orçamento _x000D_
 Vigente.”</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4113/projeto_de_lei_no_148-gp-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4113/projeto_de_lei_no_148-gp-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Anulação no Orçamento _x000D_
 Vigente.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1451,67 +1451,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3293/projeto_de_lei_no_001-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3303/projeto_de_lei_no_006-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3306/projeto_de_lei_no_007-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3307/projeto_de_lei_no_008-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3312/projeto_de_lei_no_009-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3313/projeto_de_lei_no_010-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3314/projeto_de_lei_no_011-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3318/projeto_de_lei_no_012-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3319/projeto_de_lei_no_013-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3320/projeto_de_lei_no_014-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3401/projeto_de_lei_no_018-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3402/projeto_de_lei_no_019-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3403/projeto_de_lei_no_020-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3437/projeto_de_lei_no_024-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3467/projeto_de_lei_no_026-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3469/projeto_de_lei_no_028-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3500/projeto_de_lei_no_031-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3501/projeto_de_lei_no_032-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3502/projeto_de_lei_no_033-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3503/projeto_de_lei_no_034-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3506/projeto_de_lei_no_037-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3529/projeto_de_lei_no_039-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3538/projeto_de_lei_no_040-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3553/projeto_de_lei_no_041-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3554/projeto_de_lei_no_042-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3555/projeto_de_lei_no_043-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3591/projeto_de_lei_no_049-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3592/projeto_de_lei_no_050-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3638/projeto_de_lei_no_055-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3653/projeto_de_lei_no_060-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3663/projeto_de_lei_no_061-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3664/projeto_de_lei_no_062-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3665/projeto_de_lei_no_063-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3671/projeto_de_lei_no_064-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3672/projeto_de_lei_no_065-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3673/projeto_de_lei_no_066-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3674/projeto_de_lei_no_067-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3675/projeto_de_lei_no_068-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3676/projeto_de_lei_no_069-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3677/projeto_de_lei_no_070-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3678/projeto_de_lei_no_071-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3679/projeto_de_lei_no_072-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3711/projeto_de_lei_no_077-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3730/projeto_de_lei_no_078-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3733/projeto_de_lei_no_080-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3734/projeto_de_lei_no_081-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3735/projeto_de_lei_no_082-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3736/projeto_de_lei_no_083-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3737/projeto_de_lei_no_084-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3738/projeto_de_lei_no_085-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3739/projeto_de_lei_no_086-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3740/projeto_de_lei_no_087-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3741/projeto_de_lei_no_088-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3742/projeto_de_lei_no_089-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3743/projeto_de_lei_no_090-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3744/projeto_de_lei_no_091-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3745/projeto_de_lei_no_092-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3797/projeto_de_lei_no_093-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3798/projeto_de_lei_no_094-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3799/projeto_de_lei_no_095-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3800/projeto_de_lei_no_096-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3818/projeto_de_lei_no_097-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3824/projeto_de_lei_no_099-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3833/projeto_de_lei_no_100-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3858/projeto_de_lei_no_101-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3859/projeto_de_lei_no_102-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3878/projeto_de_lei_no_105-gp-2022-retificado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3879/projeto_de_lei_no_106-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3892/projeto_de_lei_no_108-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3893/projeto_de_lei_no_109-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3936/projeto_de_lei_no_119-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3974/projeto_de_lei_no_123-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3983/projeto_de_lei_no_124-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4002/projeto_de_lei_no_127-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4034/projeto_de_lei_no_132-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4053/projeto_de_lei_no_133-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4054/projeto_de_lei_no_134-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4060/projeto_de_lei_no_135-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4063/projeto_de_lei_no_138-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4087/projeto_de_lei_no_142-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4110/projeto_de_lei_no_145-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4112/projeto_de_lei_no_147-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4113/projeto_de_lei_no_148-gp-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3293/projeto_de_lei_no_001-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3303/projeto_de_lei_no_006-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3306/projeto_de_lei_no_007-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3307/projeto_de_lei_no_008-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3312/projeto_de_lei_no_009-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3313/projeto_de_lei_no_010-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3314/projeto_de_lei_no_011-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3318/projeto_de_lei_no_012-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3319/projeto_de_lei_no_013-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3320/projeto_de_lei_no_014-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3401/projeto_de_lei_no_018-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3402/projeto_de_lei_no_019-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3403/projeto_de_lei_no_020-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3437/projeto_de_lei_no_024-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3467/projeto_de_lei_no_026-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3469/projeto_de_lei_no_028-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3500/projeto_de_lei_no_031-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3501/projeto_de_lei_no_032-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3502/projeto_de_lei_no_033-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3503/projeto_de_lei_no_034-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3506/projeto_de_lei_no_037-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3529/projeto_de_lei_no_039-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3538/projeto_de_lei_no_040-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3553/projeto_de_lei_no_041-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3554/projeto_de_lei_no_042-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3555/projeto_de_lei_no_043-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3591/projeto_de_lei_no_049-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3592/projeto_de_lei_no_050-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3638/projeto_de_lei_no_055-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3653/projeto_de_lei_no_060-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3663/projeto_de_lei_no_061-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3664/projeto_de_lei_no_062-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3665/projeto_de_lei_no_063-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3671/projeto_de_lei_no_064-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3672/projeto_de_lei_no_065-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3673/projeto_de_lei_no_066-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3674/projeto_de_lei_no_067-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3675/projeto_de_lei_no_068-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3676/projeto_de_lei_no_069-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3677/projeto_de_lei_no_070-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3678/projeto_de_lei_no_071-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3679/projeto_de_lei_no_072-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3711/projeto_de_lei_no_077-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3730/projeto_de_lei_no_078-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3733/projeto_de_lei_no_080-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3734/projeto_de_lei_no_081-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3735/projeto_de_lei_no_082-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3736/projeto_de_lei_no_083-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3737/projeto_de_lei_no_084-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3738/projeto_de_lei_no_085-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3739/projeto_de_lei_no_086-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3740/projeto_de_lei_no_087-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3741/projeto_de_lei_no_088-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3742/projeto_de_lei_no_089-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3743/projeto_de_lei_no_090-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3744/projeto_de_lei_no_091-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3745/projeto_de_lei_no_092-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3797/projeto_de_lei_no_093-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3798/projeto_de_lei_no_094-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3799/projeto_de_lei_no_095-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3800/projeto_de_lei_no_096-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3818/projeto_de_lei_no_097-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3824/projeto_de_lei_no_099-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3833/projeto_de_lei_no_100-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3858/projeto_de_lei_no_101-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3859/projeto_de_lei_no_102-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3878/projeto_de_lei_no_105-gp-2022-retificado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3879/projeto_de_lei_no_106-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3892/projeto_de_lei_no_108-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3893/projeto_de_lei_no_109-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3936/projeto_de_lei_no_119-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3974/projeto_de_lei_no_123-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/3983/projeto_de_lei_no_124-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4002/projeto_de_lei_no_127-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4034/projeto_de_lei_no_132-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4053/projeto_de_lei_no_133-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4054/projeto_de_lei_no_134-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4060/projeto_de_lei_no_135-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4063/projeto_de_lei_no_138-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4087/projeto_de_lei_no_142-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4110/projeto_de_lei_no_145-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4112/projeto_de_lei_no_147-gp-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/4113/projeto_de_lei_no_148-gp-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="47.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>