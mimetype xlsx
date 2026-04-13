--- v0 (2025-12-30)
+++ v1 (2026-04-13)
@@ -54,10522 +54,10522 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ASEX</t>
   </si>
   <si>
     <t>ATA DAS SESSÕES EXTRAORDINÁRIA.</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2472/ata_da_1a_extraordinaria_18-01-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2472/ata_da_1a_extraordinaria_18-01-2021.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL _x000D_
 DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA _x000D_
 1ª SESSÃO LEGISLATIVA DA 9ª (NONA) LEGISLATURA, REALIZADA NO DIA_x000D_
 NO DIA 18 DE JANEIRO ÀS 10H00MIN.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2477/ata_da_2a_extraordinaria_28-01-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2477/ata_da_2a_extraordinaria_28-01-2021.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 28 DE JANEIRO DE 2021, ÀS 14H00MIN.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2587/ata_da_3a_extraordinaria_04-03-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2587/ata_da_3a_extraordinaria_04-03-2021.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 04 DE MARÇO DE 2021, ÀS 19H00MIN.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2588/ata_da_4a_extraordinaria_04-03-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2588/ata_da_4a_extraordinaria_04-03-2021.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 04 DE MARÇO DE 2021, ÀS 20H00MIN.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2736/ata_da_5a_extraordinaria_06-05-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2736/ata_da_5a_extraordinaria_06-05-2021.pdf</t>
   </si>
   <si>
     <t>ATA DA 5ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 06 DE MAIO DE 2021, ÀS 19H00MIN.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2943/ata_da_6a_extraordinaria_05-07-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2943/ata_da_6a_extraordinaria_05-07-2021.pdf</t>
   </si>
   <si>
     <t>ATA DA 6ª (SEXTA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 05 DE JULHO DE 2021, ÀS 20H30MIN.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2944/ata_da_7a_extraordinaria_22-07-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2944/ata_da_7a_extraordinaria_22-07-2021.pdf</t>
   </si>
   <si>
     <t>ATA DA 7ª (SÉTIMA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 22 DE JULHO DE 2021, ÀS 16H00MIN.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2945/ata_da_8a_extraordinaria_22-07-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2945/ata_da_8a_extraordinaria_22-07-2021.pdf</t>
   </si>
   <si>
     <t>ATA DA 8ª (OITAVA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 22 DE JULHO DE 2021, ÀS 17H00MIN.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2946/ata_da_9a_extraordinaria_30-07-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2946/ata_da_9a_extraordinaria_30-07-2021.pdf</t>
   </si>
   <si>
     <t>ATA DA 9ª (NONA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 30 DE JULHO DE 2021, ÀS 13H00MIN.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2947/ata_da_10a_extraordinaria_30-07-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2947/ata_da_10a_extraordinaria_30-07-2021.pdf</t>
   </si>
   <si>
     <t>ATA DA 10ª (DÉCIMA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 30 DE JULHO DE 2021, ÀS 13H20MIN</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2948/ata_da_11a_extraordinaria_30-07-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2948/ata_da_11a_extraordinaria_30-07-2021.pdf</t>
   </si>
   <si>
     <t>ATA DA 11ª (DÉCIMA PRIMEIRA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 30 DE JULHO DE 2021, ÀS 13H40MIN.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2949/ata_da_12a_extraordinaria_30-07-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2949/ata_da_12a_extraordinaria_30-07-2021.pdf</t>
   </si>
   <si>
     <t>ATA DA 12ª (DÉCIMA SEGUNDA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 30 DE JULHO DE 2021, ÀS 14H00MIN.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2950/ata_da_13a_extraordinaria_30-07-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2950/ata_da_13a_extraordinaria_30-07-2021.pdf</t>
   </si>
   <si>
     <t>ATA DA 13ª (DÉCIMA TERCEIRA) SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO PRIMEIRO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 30 DE JULHO DE 2021, ÀS 14H20MIN</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3022/ata_da_14a_extraordinaria_30-08-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3022/ata_da_14a_extraordinaria_30-08-2021.pdf</t>
   </si>
   <si>
     <t>ATA DA 14ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 30 DE AGOSTO DE 2021, ÀS 18H30MIN.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3223/ata_da_15a_extraordinaria_29-11-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3223/ata_da_15a_extraordinaria_29-11-2021.pdf</t>
   </si>
   <si>
     <t>ATA DA 15ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 29 DE NOVEMBRO DE 2021, ÀS 17HS.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3254/ata_da_16a_extraordinaria_13-12-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3254/ata_da_16a_extraordinaria_13-12-2021.pdf</t>
   </si>
   <si>
     <t>ATA DA 16ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 13 DE DEZEMBRO DE 2021, ÀS 21HS.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>ABÍLIO BAIANO, ANDRÉ DO SINDICATO, JAIR DA 29, Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3282/ata_da_17a_extraordinaria_29-12-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3282/ata_da_17a_extraordinaria_29-12-2021.pdf</t>
   </si>
   <si>
     <t>ATA DA 17ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE NOVA MAMORÉ/RO, REFERENTE AO SEGUNDO PERÍODO DA PRIMEIRA SESSÃO LEGISLATIVA DA NONA LEGISLATURA, REALIZADA NO DIA 29 DE DEZEMBRO DE 2021, ÀS 11:30 HORAS.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t>ATA DAS SESSÕES ORDINÁRIAS</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2519/ata_da_1a_sessao_ordinaria_virtual-08-02-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2519/ata_da_1a_sessao_ordinaria_virtual-08-02-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 1ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 08 de fevereiro de 2021”.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2538/ata_da_2a_sessao_ordinaria_virtual-22-02-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2538/ata_da_2a_sessao_ordinaria_virtual-22-02-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 2ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 22 de fevereiro de 2021”.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2571/ata_da_3a_sessao_ordinaria_virtual_realizada_dia_08-03-2021-_da_1a_sessao_legislativa__do_1o_periodo_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2571/ata_da_3a_sessao_ordinaria_virtual_realizada_dia_08-03-2021-_da_1a_sessao_legislativa__do_1o_periodo_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 3ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 01 de março de 2021”.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2580/ata_da_4a_sessao_ordinaria_virtual-08-03-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2580/ata_da_4a_sessao_ordinaria_virtual-08-03-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 4ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 08 de março de 2021”.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2597/ata_da_5a_sessao_ordinaria_virtual-15-03-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2597/ata_da_5a_sessao_ordinaria_virtual-15-03-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 5ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 15 de março de 2021”.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2615/ata_da_6a_sessao_ordinaria_virtual-22-03-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2615/ata_da_6a_sessao_ordinaria_virtual-22-03-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 6ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 22 de março de 2021”.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2635/ata_da_7a_sessao_ordinaria_virtual-29-03-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2635/ata_da_7a_sessao_ordinaria_virtual-29-03-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 7ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 29 de março de 2021”.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2647/ata_da_8a_sessao_ordinaria_virtual-05-04-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2647/ata_da_8a_sessao_ordinaria_virtual-05-04-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 8ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 05 de abril de 2021”.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2663/ata_da_9a_sessao_ordinaria_virtual-12-04-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2663/ata_da_9a_sessao_ordinaria_virtual-12-04-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 9ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 12 de abril de 2021”.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2676/ata_da_10a_sessao_ordinaria_virtual-19-04-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2676/ata_da_10a_sessao_ordinaria_virtual-19-04-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 10ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 19 de abril de 2021”.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2693/ata_da_11a_sessao_ordinaria_virtual-26-04-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2693/ata_da_11a_sessao_ordinaria_virtual-26-04-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 11ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 26 de abril de 2021”.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2722/ata_da_12a_sessao_ordinaria_virtual-03-05-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2722/ata_da_12a_sessao_ordinaria_virtual-03-05-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 12ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 03 de maio de 2021”.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2750/ata_da_13a_sessao_ordinaria_virtual-10-05-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2750/ata_da_13a_sessao_ordinaria_virtual-10-05-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 13ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 10 de maio de 2021”.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2778/ata_da_14a_sessao_ordinaria_virtual-17-05-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2778/ata_da_14a_sessao_ordinaria_virtual-17-05-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 14ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 17 de maio de 2021”.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2794/ata_da_15a_sessao_ordinaria_virtual-24-05-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2794/ata_da_15a_sessao_ordinaria_virtual-24-05-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 15ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 24 de maio de 2021”.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2814/ata_da_16a_sessao_ordinaria_virtual-31-05-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2814/ata_da_16a_sessao_ordinaria_virtual-31-05-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 16ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 31 de maio de 2021”.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2837/ata_da_17a_sessao_ordinaria_virtual-07-06-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2837/ata_da_17a_sessao_ordinaria_virtual-07-06-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 17ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 07 de junho de 2021”.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2844/ata_da_18a_sessao_ordinaria_virtual-14-06-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2844/ata_da_18a_sessao_ordinaria_virtual-14-06-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 18ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 14 de junho de 2021”.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2858/ata_da_19a_sessao_ordinaria_virtual-21-06-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2858/ata_da_19a_sessao_ordinaria_virtual-21-06-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 19ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 21 de junho de 2021”.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2867/ata_da_20a_sessao_ordinaria_virtual-28-06-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2867/ata_da_20a_sessao_ordinaria_virtual-28-06-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 20ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 28 de junho de 2021”.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2868/ata_da_21a_sessao_ordinaria_virtual-05-07-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2868/ata_da_21a_sessao_ordinaria_virtual-05-07-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 21ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 05 de julho de 2021”.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2921/ata_da_22a_sessao_ordinaria_virtual-12-07-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2921/ata_da_22a_sessao_ordinaria_virtual-12-07-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 22ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 12 de julho de 2021”.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2942/ata_da_23a_sessao_ordinaria_virtual-02-08-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2942/ata_da_23a_sessao_ordinaria_virtual-02-08-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 23ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 02 de agosto de 2021”.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2985/ata_da_24a_sessao_ordinaria_virtual-09-08-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2985/ata_da_24a_sessao_ordinaria_virtual-09-08-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>Ata da 24ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 09 de agosto de 2021”.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3017/ata_da_25a_sessao_ordinaria_virtual-16-08-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3017/ata_da_25a_sessao_ordinaria_virtual-16-08-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 25ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 16 de agosto de 2021”.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3021/ata_da_26a_sessao_ordinaria_virtual-23-08-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3021/ata_da_26a_sessao_ordinaria_virtual-23-08-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 26ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 23 de agosto de 2021”.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3035/ata_da_27a_sessao_ordinaria_virtual-30-08-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3035/ata_da_27a_sessao_ordinaria_virtual-30-08-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 27ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 30 de agosto de 2021”.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3055/ata_da_28a_sessao_ordinaria_virtual-06-09-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3055/ata_da_28a_sessao_ordinaria_virtual-06-09-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 28ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 06 de setembro de 2021”.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3065/ata_da_29a_sessao_ordinaria_virtual-13-09-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3065/ata_da_29a_sessao_ordinaria_virtual-13-09-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 29ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 13 de setembro de 2021”.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3080/ata_da_30a_sessao_ordinaria_virtual-20-09-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3080/ata_da_30a_sessao_ordinaria_virtual-20-09-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 30ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 20 de setembro de 2021”.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3107/ata_da_31a_sessao_ordinaria_virtual-27-09-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3107/ata_da_31a_sessao_ordinaria_virtual-27-09-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 31ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 27 de setembro de 2021”.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3116/ata_da_32a_sessao_ordinaria_virtual-11-10-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3116/ata_da_32a_sessao_ordinaria_virtual-11-10-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 32ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 11 de outubro de 2021”.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3125/ata_da_33a_sessao_ordinaria_virtual-18-10-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3125/ata_da_33a_sessao_ordinaria_virtual-18-10-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 33ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 18 de outubro de 2021”.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3161/ata_da_34a_sessao_ordinaria_virtual-25-10-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3161/ata_da_34a_sessao_ordinaria_virtual-25-10-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 34ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 25 de outubro de 2021”.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3202/ata_da_35a_sessao_ordinaria_virtual-08-11-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3202/ata_da_35a_sessao_ordinaria_virtual-08-11-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 35ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 08 de novembro de 2021”.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3222/ata_da_36a_sessao_ordinaria_virtual-22-11-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3222/ata_da_36a_sessao_ordinaria_virtual-22-11-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 36ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 22 de novembro de 2021”.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3232/ata_da_37a_sessao_ordinaria_virtual-29-11-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3232/ata_da_37a_sessao_ordinaria_virtual-29-11-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 37ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 29 de novembro de 2021”.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3253/ata_da_38a_sessao_ordinaria_virtual-06-12-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3253/ata_da_38a_sessao_ordinaria_virtual-06-12-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf</t>
   </si>
   <si>
     <t>"Ata da 38ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 06 de dezembro de 2021”.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3268/ata_da_39a_sessao_ordinaria_virtual-13-12-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura-pauta_unica.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3268/ata_da_39a_sessao_ordinaria_virtual-13-12-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura-pauta_unica.pdf</t>
   </si>
   <si>
     <t>"Ata da 39ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 13 de dezembro de 2021”.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3271/ata_da_40a_sessao_ordinaria_virtual-20-12-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3271/ata_da_40a_sessao_ordinaria_virtual-20-12-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura-.pdf</t>
   </si>
   <si>
     <t>"Ata da 40ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura, realizada no dia 20 de dezembro de 2021”.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>AUTÓGRAFO</t>
   </si>
   <si>
     <t>ANDRÉ LUIZ BAIER</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2429/autografos_no_001.cmnm.2021-refernte_ap_projeto_de_lei_no_001-gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2429/autografos_no_001.cmnm.2021-refernte_ap_projeto_de_lei_no_001-gp.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Suplementar por Superávit Financeiro conforme_x000D_
 art. 43 § 1o inciso I da Lei 4.320/64, na Lei 1.657-GP/2020_x000D_
 (Lei Orçamentaria Anual Exercício 2021 e dá outras providências. ”</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2496/autografos_no_002.cmnm.2021-referente_ao_projeto_de_lei_no_002-gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2496/autografos_no_002.cmnm.2021-referente_ao_projeto_de_lei_no_002-gp.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito_x000D_
 adicional suplementar por_x000D_
 excesso de arrecadação no_x000D_
 orçamento vigente.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2499/autografos_no_003.cmnm.2021-referente_ao_projeto_de_lei_no_003-gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2499/autografos_no_003.cmnm.2021-referente_ao_projeto_de_lei_no_003-gp.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito_x000D_
 adicional suplementar por superávit_x000D_
 financeiro conforme art. 43 § 1º inciso I_x000D_
 da lei 4.320/64, na lei 1.657-gp/2020 (lei_x000D_
 orçamentária anual exercício 2021 e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2500/autografos_no_004.cmnm.2021-refernte_ao_projeto_de_lei_no_004-gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2500/autografos_no_004.cmnm.2021-refernte_ao_projeto_de_lei_no_004-gp.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito_x000D_
 adicional suplementar por superávit_x000D_
 financeiro conforme art. 43 § 1o inciso I_x000D_
 da lei 4.320/64, na lei 1.657-gp/2020 (lei_x000D_
 orçamentária anual exercício 2021 e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2501/autografos_no_005.cmnm.2021-referente_ao_projeto_de_lei_no_005-gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2501/autografos_no_005.cmnm.2021-referente_ao_projeto_de_lei_no_005-gp.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito_x000D_
 adicional suplementar por superávit_x000D_
 financeiro conforme art. 43 § 1º inciso_x000D_
 I da lei 4.320/64, na lei 1.657-gp/2020_x000D_
 (lei orçamentária anual exercício 2021_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2541/autografos_no_006.cmnm.2021-referente_ao_projeto_de_lei_no_006-gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2541/autografos_no_006.cmnm.2021-referente_ao_projeto_de_lei_no_006-gp.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a _x000D_
 contratar operação de crédito _x000D_
 com a caixa econômica federal, _x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2553/autografos_no_007.cmnm.2021-referente_ao_projeto_de_lei_no_007-gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2553/autografos_no_007.cmnm.2021-referente_ao_projeto_de_lei_no_007-gp.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional_x000D_
 especial por excesso de arrecadação_x000D_
 no orçamento vigente .</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2554/autografos_no_008.cmnm.2021-referente_ao_projeto_de_lei_no_008-gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2554/autografos_no_008.cmnm.2021-referente_ao_projeto_de_lei_no_008-gp.2021.pdf</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2573/autografos_no_009.cmnm.2021-referente_ao_projeto_de_lei_no_010-gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2573/autografos_no_009.cmnm.2021-referente_ao_projeto_de_lei_no_010-gp.2021.pdf</t>
   </si>
   <si>
     <t>Movimenta créditos orçamentários do_x000D_
 orçamento anual do município de_x000D_
 Nova Mamoré por transposição de recursos.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2574/autografos_no_010.cmnm.2021-referente_ao_projeto_de_lei_no_011-gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2574/autografos_no_010.cmnm.2021-referente_ao_projeto_de_lei_no_011-gp.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito_x000D_
 adicional suplementar por_x000D_
 anulação  no orçamento vigente.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2590/autografo_no_011-cmnm-2021-referente_ao_projeto_de_lei_no_012-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2590/autografo_no_011-cmnm-2021-referente_ao_projeto_de_lei_no_012-gp-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito_x000D_
 adicional especial por_x000D_
 excesso de arrecadação no_x000D_
 orçamento vigente.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2591/autografo_no_012-cmnm-2021-referente_ao_projeto_de_lei_no_013-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2591/autografo_no_012-cmnm-2021-referente_ao_projeto_de_lei_no_013-gp-2021.pdf</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2620/autografos_no_013-cmnm-2021-referente_ao_projeto_de_lei_no_015-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2620/autografos_no_013-cmnm-2021-referente_ao_projeto_de_lei_no_015-gp-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal _x000D_
 de Acompanhamento e Controle Social do Fundo de _x000D_
 Manutenção e Desenvolvimento da Educação Básica e _x000D_
 de Valorização dos Profissionais da Educação - CACS-FUNDEB, _x000D_
 em conformidade com o artigo 212-A da Constituição Federal, _x000D_
 regulamentado na forma da Lei Federal nº 14.113, de 25 de _x000D_
 dezembro de 2020 e Revoga Lei Municipal n. º 563, GP/2007 de_x000D_
  23 de março de 2007 e dá outras providências.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2639/autografos_no_014-cmnm-2021-referente_ao_projeto_de_lei_no_014-gp-2021-auxilio_temporario_covid-19.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2639/autografos_no_014-cmnm-2021-referente_ao_projeto_de_lei_no_014-gp-2021-auxilio_temporario_covid-19.pdf</t>
   </si>
   <si>
     <t>Institui o auxílio temporário covid-19, a _x000D_
 ser pago aos servidores lotados na _x000D_
 Secretaria Municipal de Saúde que _x000D_
 estão na linha frente à Pandemia, no _x000D_
 município de Nova Mamoré/RO e _x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2665/autografos_no_015-cmnm-2021-referente_ao_projeto_de_lei_no_016-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2665/autografos_no_015-cmnm-2021-referente_ao_projeto_de_lei_no_016-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito _x000D_
 adicional especial por _x000D_
 excesso de arrecadação no _x000D_
 orçamento vigente.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2666/autografos_no_016-cmnm-2021-referente_ao_projeto_de_lei_no_017-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2666/autografos_no_016-cmnm-2021-referente_ao_projeto_de_lei_no_017-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Movimenta créditos orçamentários do_x000D_
  orçamento anual do município de Nova _x000D_
 Mamoré por transferência de recursos.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2667/autografos_no_017-cmnm-2021-referente_ao_projeto_de_lei_no_018-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2667/autografos_no_017-cmnm-2021-referente_ao_projeto_de_lei_no_018-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Amortização para _x000D_
 equacionamento do déficit atuarial do Regime_x000D_
  Próprio de Previdência Social do Município de_x000D_
 Nova Mamoré/RO – IPRENOM, conforme_x000D_
  diretrizes emanadas pela Portaria_x000D_
  MPS nº. 402/2008, Portaria_x000D_
  MPAS Nº 464/2018 e suas alterações.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2684/autografos_no_018-cmnm-2021-referente_ao_projeto_de_lei_no_019-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2684/autografos_no_018-cmnm-2021-referente_ao_projeto_de_lei_no_019-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito _x000D_
 adicional suplementar por superávit_x000D_
  financeiro conforme art. 43 § 1º_x000D_
  inciso I da lei 4.320/64, na lei 1.657-GP/2020_x000D_
  (lei orçamentária anual exercício 2021) _x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2723/autografos_no_020-cmnm-2021-referente_ao_projeto_de_lei_no_022-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2723/autografos_no_020-cmnm-2021-referente_ao_projeto_de_lei_no_022-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do município _x000D_
 de Nova Mamoré a celebrar contrato _x000D_
 administrativo através de permuta de_x000D_
  serviços de horas de máquinas _x000D_
 pesadas de interesse da administração.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2730/autografos_no_021-cmnm-2021-referente_ao_projeto_de_lei_no_021-gp-2021-_excesso_de_arrecadacao-_conv_-_saude.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2730/autografos_no_021-cmnm-2021-referente_ao_projeto_de_lei_no_021-gp-2021-_excesso_de_arrecadacao-_conv_-_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito_x000D_
  adicional especial por _x000D_
 excesso de arrecadação _x000D_
 no orçamento vigente.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2731/autografos_no_022-cmnm-2021-referente_ao_projeto_de_lei_no_023-gp-2021-suplementacao-educacao.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2731/autografos_no_022-cmnm-2021-referente_ao_projeto_de_lei_no_023-gp-2021-suplementacao-educacao.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito _x000D_
 adicional suplementar por _x000D_
 anulação no orçamento _x000D_
 vigente.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2761/autografos_no_023-cmnm-2021-referente_ao_projeto_de_lei_no_025-gp-2021-suplementacao-educacao.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2761/autografos_no_023-cmnm-2021-referente_ao_projeto_de_lei_no_025-gp-2021-suplementacao-educacao.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito_x000D_
  adicional suplementar por_x000D_
  excesso de arrecadação no _x000D_
 orçamento vigente.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2784/autografos_no_024-cmnm-2021-referente_ao_projeto_de_lei_no_026-gp-2021-remanejamento_semfpa.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2784/autografos_no_024-cmnm-2021-referente_ao_projeto_de_lei_no_026-gp-2021-remanejamento_semfpa.pdf</t>
   </si>
   <si>
     <t>Movimenta créditos orçamentários do_x000D_
  orçamento anual do município de Nova _x000D_
 Mamoré por remanejamento de recursos.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2785/autografos_no_025-cmnm-2021-referente_ao_projeto_de_lei_no_027-gp-2021-excesso_de_arrecadacao-semusa.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2785/autografos_no_025-cmnm-2021-referente_ao_projeto_de_lei_no_027-gp-2021-excesso_de_arrecadacao-semusa.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito _x000D_
 adicional especial por _x000D_
 excesso de arrecadação_x000D_
  no orçamento vigente.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2803/autografos_no_026-cmnm-2021-referente_ao_projeto_de_lei_no_001-cmnm-2021-_mesa_diretora-aumento_do_consignado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2803/autografos_no_026-cmnm-2021-referente_ao_projeto_de_lei_no_001-cmnm-2021-_mesa_diretora-aumento_do_consignado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acréscimo de 5% _x000D_
 (cinco por cento) ao percentual _x000D_
 máximo para contratação de_x000D_
  operação de crédito com desconto _x000D_
 em folha de pagamento dos Servidores_x000D_
  Públicos do Município de Nova Mamoré_x000D_
  até 31 de dezembro de 2021.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2804/autografos_no_027-cmnm-2021-referente_ao_projeto_de_lei_no_003-cmnm-2021-_mesa_diretora-disponibilizar_cacamba.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2804/autografos_no_027-cmnm-2021-referente_ao_projeto_de_lei_no_003-cmnm-2021-_mesa_diretora-disponibilizar_cacamba.pdf</t>
   </si>
   <si>
     <t>O Poder Executivo fica _x000D_
 autorizado a disponibilizar _x000D_
 serviço de Caçamba para os _x000D_
 Produtores Rurais cadastrados _x000D_
 no Programa Estadual Mais_x000D_
  Calcário mediante contrapartida.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2805/autografos_no_028-cmnm-2021-referente_ao_projeto_de_lei_no_023-gp-2021-suplementacao-semusa.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2805/autografos_no_028-cmnm-2021-referente_ao_projeto_de_lei_no_023-gp-2021-suplementacao-semusa.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
  Adicional Suplementar por _x000D_
 anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2820/autografos_no_029-cmnm-2021-referente_ao_projeto_de_lei_no_002-cmnm-2021-_alteracao_da_lei_complementar_910-2012.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2820/autografos_no_029-cmnm-2021-referente_ao_projeto_de_lei_no_002-cmnm-2021-_alteracao_da_lei_complementar_910-2012.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso I _x000D_
 do art. 197, da Lei _x000D_
 Complementar nº 910, de _x000D_
 20 de dezembro de 2.012.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2821/autografos_no_030-cmnm-2021-referente_ao_projeto_de_lei_no_030-gp-2021-contrato_administrativo_de_cessao.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2821/autografos_no_030-cmnm-2021-referente_ao_projeto_de_lei_no_030-gp-2021-contrato_administrativo_de_cessao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a _x000D_
 celebrar contrato _x000D_
 administrativo de cessão de _x000D_
 uso e gozo de área urbana _x000D_
 (terreno), com a Loja maçonica_x000D_
  Abdom Jacob Atalallah, de_x000D_
  interesse da administração.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2838/autografos_no_031-cmnm-2021-referente_ao_projeto_de_lei_no_029-gp-2021-associacao_beneficente-abif.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2838/autografos_no_031-cmnm-2021-referente_ao_projeto_de_lei_no_029-gp-2021-associacao_beneficente-abif.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a_x000D_
  repassar recursos financeiros _x000D_
 à Associação Beneficente _x000D_
 Investindo no Futuro - ABIF, _x000D_
 altera a 1.301-GP/2.017 - _x000D_
 Plano Plurianual 2018/2021, Lei _x000D_
 de Diretrizes Orçamentária de 2.020 - _x000D_
 Lei Municipal nº 1.610-GP/2.020, _x000D_
 Lei Orçamentária Anual de 2.021 - _x000D_
 Lei municipal nº 1.657-GP/2020, e _x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2849/autografos_no_032-cmnm-2021-referente_ao_projeto_de_lei_no_004-cmnm-2021-cascalho.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2849/autografos_no_032-cmnm-2021-referente_ao_projeto_de_lei_no_004-cmnm-2021-cascalho.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo_x000D_
 autorizado a distribuir _x000D_
 cascalhos nos acessos _x000D_
 internos das propriedades _x000D_
 rurais de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2861/autografos_no_033-cmnm-2021-referente_ao_projeto_de_lei_no_031-gp-2021-abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2861/autografos_no_033-cmnm-2021-referente_ao_projeto_de_lei_no_031-gp-2021-abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por _x000D_
 Excesso de arrecadação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2869/autografos_no_034-cmnm-2021-referente_ao_projeto_de_lei_no_024-gp-2021-ldo_2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2869/autografos_no_034-cmnm-2021-referente_ao_projeto_de_lei_no_024-gp-2021-ldo_2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Lei de Diretrizes_x000D_
  Orçamentárias - LDO para o _x000D_
 Exercício Financeiro de 2022 e _x000D_
 dá outras providências”.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2888/autografos_no_035-cmnm-2021-referente_ao_projeto_de_lei_no_033-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2888/autografos_no_035-cmnm-2021-referente_ao_projeto_de_lei_no_033-gp-2021-.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de_x000D_
 Crédito Adicional Especial por_x000D_
  excesso de arrecadação no_x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2889/autografos_no_036-cmnm-2021-referente_ao_projeto_de_lei_no_034-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2889/autografos_no_036-cmnm-2021-referente_ao_projeto_de_lei_no_034-gp-2021-.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários do _x000D_
 Orçamento Anual do Município de Nova_x000D_
  Mamoré por Transposição de Recursos”.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2890/autografos_no_037-cmnm-2021-referente_ao_projeto_de_lei_no_035-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2890/autografos_no_037-cmnm-2021-referente_ao_projeto_de_lei_no_035-gp-2021-.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários do _x000D_
 Orçamento Anual do Município de Nova _x000D_
 Mamoré por Transferência de Recursos’’.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2891/autografos_no_038-cmnm-2021-referente_ao_projeto_de_lei_no_036-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2891/autografos_no_038-cmnm-2021-referente_ao_projeto_de_lei_no_036-gp-2021-.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por anulação no Orçamento _x000D_
 Vigente”</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2892/autografos_no_039-cmnm-2021-referente_ao_projeto_de_lei_no_037-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2892/autografos_no_039-cmnm-2021-referente_ao_projeto_de_lei_no_037-gp-2021-.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de _x000D_
 Crédito Adicional Especial_x000D_
  por excesso de arrecadação_x000D_
  no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2893/autografos_no_040-cmnm-2021-referente_ao_projeto_de_lei_no_038-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2893/autografos_no_040-cmnm-2021-referente_ao_projeto_de_lei_no_038-gp-2021-.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de_x000D_
 Crédito Adicional Especial_x000D_
  por excesso de arrecadação no _x000D_
 Orçamento Vigente".</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2894/autografos_no_041-cmnm-2021-referente_ao_projeto_de_lei_no_039-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2894/autografos_no_041-cmnm-2021-referente_ao_projeto_de_lei_no_039-gp-2021-.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de_x000D_
 Crédito Adicional Especial _x000D_
 por excesso de arrecadação no_x000D_
 Orçamento Vigente".</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2895/autografos_no_042-cmnm-2021-referente_ao_projeto_de_lei_no_032-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2895/autografos_no_042-cmnm-2021-referente_ao_projeto_de_lei_no_032-gp-2021-.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A _x000D_
 CRIAR O PROGRAMA MUNICIPAL DE ESTÁGIO_x000D_
  REMUNERADO PARA ESTUDANTES DE ENSINO _x000D_
 MÉDIO, PROFISSIONALIZANTES E SUPERIOR NAS_x000D_
  CONDIÇÕES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2896/autografos_no_043-cmnm-2021-referente_ao_projeto_de_lei_no_005-cmnm-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2896/autografos_no_043-cmnm-2021-referente_ao_projeto_de_lei_no_005-cmnm-2021-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a mudança de _x000D_
 denominação da Escola_x000D_
  Municipal de Educação _x000D_
 Infantil Pingo de Gente _x000D_
 para Escola Municipal de _x000D_
 Educação Infantil Lucimar _x000D_
 Martins de Carvalho.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2897/autografos_no_044-cmnm-2021-referente_ao_projeto_de_lei_no_042-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2897/autografos_no_044-cmnm-2021-referente_ao_projeto_de_lei_no_042-gp-2021-.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de_x000D_
 Crédito Adicional Especial_x000D_
  por excesso de arrecadação no_x000D_
 Orçamento Vigente".</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2898/autografos_no_045-cmnm-2021-referente_ao_projeto_de_lei_no_043-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2898/autografos_no_045-cmnm-2021-referente_ao_projeto_de_lei_no_043-gp-2021-.pdf</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2899/autografos_no_046-cmnm-2021-referente_ao_projeto_de_lei_no_044-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2899/autografos_no_046-cmnm-2021-referente_ao_projeto_de_lei_no_044-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por _x000D_
 anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2900/autografos_no_047-cmnm-2021-referente_ao_projeto_de_lei_no_045-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2900/autografos_no_047-cmnm-2021-referente_ao_projeto_de_lei_no_045-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários_x000D_
  do Orçamento Anual do Município _x000D_
 de Nova Mamoré por Transferência _x000D_
 de Recursos</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2901/autografos_no_048-cmnm-2021-referente_ao_projeto_de_lei_no_046-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2901/autografos_no_048-cmnm-2021-referente_ao_projeto_de_lei_no_046-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por _x000D_
 anulação no Orçamento Vigente</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2902/autografos_no_049-cmnm-2021-referente_ao_projeto_de_lei_no_047-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2902/autografos_no_049-cmnm-2021-referente_ao_projeto_de_lei_no_047-gp-2021-.pdf</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2903/autografos_no_050-cmnm-2021-referente_ao_projeto_de_lei_no_048-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2903/autografos_no_050-cmnm-2021-referente_ao_projeto_de_lei_no_048-gp-2021-.pdf</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2904/autografos_no_051-cmnm-2021-referente_ao_projeto_de_lei_no_040-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2904/autografos_no_051-cmnm-2021-referente_ao_projeto_de_lei_no_040-gp-2021-.pdf</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2905/autografos_no_052-cmnm-2021-referente_ao_projeto_de_lei_no_041-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2905/autografos_no_052-cmnm-2021-referente_ao_projeto_de_lei_no_041-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
  Adicional Especial por excesso _x000D_
 de arrecadação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2906/autografos_no_053-cmnm-2021-referente_ao_projeto_de_lei_no_049-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2906/autografos_no_053-cmnm-2021-referente_ao_projeto_de_lei_no_049-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo_x000D_
  municipal a alugar prédio_x000D_
  para ceder à Secretaria de_x000D_
  Segurança, Defesa e_x000D_
  Cidadania do Estado de_x000D_
  Rondônia - SESDEC, e _x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2962/autografos_no_054-cmnm-2021-referente_ao_projeto_de_lei_no_050-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2962/autografos_no_054-cmnm-2021-referente_ao_projeto_de_lei_no_050-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo_x000D_
 municipal a aquisição e _x000D_
 doação de uma área medindo _x000D_
 50x100 ao Estado de _x000D_
 Rondônia, através da _x000D_
 Secretaria Estadual de _x000D_
 Educação - SEDUC. e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2963/autografos_no_055-cmnm-2021-referente_ao_projeto_de_lei_no_051-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2963/autografos_no_055-cmnm-2021-referente_ao_projeto_de_lei_no_051-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
  Adicional Especial por _x000D_
 excesso de arrecadação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2964/autografo_no056-cmnm-2021-_referente_ao_projeto_de_lei_no_053-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2964/autografo_no056-cmnm-2021-_referente_ao_projeto_de_lei_no_053-gp-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a_x000D_
 repassar recursos_x000D_
 financeiros à Associação de_x000D_
 Pais e Amigos dos_x000D_
 Excepcionais - APAE, do_x000D_
 Município de Nova Mamoré-RO, _x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2965/autografos_no_057-cmnm-2021-referente_ao_projeto_de_lei_no_054-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2965/autografos_no_057-cmnm-2021-referente_ao_projeto_de_lei_no_054-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
  Adicional Especial por_x000D_
  excesso de arrecadação no_x000D_
  Orçamento Vigente.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2966/autografos_no_058-cmnm-2021-referente_ao_projeto_de_lei_no_055-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2966/autografos_no_058-cmnm-2021-referente_ao_projeto_de_lei_no_055-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Especial por _x000D_
 excesso de arrecadação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2967/autografos_no_059-cmnm-2021-referente_ao_projeto_de_lei_no_056-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2967/autografos_no_059-cmnm-2021-referente_ao_projeto_de_lei_no_056-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
  Adicional Especial por _x000D_
 excesso de arrecadação no_x000D_
  Orçamento Vigente.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2968/autografos_no_060-cmnm-2021-referente_ao_projeto_de_lei_no_057-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2968/autografos_no_060-cmnm-2021-referente_ao_projeto_de_lei_no_057-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos_x000D_
 Orçamentários do Orçamento_x000D_
  Anual do Município de Nova _x000D_
 Mamoré por Transferência de_x000D_
  Recursos.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2969/autografos_no_061-cmnm-2021-referente_ao_projeto_de_lei_no_058-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2969/autografos_no_061-cmnm-2021-referente_ao_projeto_de_lei_no_058-gp-2021-.pdf</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2970/autografos_no_062-cmnm-2021-referente_ao_projeto_de_lei_no_059-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2970/autografos_no_062-cmnm-2021-referente_ao_projeto_de_lei_no_059-gp-2021-.pdf</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2971/autografos_no_063-cmnm-2021-referente_ao_projeto_de_lei_no_060-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2971/autografos_no_063-cmnm-2021-referente_ao_projeto_de_lei_no_060-gp-2021-.pdf</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2972/autografos_no_064-cmnm-2021-referente_ao_projeto_de_lei_no_006-cmnm-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2972/autografos_no_064-cmnm-2021-referente_ao_projeto_de_lei_no_006-cmnm-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a _x000D_
 instituir no âmbito da rede _x000D_
 municipal de ensino o_x000D_
  “Programa Aluno Nota 10”.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2986/autografos_no_065-cmnm-2021-referente_ao_projeto_de_lei_no_061-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2986/autografos_no_065-cmnm-2021-referente_ao_projeto_de_lei_no_061-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos_x000D_
 Orçamentários do Orçamento _x000D_
 Anual do Município de Nova _x000D_
 Mamoré por Transferência de _x000D_
 Recursos.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2987/autografos_no_066-cmnm-2021-referente_ao_projeto_de_lei_no_062-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2987/autografos_no_066-cmnm-2021-referente_ao_projeto_de_lei_no_062-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
  Adicional Suplementar por _x000D_
 anulação no Orçamento _x000D_
 Vigente.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2988/autografos_no_067-cmnm-2021-referente_ao_projeto_de_lei_no_063-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2988/autografos_no_067-cmnm-2021-referente_ao_projeto_de_lei_no_063-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos_x000D_
 Orçamentários do _x000D_
 Orçamento Anual do _x000D_
 Município de Nova _x000D_
 Mamoré por Transferência _x000D_
 de Recursos.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3024/autografos_no_068-cmnm-2021-referente_ao_projeto_de_lei_no_064-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3024/autografos_no_068-cmnm-2021-referente_ao_projeto_de_lei_no_064-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Especial por _x000D_
 excesso de arrecadação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3025/autografos_no_069-cmnm-2021-referente_ao_projeto_de_lei_no_065-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3025/autografos_no_069-cmnm-2021-referente_ao_projeto_de_lei_no_065-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Especial por _x000D_
 excesso de arrecadação no_x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3026/autografos_no_070-cmnm-2021-referente_ao_projeto_de_lei_no_066-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3026/autografos_no_070-cmnm-2021-referente_ao_projeto_de_lei_no_066-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Especial por _x000D_
 excesso de arrecadação no_x000D_
  Orçamento Vigente.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3047/autografos_no_071-cmnm-2021-referente_ao_projeto_de_lei_no_068-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3047/autografos_no_071-cmnm-2021-referente_ao_projeto_de_lei_no_068-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
  Adicional Suplementar por_x000D_
  anulação no Orçamento_x000D_
  Vigente.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3059/autografos_no_072-cmnm-2021-referente_ao_projeto_de_lei_no_069-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3059/autografos_no_072-cmnm-2021-referente_ao_projeto_de_lei_no_069-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos _x000D_
 Orçamentários do _x000D_
 Orçamento Anual do _x000D_
 Município de Nova _x000D_
 Mamoré por _x000D_
 Transferência de _x000D_
 Recursos.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3060/autografos_no_073-cmnm-2021-referente_ao_projeto_de_lei_no_070-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3060/autografos_no_073-cmnm-2021-referente_ao_projeto_de_lei_no_070-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por_x000D_
  anulação no Orçamento _x000D_
 Vigente.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3071/autografos_no_074-cmnm-2021-referente_ao_projeto_de_lei_no_071-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3071/autografos_no_074-cmnm-2021-referente_ao_projeto_de_lei_no_071-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Altera sobre o artigo 3º inciso _x000D_
 I da lei Municipal 967-GP/2013,_x000D_
  e dá outras providências.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3072/autografos_no_075-cmnm-2021-referente_ao_projeto_de_lei_no_073-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3072/autografos_no_075-cmnm-2021-referente_ao_projeto_de_lei_no_073-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
  Adicional Suplementar por_x000D_
  anulação no Orçamento _x000D_
 Vigente.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3086/autografos_no_076-cmnm-2021-referente_ao_projeto_de_lei_no_074-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3086/autografos_no_076-cmnm-2021-referente_ao_projeto_de_lei_no_074-gp-2021-.pdf</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3087/autografos_no_077-cmnm-2021-referente_ao_projeto_de_lei_no_075-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3087/autografos_no_077-cmnm-2021-referente_ao_projeto_de_lei_no_075-gp-2021-.pdf</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3112/autografos_no_078-cmnm-2021-referente_ao_projeto_de_lei_no_076-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3112/autografos_no_078-cmnm-2021-referente_ao_projeto_de_lei_no_076-gp-2021-.pdf</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3113/autografos_no_079-cmnm-2021-referente_ao_projeto_de_lei_no_077-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3113/autografos_no_079-cmnm-2021-referente_ao_projeto_de_lei_no_077-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
  Adicional Especial por _x000D_
 excesso de arrecadação no_x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3114/autografos_no_080-cmnm-2021-referente_ao_projeto_de_lei_no_078-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3114/autografos_no_080-cmnm-2021-referente_ao_projeto_de_lei_no_078-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos _x000D_
 Orçamentários do Orçamento _x000D_
 Anual do Município de Nova _x000D_
 Mamoré por Transferência de _x000D_
 Recursos.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3123/autografos_no_081-cmnm-2021-referente_ao_projeto_de_lei_no_007-cmnm-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3123/autografos_no_081-cmnm-2021-referente_ao_projeto_de_lei_no_007-cmnm-2021-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço e_x000D_
  estabelece normas para o _x000D_
 exercício de food truck, no_x000D_
  Município de Nova Mamoré_x000D_
  / RO, e dá outras providências.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>ANDRÉ DO SINDICATO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3124/autografos_no_082-cmnm-2021-referente_ao_projeto_de_lei_no_079-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3124/autografos_no_082-cmnm-2021-referente_ao_projeto_de_lei_no_079-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por _x000D_
 excesso de arrecadação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3152/autografos_no_083-cmnm-2021-referente_ao_projeto_de_lei_no_008-cmnm-2021-_alteracao_de_lei_no_338-gp-2003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3152/autografos_no_083-cmnm-2021-referente_ao_projeto_de_lei_no_008-cmnm-2021-_alteracao_de_lei_no_338-gp-2003.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso I, acrescenta _x000D_
 o § 2º do art. 1º, acrescenta o Anexo I, _x000D_
 da Lei n. 338/2003 que “Cria o Distrito _x000D_
 de Jacynopolis e dá outras providências.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3153/autografos_no_084-cmnm-2021-referente_ao_projeto_de_lei_no_009-cmnm-2021-_programa_de_piscicultura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3153/autografos_no_084-cmnm-2021-referente_ao_projeto_de_lei_no_009-cmnm-2021-_programa_de_piscicultura.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de              _x000D_
   Piscicultura do       _x000D_
   Município de_x000D_
   Nova Mamoré.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3154/autografos_no_085-cmnm-2021-referente_ao_projeto_de_lei_no_080-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3154/autografos_no_085-cmnm-2021-referente_ao_projeto_de_lei_no_080-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito_x000D_
  adicional suplementar por _x000D_
 excesso de arrecadação no _x000D_
 orçamento vigente.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3155/autografos_no_086-cmnm-2021-referente_ao_projeto_de_lei_no_081-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3155/autografos_no_086-cmnm-2021-referente_ao_projeto_de_lei_no_081-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar_x000D_
  no âmbito do município de Nova Mamoré-RO; _x000D_
 fixa o limite máximo para a concessão de _x000D_
 aposentadorias e pensões pelo Regime de _x000D_
 Previdência de que trata o art. 40 da _x000D_
 Constituição Federal; autoriza a adesão a plano _x000D_
 de benefícios de Previdência Complementar; e _x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3158/autografos_no_087-cmnm-2021-referente_ao_projeto_de_lei_no_052-gp-2021-ppa_2022-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3158/autografos_no_087-cmnm-2021-referente_ao_projeto_de_lei_no_052-gp-2021-ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual - PPA _x000D_
 2022-2025 para o Município de Nova  _x000D_
 Mamoré, e estabelece outras providências.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3179/autografos_no_088-cmnm-2021-referente_ao_projeto_de_lei_no_082-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3179/autografos_no_088-cmnm-2021-referente_ao_projeto_de_lei_no_082-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Taxa de_x000D_
  Administração Instituto de Previdência _x000D_
 Municipal de Nova Mamoré/RO - IPRENOM_x000D_
  e dá outras providências.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3180/autografos_no_089-cmnm-2021-referente_ao_projeto_de_lei_no_083-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3180/autografos_no_089-cmnm-2021-referente_ao_projeto_de_lei_no_083-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal dos Direitos_x000D_
  da Mulher - COMDIM do Município de _x000D_
 Nova Mamoré-RO e dá outras providências.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3181/autografos_no_090-cmnm-2021-referente_ao_projeto_de_lei_no_084-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3181/autografos_no_090-cmnm-2021-referente_ao_projeto_de_lei_no_084-gp-2021-.pdf</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3205/autografos_no_091-cmnm-2021-referente_ao_projeto_de_lei_no_085-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3205/autografos_no_091-cmnm-2021-referente_ao_projeto_de_lei_no_085-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação dos_x000D_
  Lotes n° 01 e 02, da Quadra _x000D_
  n° 1.03, com a edificação _x000D_
 existente e dá outras providências.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3206/autografos_no_092-cmnm-2021-referente_ao_projeto_de_lei_no_086-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3206/autografos_no_092-cmnm-2021-referente_ao_projeto_de_lei_no_086-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação da _x000D_
 Quadra n° 6.11, com a _x000D_
 edificação existente e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3207/autografos_no_093-cmnm-2021-referente_ao_projeto_de_lei_no_087-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3207/autografos_no_093-cmnm-2021-referente_ao_projeto_de_lei_no_087-gp-2021-.pdf</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3208/autografos_no_094-cmnm-2021-referente_ao_projeto_de_lei_no_088-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3208/autografos_no_094-cmnm-2021-referente_ao_projeto_de_lei_no_088-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por _x000D_
 excesso de arrecadação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3209/autografos_no_095-cmnm-2021-referente_ao_projeto_de_lei_no_089-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3209/autografos_no_095-cmnm-2021-referente_ao_projeto_de_lei_no_089-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por_x000D_
  excesso de arrecadação no _x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3224/autografos_no_096-cmnm-2021-referente_ao_projeto_de_lei_no_090-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3224/autografos_no_096-cmnm-2021-referente_ao_projeto_de_lei_no_090-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de _x000D_
 Abono-Valorização dos_x000D_
 Profissionais da Educação da Rede _x000D_
 Municipal de Ensino, como Medida_x000D_
  Excepcional e Transitória destinada_x000D_
  a promover o cumprimento do _x000D_
 disposto no artigo 212-A, inciso XI, _x000D_
 da Constituição Federal, no Município _x000D_
 de Nova Mamoré-RO e dá outras providências.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3231/autografos_no_097-cmnm-2021-referente_ao_projeto_de_lei_no_067-gp-2021-loa-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3231/autografos_no_097-cmnm-2021-referente_ao_projeto_de_lei_no_067-gp-2021-loa-2022.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa_x000D_
  do Município de Nova Mamoré para_x000D_
  o Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3251/autografos_no_098-cmnm-2021-referente_ao_projeto_de_lei_no_091-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3251/autografos_no_098-cmnm-2021-referente_ao_projeto_de_lei_no_091-gp-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por_x000D_
 anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3256/autografos_no_099-cmnm-2021-referente_ao_projeto_de_lei_no_095-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3256/autografos_no_099-cmnm-2021-referente_ao_projeto_de_lei_no_095-gp-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por_x000D_
 excesso de arrecadação no_x000D_
 Orçamento Vigente.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3272/autografos_no_100-cmnm-2021-referente_ao_projeto_de_lei_no_010-cmnm-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3272/autografos_no_100-cmnm-2021-referente_ao_projeto_de_lei_no_010-cmnm-2021.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da_x000D_
 Avenida Marechal Deodoro,_x000D_
 para Avenida Ana Lúcia_x000D_
 Dermani de Aguiar, no_x000D_
 Município de Nova Mamoré.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3273/autografos_no_101-cmnm-2021-referente_ao_projeto_de_lei_no_011-cmnm-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3273/autografos_no_101-cmnm-2021-referente_ao_projeto_de_lei_no_011-cmnm-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°_x000D_
 1.236, de 12 de abril de_x000D_
 2.017, a qual trata do auxílio_x000D_
 alimentação dos servidores_x000D_
 da Câmara Municipal de_x000D_
 Nova Mamoré.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3274/autografos_no_102-cmnm-2021-referente_ao_projeto_de_lei_no_012-cmnm-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3274/autografos_no_102-cmnm-2021-referente_ao_projeto_de_lei_no_012-cmnm-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°_x000D_
 1.262, de 24 de agosto de_x000D_
 2.017, a qual trata do auxílio_x000D_
 saúde dos servidores da_x000D_
 Câmara Municipal de Nova_x000D_
 Mamoré.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3275/autografos_no_103-cmnm-2021-referente_ao_projeto_de_lei_no_094-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3275/autografos_no_103-cmnm-2021-referente_ao_projeto_de_lei_no_094-gp-2021.pdf</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3276/autografos_no_104-cmnm-2021-referente_ao_projeto_de_lei_no_093-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3276/autografos_no_104-cmnm-2021-referente_ao_projeto_de_lei_no_093-gp-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da “Casa da_x000D_
 Cidadania de Nova Mamoré” em Porto_x000D_
 Velho capital do Estado de Rondônia,_x000D_
 destinado ao amparo e proteção dos_x000D_
 doentes do município de Nova Mamoré_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3277/autografos_no_105-cmnm-2021-referente_ao_projeto_de_lei_no_097-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3277/autografos_no_105-cmnm-2021-referente_ao_projeto_de_lei_no_097-gp-2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo à Lei n° 1.697-_x000D_
 GP/2021 que Autoriza o Poder_x000D_
 Executivo Municipal a Celebrar_x000D_
 Contrato Administrativo de Cessão de_x000D_
 Uso e Gozo de Área Urbana (terreno),_x000D_
 com a Loja Maçónica Abdom Jacob_x000D_
 Atalallah, no Município de Nova_x000D_
 Mamoré-RO.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3278/autografos_no_106-cmnm-2021-referente_ao_projeto_de_lei_no_096-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3278/autografos_no_106-cmnm-2021-referente_ao_projeto_de_lei_no_096-gp-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do_x000D_
 prédio público municipal do Centro de_x000D_
 Atenção Psicossocial - CAPS, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3283/autografos_no_107-cmnm-2021-referente_ao_projeto_de_lei_no_098-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3283/autografos_no_107-cmnm-2021-referente_ao_projeto_de_lei_no_098-gp-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação e_x000D_
  funcionamento do circo itinerante _x000D_
 no Município de nova Mamoré dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>DECRETO EXECUTIVO</t>
   </si>
   <si>
     <t>MARCÉLIO RODRIGUES UCHÔA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2430/decreto_no_5.957-gabinete_do_prefeito-referente_a_lei_no_1.669-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2430/decreto_no_5.957-gabinete_do_prefeito-referente_a_lei_no_1.669-gp-2021.pdf</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2506/decreto_no_6.023-gabinete_do_prefeito-referente_a_lei_no_1.670-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2506/decreto_no_6.023-gabinete_do_prefeito-referente_a_lei_no_1.670-gp-2021.pdf</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2507/decreto_no_6.024-gabinete_do_prefeito-referente_a_lei_no_1.671-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2507/decreto_no_6.024-gabinete_do_prefeito-referente_a_lei_no_1.671-gp-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Suplementar por Superavit Financeiro conforme_x000D_
 art. 43 § 1º inciso I da Lei 4.320/64, na Lei 1.657-_x000D_
 GP/2020 (Lei Orçamentaria Anual Exercício_x000D_
 2021) e dá outras providências.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2508/decreto_no_6.025-gabinete_do_prefeito-referente_a_lei_no_1.672-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2508/decreto_no_6.025-gabinete_do_prefeito-referente_a_lei_no_1.672-gp-2021.pdf</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2509/decreto_no_6.026-gabinete_do_prefeito-referente_a_lei_no_1.673-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2509/decreto_no_6.026-gabinete_do_prefeito-referente_a_lei_no_1.673-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Superávit Financeiro conforme art._x000D_
 43 § 1o inciso I da Lei 4.320/64, na Lei 1.657-_x000D_
 GP/2020 (Lei Orçamentaria Anual Exercício_x000D_
 2021) e dá outras providências. ”</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2581/decreto_6.092_sobre_itbi_rural.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2581/decreto_6.092_sobre_itbi_rural.pdf</t>
   </si>
   <si>
     <t>“Dispões sobre a regulamentação do_x000D_
 Art. 7o, 2§, II da Lei Municipal n° 1.309-_x000D_
 GP/2017, que trata da base de cálculo_x000D_
 para cobrança do Imposto sobre a_x000D_
 Transmissão Inter Vivos de Bens_x000D_
 Imóveis por Natureza ou Acessão Física_x000D_
 e de Direitos Reais sobre Imóvel - ITBI -_x000D_
 RURAL e dá outras providências”.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2582/decreto_no_6.081-gabinete_do_prefeito-referente_a_lei_no_1.675-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2582/decreto_no_6.081-gabinete_do_prefeito-referente_a_lei_no_1.675-gp-2021.pdf</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2583/decreto_no_6.082-gabinete_do_prefeito-referente_a_lei_no_1.676-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2583/decreto_no_6.082-gabinete_do_prefeito-referente_a_lei_no_1.676-gp-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional _x000D_
 especial por excesso de arrecadação _x000D_
 no orçamento vigente.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2584/decreto_no_6.086-gabinete_do_prefeito-referente_a_lei_no_1.677-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2584/decreto_no_6.086-gabinete_do_prefeito-referente_a_lei_no_1.677-gp-2021.pdf</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2585/decreto_no_6.087-gabinete_do_prefeito-referente_a_lei_no_1.678-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2585/decreto_no_6.087-gabinete_do_prefeito-referente_a_lei_no_1.678-gp-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito_x000D_
 adicional suplementar por_x000D_
 anulação no orçamento vigente.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2595/decreto_no_6.111-gabinete_do_prefeito-referente_a_lei_no_1.679-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2595/decreto_no_6.111-gabinete_do_prefeito-referente_a_lei_no_1.679-gp-2021.pdf</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2596/decreto_no_6.112-gabinete_do_prefeito-referente_a_lei_no_1.680-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2596/decreto_no_6.112-gabinete_do_prefeito-referente_a_lei_no_1.680-gp-2021.pdf</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2602/decreto_no_6.028-gabinete_do_prefeito-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2602/decreto_no_6.028-gabinete_do_prefeito-2021.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE PONTO FACULTATIVO O DIA _x000D_
 15 DE FEVEREIRO DE 2021, AOS ÓRGÃOS_x000D_
  PÚBLICOS DO MUNICÍPIO DE NOVA MAMORÉ- RO”.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2603/decreto_no__5.989-gabinete_do_prefeito_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2603/decreto_no__5.989-gabinete_do_prefeito_2021.pdf</t>
   </si>
   <si>
     <t>“DECRETA LUTO OFICIAL NO MUNICÍPIO _x000D_
 DE NOVA MAMORÉ-RO, POR 03 (TRÊS) _x000D_
 DIAS, EM MEMÓRIA DAS 27 (VINTE E SETE) _x000D_
 VÍTIMAS OFICIAIS DA COVID-19”.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2604/decreto_no__6.119-gabinete_do_prefeito_2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2604/decreto_no__6.119-gabinete_do_prefeito_2021-.pdf</t>
   </si>
   <si>
     <t>“Fixa o Calendário de Pagamento dos Servidores Públicos_x000D_
  do Poder Executivo Municipal de Nova Mamoré- RO,_x000D_
  para o exercício de 2021, e dá outras providências”.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2605/decreto_no__6.117-gabinete_do_prefeito_2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2605/decreto_no__6.117-gabinete_do_prefeito_2021-.pdf</t>
   </si>
   <si>
     <t>“Institui Nova Logomarca da Prefeitura do _x000D_
 Município de Nova Mamoré-RO para_x000D_
 Utilização na Publicidade de Cunho_x000D_
 Institucional”.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2739/decreto_no__6.169-gabinete_do_prefeito_2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2739/decreto_no__6.169-gabinete_do_prefeito_2021-.pdf</t>
   </si>
   <si>
     <t>PRORROGA O DECRETO 6.134-GP/2021 _x000D_
 ESTABELECE SOBRE O SISTEMA DE _x000D_
 DISTANCIAMENTO SOCIAL RESTRITIVO _x000D_
 PARA FINS DE PREVENÇÃO E DE _x000D_
 ENFRENTAMENTO À EPIDEMIA DA _x000D_
 COVID-19 NO MUNICÍPIO DE _x000D_
 NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2740/decreto_no__6.177-gabinete_do_prefeito_2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2740/decreto_no__6.177-gabinete_do_prefeito_2021-.pdf</t>
   </si>
   <si>
     <t>“ALTERA, ACRESCE E REVOGA DISPOSITIVOS _x000D_
 DO DECRETO N. 6.169/2021 DE 16 DE ABRIL _x000D_
 DE 2021 ESTABELECE SOBRE O SISTEMA DE _x000D_
 DISTANCIAMNETO SOCIAL RESTRITIVO PARA _x000D_
 FINS DE PREVENÇÃO E DE ENFRENTAMENTO _x000D_
 À EPIDEMIA DA COVID-19 NO MUNICÍPIO DE _x000D_
 NOVA MAMORÉ”.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2673/decreto_no_6.178-gabinete_do_prefeito-referente_a_lei_no_1.683-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2673/decreto_no_6.178-gabinete_do_prefeito-referente_a_lei_no_1.683-gp-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza abertura de crédito_x000D_
 adicional especial por_x000D_
 excesso de arrecadação no_x000D_
 orçamento vigente".</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2674/decreto_no_6.179-gabinete_do_prefeito-referente_a_lei_no_1.684-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2674/decreto_no_6.179-gabinete_do_prefeito-referente_a_lei_no_1.684-gp-2021.pdf</t>
   </si>
   <si>
     <t>"Movimenta créditos orçamentários do_x000D_
 orçamento anual do município de Nova_x000D_
 Mamoré por transferência de recursos".</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2685/decreto_no_6.184-gabinete_do_prefeito-referente_a_lei_no_1.686-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2685/decreto_no_6.184-gabinete_do_prefeito-referente_a_lei_no_1.686-gp-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito_x000D_
 adicional suplementar por superávit_x000D_
 financeiro conforme art. 43 § 1º_x000D_
 inciso I da lei 4.320/64, na lei 1.657-GP/2020_x000D_
 (lei orçamentária anual exercício 2021)_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2705/decreto_no__6.198-gabinete_do_prefeito_2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2705/decreto_no__6.198-gabinete_do_prefeito_2021-.pdf</t>
   </si>
   <si>
     <t>ESTABELECE SOBRE O SISTEMA DE_x000D_
  DISTANCIAMENTO SOCIAL RESTRITIVO _x000D_
 PARA FINS DE PREVENÇÃO E DE _x000D_
 ENFRENTAMENTO À EPIDEMIA _x000D_
 DA COVID-19 NO MUNICÍPIO DE _x000D_
 NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2712/decreto_no_6.200-gabinete_do_prefeito-referente_a_lei_no_1.687-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2712/decreto_no_6.200-gabinete_do_prefeito-referente_a_lei_no_1.687-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por anulação no_x000D_
 Orçamento Vigente’’</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2751/decreto_no_6.213-gabinete_do_prefeito-referente_a_lei_no_1.689-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2751/decreto_no_6.213-gabinete_do_prefeito-referente_a_lei_no_1.689-gp-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito_x000D_
 adicional especial por_x000D_
 excesso de arrecadação_x000D_
 no orçamento vigente.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2752/decreto_no_6.214-gabinete_do_prefeito-referente_a_lei_no_1.690-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2752/decreto_no_6.214-gabinete_do_prefeito-referente_a_lei_no_1.690-gp-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito_x000D_
 adicional suplementar por_x000D_
 anulação no orçamento_x000D_
 vigente.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2773/decreto_no_6.233-gabinete_do_prefeito-referente_a_lei_no_1.691-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2773/decreto_no_6.233-gabinete_do_prefeito-referente_a_lei_no_1.691-gp-2021.pdf</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2777/decreto_no_6.238-gabinete_do_prefeito-referente_a_prorrogacao_do_decreto_no_6.198-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2777/decreto_no_6.238-gabinete_do_prefeito-referente_a_prorrogacao_do_decreto_no_6.198-gp-2021.pdf</t>
   </si>
   <si>
     <t>PRORROGA OS DISPOSITIVOS DO DECRETO _x000D_
 Nº 6.198/2021 DE 04 DE MAIO DE 2021 _x000D_
 ESTABELECE SOBRE O SISTEMA DE _x000D_
 DISTANCIAMENTO SOCIAL RESTRITIVO _x000D_
 PARA FINS DE PREVENÇÃO E DE _x000D_
 ENFRENTAMENTO À EPIDEMIA DA _x000D_
 COVID-19 NO MUNICÍPIO DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2795/decreto_no_6.246-gabinete_do_prefeito-referente_a_regularizacao_fundiaria_no_municipio_de_nova_mamore-ro.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2795/decreto_no_6.246-gabinete_do_prefeito-referente_a_regularizacao_fundiaria_no_municipio_de_nova_mamore-ro.pdf</t>
   </si>
   <si>
     <t>“CRIA E REGULAMENTA O NÚCLEO _x000D_
 MUNICIPAL DE REGULARIZAÇÃO _x000D_
 FUNDIÁRIA NO MUNICÍPIO DE _x000D_
 NOVA MAMORÉ/RO E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2796/decreto_no_6.248-gabinete_do_prefeito-referente_a_lei_no_1.692-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2796/decreto_no_6.248-gabinete_do_prefeito-referente_a_lei_no_1.692-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Movimenta créditos orçamentários do _x000D_
 orçamento anual do município de _x000D_
 Nova Mamoré por remanejamento_x000D_
 de recursos”.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2797/decreto_no_6.249-gabinete_do_prefeito-referente_a_lei_no_1.693-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2797/decreto_no_6.249-gabinete_do_prefeito-referente_a_lei_no_1.693-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de _x000D_
 crédito adicional especial _x000D_
 por excesso de arrecadação _x000D_
 no orçamento vigente”.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2807/decreto_no_6.262-gabinete_do_prefeito-referente_a_lei_no_1.694-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2807/decreto_no_6.262-gabinete_do_prefeito-referente_a_lei_no_1.694-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
  Adicional Suplementar por _x000D_
 anulação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2827/decreto_no_6.264-gabinete_do_prefeito-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2827/decreto_no_6.264-gabinete_do_prefeito-2021.pdf</t>
   </si>
   <si>
     <t>ESTABELECE SOBRE O RETORNO AO_x000D_
 TRABALHO DOS SERVIDORES ENQUADRADOS_x000D_
 NO GRUPO DE RISCO PARA FINS DE _x000D_
 PREVENÇÃO E DE ENFRENTAMENTO À _x000D_
 EPIDEMIA DA COVID-19 NO MUNICÍPIO DE _x000D_
 NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2830/decreto_no_6.276-gabinete_do_prefeito-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2830/decreto_no_6.276-gabinete_do_prefeito-2021.pdf</t>
   </si>
   <si>
     <t>PRORROGA O DISPOSITIVOS DO_x000D_
 DECRETO Nº 6.244/2021 DE 02 DE JUNHO DE 2021_x000D_
 ESTABELECE SOBRE O SISTEMA DE  DISTANCIAMENTO_x000D_
 SOCIAL RESTRITIVO PARA FINS DE PREVENÇÃO E DE _x000D_
 ENFRENTAMENTO À EPIDEMIA DA COVID-19 NO _x000D_
 MUNICÍPIO DE NOVA MAMORÉ-RO.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2871/decreto_no_6.285-gabinete_do_prefeito-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2871/decreto_no_6.285-gabinete_do_prefeito-2021.pdf</t>
   </si>
   <si>
     <t>“Prorroga dispositivos do Decreto n° 6.276/2021 _x000D_
 de 11 de junho de 2021 que Estabelece sobre _x000D_
 Sistema de Distanciamento Social Restritivo _x000D_
 para fins de Prevenção e de Enfrentamento à _x000D_
 Pandemia da Covid-19 no Município de Nova Mamoré-RO”.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2914/decreto_no_6.311-gabinete_do_prefeito-referente_a_lei_no_1.704-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2914/decreto_no_6.311-gabinete_do_prefeito-referente_a_lei_no_1.704-gp-2021.pdf</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2915/decreto_no_6.312-gabinete_do_prefeito-referente_a_lei_no_1.705-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2915/decreto_no_6.312-gabinete_do_prefeito-referente_a_lei_no_1.705-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários do_x000D_
 Orçamento Anual do Município de Nova_x000D_
 Mamoré por Transferência de Recursos’’.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2916/decreto_no_6.313-gabinete_do_prefeito-referente_a_lei_no_1.706-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2916/decreto_no_6.313-gabinete_do_prefeito-referente_a_lei_no_1.706-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por anulação no Orçamento_x000D_
 Vigente”.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2917/decreto_no_6.314-gabinete_do_prefeito-referente_a_lei_no_1.707-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2917/decreto_no_6.314-gabinete_do_prefeito-referente_a_lei_no_1.707-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
 Especial por excesso de arrecadação_x000D_
 no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2918/decreto_no_6.315-gabinete_do_prefeito-referente_a_lei_no_1.708-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2918/decreto_no_6.315-gabinete_do_prefeito-referente_a_lei_no_1.708-gp-2021.pdf</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2920/decreto_no_6.316-gabinete_do_prefeito-referente_a_lei_no_1.709-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2920/decreto_no_6.316-gabinete_do_prefeito-referente_a_lei_no_1.709-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de_x000D_
 Crédito Adicional Especial_x000D_
 por excesso de arrecadação_x000D_
 no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2925/decreto_no_6.323-gabinete_do_prefeito-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2925/decreto_no_6.323-gabinete_do_prefeito-2021.pdf</t>
   </si>
   <si>
     <t>PRORROGA E ACRESCENTA O DISPOSITIVOS DO_x000D_
  DECRETO N. 6.285/2021 DE 23 DE JUNHO DE _x000D_
 2021 ESTABELECE SOBRE O SISTEMA DE _x000D_
 DISTANCIAMENTO SOCIAL RESTRITIVO PARA _x000D_
 FINS DE PREVENÇÃO E DE ENFRENTAMENTO À _x000D_
 EPIDEMIA DA COVID-19 NO MUNICÍPIO DE_x000D_
  NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2926/decreto_no_6.318-gabinete_do_prefeito-referente_a_lei_no_1.703-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2926/decreto_no_6.318-gabinete_do_prefeito-referente_a_lei_no_1.703-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de_x000D_
 Crédito Adicional Especial _x000D_
 por excesso de arrecadação no_x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2927/decreto_no_6.324-gabinete_do_prefeito-referente_a_lei_no_1.713-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2927/decreto_no_6.324-gabinete_do_prefeito-referente_a_lei_no_1.713-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de_x000D_
 Crédito Adicional _x000D_
 Especial por excesso_x000D_
  de arrecadação no _x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2928/decreto_no_6.325-gabinete_do_prefeito-referente_a_lei_no_1.712-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2928/decreto_no_6.325-gabinete_do_prefeito-referente_a_lei_no_1.712-gp-2021.pdf</t>
   </si>
   <si>
     <t>‘‘Autoriza Abertura de Crédito _x000D_
 Adicional Especial por excesso _x000D_
 de arrecadação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2953/decreto_no_6.328-gabinete_do_prefeito-referente_a_lei_no_1.714-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2953/decreto_no_6.328-gabinete_do_prefeito-referente_a_lei_no_1.714-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por_x000D_
 anulação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2954/decreto_no_6.329-gabinete_do_prefeito-referente_a_lei_no_1.715-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2954/decreto_no_6.329-gabinete_do_prefeito-referente_a_lei_no_1.715-gp-2021.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do_x000D_
 Orçamento Anual do Município de_x000D_
 Nova Mamoré por Transferência de Recursos”.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2955/decreto_no_6.330-gabinete_do_prefeito-referente_a_lei_no_1.716-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2955/decreto_no_6.330-gabinete_do_prefeito-referente_a_lei_no_1.716-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por_x000D_
 anulação no Orçamento Vigente’’.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2956/decreto_no_6.331-gabinete_do_prefeito-referente_a_lei_no_1.717-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2956/decreto_no_6.331-gabinete_do_prefeito-referente_a_lei_no_1.717-gp-2021.pdf</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2957/decreto_no_6.332-gabinete_do_prefeito-referente_a_lei_no_1.718-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2957/decreto_no_6.332-gabinete_do_prefeito-referente_a_lei_no_1.718-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por_x000D_
 Excesso de arrecadação no_x000D_
 Orçamento Vigente".</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2958/decreto_no_6.337-gabinete_do_prefeito-referente_a_lei_no_1.720-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2958/decreto_no_6.337-gabinete_do_prefeito-referente_a_lei_no_1.720-gp-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito _x000D_
 Adicional Especial por excesso_x000D_
  de arrecadação no _x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2959/decreto_no_6.338-gabinete_do_prefeito-referente_a_lei_no_1.719-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2959/decreto_no_6.338-gabinete_do_prefeito-referente_a_lei_no_1.719-gp-2021.pdf</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2960/decreto_no_6.342-gabinete_do_prefeito-referente_a_lei_no_1.721-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2960/decreto_no_6.342-gabinete_do_prefeito-referente_a_lei_no_1.721-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários do _x000D_
 Orçamento Anual do Município de Nova _x000D_
 Mamoré por Transferência de Recursos”.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
  Adicional Suplementar por _x000D_
 Excesso de arrecadação no _x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2974/decreto_no_6.344-gabinete_do_prefeito-referente_a_lei_no_1.723-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2974/decreto_no_6.344-gabinete_do_prefeito-referente_a_lei_no_1.723-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
  Adicional Especial por _x000D_
 excesso de arrecadação no _x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2975/decreto_no_6.345-gabinete_do_prefeito-referente_a_lei_no_1.725-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2975/decreto_no_6.345-gabinete_do_prefeito-referente_a_lei_no_1.725-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
  Adicional Especial por excesso _x000D_
 de arrecadação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2976/decreto_no_6.346-gabinete_do_prefeito-referente_a_lei_no_1.726-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2976/decreto_no_6.346-gabinete_do_prefeito-referente_a_lei_no_1.726-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito _x000D_
 Adicional Especial por excesso _x000D_
 de arrecadação no Orçamento Vigente”</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2977/decreto_no_6.347-gabinete_do_prefeito-referente_a_lei_no_1.727-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2977/decreto_no_6.347-gabinete_do_prefeito-referente_a_lei_no_1.727-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Especial por excesso de arrecadação no _x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2978/decreto_no_6.348-gabinete_do_prefeito-referente_a_lei_no_1.728-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2978/decreto_no_6.348-gabinete_do_prefeito-referente_a_lei_no_1.728-gp-2021.pdf</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2979/decreto_no_6.349-gabinete_do_prefeito-referente_a_lei_no_1.729-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2979/decreto_no_6.349-gabinete_do_prefeito-referente_a_lei_no_1.729-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Especial por excesso de arrecadação no _x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2980/decreto_no_6.350-gabinete_do_prefeito-referente_a_lei_no_1.730-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2980/decreto_no_6.350-gabinete_do_prefeito-referente_a_lei_no_1.730-gp-2021.pdf</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3011/decreto_no_6.364-gabinete_do_prefeito-referente_a_lei_no_1.733-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3011/decreto_no_6.364-gabinete_do_prefeito-referente_a_lei_no_1.733-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários_x000D_
  do Orçamento Anual do Município de _x000D_
 Nova Mamoré por Transferência de _x000D_
 Recursos. ”</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3012/decreto_no_6.365-gabinete_do_prefeito-referente_a_lei_no_1.734-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3012/decreto_no_6.365-gabinete_do_prefeito-referente_a_lei_no_1.734-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por_x000D_
  anulação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3013/decreto_no_6.366-gabinete_do_prefeito-referente_a_lei_no_1.735-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3013/decreto_no_6.366-gabinete_do_prefeito-referente_a_lei_no_1.735-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários_x000D_
  do Orçamento Anual do Município de_x000D_
  Nova Mamoré por Transferência de _x000D_
 Recursos”.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3019/decreto_no_6.374-gabinete_do_prefeito-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3019/decreto_no_6.374-gabinete_do_prefeito-2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o dever de vacinação_x000D_
  contra a COVID-19 dos servidores _x000D_
 públicos no âmbito do Município de_x000D_
 Nova Mamoré-RO, incluindo _x000D_
 autarquias e dá outras providências”</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3036/decreto_no_6.384-gabinete_do_prefeito-referente_a_lei_no_1.737-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3036/decreto_no_6.384-gabinete_do_prefeito-referente_a_lei_no_1.737-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Especial por excesso de arrecadação no _x000D_
 Orçamento Vigente. ”</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3037/decreto_no_6.385-gabinete_do_prefeito-referente_a_lei_no_1.738-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3037/decreto_no_6.385-gabinete_do_prefeito-referente_a_lei_no_1.738-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
  Adicional Especial por excesso_x000D_
  de arrecadação no Orçamento_x000D_
  Vigente. ”</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3038/decreto_no_6.386-gabinete_do_prefeito-referente_a_lei_no_1.736-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3038/decreto_no_6.386-gabinete_do_prefeito-referente_a_lei_no_1.736-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Especial por excesso de arrecadação no_x000D_
  Orçamento Vigente. ”</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3039/decreto_no_6.369-gabinete_do_prefeito-2021-plano_de_retomada_das_atividades_escolares_presenciais_-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3039/decreto_no_6.369-gabinete_do_prefeito-2021-plano_de_retomada_das_atividades_escolares_presenciais_-2021.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A _x000D_
 HOMOLOGAÇÃO DO_x000D_
  PLANO DE RETOMADA _x000D_
 DAS ATIVIDADES _x000D_
 ESCOLARES PRESENCIAS - _x000D_
 2021, NO MUNICÍPIO DE NOVA_x000D_
 MAMORÉ - RO".</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3049/decreto_no_6.391-gabinete_do_prefeito-referente_a_lei_no_1.739-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3049/decreto_no_6.391-gabinete_do_prefeito-referente_a_lei_no_1.739-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
  Adicional Suplementar por_x000D_
  anulação no Orçamento Vigente.”</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3063/decreto_no_6.406-gabinete_do_prefeito-referente_a_lei_no_1.740-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3063/decreto_no_6.406-gabinete_do_prefeito-referente_a_lei_no_1.740-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários do _x000D_
 Orçamento Anual do Município de Nova _x000D_
 Mamoré por Transferência de Recursos. ”</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3078/decreto_no_6.392-gabinete_do_prefeito-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3078/decreto_no_6.392-gabinete_do_prefeito-2021.pdf</t>
   </si>
   <si>
     <t>PRORROGA E ACRESCENTA O DISPOSITIVOS_x000D_
 DO DECRETO N. 6.323/2021 DE 23 DE JUNHO DE_x000D_
  2021 ESTABELECE SOBRE O SISTEMA DE_x000D_
 DISTANCIAMENTO SOCIAL RESTRITIVO PARA FINS _x000D_
 DE PREVENÇÃO E DE ENFRENTAMENTO À EPIDEMIA_x000D_
  DA COVID-19 NO MUNICÍPIO DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3064/decreto_no_6.407-gabinete_do_prefeito-referente_a_lei_no_1.741-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3064/decreto_no_6.407-gabinete_do_prefeito-referente_a_lei_no_1.741-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por anulação no Orçamento _x000D_
 Vigente. ”</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3079/decreto_no_6.413-gabinete_do_prefeito-referente_a_lei_no_1.743-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3079/decreto_no_6.413-gabinete_do_prefeito-referente_a_lei_no_1.743-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por anulação_x000D_
  no Orçamento Vigente. ”</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3091/decreto_no_6.419-gp-2021-referente_a_lei_no_1.745.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3091/decreto_no_6.419-gp-2021-referente_a_lei_no_1.745.pdf</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3092/decreto_no_6.420-referente_a_lei_no_1.744.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3092/decreto_no_6.420-referente_a_lei_no_1.744.pdf</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3093/decreto_no_6.421-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3093/decreto_no_6.421-gp-2021.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O SISTEMA _x000D_
 VIÁRIO DO MUNICÍPIO DE NOVA_x000D_
  MAMORÉ-RO E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3094/decreto_de_no_6.424-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3094/decreto_de_no_6.424-gp-2021.pdf</t>
   </si>
   <si>
     <t>PRORROGA E ACRESCENTA O DISPOSITIVOS_x000D_
 DO DECRETO N. 6.410/2021 DE 09 DE SETEMBRO_x000D_
  DE 2021 ESTABELECE SOBRE O SISTEMA DE _x000D_
 DISTANCIAMENTO SOCIAL RESTRITIVO PARA FINS_x000D_
  DE PREVENÇÃO E DE ENFRENTAMENTO À EPIDEMIA _x000D_
 DA COVID-19 NO MUNICÍPIO DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3095/decreto_de_no_6.425-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3095/decreto_de_no_6.425-gp-2021.pdf</t>
   </si>
   <si>
     <t>REVOGAR E ALTERAR O DISPOSITIVOS DO_x000D_
  DECRETO N. 6.424/2021 DE 30 DE SETEMBRO_x000D_
  DE 2021 ESTABELECE SOBRE O SISTEMA DE _x000D_
 DISTANCIAMENTO SOCIAL RESTRITIVO PARA_x000D_
  FINS DE PREVENÇÃO E DE ENFRENTAMENTO _x000D_
 À EPIDEMIA DA COVID-19 NO MUNICÍPIO DE_x000D_
  NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3100/decreto_no_6.434-gp-2021-referente_sobre_o_retorno_das_aulas.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3100/decreto_no_6.434-gp-2021-referente_sobre_o_retorno_das_aulas.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O RETORNO_x000D_
  DAS AULAS PRESENCIAIS _x000D_
 NAS ESCOLAS MUNICIPAIS _x000D_
 DO MUNICÍPIO DE NOVA _x000D_
 MAMORÉ-RO, NO ANO_x000D_
 LETIVO DE 2021”.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3129/decreto_no_6.442-gp-2021-referente_a_lei_no_1.746-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3129/decreto_no_6.442-gp-2021-referente_a_lei_no_1.746-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
  Especial por Excesso de Arrecadação no_x000D_
  Orçamento Vigente. ”</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3130/decreto_no_6.443-gp-2021-referente_a_lei_no_1.747-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3130/decreto_no_6.443-gp-2021-referente_a_lei_no_1.747-gp-2021.pdf</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3131/decreto_no_6.444-gp-2021-referente_a_lei_no_1.748-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3131/decreto_no_6.444-gp-2021-referente_a_lei_no_1.748-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários do _x000D_
 Orçamento Anual do Município de Nova_x000D_
  Mamoré por Transferência de Recursos. ”</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3139/decreto_no_6.446-gp-2021-referente_ao_regime_de_previdencia_complementar.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3139/decreto_no_6.446-gp-2021-referente_ao_regime_de_previdencia_complementar.pdf</t>
   </si>
   <si>
     <t>“Cria e Nomeia a Comissão para_x000D_
 Implementação do RPC (Regime de _x000D_
 Previdência Complementar) dos _x000D_
 Servidores Públicos do Município de _x000D_
 Nova Mamoré-RO, em atendimento ao_x000D_
  Art. 9º, § 6º da Emenda Constitucional _x000D_
 n° 103/2019.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3140/decreto_no_6.450-gp-2021-referente_ao_ponto_facultativo_do_servidor_publico.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3140/decreto_no_6.450-gp-2021-referente_ao_ponto_facultativo_do_servidor_publico.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE PONTO FACULTATIVO_x000D_
  O DIA 01 DE NOVEMBRO DE 2021, _x000D_
 AOS ÓRGÃOS PÚBLICO MUNICIPAIS_x000D_
  EM COMEMORAÇÃO AO DIA DO _x000D_
 SERVIDOR PÚBLICO DO MUNICÍPIO _x000D_
 DE NOVA MAMORÉ-RO”.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3141/decreto_no_6.451-gp-2021-referente_a_lei_no_1.749-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3141/decreto_no_6.451-gp-2021-referente_a_lei_no_1.749-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por excesso de arrecadação _x000D_
  no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3191/decreto_no_6.481-gp-2021-referente_a_lei_no_1.758-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3191/decreto_no_6.481-gp-2021-referente_a_lei_no_1.758-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Especial por excesso de arrecadação no_x000D_
  Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3217/decreto_no_6.508-gp-2021-referente_a_lei_no_1.761-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3217/decreto_no_6.508-gp-2021-referente_a_lei_no_1.761-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Especial por excesso de arrecadação _x000D_
 no Orçamento Vigente. ”</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3218/decreto_no_6.509-gp-2021-referente_a_lei_no_1.762-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3218/decreto_no_6.509-gp-2021-referente_a_lei_no_1.762-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por Excesso de arrecadação_x000D_
  no Orçamento Vigente.”</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3219/decreto_no_6.510-gp-2021-referente_a_lei_no_1.763-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3219/decreto_no_6.510-gp-2021-referente_a_lei_no_1.763-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar Por Excesso de Arrecadação _x000D_
 no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3229/decreto_no_6.527-gp-2021-referente_a_abertura_de_credito_para_o_poder_legislativo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3229/decreto_no_6.527-gp-2021-referente_a_abertura_de_credito_para_o_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
  Adicional Suplementar por_x000D_
  anulação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3245/decreto_no_6.535-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3245/decreto_no_6.535-gp-2021-.pdf</t>
   </si>
   <si>
     <t>“ALTERA O DECRETO N° 6.421 QUE _x000D_
 DISPÕE SOBRE O SISTEMA VIÁRIO _x000D_
 DO MUNICÍPIO DE NOVA MAMORÉ-_x000D_
  RO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3252/decreto_no_6.540-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3252/decreto_no_6.540-gp-2021-.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Recesso Funcional_x000D_
 para a Comemoração das Festas de_x000D_
 Natal e Final do Ano de 2021 no_x000D_
 âmbito da Prefeitura do Município de_x000D_
 Nova Mamoré/RO e dá outras_x000D_
 providências” .</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3258/decreto_no_6.545-gp-2021-referente_a_lei_no_1.766-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3258/decreto_no_6.545-gp-2021-referente_a_lei_no_1.766-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por anulação no Orçamento_x000D_
 Vigente.”</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3259/decreto_no_6.549-gp-2021-referente_a_lei_no_1.767-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3259/decreto_no_6.549-gp-2021-referente_a_lei_no_1.767-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar Por Excesso de Arrecadação no_x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3280/decreto_no_6.557-gp-2021-referente_a_lei_no_1.767-gp-2021-referente_a_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3280/decreto_no_6.557-gp-2021-referente_a_lei_no_1.767-gp-2021-referente_a_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3281/decreto_no_6.560-gp-2021-referente_a_lei_no_1.767-gp-2021-referente_a_abertura_de_credito_adicional_suplementar_por_anulacao.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3281/decreto_no_6.560-gp-2021-referente_a_lei_no_1.767-gp-2021-referente_a_abertura_de_credito_adicional_suplementar_por_anulacao.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por Anulação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3287/decreto_no_6.562-gp-2021-referente_a_concessao_de_abono.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3287/decreto_no_6.562-gp-2021-referente_a_concessao_de_abono.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Regulamentação da Lei_x000D_
  Municipal n° 1.764-GP/2021 que trata da_x000D_
  Concessão de Abono-Valorização dos_x000D_
  Profissionais da Educação da Rede Municipal _x000D_
 de Ensino, como Medida Excepcional e _x000D_
 Transitória destinada a promover o _x000D_
 cumprimento do disposto no artigo 212-A, _x000D_
 inciso XI, da Constituição Federal, no Município_x000D_
  de Nova Mamoré- RO e dá outras providências”.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2510/decreto_legislativo_no_001-cmnm-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2510/decreto_legislativo_no_001-cmnm-2021.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PONTO FACULTATIVO_x000D_
  NOS DIAS 15, 16, 17 DE FEVEREIRO _x000D_
 DE 2021, NO ÂMBITO DA CÂMARA _x000D_
 DE VEREADORES DO MUNICÍPIO DE _x000D_
 NOVA MAMORÉ-RO.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2990/decreto_legislativo_no_002-cmnm-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2990/decreto_legislativo_no_002-cmnm-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de _x000D_
 "Concessão de Título Honorífico” _x000D_
 ao Ilustríssimo Senhor José, _x000D_
 Brasileiro Uchôa.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2991/decreto_legislativo_no_003-cmnm-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2991/decreto_legislativo_no_003-cmnm-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de _x000D_
 “Concessão de Título Honorífico” _x000D_
 ao Ilustríssimo Senhor Vicente _x000D_
 Paulo Batista Rodrigues.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/2992/decreto_legislativo_no_004-cmnm-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/2992/decreto_legislativo_no_004-cmnm-2021.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PONTO_x000D_
 FACULTATIVO NOS DIAS 23, 26, 27 _x000D_
 DE JULHO DE 2021, NO ÂMBITO DA_x000D_
  CÂMARA DE VEREADORES DO _x000D_
 MUNICÍPIO DE NOVA MAMORÉ-RO.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3132/decreto_legislativo_no_005-cmnm-2021-titulo_honorifico_silvia_cristina_amancio_chagas.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3132/decreto_legislativo_no_005-cmnm-2021-titulo_honorifico_silvia_cristina_amancio_chagas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de _x000D_
 “Concessão de Título Honorífico” _x000D_
 à Ilustríssima Senhora Silvia Cristina_x000D_
  Amancio Chagas.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3133/decreto_legislativo_no_006-cmnm-2021-titulo_honorifico_wellison_nunes_da_silva.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3133/decreto_legislativo_no_006-cmnm-2021-titulo_honorifico_wellison_nunes_da_silva.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de_x000D_
 “Concessão de Título Honorífico” _x000D_
 ao Ilustríssimo Senhor Welison _x000D_
 Nunes da Silva.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3134/decreto_legislativo_no_007-cmnm-2021-titulo_honorifico_claudionor_lemes_da_rocha.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3134/decreto_legislativo_no_007-cmnm-2021-titulo_honorifico_claudionor_lemes_da_rocha.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de_x000D_
  “Concessão de Título Honorífico”_x000D_
  ao Ilustríssimo Senhor Claudionor_x000D_
  Lemes da Rocha.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3135/decreto_legislativo_no_008-cmnm-2021-titulo_honorifico_acir_marcos_gurgacz.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3135/decreto_legislativo_no_008-cmnm-2021-titulo_honorifico_acir_marcos_gurgacz.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de_x000D_
  “Concessão de Título Honorífico”_x000D_
  ao Ilustríssimo Senhor Acir Marcos Gurgacz.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3142/decreto_legislativo_no_009-cmnm-2021-ponto_facultativo_do_servidor_publico.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3142/decreto_legislativo_no_009-cmnm-2021-ponto_facultativo_do_servidor_publico.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PONTO_x000D_
 FACULTATIVO NO DIA 01_x000D_
 DE NOVEMBRO DE 2021, _x000D_
 NO ÂMBITO DA CÂMARA _x000D_
 DE VEREADORES DO _x000D_
 MUNICÍPIO DE NOVA _x000D_
 MAMORÉ-RO.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3221/decreto_legislativo_no_010-cmnm-2021-estabelece_o_recessso_diante_do_periodo_natalino_e_ano_novo_dos_dias_23_de_dezembro_de_2021_a_04_de_janeiro_de_2022_no_ambito_da_camara_..pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3221/decreto_legislativo_no_010-cmnm-2021-estabelece_o_recessso_diante_do_periodo_natalino_e_ano_novo_dos_dias_23_de_dezembro_de_2021_a_04_de_janeiro_de_2022_no_ambito_da_camara_..pdf</t>
   </si>
   <si>
     <t>ESTABELECE O RECESSSO_x000D_
  DIANTE DO PERÍODO NATALINO _x000D_
 E ANO NOVO DOS DIAS 23 DE _x000D_
 DEZEMBRO DE 2021 A 04 DE JANEIRO_x000D_
 DE 2022, NO ÂMBITO DA CÂMARA DE_x000D_
  VEREADORES DO MUNICÍPIO DE NOVA _x000D_
 MAMORÉ-RO.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3257/decreto_legislativo_no_011-cmnm-2021-sobre_a_aprovacao_das_contas_de_governo_do_municipio_de_nova_mamore-exercicio_2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3257/decreto_legislativo_no_011-cmnm-2021-sobre_a_aprovacao_das_contas_de_governo_do_municipio_de_nova_mamore-exercicio_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO_x000D_
 DAS CONTAS DE GOVERNO DO_x000D_
 MUNICÍPIO DE NOVA_x000D_
 MAMORÉ/RO, RELATIVAS AO_x000D_
 EXERCÍCIO DE 2019, DE_x000D_
 RESPONSABILIDADE DO_x000D_
 SENHOR CLAUDIONOR LEME_x000D_
 DA ROCHA, EX-PREFEITO_x000D_
 MUNICIPAL.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO</t>
   </si>
   <si>
     <t>ABÍLIO BAIANO, ANDRÉ DO SINDICATO, JAIR DA 29, Mesa Diretora, ABNEIR DA FARMÁCIA, CÉLIO BRITO, CLAUDIOMIR RODRIGUES, FÁBIO CARCARÁ, GIRIPOCA, JOSÉ CARLOS ELETRICISTA, MARQUINHO DA 28, Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3404/edital_de_convocacao-_audiencia_publica-energisa.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3404/edital_de_convocacao-_audiencia_publica-energisa.pdf</t>
   </si>
   <si>
     <t>Edital de Convocação para Audiência Pública_x000D_
 _x000D_
 OBJETO: tratar das problemáticas envolvendo a energiza no município de Nova Mamoré/RO</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>EMDA</t>
   </si>
   <si>
     <t>EMENDA ADITIVA</t>
   </si>
   <si>
     <t>ABNEIR DA FARMÁCIA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2540/emenda_aditiva_no_001-2021-referente_ao_projeto_de_lei_no_006-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2540/emenda_aditiva_no_001-2021-referente_ao_projeto_de_lei_no_006-gp-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 001/2021_x000D_
 _x000D_
  Projeto de Lei N° 006-GP/2021 “AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS”_x000D_
 _x000D_
 Fica incluído no art. 5º do projeto de lei nº 006-GP/2021, o parágrafo único._x000D_
 Parágrafo único.  Para efeitos de pagamento fica o município autorizado a parcelar o valor financiado em 10 (dez) anos.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>CÉLIO BRITO, CPCJFEFFO - C.P de Constituição, Just., Finan., Econ., e Fisc. Fina. e O, JAIR DA 29, Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2835/emenda_aditiva_no_001-2021-referente_ao_projeto_de_lei_no_029-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2835/emenda_aditiva_no_001-2021-referente_ao_projeto_de_lei_no_029-gp-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA N° 001 ADITIVA AO PROJETO DE LEI N° 029-GP/2021_x000D_
 _x000D_
 Acrescenta-se ao art. 2o do Projeto de Lei n° 029-GP/2021, os parágrafos § 1º e § 2º, com a seguintes redações:_x000D_
 Art. 2º. [...]:_x000D_
 _x000D_
 § 1º. Os recursos provenientes da presente Lei deverão ser utilizados primeiramente para o pagamento de contas de energia elétrica, água, telefone e internet, sendo o restante em despesas gerais._x000D_
 _x000D_
 § 2º. Os documentos relativos à prestação de contas também serão encaminhados para a Câmara Municipal de Nova Mamoré.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3239/emenda_aditiva_no_003-2021-_referente_ao_projeto_de_resolucao_no_003-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3239/emenda_aditiva_no_003-2021-_referente_ao_projeto_de_resolucao_no_003-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 003 ADITIVA AO PROJETO DE RESOLUÇÃO Nº 003/2021_x000D_
 _x000D_
 	Acrescenta-se ao art. 3º do Projeto de Resolução nº 003/2021, o parágrafo § 4º, com a seguinte redação:_x000D_
 _x000D_
 Art. 3º. [...]:_x000D_
 _x000D_
 § 4º. O(s) autor(es) da sugestão deverá comprovar sua regularidade com a Justiça Eleitoral.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>EMDF</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA</t>
   </si>
   <si>
     <t>CPCJFEFFO - C.P de Constituição, Just., Finan., Econ., e Fisc. Fina. e O</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2428/emenda_modificativa_no_001-referente__ao_prjeto_de_lei_no_001-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2428/emenda_modificativa_no_001-referente__ao_prjeto_de_lei_no_001-gp-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001 AO PROJETO DE LEI Nº 001-GP/2021_x000D_
 _x000D_
 	Altere-se a unidade básica, do art.4º, do Projeto de Lei nº 001-GP/2021, passando a ter a seguinte redação:_x000D_
 _x000D_
 _x000D_
 Art. 4º - Esta Lei entra em vigor na data de sua publicação, em especial para proceder às alterações das metas e ações inicialmente previstas na Lei Municipal n° 1.301-GP/2017 - Plano Plurianual 2018/2021, Lei Municipal n° 1.610-GP-2020 (Lei de Diretrizes Orçamentárias do exercício de 2021) e Lei Municipal n° 1.657-GP-2020 (Lei Orçamentária do exercício de 2021).</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2924/emenda_modificativa_no_002-referente__ao_projeto_de_lei_no_049-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2924/emenda_modificativa_no_002-referente__ao_projeto_de_lei_no_049-gp-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 002 AO PROJETO DE LEI N° 049-GP/2021_x000D_
 _x000D_
 Altere-se o art.4°, do Projeto de Lei n° 049-GP/2021, passando a ter a seguinte redação:_x000D_
 Art. 4º - O prazo da cessão do aluguel do prédio para a Secretária de Segurança, Defesa e Cidadania do Estado de Rondônia - SESDEC, será de 08 (oito) meses.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>EMDSU</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA</t>
   </si>
   <si>
     <t>FÁBIO CARCARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2621/emenda_supressiva_no_001-2021-_referente_ao_projeto_de_lei_no_015-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2621/emenda_supressiva_no_001-2021-_referente_ao_projeto_de_lei_no_015-gp-2021-.pdf</t>
   </si>
   <si>
     <t>EMENDA N° 001 SUPRESSIVA AO PROJETO DE LEI N° 015-GP/2021_x000D_
 _x000D_
 Suprimam-se o § 3º do artigo 12°, do Projeto de Lei n° 015-GP/2021._x000D_
 _x000D_
                                      JUSTIFICAÇÃO:_x000D_
 _x000D_
 O § 3º do artigo 12° cujo texto é “Os mandatos dos membros do Conselho do FUNDEB será de 4 anos, vedada a recondução para o próximo, iniciar-se-ão em 1o de janeiro do terceiro ano de mandato do prefeito municipal”, está contemplado na integra no artigo 15° com o seguinte texto: “ A partir de 1º de janeiro do terceiro ano de mandato do Prefeito, o mandato dos membros do CACS-FUNDEB será de 4 (quatro) anos, vedada a recondução para o próximo mandato”. Portanto não há prejuízo à matéria ao suprimir o § 3º do artigo 12°._x000D_
 _x000D_
 Nova Mamoré, 29 de março de 2021.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2912/emenda_supressiva_no_002-2021-_referente_ao_projeto_de_lei_no_032-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2912/emenda_supressiva_no_002-2021-_referente_ao_projeto_de_lei_no_032-gp-2021-.pdf</t>
   </si>
   <si>
     <t>EMENDA N° 002 SUPRESSIVA AO PROJETO DE LEI N° 032-GP/2021_x000D_
 _x000D_
 Suprimam-se o parágrafo único, do art. 1º, do Projeto de Lei n° 032- GP/2021.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2492/indicacao_no_001-2021-de_autoria_abneir_soares_de_franca_-_processo_no_001-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2492/indicacao_no_001-2021-de_autoria_abneir_soares_de_franca_-_processo_no_001-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador ABNEIR SOARES DE FRANÇA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal de Obras – SEMOTRAN, INDICANDO – LHE, que seja providenciado com a Máxima Urgência possível: A implantação de 01 (uma) subprefeitura no Distrito de Jacinópolis, pertencente administrativamente a este município.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2493/indicacao_no_002-2021-de_autoria_denizio_pereira_da_costa_-_processo_no_001-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2493/indicacao_no_002-2021-de_autoria_denizio_pereira_da_costa_-_processo_no_001-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador DENIZIO PEREIRA DA COSTA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal  de Saúde - SEMUSA e a Secretaria Municipal de Obras – SEMOTRAN, INDICANDO – LHE, que seja providenciado com a Máxima Urgência possível: A implantação de 01 (um) Laboratório de Análises Clinicas no Distrito de Nova Dimensão, pertencente administrativamente a este município.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>GIRIPOCA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2515/indicacao_no_003-2021-de_autoria_juvenil_quirino_jaconi_-_processo_no_001-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2515/indicacao_no_003-2021-de_autoria_juvenil_quirino_jaconi_-_processo_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 		O Vereador JUVENIL QUIRINO JACONI, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal de Saúde – SESAU, INDICANDO – LHE, que seja providenciado com a Máxima Urgência possível: a Instalação de Tenda no Posto de Saúde na 3ª Linha Ribeirão, para implantação de ambiente exclusivo visando o atendimento dos pacientes com sintomas de COVID19, bem como não deixar faltar os Testes Rápidos e os Kits de medicamentos para COVID19.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2516/indicacao_no_004-2021-de_autoria_juvenil_quirino_jaconi_-_processo_no_002-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2516/indicacao_no_004-2021-de_autoria_juvenil_quirino_jaconi_-_processo_no_002-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 		O Vereador JUVENIL QUIRINO JACONI, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal de Saúde – SESAU, INDICANDO – LHE, que seja providenciado com a Máxima Urgência possível: Reativação do funcionamento e ampliação do POSTO DE SAÚDE no Distrito do Araras.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>ABÍLIO BAIANO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2517/indicacao_no_005-2021-de_autoria_nilson_alves_de_souza_-_processo_no_001-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2517/indicacao_no_005-2021-de_autoria_nilson_alves_de_souza_-_processo_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 		O Vereador NILSON ALVES DE SOUZA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal de Obras – SEMOTRAN, INDICANDO – LHE, que seja providenciado com a Máxima Urgência possível: A implantação de 01 (uma) subprefeitura no Distrito de Nova Dimensão, pertencente administrativamente a este município.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2518/indicacao_no_006-2021-de_autoria_nilson_alves_de_souza_-_processo_no_002-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2518/indicacao_no_006-2021-de_autoria_nilson_alves_de_souza_-_processo_no_002-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 		O Vereador NILSON ALVES DE SOUZA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal de Saúde de Nova Mamoré - SEMUSA, INDICANDO – LHE, que seja providenciado com a Máxima Urgência possível: A Disponibilização de laboratório para analises clinicas especifico para o exame de malária, bem como a disponibilização dos medicamentos necessário para o tratamento da malária, no posto de saúde localizado no Distrito de Nova Dimensão, pertencente administrativamente a este município.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>CLAUDIOMIR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2535/indicacao_no_007-2021-de_autoria_claudiomir_rodrigues_-_processo_no_001-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2535/indicacao_no_007-2021-de_autoria_claudiomir_rodrigues_-_processo_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 		O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal de Obras – SEMOTRAN, INDICANDO – LHE, que seja providenciado com a Máxima Urgência possível: UTILIZAÇÃO DO MATERIAL ELETRÍCO QUE JÁ SE ENCONTRA DISPONIVEL NO ALMOXARIFADO MUNICIPAL, PARA QUE SEJA UTILIZADO NA CONTINUIDADE AOS SERVIÇOS DE ILUMINAÇÃO PUBLICA NOS BAIRROS EM NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2536/indicacao_no_008-2021-de_autoria_claudiomir_rodrigues_-_processo_no_002-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2536/indicacao_no_008-2021-de_autoria_claudiomir_rodrigues_-_processo_no_002-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 		O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal de Obras – SEMOTRAN, INDICANDO – LHE, que seja providenciado com a Máxima Urgência possível: A Recuperação com serviços de tapa buracos na estrada no Distrito de Vila Murtinho.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2537/indicacao_no_009-2021-de_autoria_denizio_pereira_da_costa_-_processo_no_002-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2537/indicacao_no_009-2021-de_autoria_denizio_pereira_da_costa_-_processo_no_002-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 O Vereador DENIZIO PEREIRA DA COSTA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal  de Educação - SEMED e a Secretaria Municipal de Obras - SEMOTRAN,NDICANDO – LHE, que seja providenciado com a Máxima Urgência possível: A Realização de estudos e viabilização da Construção do prédio da Escola localizada na 29 C, travessão para 30 C km 05.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>GIRIPOCA, FÁBIO CARCARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2539/indicacao_no_010-2021-de_autoria_juvenil_quirino_jaconi_-_processo_no_003-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2539/indicacao_no_010-2021-de_autoria_juvenil_quirino_jaconi_-_processo_no_003-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 		Os Vereadores JUVENIL QUIRINO JACONI, FABIO DOS SANTOS DAS CHAGAS, infra-assinados, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal de Obras – SEMOTRAN, INDICANDO – LHE, que seja providenciado com a Máxima Urgência possível: A IDENTIFICAÇÃO DAS RUAS, com placas fixadas nos cruzamentos.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>JOSÉ CARLOS ELETRICISTA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2558/indicacao_no_011-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_001-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2558/indicacao_no_011-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_001-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 011_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador JOSÉ CARLOS R. DOS SANTOS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal  de Educação- SEMED e a Secretaria Municipal de Obras – SEMOTRAN, INDICANDO – LHE, que seja providenciado com a Máxima Urgência possível: A Implantação / Construção de uma Escola Polo na terceira Linha esquina com a linha 21.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2559/indicacao_no_012-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_002-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2559/indicacao_no_012-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_002-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 012_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador JOSÉ CARLOS R. DOS SANTOS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal  de Saúde - SEMUSA e a Secretaria Municipal de Obras – SEMOTRAN, INDICANDO – LHE, que seja providenciado com a Máxima Urgência possível: A construção/ implantação de um posto de saúde na terceira linha com a linha 21.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2560/indicacao_no_013-2021-de_autoria_nilson_alves_de_souza_-_processo_no_003-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2560/indicacao_no_013-2021-de_autoria_nilson_alves_de_souza_-_processo_no_003-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 013_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 		O Vereador NILSON ALVES DE SOUZA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal de Obras – SEMOTRAN, INDICANDO – LHE, que seja PROVIDENCIADO OS PROCEDIMENTOS PARA A UTILIZAÇÃO DO MATERIAL ELETRÍCO QUE JÁ SE ENCONTRA DISPONIVEL NO ALMOXARIFADO MUNICIPAL, VISANDO GARANTIR A ILUMINAÇÃO PÚBLICA NO DISTRITO DE NOVA DIMENSÃO.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>MARQUINHO DA 28</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2561/indicacao_no_014-2021-de_autoria_marcos_henrique_de_o._bezerra_-_processo_no_001-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2561/indicacao_no_014-2021-de_autoria_marcos_henrique_de_o._bezerra_-_processo_no_001-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 014_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 		O Vereador MARCOS HENRIQUE DE O. BEZERRA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal de Obras – SEMOTRAN, INDICANDO – LHE, que seja DADO AGILIDADE NAS OBRAS DE CONSTRUÇÃO DO POSTO DE SAÚDE “ DIOLIRIO JOSÉ DE OLIVEIRA” QUE SE ENCONTRA EM ANDAMENTO NA LINHA 28 - DISTRITO DE NOVA DIMENSÃO.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2562/indicacao_no_015-2021-de_autoria_marcos_henrique_de_o._bezerra_-_processo_no_002-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2562/indicacao_no_015-2021-de_autoria_marcos_henrique_de_o._bezerra_-_processo_no_002-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 015_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 		O Vereador MARCOS HENRIQUE DE O. BEZERRA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal de Obras – SEMOTRAN, INDICANDO – LHE, que seja PROVIDENCIADO A REFORNA DO PREDIO ONDE FUNCIONA O POSTO DE SAÚDE “DIOLIRIO JOSÉ DE OLIVEIRA” PARA DAR ESPAÇO AO FUNCIONAMENTO DE UMA CRECHE NA LINHA 28 - DISTRITO DE NOVA DIMENSÃO.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2563/indicacao_no_016-2021-_de_autoria_do_vereador_jose_carlos_r._dos_santos_-_processo_no_003-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2563/indicacao_no_016-2021-_de_autoria_do_vereador_jose_carlos_r._dos_santos_-_processo_no_003-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 016_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 		O Vereador JOSÉ CARLOS R. DOS SANTOS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal de Obras – SEMOTRAN, INDICANDO – LHE, que seja providenciado com a Máxima Urgência possível: UTILIZAÇÃO DO MATERIAL ELETRÍCO QUE JÁ SE ENCONTRA DISPONIVEL NO ALMOXARIFADO MUNICIPAL, PARA QUE SEJA UTILIZADO PARA GARANTIR A ILUMINAÇÃO PÚBLICA NO DISTRITO DE PALMEIRAS.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2564/indicacao_no_017-2021-de_autoria_marcos_henrique_de_o._bezerra_-_processo_no_003-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2564/indicacao_no_017-2021-de_autoria_marcos_henrique_de_o._bezerra_-_processo_no_003-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 017_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 		O Vereador MARCOS HENRIQUE DE O. BEZERRA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal de Obras – SEMOTRAN, INDICANDO – LHE, que seja providenciado com a Máxima Urgência possível: UTILIZAÇÃO DO MATERIAL ELETRÍCO QUE JÁ SE ENCONTRA DISPONIVEL NO ALMOXARIFADO MUNICIPAL, PARA QUE SEJA UTILIZADO NA ILUMINAÇÃO NOS BAIRROS E NO CANTEIRO CENTRAL DO DISTRITO DE NOVA DIMENSÃO.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2565/indicacao_no_018-2021-de_autoria_fabio_carcara-_processo_no_001-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2565/indicacao_no_018-2021-de_autoria_fabio_carcara-_processo_no_001-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 018_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 		O Vereador FABIO DOS SANTOS DAS CHAGAS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal de Obras – SEMOTRAN, INDICANDO – LHE, que seja PROVIDENCIADO A INSTALAÇÃO DE UM POÇO ARTESIANO NO BAIRRO PLANALTO EM UMA ÁREA DE 493 M³ LOCALIZADA ENTRE A AVENIDA PROFESSORA TEREZINHA MONTEIRO E AV. RAIMUNDO BRASILEIRO, ONDE JÁ FUNCIONA O PREDIO DO POSTO DE SAÚDE, A CONSTRUÇÃO DO CAPS.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2566/indicacao_no_019-2021-de_autoria_andre_luiz_baier_-_processo_no_001-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2566/indicacao_no_019-2021-de_autoria_andre_luiz_baier_-_processo_no_001-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 019_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 		O Vereador ANDRE LUIZ BAIER, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO – LHE, que seja ESTABELECIDO A CONCESSÃO DE PRIORIDADE À MULHER VÍTIMA DE VIOLÊNCIA DOMÉSTICA NOS PROGRAMAS HABITACIONAIS PROMOVIDOS PELO MUNICÍPIO DE NOVA MAMORÉ, PARA AQUISIÇÃO DE MORADIA POPULAR, por meio de apresentação de projeto de lei a esta casa.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2586/indicacao_no_020-2021-de_autoria_do_vereador_fabio_carcara-processo_no_002-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2586/indicacao_no_020-2021-de_autoria_do_vereador_fabio_carcara-processo_no_002-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 020_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 		O Vereador FABIO DOS SANTOS DAS CHAGAS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO – LHE, que seja ESTABELECIDO PROCESSO DE FISCALIZAÇÃO E A PUNIÇÃO  AOS PROPRIETARIOS DOS TERRENOS BALDIOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2646/indicacao_no_021-2021-de_autoria_claudiomir_rodrigues_-_processo_no_003-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2646/indicacao_no_021-2021-de_autoria_claudiomir_rodrigues_-_processo_no_003-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 021_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 		O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO – LHE, que seja providenciado com a Máxima Urgência possível: A Ligação da avenida Desidério Domingos Lopes nas duas paralelas à BR 425 até a entrada da linha D.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2655/indicacao_no_022-2021-de_autoria_nilson_alves_de_souza_-_processo_no_004-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2655/indicacao_no_022-2021-de_autoria_nilson_alves_de_souza_-_processo_no_004-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 022_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 		O Vereador NILSON ALVES DE SOUZA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal de Obras – SEMOTRAN, INDICANDO – LHE, que seja providenciado com a Máxima Urgência possível: Os serviços de limpeza urbana, com a limpeza das ruas, por meio de patrolamento e a poda das árvores nos Distritos de Nova Dimensão, de Jacinópolis, Nova Marechal Rondon e Palmeiras, pertencente administrativamente a este município.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2671/indicacao_no_023-2021-de_autoria_claudiomir_rodrigues_-_processo_no_004-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2671/indicacao_no_023-2021-de_autoria_claudiomir_rodrigues_-_processo_no_004-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 023_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 		O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO – LHE, que seja providenciado com a Máxima Urgência possível: A Implantação do SAMU (Serviço de Atendimento Médico de Urgência) em Nova Mamoré.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2686/indicacao_no_024-2021-de_autoria_abneir_soares_de_franca_-_processo_no_002-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2686/indicacao_no_024-2021-de_autoria_abneir_soares_de_franca_-_processo_no_002-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 0024_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 		O Vereador ABNEIR SOARES DE FRANÇA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal de Saúde, INDICANDO – LHE, que seja providenciado com a Máxima Urgência possível: A implantação de 01 (um) laboratório de análise clinicas no Distrito de Jacinópolis, pertencente administrativamente a este município.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2741/indicacao_no_025-2021-de_autoria_marcos_henrique_de_o._bezerra_-_processo_no_004-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2741/indicacao_no_025-2021-de_autoria_marcos_henrique_de_o._bezerra_-_processo_no_004-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 025_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 		O Vereador MARCOS HENRIQUE DE O. BEZERRA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a Secretaria Municipal competente, INDICANDO – LHE, que faça uma IMPLATAÇÃO DE SISTEMA DE CONEXÃO DE INTERNET VIA WI-FI GRATUITAMENTE AOS VISITANTES DA PREFEITURA E DA CÂMARA MUNICIPAL DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2748/indicacao_no_026-2021-de_autoria_fabio_carcara-_processo_no_003-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2748/indicacao_no_026-2021-de_autoria_fabio_carcara-_processo_no_003-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 026_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 		O Vereador FÁBIO DOS SANTOS DAS CHAGAS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal de Saúde – SEMUSA, INDICANDO – LHE, que seja INCLUÍDO NO ROL DE PROFISSIONAIS A SER VACINADO CONTRA COVID-19 OS PROFISSIONAIS DA SEGURANÇA PRIVADAS (VIGILANTES).</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>JAIR DA 29</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2772/indicacao_no_027-2021-de_autoria_do_vereador_jair_alves_de_oliveira_-_processo_no_001-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2772/indicacao_no_027-2021-de_autoria_do_vereador_jair_alves_de_oliveira_-_processo_no_001-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 027_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 O Vereador JAIR ALVES DE OLIVEIRA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal de Saúde – SEMUSA, INDICANDO – LHE, que seja EFETUADA A VACINAÇÃO DO GRUPO PRIORITÁRIO DE: TRABALHADORES DA EDUCAÇÃO DO ENSINO BÁSICO (CRECHE, PRÉ-ESCOLAS, ENSINO FUNDAMENTAL, ENSINO MÉDIO, PROFISSIONALIZANTES E EJA) E TRABALHADORES DA EDUCAÇÃO DO ENSINO SUPERIOR, QUE  ESTEJA ATUANDO EM SALA DE AULA, OU SEJA NA ATIVA ,CONFORME O PLANO NACIONAL DE OPERACIONALIZAÇÃO DA VACINA CONTRA A COVID-19, ELABORADO PELO MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2798/indicacao_no_028-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_004-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2798/indicacao_no_028-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_004-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 028_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 		O Vereador JOSÉ CARLOS R. DOS SANTOS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal de Saúde – SEMUSA, INDICANDO – LHE, que seja INSTALADO 2 (DOIS) POSTO DE TESTAGEM DE COVID-19 NO FORMATO DRIVE-THRU, SENDO: UM NO DISTRITO DE PALMEIRAS E OUTRO EM NOVA MAMORÉ-RO.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2817/indicacao_no_029-2021-de_autoria_claudiomir_rodrigues_-_processo_no_005-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2817/indicacao_no_029-2021-de_autoria_claudiomir_rodrigues_-_processo_no_005-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 029                                              Nova Mamoré, 07 de junho de 2021._x000D_
 		_x000D_
 Senhor Presidente,_x000D_
 _x000D_
 		O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO – LHE, que seja providenciado com a Máxima Urgência possível: a aquisição de uniformes e equipamentos de segurança para o pessoal das equipes de campo da Secretaria Municipal de Obras, sendo: garis, roçadores, motoristas e operadores de máquinas. Lembrando que esses servidores desempenham um serviço essencial para a conservação e limpeza da cidade.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2845/indicacao_no_030-2021-de_autoria_andre_luiz_baier_-_processo_no_002-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2845/indicacao_no_030-2021-de_autoria_andre_luiz_baier_-_processo_no_002-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 030_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 O Vereador ANDRE LUIZ BAIER, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO – LHE, que seja ESTABELECIDO O INTERNATO PARA ALUNOS ORIUNDOS DO CURSO DE MEDICINA QUE ESTUDEM EM FACULDADES INTERNACIONAIS E/OU NACIONAIS, por meio de apresentação de projeto de lei a esta casa.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2846/indicacao_no_031-2021-de_autoria_claudiomir_rodrigues_-_processo_no_006-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2846/indicacao_no_031-2021-de_autoria_claudiomir_rodrigues_-_processo_no_006-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 031                                             	_x000D_
 Senhor Presidente,_x000D_
 		O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa com Cópia a Secretária Municipal de Obras, Transporte e Trânsito – SEMOTRAN, INDICANDO – LHE, que seja providenciado com a Máxima Urgência possível: A instalação de 12 Quebra Molas (Lombada) sendo: 01 na Avenida Dom Pedro II em frente à Padaria “Padoca” na parte que tem asfalto; 04 – na Avenida Dom Pedro II em direção a Linha C “Limão” na parte de terra com um quebra mola a cada 100 metros; 03 – na Avenida Princesa Izabel no trecho de rua de terra após o Mercado São Pedro até próximo ao Clube do Amancio; e 04 – na Avenida Sebastião João Clímaco.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2855/indicacao_no_032-2021-de_autoria_nilson_alves_de_souza_-_processo_no_005-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2855/indicacao_no_032-2021-de_autoria_nilson_alves_de_souza_-_processo_no_005-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 032_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 		O Vereador NILSON ALVES DE SOUZA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Prefeito Marcélio Rodrigues Uchôa,  juntamente com cópia para a Secretaria Municipal de Obras, INDICANDO – LHE, que seja PROVIDENCIADO MASSA ASFÁLTICA PARA AS DUAS VIAS PARALERAS A BR 420 LOCALIDAS NO DISTRITO DE NOVA DIMENSÃO.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 033_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 		O Vereador NILSON ALVES DE SOUZA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Prefeito Marcélio Rodrigues Uchôa, INDICANDO – LHE, que seja PROVIDENCIADO UMA PREMIAÇÃO PARA OS MELHORES ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2908/indicacao_no_034-2021-de_autoria_juvenil_quirino_jaconi_e_fabio_carcara_-_processo_no_004-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2908/indicacao_no_034-2021-de_autoria_juvenil_quirino_jaconi_e_fabio_carcara_-_processo_no_004-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 034_x000D_
 _x000D_
 _x000D_
 Os Vereadores JUVENIL QUIRINO JACONI E FÁBIO DOS SANTOS DAS CHAGAS, infra-assinado, no uso das atribuições que lhes são conferidas pelo ^ A Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia ao Secretário de Educação - SEDUC, INDICANDO - LHE, que seja providenciado a Construção de uma Creche no Bairro Nova Redenção, no Município para atender crianças de 0 a 3 anos com estrutura adequada conforme normas pré-estabelecidas.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2909/indicacao_no_035-2021-de_autoria_fabio_carcara-_processo_no_004-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2909/indicacao_no_035-2021-de_autoria_fabio_carcara-_processo_no_004-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 035_x000D_
 _x000D_
 Senhor Presidente_x000D_
 O Vereador FABIO DOS SANTOS DAS CHAGAS, infra-assinado no_x000D_
 uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica 'A Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a Secretaria Municipal de Obras - SEMOTRAN,INDICANDO - LHE, que seja FEITA A CONSTRUÇÃO DE UMA PRAÇA NO LOCAL DO ANTIGO CAMPO DO JONAS, localizada na avenida Duque de Caxias com Avenida Tersina Valdivino do Nascimento, Bairro Planalto.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2910/indicacao_no_036-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_005-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2910/indicacao_no_036-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_005-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 036 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador JOSE CARLOS R. DOS SANTOS, infra-assinado no uso_x000D_
 das atribuições que lhes são conferidas pelo Regimento Interno crcLa Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a Secretaria Municipal de Obras, INDICANDO - LHE, que seja Disponibilizado para o Distrito de Araras uma Pá Carregadeira e uma Caçamba, para atender aos produtores rurais desta localidade.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2941/indicacao_no_037-2021-de_autoria_nilson_alves_de_souza_-_processo_no_007-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2941/indicacao_no_037-2021-de_autoria_nilson_alves_de_souza_-_processo_no_007-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 037_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador NILSON ALVES DE SOUZA, infra-assinado, no uso das_x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a Secretaria Municipal de Obras - SEMOTRAN, INDICANDO - LHE, que seja providenciado com a Máxima Urgência possível: Os serviços de substituição de uma caixa d’água na Escola Onorina de Souza no Distrito de Nova Dimensão, e o serviço de desentupimento dos vasos sanitários na mesma escola informada, pertencente administrativamente a este município.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>FÁBIO CARCARÁ, GIRIPOCA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2984/indicacao_no_038-2021-de_autoria_fabio_carcara-_processo_no_005-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2984/indicacao_no_038-2021-de_autoria_fabio_carcara-_processo_no_005-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 038 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 O Vereador FÁBIO DOS SANTOS DAS CHAGAS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a Secretaria Municipal de Obras - SEMOTRAN, INDICANDO - LHE que seja providenciado com a máxima urgência possível a sinalização de trânsito em todo o Município e a instalação de quebra-molas das Ruas e Avenidas: Dom Pedro II, Dezidério Domingues Lopes, na altura do Auto Posto Confiança, Manoel Fernandes dos Santos com José Ribeiro da Costa, Machado de Assis, Professora Terezinha Monteiro e Manoel Melgar.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3028/indicacao_no_039-2021-de_autoria_claudiomir_rodrigues_-_processo_no_007-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3028/indicacao_no_039-2021-de_autoria_claudiomir_rodrigues_-_processo_no_007-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 039_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a Secretaria Municipal de Obras - SEMOTRAN, INDICANDO - LHE que seja providenciado com a máxima urgência possível a instalação de placas de sinalização com os nomes das ruas e bairros em todas as ruas da cidade e dos distritos, bem como a instalação de placas de identificação nas entradas de todas as linhas rurais com os devidos nomes.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3044/indicacao_no_040-2021-de_autoria_claudiomir_rodrigues_-_processo_no_008-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3044/indicacao_no_040-2021-de_autoria_claudiomir_rodrigues_-_processo_no_008-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 040                                           _x000D_
 Senhor Presidente,_x000D_
 _x000D_
  O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa,  Prefeito Municipal, INDICANDO – LHE que promova a iniciativa de enviar a esta Câmara Municipal o projeto de lei de criação do Museu Histórico Cultural do Município de Nova Mamoré, conforme anteprojeto que apresento.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3069/indicacao_no_041-2021-de_autoria_denizio_pereira_da_costa_-_processo_no_003-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3069/indicacao_no_041-2021-de_autoria_denizio_pereira_da_costa_-_processo_no_003-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 041 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador DENIZIO PEREIRA DA COSTA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a Secretaria Municipal de Educação - SEMED, INDICANDO - LHE, que inicie e encaminhe a está Câmara Municipal projeto de lei que revise e atualize o defasado Plano de Cargos e Carreira dos Servidores Públicos integrantes do quadro do Magistério, Lei Municipal n° 635/2008.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3085/indicacao_no_042-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_006-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3085/indicacao_no_042-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_006-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 042_x000D_
 Senhor Presidente,_x000D_
 O Vereador JOSÉ CARLOS R. DOS SANTOS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a Secretaria Municipal de Obras, INDICANDO - LHE, que seja disponibilizado uma equipe técnica para a realização para vistoriar a situação das pontes no município de Nova Mamoré, apresentando um diagnóstico da situação de trafegabilidade.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3105/indicacao_no_043-2021-de_autoria_do_vereador_jair_alves_de_oliveira_-_processo_no_002-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3105/indicacao_no_043-2021-de_autoria_do_vereador_jair_alves_de_oliveira_-_processo_no_002-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 043_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 O Vereador Jair Alves de Oliveira, infra-assinado, no uso das_x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO - LHE, que seja efetuado a Concessão de uso fruto do Prédio da Prefeitura Municipal instalado em Nova Dimensão para a Policia Militar, com prazo de duração indeterminado.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3115/indicacao_no_044-2021-de_autoria_juvenil_quirino_-_processo_no_005-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3115/indicacao_no_044-2021-de_autoria_juvenil_quirino_-_processo_no_005-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 044_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 O Vereador JUVENIL QUIRINO JACONI, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO - LHE, que seja aberto processo para Concessão de permissão para operar na atividade de taxi na localidade da 3a linha do Ribeirão.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3117/indicacao_no_045-2021-de_autoria_claudiomir_rodrigues_-_processo_no_009-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3117/indicacao_no_045-2021-de_autoria_claudiomir_rodrigues_-_processo_no_009-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 045   _x000D_
                                         _x000D_
 Senhor Presidente,_x000D_
 _x000D_
  O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO – LHE que providencie junto à Secretaria Municipal de Obras a substituição das lonas das tendas existentes na feira, bem como proceda a instalação de mais (02) duas tendas novas visando ampliar a proteção aos feirantes.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3127/indicacao_no_046-2021-de_autoria_nilson_alves_de_souza_-_processo_no_008-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3127/indicacao_no_046-2021-de_autoria_nilson_alves_de_souza_-_processo_no_008-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 046_x000D_
 _x000D_
 Senhor Presidente_x000D_
 O Vereador NILSON ALVES DE SOUZA, infra-assinado, no uso das_x000D_
 atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a Secretaria Municipal de Saúde de Nova Mamoré - SEMUSA, INDICANDO - LHE, que seja providenciado com a Máxima Urgência possível: A CONTRATAÇÃO DE UM MÉDICO CLÍNICO GERAL para o Posto de Saúde Matuzalem Celante, localizado no Distrito de Palmeiras, pertencente administrativamente a este município, ou, que seja lotado um médico no referido Posto de Saúde ao menos uma vez por semana.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3128/indicacao_no_047-2021-de_autoria_claudiomir_rodrigues_-_processo_no_010-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3128/indicacao_no_047-2021-de_autoria_claudiomir_rodrigues_-_processo_no_010-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 047_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO - LHE que providencie junto à Secretaria Municipal de Saúde a aquisição e disponibilização de Tablet para as equipes de ACS - Agentes Comunitários de Saúde, ACE - Agentes de Combate às Endemias e os Agentes de Vacina.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>MARQUINHO DA 28, ABNEIR DA FARMÁCIA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3136/indicacao_no_048-2021-de_autoria_marcos_henrique_de_o._bezerra_e_abneir_soares_de_franca_-_processo_no_005-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3136/indicacao_no_048-2021-de_autoria_marcos_henrique_de_o._bezerra_e_abneir_soares_de_franca_-_processo_no_005-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 048_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 		Os Vereadores MARCOS HENRIQUE DE O. BEZERRA e ABNEIR SOARES DE FRANÇA infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO – LHE, que seja aberto processo para Concessão de permissão para operar na atividade de taxi no Distrito de Jacinópolis.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3137/indicacao_no_049-2021-de_autoria_denizio_pereira_da_costa_-_processo_no_004-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3137/indicacao_no_049-2021-de_autoria_denizio_pereira_da_costa_-_processo_no_004-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 049_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 		Os Vereadores DENIZIO PEREIRA DA COSTA, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO – LHE, que seja efetuado a disponibilização  de tendas para as proteção dos feirante no Distrito de nova Dimensão.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3143/indicacao_no_050-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_007-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3143/indicacao_no_050-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_007-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 050_x000D_
 Senhor Presidente,_x000D_
 O Vereador JOSÉ CARLOS R. DOS SANTOS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com cópia para a Secretaria Municipal de Obras, INDICANDO - LHE, que seja feita a PINTURA E LIMPEZA DOS MEIOS-FIOS no Distrito de Palmeiras.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3164/indicacao_no_051-2021-de_autoria_claudiomir_rodrigues_-_processo_no_011-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3164/indicacao_no_051-2021-de_autoria_claudiomir_rodrigues_-_processo_no_011-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 051 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO - LHE que providencie junto à Secretaria Municipal de Obras e Serviços Públicos a Instalação de uma lombada (quebra molas) na Avenida Dezidério Domingos Lopes em frente a Igreja Mundial.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3165/indicacao_no_052-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_008-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3165/indicacao_no_052-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_008-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 052_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 O Vereador JOSÉ CARLOS R. DOS SANTOS, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO - LHE, que seja efetivado todos os esforços para a realização de um Festival Cultural de Música na rede de ensino do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 053_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 		Os Vereadores MARCOS HENRIQUE DE O. BEZERRA e ABNEIR SOARES DE FRANÇA infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO – LHE, que seja disponibilizado e regulamentado ponto de taxi devidamente identificado para atender aos taxistas  da Associação dos Taxistas de Nova Dimensão – ASTAND, na sede do município de Nova Mamoré.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3199/indicacao_no_054-2021-de_autoria_marcos_henrique_de_o._bezerra_e_abneir_soares_de_franca_-_processo_no_007-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3199/indicacao_no_054-2021-de_autoria_marcos_henrique_de_o._bezerra_e_abneir_soares_de_franca_-_processo_no_007-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 054_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 		Os Vereadores MARCOS HENRIQUE DE O. BEZERRA e ABNEIR SOARES DE FRANÇA infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, INDICANDO – LHE, que seja disponibilizado uma linha de telefone móvel Para o posto de saúde de  Nova Dimensão.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3200/indicacao_no_055-2021-de_autoria_claudiomir_rodrigues_-_processo_no_012-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3200/indicacao_no_055-2021-de_autoria_claudiomir_rodrigues_-_processo_no_012-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 055                                  _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
  O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO – LHE que providencie junto ao setor competente do executivo a criação e implantação de um Centro de Controle de Zoonoses (CCZ) no município de Nova Mamoré/RO</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3201/indicacao_no_056-2021-de_autoria_claudiomir_rodrigues_-_processo_no_013-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3201/indicacao_no_056-2021-de_autoria_claudiomir_rodrigues_-_processo_no_013-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 056                                 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
  O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO – LHE que busque firmar termo de cooperação ou convênio com a prefeitura de Porto Velho para viabilizar o recolhimento de cães e gatos das ruas de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3233/indicacao_no_057-2021-de_autoria_claudiomir_rodrigues_-_processo_no_014-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3233/indicacao_no_057-2021-de_autoria_claudiomir_rodrigues_-_processo_no_014-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 057 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador CLAUDIOMIR RODRIGUES, infra-assinado, no uso das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica Municipal e demais disposições legais, solicita a Vossa Excelência a inclusão da presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se aprovada que seja enviado ofício ao Sr. Marcélio Rodrigues Uchôa, Prefeito Municipal, INDICANDO - LHE que proceda a disponibilização de capacitação aos funcionários da Secretaria Municipal de Obras, que desempenham a função de operador de máquina pesada.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3269/indicacao_no_058-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_009-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3269/indicacao_no_058-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_009-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 058_x000D_
 Senhor Presidente,_x000D_
 O Vereador JOSÉ CARLOS R. DOS SANTOS, infra-assinado, no uso_x000D_
 das atribuições que lhes são conferidas pelo Regimento Interno c/c Lei Orgânica_x000D_
 Municipal e demais disposições legais, solicita à Vossa Excelência a inclusão da_x000D_
 presente INDICAÇÃO PARA APRECIAÇÃO E VOTAÇÃO EM PLENÁRIO, e se_x000D_
 aprovada que seja enviado oficio ao Sr. Marcélio Rodrigues Uchôa, juntamente com_x000D_
 cópia para a Secretaria Municipal de Obras, INDICANDO - LHE, que seja_x000D_
 providenciado em caráter de urgência a sinalização das pontes existentes no_x000D_
 município de Nova Mamoré.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2420/oficio_no_001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2420/oficio_no_001.pdf</t>
   </si>
   <si>
     <t>Assunto: Informar quanto as Recomendações do Ministério Público e do Tribunal de Contas de Rondônia referente ao aumento de subsídios dos Vereadores, Prefeito, Vice-Prefeito e Secretários.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2421/oficio_no_001.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2421/oficio_no_001.2021.pdf</t>
   </si>
   <si>
     <t>Venho por meio do presente expediente, solicitar a Vossa Excelência os bons préstimos em realizar a recuperação da ponte localizada no travessão do km 10, entre a linha 21 e linha 23. _x000D_
 Solicito URGÊNCIA no atendimento à presente situação, posto que as linhas 25 e 23 se tornaram intrafegáveis por não haver como passar pela ponte mencionada, o que causa enormes transtornos para os munícipes daquela localidade.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2423/oficio_no_002._2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2423/oficio_no_002._2021.pdf</t>
   </si>
   <si>
     <t>Venho por meio do presente expediente, solicitar a Vossa Excelência os bons préstimos em realizar a recuperação da ponte localizada na linha 23, km 41. _x000D_
 Solicito URGÊNCIA no atendimento à presente situação, posto que a linhas 23 é a única passagem para transporte do leite e do gado, o causa enormes transtornos e prejuízo para os munícipes daquela localidade.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2424/oficio_no_001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2424/oficio_no_001.pdf</t>
   </si>
   <si>
     <t>Venho por meio do presente expediente, solicitar a Vossa Excelência os bons préstimos em realizar reparo na rua paralela à linha D, no Distrito de Nova Dimensão. Isso devido para cratera que se formou na avenida, conforme imagens que encaminho anexo ao presente. Saliento que esta situação vem causando grande transtornos para munícipes, pois se trata de uma via importante para o comércio local, a qual está impossibilitada de transitar._x000D_
 Ocorre que na mesma avenida e no mesmo local, há uma faixa de pedestre, a qual não está sendo respeitada pela população local. Diante disso, solicito a construção de uma lombada no local, para dar segurança e evitar futuros acidentes.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2425/oficio_no_002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2425/oficio_no_002.pdf</t>
   </si>
   <si>
     <t>venho por meio do presente expediente, informar a Vossa Excelência que devido para as fortes e continuas chuvas a cabeceira da primeira ponte na linha 29 B, travessão do Beda, sofreu uma cratera, o que impossibilitou o trafego no local, e assim, vem impedindo o escoamento da produção de leite, o transporte do gado, dentre outros produtos da localidade._x000D_
 Diante do exposto, solicito de Vossa Excelência os bons préstimos em realizar reparo na ponte informada, pois a situação vem causando enormes transtornos para os produtores e também para os cidadãos daquela localidade</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>ZENILTO PINTO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2426/oficio_no_001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2426/oficio_no_001.pdf</t>
   </si>
   <si>
     <t>COMUNICAÇÃO ESCRITA DE AFASTAMENTO</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2431/oficio_no_003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2431/oficio_no_003.pdf</t>
   </si>
   <si>
     <t>Venho por meio do presente expediente, solicitar a Vossa Excelência os bons préstimos em recuperar o Caminhão Caçamba de placa NDK 9596 (segue fotos em anexo), que se encontra na garagem municipal, devido à problemas mecânicos. O presente Caminhão é de fundamental importância para o município, posto que é peça fundamental para manutenção das estradas rurais de nosso Município, ainda mais nesse período chuvoso que passamos._x000D_
 Diante do exposto, solicito de Vossa Excelência os bons préstimos em realizar reparo no Caminhão citado, pois este é de relevante serventia para a municipalidade.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2432/oficio_no_001._gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2432/oficio_no_001._gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Venho por meio do presente solicitar de Vossa Excelência a real implantação do Fundo Municipal de Agricultura - FMA, criado pela Lei Municipal n° 1570/2019, para que assim possa se dar suporte aos programas de estímulo às atividades rurais do nosso Município._x000D_
 Destaco aqui, como exemplo, o Programa Porteira a Dentro da Secretaria Municipal de Agricultura, criado pela Lei Municipal 1563/2019, pelo qual se possibilita auxílio na execução de obras de infraestrutura no âmbito rural de nosso Município. Pelo Programa se verifica a possiblidade de conservação e recuperação de estradas de acesso e dentro das propriedades rurais, incluindo terraplanagem, patrolamento, cascalhamento, britagem e gradeamento.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2433/oficio_no_002._gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2433/oficio_no_002._gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Venho por meio do presente solicitar de Vossa Excelência que, enquanto não se conclua o convénio para aquisição de gerador de energia para o Hospital do Município, que se providência o aluguel de algum gerador._x000D_
 Trata-se de urgência em não deixar o Hospital sem o fornecimento de energia elétrica, posto que em nosso Município ocorrem frequentes quedas na disponibilização da energia elétrica. Alerto para o fato de que na data de 19/01/2021, haviam 11 pessoas internadas no hospital e caso faltasse energia os pacientes ficariam sem a utilização dos equipamentos essências para seus tratamentos._x000D_
 Portanto, apresento a presente solicitação urgente, para que se busque providência no sentido de alugar um gerador de energia</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2434/oficio_no_003._gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2434/oficio_no_003._gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Venho por meio do presente solicitar de Vossa Excelência que se crie uma espécie de auxílio para os servidores da saúde que atuam na linha de frente ao combate do coronavírus-COVID 19, pois estes servidores são os que mais estão em situação de contaminação por esta doença._x000D_
 Observa-se que no presente período de pandemia houve um aumento da disponibilização de recursos financeiros para o enfrentamento da doença, e neste sentido, seria importante disponibilizar um auxílio aos servidores que atuam na linha de frente, pois estão expostos ao mais elevado grau de contaminação em comparação a todos nós._x000D_
 Portanto, apresento esta solicitação, para que se busque a criação de um auxílio aos servidores públicos que atuem na linha de frente do combate ao coronavírus-COVID 19.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2435/oficio_no_004._gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2435/oficio_no_004._gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Venho por meio do presente solicitar de Vossa Excelência que se verifique a possibilidade de se realizar um estudo na estrutura da Casa de Apoio em Porto Velho, visto que a mesma necessita de melhoras._x000D_
 De início verifico que a Casa de Apoio necessita de camas, ar condicionado e uma pintura, possibilitando o mínimo de adequação aceitável em sua estrutura e atendimento._x000D_
 Porém, necessita que se realize um estudo em toda sua estrutura, para que assim se verifique, além das situações postas acima, outras que possam ser melhoradas.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2436/oficio_no_005.gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2436/oficio_no_005.gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Venho por meio do presente solicitar de Vossa Excelência que se verifique a possibilidade de a Secretaria Municipal de Assistência Social disponibilizar cestas básicas às famílias carentes de nosso Município._x000D_
 Isso devido à situação de calamidade pública em que todos estamos passando, em destaque as famílias mais carentes de nosso Município, ainda mais diante do fim do auxílio emergencial disponibilizado pelo Governo Federal._x000D_
 Portanto, apresento esta solicitação, para que se verifique esta proposição, para se conceder para as famílias carentes de nossa municipalidade cestas básicas, posto a dificuldade económica em que o país se encontra e em especial o fim do auxílio emergencial.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2437/oficio_no_006.gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2437/oficio_no_006.gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Venho por meio do presente, solicitar de Vossa Excelência realizar a adequação da Lei Municipal n° 276/1999, a qual Cria o Conselho Tutelar, diante das alterações ocorridas no Estatuto da Criança e Adolescente que ditam as normais gerais relativas ao Conselho Tutelar._x000D_
 Inicialmente o art. 1o, da Lei Municipal n° 276/1999, deve ser alterado, pois o mandato de membros do Conselho Tutelara tempos é de 4 (quatro) anos, e também, a recondução passou a não ter mais limites. Para melhor visualização de minha proposta cito o art. 132 do ECA, com a redação dada pela Lei Federal n° 13824/2019:</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2438/oficio_no_001.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2438/oficio_no_001.2021.pdf</t>
   </si>
   <si>
     <t>Venho através do presente expediente solicitar de Vossa Excelência que verifique a possibilidade de manda uma caçamba e uma pá carregadeira para que realize a recuperação de um trecho da estrada da 5ª Linha do Ribeirão no KM 18,5, ponte do rio araras, pois nesse local se encontra um grande atoleiro, pertencente a este município.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2439/oficio_no_002.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2439/oficio_no_002.2021.pdf</t>
   </si>
   <si>
     <t>Venho através do presente expediente solicitar de Vossa Excelência que verifique a possibilidade de manda uma caçamba e uma pá carregadeira para que realize a recuperação de um trecho da estrada da Vila Murtinho no KM 12, pois nesse local se encontra um grande atoleiro, pertencente a este município.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2440/oficio_no_003._2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2440/oficio_no_003._2021.pdf</t>
   </si>
   <si>
     <t>Venho através do presente expediente solicitar de Vossa Excelência um pedido de Construção de um Posto de Saúde, na TERCEIRA linha, que faz divisa com a linha 21. Pois devido o grande número de pessoas que precisa se deslocar para o Distrito de Palmeiras e Marechal Rondon, para serem atendidos pelos profissionais de saúde, como saúde-itinerante e campanha de vacinação.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2441/oficio_no_004._2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2441/oficio_no_004._2021.pdf</t>
   </si>
   <si>
     <t>Venho através do presente expediente solicitar de Vossa Excelência um pedido de Construção de uma Escola Polo Municipal, na TERCEIRA linha, que faz divisa com a linha 21. Pois necessitamos de uma escola Polo Municipal, para atender as comunidades das linhas: 21,23,3ª e 4ª linha, devido a quantidade de alunos que se desloca para os Distritos de Palmeiras e Marechal Rondon.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2442/oficio_no_005._2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2442/oficio_no_005._2021.pdf</t>
   </si>
   <si>
     <t>Venho através de o presente expediente solicitar de Vossa Excelência que verifique a possibilidade de mandar uma caçamba e uma retroescavadeira hidráulica para que realize o escoamento de água para o Distrito do Araras para a recuperação de um trecho de uma rua lateral com a serraria, pois nesse local se encontra intransitável, devido não ter saída de água. E com o escoamento será normalizado o trânsito.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2443/oficio_no_007.gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2443/oficio_no_007.gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Venho por meio do presente, solicitar de Vossa Excelência que utilize o recurso proveniente do Leilão realizado pela prefeitura no ano passado para a aquisição uma Melosa e uma Retro Escavadeira._x000D_
 Apresento esta solicitação visto que ambas as máquinas serão de relevante fortalecimento para a equipe de recuperação das pontes e das estradas vicinais de nosso Município.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2444/oficio_no_008.gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2444/oficio_no_008.gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Venho por meio do presente expediente, solicitar a Vossa Excelência os bons préstimos em recuperar a ponte localizada na linha 12-B, km 2,5, pois a mesma se encontra em estado intrafegável._x000D_
 Ocorre que, pela linha 12-B de dois em dois dias transitam caminhões que transportam o leite oriundo da produção dos agricultores rurais daquela localidade, e devido ao estado da ponte, os produtores estão encontrando séria dificuldade em escoar a produção do leite.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2445/oficio_no_009.gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2445/oficio_no_009.gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Venho através do presente, primeiramente agradecer pelos relevantes serviços prestados em nosso município, motivo que nos leva ao inquestionável reconhecimento._x000D_
 Na oportunidade solicito de Vossa Senhoria, para que seja realizada a mudança de rede da linha 21B, localizada no município de Nova Mamoré/RO, a partir do km 29 ao km 35 aproximadamente.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2446/oficio_no_010.gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2446/oficio_no_010.gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Venho através do presente, primeiramente agradecer pelos relevantes serviços prestados em nosso município, motivo que nos leva ao inquestionável reconhecimento._x000D_
  Na oportunidade solicito de Vossa Senhoria, o planejamento nas trocas dos postes de madeiras nos distritos e na cidade, ocorre nos distritos (Palmeiras, Nova Dimensão, na sede Nova Mamoré) existem postes em situações precárias, correndo sérios riscos de acidentes estruturais e podendo ocasionar fatalidade.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2447/oficio_no_012-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2447/oficio_no_012-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Venho através do presente expediente, solicitar que Vossa Senhoria busque junto a esta instituição (Ceron Energisa) a realização em Nova Mamoré do programa CERON ENERGISA NA CIDADE, tivemos conhecimento desse projeto desta renomada instituição em alguns municípios fazendo força tarefas no Município e Distritos.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2465/oficio_no_001.gvjqj.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2465/oficio_no_001.gvjqj.2021.pdf</t>
   </si>
   <si>
     <t>Venho através do presente expediente solicitar de Vossa Excelência um pedido de Reforma e Ampliação do Posto de Saúde, da 3ª linha do Ribeirão.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2466/oficio_no_011-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2466/oficio_no_011-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Venho por meio do presente solicitar de Vossa Excelência que disponibilize fisioterapeuta para tratar os pacientes atingidos pelo coronavírus – COVID-19, no hospital de nosso município. Ocorre que, é de suma importância para o tratamento da doença a realização de fisioterapia na recuperação dos acometidos pelo COVID-19.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2467/oficio_no_003.gvdpc.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2467/oficio_no_003.gvdpc.2021.pdf</t>
   </si>
   <si>
     <t>Venho por meio do presente expediente, solicitar de Vossa Excelência os bons préstimos no sentido de providenciar a entrega de 01 (um) KIT DE ACADEMIA TUBULAR AO AR LIVRE, para o distrito de Nova Dimensão pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2468/oficio_no_004.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2468/oficio_no_004.2021.pdf</t>
   </si>
   <si>
     <t>Que realize a manutenção do muro da Escola Municipal Eduardo Valverde, pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2469/oficio_no_006._2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2469/oficio_no_006._2021.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE 01(UM) ENFERMEIRO PARA O POSTO DE SAÚDE “MATUZALÉM CELANTI”,</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2470/oficio_no_013-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2470/oficio_no_013-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Venho por meio do presente, solicitar de Vossa Excelência que efetive a iluminação pública em todo o Município de Nova Mamoré, desde a sede até os distritos.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2471/oficio_no_003.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2471/oficio_no_003.2021.pdf</t>
   </si>
   <si>
     <t>Que realize a limpeza com roço na Escola Municipal de Ensino Fundamental_x000D_
 Coronel Jorge Teixeira, pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2473/oficio_no_001.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2473/oficio_no_001.2021.pdf</t>
   </si>
   <si>
     <t>Que realize o Aterro na linha 3 que dá acesso no distrito Jacinópolis sentindo BR 421, _x000D_
 pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>Ao cumprimentá-lo mui atenciosamente, venho por meio do presente expediente, solicitar a Vossa Excelência que a Secretaria de Agricultura do Estado efetue a doação de uma Calcareadeira para a Associação dos Produtores Rurais da Linha Vinte e Nove Buritis – APROLIT, associação privada, sem fins lucrativos, com sede na Est. Linha 30 C, km 1,5 Nova Mamoré/RO, inscrita no CNPJ nº. 84.632.959/0001-30.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2475/oficio_no_005.gv-nas-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2475/oficio_no_005.gv-nas-2021.pdf</t>
   </si>
   <si>
     <t>Venho por meio do presente expediente, solicitar a Vossa Senhoria os bons préstimos em recuperar dois trechos da estrada no Distrito de Nova Dimensão, pois a estrada está com dois trechos obstruídos com acumulo de agua das chuvas que não possuem como escoar, o que vem provocando danos à população que não consegue transpor estes trechos e com isso dificulta o pleno exercício do direito de ir e vir promulgado na Constituição Federal.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2476/oficio_no_006.gv-nas-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2476/oficio_no_006.gv-nas-2021.pdf</t>
   </si>
   <si>
     <t>Venho por meio do presente expediente, solicitar a Vossa Senhoria os bons préstimos no sentido do envio de uma Escavadeira Hidráulica para efetuar os serviços de retirada das madeiras da ponte localizada no Rio Azul, último travessão, Km 43, entre a linha 28 e 29.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2478/oficio_no_014-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2478/oficio_no_014-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Venho por meio do presente, solicitar a Vossa Excelência a verificação da possibilidade de o Município organizar uma usina de oxigênio no hospital municipal.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2479/oficio_no_015-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2479/oficio_no_015-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2480/oficio_no_016-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2480/oficio_no_016-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Venho por meio do presente, solicitar a Vossa Excelência a instalação de uma tomografia no hospital municipal e conjuntamente um projeto que envolva toda a região.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2483/oficio_no_017-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2483/oficio_no_017-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2484/oficio_no_018-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2484/oficio_no_018-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Venho por meio do presente, solicitar a Vossa Excelência a disponibilização de alguns objetos para o laboratório do Município, visto que este se encontra em precariedade em sua estrutura.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2485/oficio_no_019-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2485/oficio_no_019-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2491/oficio_no_007.gv-nas-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2491/oficio_no_007.gv-nas-2021.pdf</t>
   </si>
   <si>
     <t>Venho por meio do presente expediente, solicitar a Vossa _x000D_
 Senhoria os bons préstimos no sentido de providenciar a_x000D_
  recuperação da primeira ponte da Linha 31 C, lado direito.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2494/oficio_no_020-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2494/oficio_no_020-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Venho através do presente expediente, solicitar que Vossa Senhoria a disponibilização de duas barracas enfrente ao prédio da Energisa no Município de Nova Mamoré.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2495/oficio_no_007.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2495/oficio_no_007.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Venho através do presente solicitar de Vossa Senhoria os bons préstimos no sentindo de uma CONTRATAÇÃO DE 01(UM) TECNICO PARA FAZER EXAME DE MALÁRIA NO POSTO DE SAÚDE “MATUZALÉM CELANTI”, localizada no Distrito de Palmeiras, pertencente ao município de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2502/oficio_no_021-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2502/oficio_no_021-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
       Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Excelência que verifique a possibilidade de o Município estudar e implantar uma fábrica de bloquetes em parceria com sistema penal do Estado, em convênio com Secretaria de Estado da Justiça.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2503/oficio_no_005.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2503/oficio_no_005.2021.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
         Ao cumprimentá-la mui atenciosamente, venho através do presente expediente solicitar de Vossa Senhoria os bons préstimos no sentido de que realize conserto do telhado e limpeza das calhas da escola E. M. E. I. F. Cel. Jorge Teixeira de Oliveira, visto que quando chove todas as salas molham, e que com as calhas entupidas o pátio fica inundado de água, o que torna impossível o regular funcionamento da escola.           _x000D_
          Trata-se de solicitação que recebi da Diretora da Escola, por meio do Ofício nº 006/EMEIFCJTO/2021, o qual encaminho cópia em anexo.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2504/oficio_no_006.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2504/oficio_no_006.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
         Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Excelência os bons préstimos no sentido de que realize conserto do telhado e limpeza das calhas da escola E. M. E. I. F. Cel. Jorge Teixeira de Oliveira, visto que quando chove todas as salas molham, e que com as calhas entupidas o pátio fica inundado de água, o que torna impossível o regular funcionamento da escola.           _x000D_
          Trata-se de solicitação que recebi da Diretora da Escola, por meio do Ofício nº 006/EMEIFCJTO/2021, o qual encaminho cópia em anexo.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2505/oficio_no_001-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2505/oficio_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente expediente, informar a Vossa Excelência que devido para as fortes e continuas chuvas os bueiros na linha 32, travessão do Beda, km 13, se encontram em condições precárias, o que vem impossibilitando o trafego no local, e assim, impedindo o escoamento da produção de leite, o transporte do gado, dentre outros produtos da localidade.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2511/oficio_no_002.gvjqj.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2511/oficio_no_002.gvjqj.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
            _x000D_
 Ao cumprimentá-la mui atenciosamente, vimos por meio do presente solicitar de Vossa Excelência a realização de um estudo sobre a possibilidade de implantar nos órgãos públicos do Município de Nova Mamoré um sistema de placa solares para distribuição de energia elétrica aos prédios públicos municipais.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2512/oficio_no_007.gv.fsc.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2512/oficio_no_007.gv.fsc.2021.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 _x000D_
            Ao cumprimentá-la mui atenciosamente, vimos por meio do presente solicitar de Vossa Excelência que instale uma tenda em frente ao laboratório do Município, pois a fila para atendimento é longa e muitas pessoas estando tendo que esperar atendimento ao relente, debaixo de chuva e sol.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2513/oficio_no_008.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2513/oficio_no_008.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Venho através do presente expediente solicitar de Vossa Excelência que providencie a limpeza urbana no Distrito de Palmeiras._x000D_
 		Para efetuar a limpeza necessitamos que seja disponibilizado: Pá Carregadeira, Caçamba e 02 Roçadeira, com os devidos profissionais para manusear os equipamentos._x000D_
 		Outrossim, informo que caso não seja possível o envio dos profissionais, por gentileza fazer a cedência dos equipamentos para que a comunidade efetue os serviços de limpeza necessária.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2514/oficio_no_001-gv-cr-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2514/oficio_no_001-gv-cr-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 	_x000D_
                      Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Excelência que providencie a Limpeza do Cemitério Municipal, com a roçagem dos matos e arbustos e poda das arvores._x000D_
 		Solicitamos ainda que seja providenciado a limpeza da área central do Município de Nova Mamoré, incluindo o canteiro central, a área da pista de caminhada, e as mais diversas áreas urbana do Município._x000D_
 		O Acumulo de mato e lixo na cidade tem provocado o aumento de mosquitos e moscas, que provocam diversas doenças na população de Nova Mamoré, além de tornar a cidade suja e com mal cheiro.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>FÁBIO CARCARÁ, CLAUDIOMIR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2525/oficio_no_008.gv.fsc.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2525/oficio_no_008.gv.fsc.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
         Ao cumprimentá-lo mui atenciosamente, vimos por meio do presente expediente solicitar de Vossa Excelência os bons préstimos no sentido de que dar celeridade no processo de liberação do novo cemitério.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2526/oficio_no_009.gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2526/oficio_no_009.gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
                Ao cumprimentá-lo mui respeitosamente, venho através do presente, solicitar de Vossa Excelência uma EMENDA PARLAMENTAR NO VALOR DE R$ 120.000,00 (CENTO E VITE MIL REAIS), PARA ATENDER A SOLCITAÇÃO DOS MOTO TAXISTAS PARA CONSTRUÇÃO DE 02 (DOIS) PONTOS DE  MOTO NO MUNICÍPIO DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2527/oficio_no_022-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2527/oficio_no_022-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
       Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Excelência que verifique a possibilidade de constituir uma comissão formada por profissionais da saúde para acompanhar os atos e as situações decorrentes do combate ao coronavírus COVID-19 no âmbito do Município de Nova Mamoré.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2528/oficio_no_023-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2528/oficio_no_023-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
       Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Excelência que verifique a possibilidade de constituir uma comissão formada por profissionais da saúde para acompanhar os atos e as situações decorrentes do combate ao coronavírus COVID-19 no âmbito do Município de Nova Mamoré.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2532/oficio_no_010.gv.fsc.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2532/oficio_no_010.gv.fsc.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente, solicitar a Vossa Senhoria planejamento e REPAROS no Hospital Municipal._x000D_
 Ocorre, que o hospital municipal inaugurado há poucos anos, as estruturas já se encontram com a necessidade de atenção, nos telhados com as calhas d’água, e parte de forro, pois os mesmos estão molhando muito os pacientes internados. Trazemos essas situações para um planejamento, pois estamos no período chuvoso, e está causando transtornos aos funcionários e pacientes.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>ABÍLIO BAIANO, JAIR DA 29</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2547/oficio_no_008.gv-nas-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2547/oficio_no_008.gv-nas-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos por meio do presente expediente, solicitar a Vossa Excelência os bons préstimos no sentido de disponibilizar recursos via Emenda Parlamentar para a aquisição de tubos ármicos, para serem instalados na linha 7 e 8 no Distrito de Jacinopólis e nas linhas 31 C, linha 29 travessão Beda, linha 32, linha 27B no distrito de Nova Dimensão e na linha C no km 02 de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2548/oficio_no_009.gv-nas-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2548/oficio_no_009.gv-nas-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos por meio do presente expediente, solicitar a Vossa Excelência os bons préstimos no sentido de oficializar o Departamento Estadual de Estradas de Rodagem e Transportes (DER), para que efetue os serviços de levantamento das galerias entre as linhas 29 e 30, as galerias entre as linhas 30 e 31C, pois com as chuvas os alagamentos são constantes e prejudiciais à população.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2549/oficio_no_010.gv-nas-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2549/oficio_no_010.gv-nas-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos por meio do presente expediente solicitar a Vossa Excelência os bons préstimos no sentido de disponibilizar recursos via EMENDA PARLAMENTAR, PARA ILUMINAÇÃO PÚBLICA, para atender o Distrito de Palmeiras pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2550/oficio_no_011.gv-nas-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2550/oficio_no_011.gv-nas-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente expediente, solicitar a Vossa Excelência os bons préstimos no sentido de viabilizar a instalação de um quebra mola na avenida paralela à BR, no sentido Porto Velho, antes da esquina da BIG Pão.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2557/oficio_no_012.gv-nas-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2557/oficio_no_012.gv-nas-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Supervisor,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente, solicitar que Vossa Senhoria busque junto a esta instituição (Ceron Energisa) a implantação/instalação de rede de baixa tensão elétrica em algumas localidades do Distrito de Nova Dimensão em Nova Mamoré. _x000D_
 Ocorre que, no Distrito de Nova Dimensão tem inúmeros problemas na instalação da rede elétrica, principalmente a falta desta rede de baixa tensão nas localidades compreendida no final da rua boa vista, no final da linha 28 do lado esquerdo, na rua do DETRAN ao lado do novo posto de saúde, no final da rua do banco SICOOB, dentre tantas outras localidades.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2589/oficio_no_011.gv.fsc.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2589/oficio_no_011.gv.fsc.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
              Ao cumprimentá-lo mui atenciosamente, venho através de o presente expediente solicitar de Vossa Excelência que verifique a possibilidade de fazer a retirada de uma pedra que se encontra na Av. 25 de agosto com a Av. Sebastião João Clímaco no Bairro Santa Luzia.  _x000D_
              A situação é crítica. Instado a interceder pelos problemas da nossa comunidade, fui procurado por moradores, que solicitam a retirada dessa pedra que se encontra no local acima citado, haja vista que essa avenida se encontra intrafegável pela localização da pedra nas avenidas citadas.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2601/oficio_no_002-gv-cr-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2601/oficio_no_002-gv-cr-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Excelência que agende uma reunião para dialogar acerca da situação dos professores da rede estadual e municipal de educação que estão atuando em nosso município, visando encontrar uma solução quanto aos problemas enfrentados pela categoria sobre a carga horária._x000D_
 Solicitamos a Vossa Excelência que convide para a referida reunião a Secretaria Municipal de Educação, Secretaria de Estado da educação representada pela CRE (Coordenadoria Regional de Educação), os Conselhos Municipal e Estadual de Educação, haja vista que estará presente os sindicatos das partes envolvidas: SINTERO e SINDNOVA.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2612/oficio_no_024-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2612/oficio_no_024-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Coordenador,_x000D_
       Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Senhoria que verifique a possibilidade de constituir uma comissão formada por funcionários deste Procon, afim de que se realize fiscalização em todo o setor comerciário no âmbito do Município de Nova Mamoré._x000D_
 Trata-se de trabalho de extrema necessidade para orientar o comércio local acerca do correto atendimento a demanda dos moradores, bem como sobre possíveis irregularidades cometidas por aqueles quanto aos direitos e deveres, e corretos prazos para a correção destes, dentre outros.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2613/oficio_no_025-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2613/oficio_no_025-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Supervisor,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente,_x000D_
 primeiramente agradecer pelos relevantes serviços prestados em nosso município,_x000D_
 que nos leva ao inquestionável reconhecimento._x000D_
 Na oportunidade solicito de Vossa Senhoria, o planejamento no_x000D_
 alinhamento da rede elétrica existente no perímetro urbano da Avenida Desiderio_x000D_
 Domingos Lopes, no município de Nova Mamoré/RO._x000D_
 Buscando discutir a evolução e melhoramento no atendimento,_x000D_
 solicitamos a análise da renomada empresa para alinhamento da rede elétrica da_x000D_
 mencionada localização, levando-se em consideração o risco de acidente vez que a_x000D_
 mesma encontra-se em local inadequado e tendo sido posto de forma tortuosa,_x000D_
 estando, vários trechos próximos a residência e/ou local público.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2614/oficio_no_026-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2614/oficio_no_026-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente_x000D_
 expediente solicitar de Vossa Excelência que seja enviado a este edil as devidas_x000D_
 informações de autorização/liberação para as empresas de internet banda larga e/ou_x000D_
 via rádio neste município._x000D_
 Ressalto que em muitos locais as empresas do serviço supracitado_x000D_
 realizam instalação de antenas e outros serviços que acabam por danificar os_x000D_
 espaços públicos e após a conclusão daqueles, não realizam os devidos reparos._x000D_
 Diante disso, solicito a Vossa Excelência que envie, a este edil as_x000D_
 informações de liberação/autorização para as empresas de internet em nosso_x000D_
 município ou, caso não haja que informe sobre a provável regulamentação, com as_x000D_
 necessárias limitações.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
            Ao cumprimentá-lo mui respeitosamente, venho através do presente, solicitar de Vossa Excelência uma EMENDA PARLAMENTAR NO VALOR DE R$ 100.000,00 (CEM MIL REAIS) PARA ILUMINAÇÃO PÚBLICA, para atender o município de Nova Mamoré/RO._x000D_
 Frequentemente somos procurados por munícipes de diversos pontos da cidade que pleiteiam, por meio deste vereador, a execução de diversos serviços essenciais para a manutenção do bem-estar da população, e que são de competência do poder público municipal, no entanto, solicito a Vossa Excelência recursos financeiros para compra de materiais elétricos para iluminar a zona Rural._x000D_
           Alguns setores chacareiros se encontram na escuridão em nosso perímetro Rural, devido à ausência de materiais elétricos para ILUMINAÇÃO PÚBLICA, ocasionando sérios transtornos aos moradores e transeuntes do local .</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
            Ao cumprimentá-lo mui respeitosamente, venho através do presente, solicitar de Vossa Excelência uma EMENDA PARLAMENTAR NO VALOR DE R$ 350.000,00 (TREZENTOS E CINQUENTA MIL REAIS) PARA A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA, para atender o município de Nova Mamoré/RO._x000D_
 Nosso município se encontra escasso de lugares propícios para a prática de esportes e lazer em geral. Seria de extrema importância termos uma PRAÇA PÚBLICA para atendermos a população com uma localidade para que se pratique esportes, dança, caminhada, entre outros exercícios físicos. Nossos jovens e crianças em geral, merecem uma localidade para o lazer. _x000D_
 Sabe-se que as crianças e os jovens, quando não estão na escola, ficam na rua, ociosos, estando muito próximos da violência, das drogas, de acidentes e da marginalização. Esse modo de vida põe em risco a saúde, a integridade física, social e psicológica dos mesmos.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2618/oficio_no_005-gv-cr-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2618/oficio_no_005-gv-cr-2021.pdf</t>
   </si>
   <si>
     <t>Senhora Deputada,_x000D_
 _x000D_
               Com meus cordiais cumprimentos, dirijo-me a vossa excelência para fazer um pedido em nome dos produtores rurais associados na Associação dos produtores rurais (APRNM) de Nova Mamoré._x000D_
 _x000D_
                Hoje são cerca de 230 produtores rurais ligados a cadeia produtora de leite do município, que precisa de maquinas para auxiliar na produção de insumos para o melhoramento da qualidade e da quantidade de leite. Para que se consiga estes resultados, necessitamos de 1 (um) trator com grade Aradora, 1 (um) Carretinha basculante e 1 (um) Ensiladeira._x000D_
 _x000D_
                Tal propositura visa atender a APRNM-RO inscrita no CNPJ: 32.539.993/0001-60, localizada na Av: Manoel Fernandes dos Santos N° 4197, sala I, centro de nova Mamoré, com o E-mail: aprnm2020@hotmail.com, telefone: (69) 3544-2426/ 99901-2667, tendo como presidente: Natã Feliciano da Silva._x000D_
  _x000D_
                E também atender um pedido do seu amigo pessoal de muitos anos, José Batista de Araújo.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2622/oficio_no_009.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2622/oficio_no_009.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente, solicitar a Vossa Senhoria uma equipe de funcionários capacitados para atender um grande fluxo de pessoas com malária no assentamento THIAGO, Linha 21._x000D_
 Ocorre que, encontra-se várias pessoas doentes nesse assentamento sem o amparo público, necessitando-as, de médico e medicação em geral como: remédios para Malária, lâmina de vidro, álcool 70% e algodão. É dever do poder público através da Secretaria de Saúde, amparar essas pessoas que estão à mercê da saúde pública._x000D_
 Solicito de Vossa Excelência mui respeitosamente, urgência devido a gravidade da situação.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2623/oficio_no_010.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2623/oficio_no_010.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Supervisor,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente, primeiramente agradecer pelos relevantes serviços prestados em nosso município, que nos leva ao inquestionável reconhecimento._x000D_
 Na oportunidade solicito de Vossa Senhoria explicações sobre as cobranças de iluminação pública na zona rural do nosso município, sendo que o mesmo não possui essa iluminação, cobranças essas consideradas injustas pela população. Peço-lhe também informações sobre quais parâmetros são usados para essas cobranças, quais os embasamentos na lei são usados para que essas cobranças sejam consideradas lícitas.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2629/oficio_no_001-gv-mhob-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2629/oficio_no_001-gv-mhob-2021.pdf</t>
   </si>
   <si>
     <t>Ofício n° 001/GV/NAS/ 2021 	Nova Mamoré/RO, 19 de janeiro de 2021._x000D_
 _x000D_
 _x000D_
 A sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHOA_x000D_
 MD – Prefeito Municipal_x000D_
 NOVA MAMORÉ – RO_x000D_
 _x000D_
 		Senhor Prefeito,_x000D_
                      _x000D_
                                Ao tempo em que cumprimento Vossa Excelência venho através de o presente solicitar com a máxima urgência a limpeza e patrolamento de toda a cidade do distrito Nova Dimensão também aproveito o ensejo para requerer com a mesma urgência devida para a iluminação pública para deste distrito, que vem a muitos anos esquecido pelo poder público, somos sabedores e vale lembrar aqui que essa administração assumiu esse município a poucos dias com longos desafios a serem cumpridos mas temos que buscar soluções para sanar os problemas do nosso povo .</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2630/oficio_no_002-gv-mhob-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2630/oficio_no_002-gv-mhob-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
                      _x000D_
                      Ao tempo em que cumprimento Vossa Excelência venho através de o presente solicitar que seja designado os materiais de iluminação pública como: lâmpadas de leds, reles, fios, parafusos com arruelas e porcas, braços composto com todos os suportes e componentes para atender a demanda do Distrito Nova Dimensão uma vez que o Distrito encontra-se a muitos anos sem receber esse tipo de prestação de serviço na localidade._x000D_
 _x000D_
                             Vale ressaltar que estas solicitações descritas no pedido acima necessita de atendimento urgente e necessário para melhoria na demanda de nosso povo, peço uma demanda de 1.000 (mil) lâmpadas de leds composta de todos os componentes citados com a composição de 2 metros de cabos duplos flexível 2.5mm por lâmpadas.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
                                Ao tempo em que cumprimento vossa senhoria, venho através do presente solicitar que seja disponibilizado os materiais de iluminação pública tais como: lâmpadas de leds, reles, fios, parafusos com arruelas e porcas, braços composto com todos os suportes e componentes para atender a um início de demanda do Distrito Nova Dimensão uma vez que o Distrito encontra-se a muitos anos se receber esse tipo de prestação de serviço na localidade que encontra se as escuras, dificultando o acesso de quem necessita utilizar como via de acesso as avenidas e bairros da localidade._x000D_
                             Vale ressaltar que estas solicitações descritas no pedido acima, necessita de atendimento urgente e necessário para melhoria na demanda de nosso povo, peço que seja disponibilizado o montante de: 100 (cem) lâmpadas leds composta de todos os componentes citados com a composição de 2 metros de cabos duplos flexível 2.5mm por lâmpadas.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2632/oficio_no_004-gv-mhob-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2632/oficio_no_004-gv-mhob-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado Estadual, _x000D_
 _x000D_
 _x000D_
 	Cumprimentando o dirigimo-nos a Vossa Excelência, respeitosamente, com o fim especial de solicitar através de emenda parlamentar do orçamento do Estado recursos financeiros no valor de R$ 400.000,00 (quatrocentos mil reais), destinados à aquisição de 01 (uma) Retroescavadeira, para atender o Distrito de Nova Dimensão e o setor rural pertencente ao Distrito. O valor de R$ 70.000,00 (setenta mil reais), destinados à aquisição de um aparelho de raio x digital, este equipamento de uso médico-hospitalar utilizado para gerar imagens radiográficas digitais, para atender o Distrito de Nova Dimensão e setor rural pertencente ao Distrito. O valor de R$ 60.000,00 (Sessenta mil reais), destinados à aquisição de material pedagógico e didático para atender a Escola Laurindo de Souza._x000D_
 	Assim, posto estamos solicitando o valor total de R$ 530.000,00 (quinhentos e trinta mil reais) em emendas parlamentares para atender a população de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>CÉLIO BRITO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2634/oficio_no_002-gv-fcbs-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2634/oficio_no_002-gv-fcbs-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
           Ao cumprimentá-lo mui respeitosamente, venho através do presente, solicitar de Vossa Excelência a Certidão de Tramitação do Processo nº 1801/01161/2016 inscrito nessa secretaria referente ao CEMITÉRIO PÚBLICO DO MUNICÍPIO DE NOVA MAMORÉ/RO._x000D_
           É público e notório que o município de Nova Mamoré vem sofrendo transtornos pela falta de condições estruturais para receber sepultamentos já há algum tempo. Também é sabido que, possuímos novo espaço já pronto para comportar o novo cemitério, contudo, até a presente data, este não está em uso devido à falta de Certidão de Liberação Ambiental que deve ser emitida pela Secretaria de Desenvolvimento Ambiental – SEDAM.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2641/oficio_no_027-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2641/oficio_no_027-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Excelência que verifique a possibilidade de viabilizar para que haja a arrecadação de alimentos não perecíveis entre os menores de 60 (sessenta) anos que venham a ser vacinados.contra a COVID-19 (coronavírus) no âmbito do Município de Nova Mamoré._x000D_
 Trata-se da criação de uma campanha para que os munícipes menores de 60 (sessenta) anos que venham a ser vacinados contribuam, de forma espontânea, ou seja - sem qualquer prejuízo caso não o façam – em uma campanha para doação de produtos não perecíveis para posterior montagem e distribuição de cestas básicas entre a população de baixa renda de nosso município.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2643/oficio_no_006-gv-cr-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2643/oficio_no_006-gv-cr-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 _x000D_
 Excelentíssimo senhor Deputado, com nossos afetivos cumprimentos, vimos pelo presente solicitar de vossa Excelência uma emenda parlamentar em favor do município de Nova Mamoré-RO, para implantação do programa Cidade Digital._x000D_
 Como já é do vosso conhecimento, o Ministério da Ciência, Tecnologia, Inovação e Comunicação (MCTIC), com sua cartilha orientadora, que é um guia para que parlamentares apresentem emendas e projetos de lei orçamentarias, traz todas as informações para destinação de recursos para programas e projetos da pasta, buscando assim o fortalecimento da inclusão social e digital._x000D_
 Nova Mamoré é um município carente de acesso as tecnologias digitais. O serviço público ainda se arrasta com internet precária em suas instituições, sobretudo escolas, serviços de saúde, serviço administrativo e nas áreas de grande concentração de público, como praça central, praça de eventos e feiras.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2644/oficio_no_007-gv-cr-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2644/oficio_no_007-gv-cr-2021.pdf</t>
   </si>
   <si>
     <t>Senhora Deputada,_x000D_
 Excelentíssima Deputada, com nossos afetivos cumprimentos, venho pelo presente expediente solicitar de vossa Excelência uma emenda parlamentar no valor de R$400.000,00(quatrocentos mil reais) para implantação do programa saúde bucal para atender aos alunos da rede pública do município de Nova Mamoré-RO. Muitas são as reclamações de pais de alunos e professores da ausência de uma política dessa natureza, que ajude nossas crianças e adolescentes nos tratamentos dentários._x000D_
 Por ser muito caro e pouco oferecido na república, muitas dessas crianças ficam com a dentição comprometida e algumas sofrem com dores frequentes, por falta de condições financeiras para fazer em uma clínica particular, e quando este tem acesso a algum tratamento público, o que se ver com muito mais frequência é a extração como alternativa é o que seria o último recurso a ser feito.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2645/oficio_no_008-gv-cr-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2645/oficio_no_008-gv-cr-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo senhor Deputado,   _x000D_
               _x000D_
               Cumprimentando cordialmente vossa excelência, venho por meio deste solicitar do nobre parlamentar, que destine via emenda parlamentar, recursos para aquisição de uma máquina pá carregadeira e 1 (um) caminhão prancha, para atender a prefeitura do município de Nova Mamoré.   _x000D_
               A extensa malha viária do município com cerca de 1.800 quilômetros, necessita de manutenção constantemente, sobre tudo no período chuvoso. Como esta municipalidade dispõe de poucos equipamentos para atender a forte demanda pelos serviços, pedimos a vossa excelência que nos atenda neste pleito, na certeza de que estas maquinas contribuirão e muito para dar celeridade aos trabalhos na recuperação, construção e manutenção de pontes e estradas.  _x000D_
               As vicinais de Nova Mamoré, tem recebido forte tráfego de veículos pesados como caminhão transportadores de grãos, gado, calcário e outros e as estradas e pontes de madeira não suportam.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2648/oficio_no_003-gv-fcbs-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2648/oficio_no_003-gv-fcbs-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 Ao cumprimentá-lo mui respeitosamente, venho através do presente na qualidade de relator do Projeto de Lei N°080/2020, solicitar de Vossa Excelência para que verifique a possibilidade de disponibilizar o texto original do Projeto bem como as suas devidas emendas._x000D_
 O referido projeto de Lei tem como escopo precípuo a criação das de unidades de Conservação de uso sustentável, criada pelo decreto n° 7.335, de 17 de 1996, lembrando que a área de Conservação foi criada como espaço territorial destinado à exploração auto-sustentável e conservação de recursos naturais revogáveis._x000D_
 Diante do exposto, solicito que seja atendido o pedido deste edis acerca do andamento processual, acima mencionado.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2649/oficio_no_004-gv-fcbs-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2649/oficio_no_004-gv-fcbs-2021.pdf</t>
   </si>
   <si>
     <t>Assunto: Intervenção no texto do Projeto Lei Complementar 80._x000D_
 Senhor Deputado,_x000D_
 Com meus sinceros cumprimentos, valemo-nos do presente por meio deste para solicitar intervenção junto a comissão do Meio Ambiente da Assembleia Legislativa de Rondônia, afim que seja excluído a área do BICO DO PARQUE que se encontra no texto do projeto PLC/80 que transformaria toda área em reserva ambiental dentro do município de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2650/oficio_no_009-gv-cr-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2650/oficio_no_009-gv-cr-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo senhor Deputado,_x000D_
 Honra-me sobre maneira dirigir-me a vossa excelência, para solicitar o seu apoio para a coordenadoria de esporte do município com recursos para aquisição de 2 (dois) veículos para atender a pasta._x000D_
 O setor esportivo do município não dispõe de nenhuma estrutura para realização de suas atividades, não tem sede própria, nem tampouco veículos para acompanhar suas ações, como campeonatos, reuniões, transporte de comissão de arbitragem ou transporte de atletas. Para dar agilidade ao setor, precisamos de um veículo-preferencialmente Pick-up, que é um veículo alto e melhor para estrada de terra._x000D_
 O segundo veículo seria uma Van ou Ônibus para transporte de atletas, quando vão representar ou disputar competições intermunicipais ou estaduais._x000D_
 Nova Mamoré conta com mais de 40 times de futebol na cidade e nas linhas, sem contar outras atividades esportivas como voleibol, basquete, handebol, praticantes de corrida, judô e outros. Estruturar o setor é uma preocupação no</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2656/oficio_no_028-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2656/oficio_no_028-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Sra. Coordenadora,_x000D_
 Cumprimentando respeitosamente, momento em que venho através do presente instrumento, solicitar a Vossa Senhoria informações acerca do andamento da reconstrução da escola Professor Salomão Silva. Ocorre que mencionada escola foi totalmente destruída por um temporal que atingiu nosso município, sendo necessária a sua total reconstrução._x000D_
 Salientamos que mesmo em época de pandemia e dá não utilização de forma física da escola pelos alunos, esta possuía um vasto aparato de equipamentos e material utilizado pelos alunos e professores que se perdeu e o que restou precisou ser retirado as pressas._x000D_
 Diante disto, solicitamos de Vossa Senhoria que informe a este edil o andamento da reconstrução da mencionada escola e quando haverá a entrega da mesma, já concluída ao município de Nova Mamoré. Na oportunidade, colocamo-nos a disposição, renovando a Vossa Senhoria nossos reais protestos de apreço e consideração.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2657/oficio_no_029-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2657/oficio_no_029-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar de Vossa Excelência que viabilize estudos para a implantação de uma parceria entre o município de Nova Mamoré-RO e o Centro de Integração Empresa- Escola (CIEE)._x000D_
 de jovens ociosos por não ter uma oportunidade de aprimorar seus conhecimentos, e a implantação dessa parceria com o CIEE viabilizará a inserção dos usuários do programa no mercado profissional, por meio de oportunidades de trabalho e/ou estágios,_x000D_
 viabilizada por Vossa Excelência a implantação desta parceria entre o município de Nova Mamoré e o CIEE.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2658/oficio_no_011.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2658/oficio_no_011.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: TRATATIVA ACERCA DA BACIA LEITEIRA REGIONAL_x000D_
 _x000D_
 	Senhor Secretário Regional,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente, solicitar a Vossa Senhoria que se faça presente na reunião que será realizada na data de 16/04/2021 juntamente ao senhor Secretário Evandro Pandovani, no município de Porto Velho, onde será tratado acerca da grave crise que se instala na bacia leiteira local._x000D_
 Ocorre que, foi por este edil solicitada uma reunião juntamente ao senhor secretário e esta ocorrerá na data de 16 de abril de 2021 na sede da Secretaria Estadual de Agricultura, no município de Porto Velho. Reunião esta que contará com a presença dos seguintes produtores: Oleandro Batista dos Santos, CPF: 724.863.332-15 e senhor Leandro Gomes, CPF: 756.622.212-00, bem como com este edil, todos produtores de leite._x000D_
 Fato que estamos passando por uma grande crise no setor leiteiro no regional, motivo pelo qual solicitamos a presente reunião e solicitamos que Vossa Senhoria, s</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2661/oficio_no_030-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2661/oficio_no_030-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar de Vossa Excelência que viabilize estudos para a isenção total ou parcial para àqueles que irão realizar a 1a (primeira) escritura de seu bem imóvel._x000D_
 Ocorre que muitas dessas famílias são de baixa renda, não possuindo, portanto, condições financeiras para arcar com os gastos existentes para realizar a escritura de seu bem, motivo este que faz com que este edil solicite de vossa Excelência a viabilização de implantação de isenção total ou parcial para aqueles que necessitem deste._x000D_
 Diante de todo o exposto, apresento esta proposta para que seja estudada por Vossa Excelência a implantação desta isenção aos que dela necessitem.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2664/oficio_no_031-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2664/oficio_no_031-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Senhoria a verificação da possibilidade de o Município realizar a compra de uma impressora digital para uso no raio-x do hospital municipal._x000D_
 Apresento esta solicitação devido ao crescente número de pessoas em nosso município que precisam fazer uso do raio-x e por não termos uma impressora digital torna menos nítido este tipo de exame. O fato é que com a compra deste equipamento haverá grande melhora, pois os exames serão impressos de forma mais rápida e nítida,ou ainda, haverá a possibilidade de envio destes via e-mail, dando total eficiência aos mesmos, facilitando a leitura destes pelos profissionais de saúde._x000D_
 Diante disso, apresento esta proposta para que seja viabilizada por Vossa Excelência a verificação de se realizar a compra de uma impressora digital para uso no raio-x do hospital municipal.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2670/oficio_no_032-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2670/oficio_no_032-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente,_x000D_
 solicitar de Vossa Excelência que viabilize estudos para Instalação de uma Base descentralizada do SAMU, no município de Nova Mamoré._x000D_
 Ocorre que não possuímos em nossa região uma base de SAMU para_x000D_
 uso de UTI, o que se faz de extrema importância principalmente pelo fato de estarmos a mais de 250 km da capital Porto Velho, local onde há leitos de UTI mais próximos ao município. Solicito ainda que seja utilizado para a implantação da base o terreno que se localiza entre o antigo cemitério e o posto Petrobras na BR 425, ainda na zona urbana de Nova Mamoré._x000D_
 Diante de todo o exposto, apresento</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2672/oficio_no_012.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2672/oficio_no_012.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Gerente Regional,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente, solicitar a Vossa Senhoria que haja a autorização por vossa senhoria do uso de madeira para construção de pontes na zona rural._x000D_
 Ocorre que, estamos com madeiras guardadas no pátio da fazenda do senhor Cirleno, localizada na 8a linha do Ribeirão e que não estão sendo utilizadas para qualquer finalidade, o fato é que nosso município está necessitando de madeira para reconstrução de pontes localizadas nesta linha mencionada (segue fotos anexas), motivo pelo qual, venho solicitar de vossa senhoria que autorize o uso de parte desta madeira para serem serradas e transformadas em pranchas._x000D_
 Solicito de Vossa Excelência mui respeitosamente, urgência devido à gravidade da situação.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2678/oficio_no_033-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2678/oficio_no_033-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Assunto: Apoio para a Instalação de uma Unidade Corpo de Bombeiros em Nova Mamoré._x000D_
 Excelentíssimo Deputado,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Excelência o apoio na instalação de uma unidade do corpo de bombeiros no município de Nova Mamoré._x000D_
 Apresento esta solicitação na intenção de Vossa Excelência prestar apoio ao município de Nova Mamoré, na intenção de se realizar a instalação de uma unidade do corpo de bombeiros em nosso município. Há que se dizer que o município de Nova Mamoré tem a necessidade de instalação de uma unidade daquela corporação tendo em vista que a mais próxima encontra-se no município de Guajará-Mirim o que, quando se faz necessário tanto na zona urbana, quanto na zona rural de Nova Mamoré torna-se difícil devido a distância e indisponibilidade, pois, há vezes da não possibilidade de envio do corpo de bombeiros para diligências locais.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2679/oficio_no_002.gv-asf-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2679/oficio_no_002.gv-asf-2021.pdf</t>
   </si>
   <si>
     <t>Exmo. Sra. Deputada_x000D_
 Ao cumprimentá-la mui atenciosamente, venho por meio do presente expediente, solicitar a Vossa Excelência os bons préstimos no sentido de disponibilização de recursos por meio de Emenda Parlamentar, para aquisição de maquinários e equipamentos, para compor a frota responsável pelos serviços públicos junto à comunidade do Município de Nova Mamoré/RO._x000D_
 Salientamos que a emenda parlamentar é o instrumento que visa descentralizar e dar eficiência à alocação dos recursos públicos, melhorando a eficiência e a eficácia dos serviços públicos.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2688/oficio_no_013.gv.fsc.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2688/oficio_no_013.gv.fsc.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 Ao cumprimentá-lo mui respeitosamente, venho através do presente, solicitar de Vossa Excelência uma EMENDA PARLAMENTAR NO VALOR DE R$ 60.000,00 (SESSENTA MIL REAIS), PARA ATENDER A SOLCITAÇÃO INSTALAÇÃO DE 01 (UM) POÇO ARTESIANO NO BAIRRO PLANALTO NO MUNÍCIPIO DE NOVA MAMORÉ._x000D_
 Vale salientar que a referida solicitação se faz em virtude da necessidade de água potável no bairro Planalto, já que pouquíssimas casas do referido bairro, são abastecidas pela Companhia de Água e Esgotos de Rôndonia- CAERD, e existe uma demanda enorme de famílias que não possuem água tratada, o que se faz necessário segmentar à instalação deste poço artesiano, para melhorar a qualidade da água a disposição para as famílias, pois á água é o recurso natural mais precioso e importante para bem estar social, não há como viver com dignidade sem uma água potável. Portanto, solicito a Vossa Excelência a viabilização de Emenda Parlamentar no sentido de atender e suprir essa necessidade dos moradores.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>ANDRÉ DO SINDICATO, FÁBIO CARCARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2689/oficio_no_034-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2689/oficio_no_034-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Assunto: Apoio para a Instalação de uma Unidade Corpo de Bombeiros em Nova Mamoré._x000D_
 Excelentíssimo Deputado,_x000D_
 Ao cumprimentá-lo mui atenciosamente, viemos por meio do presente, solicitar a Vossa Excelência o apoio na instalação de uma unidade do corpo de bombeiros no município de Nova Mamoré._x000D_
 Apresentamos esta solicitação na intenção de Vossa Excelência prestar apoio ao município de Nova Mamoré, na intenção de se realizar a instalação de uma unidade do corpo de bombeiros em nosso município. Há que se dizer que o município de Nova Mamoré tem a presente necessidade, tendo em vista que a mais próxima encontra-se no município de Guajará-Mirim, distante cerca de 40 (quarenta quilómetros), o que, quando necessário tanto na zona urbana, quanto na zona rural de Nova Mamoré torna-se difícil devido a distância e indisponibilidade, pois, por vezes não é possível o envio do corpo de bombeiros para diligências locais.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2690/oficio_no_035-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2690/oficio_no_035-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Assunto: Apoio para a Solicitação de Troca de Viatura Policial, modelo Palio, por uma Camionete modelo Hilux._x000D_
 _x000D_
 Excelentíssimo Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Excelência o apoio na solicitação, junto a SESDEC de troca da viatura policial modelo Palio, por uma camionete modelo Hilux._x000D_
 Apresento esta solicitação na intenção de Vossa Excelência prestar apoio ao município de Nova Mamoré, na intenção de se realizar a troca da viatura policial modelo pálio, que é atualmente utilizada nas patrulhas e diligências em nosso município, por uma que seja modelo Hilux. Ocorre que a viatura pálio se faz mais útil para cidades que possuam maior área pavimentada e menor área rural, o que não é o caso de nosso município, motivo pelo qual solicitamos a troca, tendo em vista a agilidade que se dará aos atendimentos, principalmente na área rural.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2691/oficio_no_036-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2691/oficio_no_036-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Assunto: Recursos para Pavimentação Asfáltica da Av. Machado de Assis, Bairro Planalto._x000D_
 _x000D_
 Exmo. Senhor Deputado,_x000D_
 _x000D_
 Ao cumprimenta-lo mui respeitosamente, venho através deste solicitar de Vossa Excelência, apoio no sentido de que seja disponibilizado emenda parlamentar para o município de Nova Mamoré com intuito de que haja Pavimentação Asfáltica da Av. Machado de Assis, localizada no Bairro Planalto, deste município._x000D_
 O fato é que a mencionada localização se trata de avenida bastante movimentada do mencionado bairro, onde faz a ligação do bairro Planalto a BR 425, avenida esta que percorre todo o bairro, servindo de acesso para toda a comunidade moradora daquele local. Vale ressaltar ainda que o bairro Planalto se trata do mais populoso e antigo bairro de nossa cidade, merecendo, portanto, uma visibilidade e investimentos maiores.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2692/oficio_no_037-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2692/oficio_no_037-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Excelência a criação/implantação de um Posto de Saúde que esteja localizado em um dos bairros que ficam do lado direito da BR, sentido Porto Velho._x000D_
 Apresento esta solicitação na intenção de Nova Mamoré realizar a implantação/criação de um posto de saúde no município de Nova Mamoré em sua zona urbana, ou ainda a alocação de prédio para que se instale o mencionado posto de saúde. Ocorre que nosso município conta com apenas um posto de saúde que está localizado no bairro planalto, estando, portanto distante de muitos bairros da cidade, e tornando o acesso difícil principalmente para idosos, gestantes e/ou pessoas que estejam com a saúde muito comprometida e que não possuam veículo automotor para deslocar-se até a localidade, além do enorme fluxo que se forma vez que, contamos com apenas um posto de saúde.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2694/oficio_no_038-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2694/oficio_no_038-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar de Vossa Excelência que viabilize estudos para a contratação de um médico Pediatra para realizar atendimentos no hospital público municipal Antonio Luiz Macedo._x000D_
 Sabemos que o município de Nova Mamoré não possui um médico pediatra em nosso município o que por diversas vezes impossibilita o atendimento das crianças que necessitam de atendimento específico. Vale ressaltar que muitas dessas crianças as suas famílias não possuem condições financeiras de arcar com os gastos de uma consulta particular ou de encaminhar seus filhos a cidades vizinhas, deixando, portanto, de ter um atendimento específico.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2695/oficio_no_014.gv.fsc.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2695/oficio_no_014.gv.fsc.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Diretor_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Senhoria que verifique e solucione o problema de vasão de água na Avenida Manoel Melgar, Bairro Centro, 7302, pois a vasão de água encontra-se muito fraca não havendo possibilidade alguma de encher nem mesmo a caixa d'água dos moradores da mencionada residência._x000D_
 A situação é critica, já ocorreu deste morador e utilizador dos serviços prestados pela CAERD passar de 15 dias sem água alguma, e quando ela chega, o fluxo da mesma é desvalida, chegando a passar de três dias para que se possa encher uma caixa. Ocasionando assim vários transtornos, pois a água é o nosso maior bem natural, não havendo possibilidade alguma de viver com dignidade sem a mesma._x000D_
 É importante salientar que o problema não é somente nesta residência, ocorrendo também nas casas vizinhas, e este problema já vem ocorrendo a bastante tempo, onde os moradores já foram até a sede da CAERD, para exercer seu direito.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2700/oficio_no_005-gv-mhob-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2700/oficio_no_005-gv-mhob-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do_x000D_
 presente expediente, solicitar a Vossa Excelência os bons préstimos no sentido de viabilizar a instalação de um quebra mola na enfrente a sorveteria do Marcelo na Avenida São Paulo - S/n°, Distrito de Nova Dimensão._x000D_
 Nesta localidade há alguns tempos vem ocorrendo acidente de_x000D_
 trânsito envolvendo animais de pequeno porte, acredito que se houvesse um quebra mola na localidade os veículos e motos, reduziria a velocidade o que impossibilitaria o atropelamento dos animais, bem como trará segurança as pessoas que transitam pela localidade.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2715/oficio_no_039-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2715/oficio_no_039-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Assunto: Que seja instituído o desconto parcial ou integral no Programa de Regularização Fiscal - REFIS- para o município de Nova Mamoré._x000D_
 Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente solicitar a Vossa Excelência a Instituição do Desconto Parcial ou Integral do Programa de Regularização Fiscal para o município de Nova Mamoré._x000D_
 Apresento esta solicitação devido a iminente necessidade de recebimento dos débitos existentes perante a Fazenda Pública Municipal por parte dos contribuintes de nosso município, débitos estes adquiridos até o ano de 2020. Trata-se o Programa de Regularização Fiscal - REFIS - de programa destinado ao recebimento de todos os créditos fiscais decorrentes de débitos inscritos ou não na dívida ativa._x000D_
 Perante isto é notório a necessidade do município em receber os valores devidos por seus contribuintes para que se possa haver a regularização destes e a exclusão de seu nome nos inativos do município.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2737/oficio_no_013.gv-nas-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2737/oficio_no_013.gv-nas-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Excelência que verifique a possibilidade de providenciar um profissional de saúde na qualidade de vacinador para atender no posto de saúde Diolirio localizado no distrito de Nova Dimensão pertencente deste município._x000D_
 Ocorre que, no referido posto a área de atendimento de vacinação está fechada desde o mês de fevereiro, e não tem nenhum profissional vacinador para atender as pessoas idosas, recém nascidos para fazer o teste do pezinho e crianças que precisam se vacinar, pois ficam sem atendimento, e com isso suas vacinas se acumulam, muitos não possuem meios até mesmo de se deslocar até a cidade para serem atendidos. Há extrema urgência na contratação e disponibilização de um profissional de saúde na qualidade de vacinador.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2738/oficio_no_015.gv.fsc.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2738/oficio_no_015.gv.fsc.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar de Vossa Excelência que efetive a troca das lâmpadas na Avenida José Ribeiro da Costa, nas proximidades do hospital Municipal Antônio Luis de Marcedo._x000D_
  Ocorre que diversas pessoas, moradores do nosso Município, vieram até a minha pessoa, reclamar da escuridão próximo ao hospital Antônio Luis de Marcedo, as ruas aos arredores do hospital supracitado encontram-se sem iluminação pública alguma, deixando o hospital Municipal a mercê na escuridão, ocasionando um receio dos moradores que necessitam ir até o hospital no período noturno. Vale ressaltar que uma área  iluminada acaba trazendo consigo mais segurança para a população transitar sem o receio do escuro ou de ser assaltado a qualquer momento, e atendendo aos apelos da população, pedimos que a presente solicitação seja atendida com a maior brevidade possível.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2753/oficio_no_012.gv.fsc.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2753/oficio_no_012.gv.fsc.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar de Vossa Excelência que efetive a reestruturação da linha 06 em alguns pontos que se encontram intransitáveis. O começo da linha supracitada encontra-se com uma escavação linear de uma grande profundidade de ponta a ponta dificultando a entrada na linha, a mata da beira dos dois lados da estrada, estão se fechando, dificultando a passagem dos carros, caminhonetes, caminhões e etc... _x000D_
 No km 04, a um bueiro feito de uma árvore ocada, que com o passar do tempo houve a deterioração da mesma e hoje ela encontra-se partida ao meio, abrindo assim uma grande cratera onde a população por meios próprios, acabaram acomodando algumas taboas e estacas para que pudessem gozar de seu direito de ir e vir.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2754/oficio_no_016.gv.fsc.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2754/oficio_no_016.gv.fsc.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar de Vossa Excelência, com cópia para a Secretária de Obras, que realize um aterro em uma área alagada, com tubulação para o escoamento da água em uma área de 200 metros, na estrada da sexta linha do ribeirão quilômetro 15. _x000D_
 Salientamos que do quilômetro 15 ao quilômetro 16, a estrada da sexta linha do ribeirão foi desviada para outra localidade e encontra-se atravessando uma propriedade privada, a proprietária, Sra. Adriana Matos da Silva, veio até a minha pessoa pedindo encarecidamente que solucionássemos esse problema, pois a mesma encontra-se disposta em abrir a estrada na localidade correta, sem obter danos para si, nem mesmos para os vizinhos de propriedade.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2759/oficio_no_013.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2759/oficio_no_013.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente expediente, solicitar a Vossa Excelência os bons préstimos em disponibilizar a calcariadeira e a concha, para atender a demanda do produtor rural Sr. Elizel carneiro, na linha 30, quilómetro 10. A exemplo, do maquinário que foi disponibilizado para a abertura do terreno para ser construído o SILO.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2760/oficio_no_003.gvjqj.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2760/oficio_no_003.gvjqj.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 Cumprimentando - o Cordialmente venho por meio deste, primeiramente agradecer a Vossa Excelência, pelos relevantes serviços prestados em nosso município como Deputado Estadual, bem como em todo estado de Rondônia, motivo que nos leva ao inquestionável reconhecimento da importância de tê-lo como representante frente à Assembleia Legislativa._x000D_
 Na oportunidade, gostaria de solicitar do nobre Deputado, que seja viabilizado recursos financeiros através de emenda parlamentar para fins especifico de construção de UMA PASSARELA, UM REFEITÓRIO E UMA CRECHE, para os alunos da escola Marechal Cândido Rondon situada na 3a linha do Ribeirão pertencente a este município._x000D_
 A escola citada não possui tal estrutura e consta mais de 400 quatrocentos alunos atendidos, necessitando assim de um refeitório, pois não tem nenhum para que alunos possam fazer suas refeições, e a passarela seria para mais comodidade e segurança, a creche visa ajudar a situação económica financeira de muitas mães.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2771/oficio_no_014.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2771/oficio_no_014.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Vice Governador,_x000D_
 Com nossos cumprimentos, vimos através do presente expediente solicitar de Vossa Excelência os bons préstimos no sentido de proceder a aquisição de “tubos armcos” nas seguintes especificações:_x000D_
 1ª ponte	Lh 29 c km 2,5	Largura: 3,5 m	Profundidade: 1,20mm	Coordenada:_x000D_
 0306378-8851833	Tubo aproximadamente: 2,00 D;_x000D_
 2ª ponte	Lh 29 c km 4,5	Largura: 3,00 M	Profundidade: 1,20 m	Coordenada: 01306579-8848796	Tubo aproximadamente: 1,5 D;_x000D_
 3ª ponte	Travessão Buriti km 5,7	Largura: 3,00 M	Profundidade: 1,20 m	Coordenada: 0308546-8849631	Tubo aproximadamente: 1,80 D;_x000D_
 4ª ponte	Travessão buriti km 12	Largura 6,00 M	Profundidade: 2,00 m	Coordenada 0311698-88550204	Tubo aproximadamente: 2,5 D;_x000D_
 5ª ponte	LH 30C KM 15	LARGURA 3,00 M	PROFUNDIDADE: 1,30 M	COORDENADA: 0311081-8843681	TUBO APROXIMADAMENTE: 2,00 M D;_x000D_
 6ª	LH 23 KM 53	LARGURA: 3,00 M	PROFUNDIDADE: 2,00 M		TUBO APROXIMADAMENTE: 1,5 M.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2776/oficio_no_004.gvjqj.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2776/oficio_no_004.gvjqj.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 Cumprimentando - o Cordialmente venho por meio deste, primeiramente agradecer a Vossa Excelência, pelos relevantes serviços prestados em nosso município como Deputado Estadual, bem como em todo estado de Rondônia, motivo que nos leva ao inquestionável reconhecimento da importância de tê-lo como representante frente à Assembleia Legislativa._x000D_
 Na oportunidade, gostaria de solicitar do nobre Deputado, que propicie a viabilização de recursos financeiros por meio de emenda parlamentar para atender a Secretaria Municipal de Educação com fins especifico de compra de Notebook, a ser disponibilizado aos Professores da rede municipal de educação que servirá de suporte tecnológico para o desenvolvimento de atividades pedagógicas.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2779/oficio_no_005-gv-fcbs-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2779/oficio_no_005-gv-fcbs-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Superintendente,_x000D_
 _x000D_
 Ao cumprimentá-lo mui respeitosamente, venho através do presente solicitar informações acerca da atuação, planejamento e execução das ações de controle e combate as Endemias no município de Nova Mamoré._x000D_
 Diante do exposto, solicito que seja atendido o pedido deste edil acerca do andamento processual, acima mencionado._x000D_
 Certos de podermos ser atendidos com o pedido em epígrafe reitero votos de estima, consideração e apreço.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2780/oficio_no_017.gv.fsc.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2780/oficio_no_017.gv.fsc.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar_x000D_
 de Vossa Excelência com cópia para a Secretária Municipal de Obras bons_x000D_
 préstimos no sentido de viabilizar a instalação de dois quebra molas, na Avenida_x000D_
 Dezidério Domingo Lopes em cruzamento com a Avenida Quintino Bocaiuva, que_x000D_
 seja estudado a melhor localidade para ser realizado a instalação e outro na Avenida_x000D_
 Dezidério Domingo Lopes em cruzamento com Avenida Antônio Luis de França que_x000D_
 seja estudado a melhor localidade para ser realizado a instalação._x000D_
 É importante ressaltar que são dois cruzamentos considerados perigosos, e é_x000D_
 comum ocorrer acidentes de trânsito nestas duas localidades. Sábado dia 24 de_x000D_
 maio de 2021 ocorreu um acidente gravíssimo em um desses cruzamentos, onde_x000D_
 um carro atravessou o cruzamento de forma errada e acabou colidindo com uma_x000D_
 moto, onde o motoqueiro quebrou um braço e uma perna.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2781/oficio_no_004.gv.dpc.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2781/oficio_no_004.gv.dpc.2021.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de Reforma da Escola “Emeif ProP Maria Aleuda Nunes De Souza”, localizada na Linha 08 D Projeto Sidney Girão- Nova Mamoré_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos através do presente solicitar de Vossa Excelência os bons préstimo no sentido de verificar junto sua equipe de engenharia a possibilidade de providenciar uma reforma Maria Aleuda Nunes De Souza”, localizada na Linha 08 D Projeto Sidney Girão- Nova Mamoré_x000D_
 É importante ressaltar que os prédios das escolas públicas precisam constantemente de manutenção, reforma ou ampliação. A reforma na referida escola contribuirá para melhorar as condições de trabalho dos servidores e aprendizagem dos alunos, além de atender à crescente demanda por vagas. A Escola Maria Aleuda Nunes de Souza necessita urgentemente de uma reforma nos seus espaços, a fim de melhorar toda a sua estrutura, melhorando o aspecto do ambiente escolar, proporcionando aos alunos um ambiente confortável, aconchegante e seguro.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2782/oficio_no_005.gv.dpc.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2782/oficio_no_005.gv.dpc.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 Ao cumprimentá-lo mui respeitosamente, vimos através do presente, solicitar de Vossa Excelência uma EMENDA PARLAMENTAR NO VALOR DE R$ 400.000,00 (QUATROCENTOS MIL REAIS) PARA CONSTRUÇÃO DE UMA CRECHE, para atender o Distrito de Nova Dimensão no município de Nova Mamoré/RO._x000D_
 No referido distrito não tem nenhuma, e tal solicitação visa ajudar a situação económica financeira de muitas mães, que precisam trabalhar para ajudar no orçamento familiar, pois não tem nenhuma creche para atender a demanda existente, e no distrito citado tem uma carência e necessidade enorme de ter uma creche.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2783/oficio_no_010-gv-cr-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2783/oficio_no_010-gv-cr-2021.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Senhora Diretora,_x000D_
         Com nossos cumprimentos, dirigimo-nos a vossa senhoria para solicitar desta conceituada instituição,hospital Santa Marcelina, a doação de 05(cinco) cadeiras de rodas e 05 (cinco) cadeiras de banho para equiparmos o hospital Antônio Luiz de Macedo e os Postos de Saúde existentes no município de Nova Mamoré sendo eles:_x000D_
 –Hospital Antônio Luiz de Macêdo; _x000D_
 –Posto de Saúde do Distrito de Nova Marechal Rondon;_x000D_
 –Posto de Saúde do Distrito de Palmeiras; _x000D_
 –Posto de Saúde de Nova Dimensão;_x000D_
 –Posto de Saúde de Jacinópolis._x000D_
 _x000D_
          Pacientes que chegam ou estão internos nestas unidades de saúde, muitas vezes tem dificuldade de locomoção, sendo trazidos nos braços por parentes ou servidores, dificuldade para realizar suas necessidades nos banheiros, por vezes sentados em cadeiras de plástico ou de madeira e, até mesmo, amparados nos braços de seus acompanhantes somente por falta de meios de locomoção apropriados.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Senhor prefeito, _x000D_
 _x000D_
 Com os cordiais cumprimentos de sempre venho, pelo presente informá-lo e a tempo, solicitar de vossa Excelência um veículo tipo Pickup, para buscar 10 (dez) cadeiras no Hospital Santa Marcelina, sendo 5 (cinco) de rodas e 5 (cinco) de banho, a título de doação para o município de Nova Mamoré para equiparmos o Hospital Municipal e os Postos de Saúde (conforme o ofício nº 010 em anexo) com tais meios de locomoção._x000D_
  Lembro a vossa Excelência, que o dia marcado para a entrega dos equipamentos é quarta-feira dia 26 de maio de 2021, no município de Porto Velho.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2792/oficio_no_015.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2792/oficio_no_015.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Com nossos cumprimentos, vimos através do presente expediente solicitar de Vossa Excelência os bons préstimos no sentido de verificar a possibilidade de disponibilização de 30 (TRINTA) JOGOS DE CARTEIRAS ESCOLARES, para atender a escola Maria Dalva Da Paz, localizada na linha 21 KM 53 entre a divisa de Nova Mamoré e Porto Velho, na zona rural pertencente a esse município._x000D_
 Tal reivindicação visa dotar na referida escola citada dos equipamentos aos quais estão colocando em risco a segurança dos alunos, e com isso proporcionará condições para melhor desenvolver as suas atividades favorecendo a resultados mais efetivos. E também em virtude de reposição de bens que se encontram já com uma utilização bem antiga e desgastada, já não atendendo de forma ideal as necessidades de uso da unidade, as Carteiras escolares serão de grande valia aos alunos ora atendidos na localidade.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2806/oficio_no_016.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2806/oficio_no_016.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Gerente Regional,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente, solicitar a Vossa Senhoria que haja a autorização do uso de madeira para construção de 2 (duas) pontes na 8a linha do ribeirão, zona rural._x000D_
 Ocorre que, estamos com madeiras guardadas no pátio da fazenda do senhor Sirleno Eschapo, localizada na 8a linha do Ribeirão no km 49, e que não estão sendo utilizadas para qualquer finalidade. O fato é que nosso município está necessitando de madeira para reconstrução de pontes localizadas na linha mencionada, (segue fotos anexas), motivo pelo qual venho solicitar de Vossa Senhoria que autorize o transporte das madeiras por meio de veículos que será contratado pela comunidade.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2808/oficio_no_040-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2808/oficio_no_040-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui respeitosamente, venho através do presente, solicitar de Vossa Excelência que solicite ao setor competente para que defina a escala de plantão dos médicos seja elaborada com antecedência de 10 (dez) dias e deixada de forma pública para que toda a população tenha acesso a mesma, bem como, que seja enviada uma cópia, mensal da mesma a este edil.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2809/oficio_no_041-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2809/oficio_no_041-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui respeitosamente, venho através do presente, solicitar de Vossa Excelência que solicite ao setor competente informações acerca do salário devido aos Técnicos de Enfermagem e Enfermeiros do município de Nova Mamoré que estão contratados pela Empresa prestadora de serviços._x000D_
 O fato é que, foi relatado a este edil que há 2 meses que os mencionados profissionais não estão recebendo seus devidos salários, vindo a ter dificuldades financeiras em detrimento do que está ocorrendo, o que vem motivar este edil a solicitar de Vossa Excelência que solicite ao setor competente que repasse informações o mais breve possível, bem como busque realizar o pagamento dos salários atrasados, vez que se trata de serviço primordial a comunidade.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2810/oficio_no_042-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2810/oficio_no_042-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Superintendente,_x000D_
 Ao cumprimentá-lo mui respeitosamente, venho através do presente, solicitar de Vossa Senhoria que, solicite ao setor responsável desta renomada autarquia no município de Nova Mamoré/RO que, realizem a pintura da Br425 (ISAAC BENESBY) na zona urbana deste município tendo em vista o desgaste ocorrido pelo decurso de tempo e uso da mesma._x000D_
 O fato é que, foi relatado a este edil que o fato da BR encontrar-se com sua pintura apagada/ desgastada está dificultando a visibilidade por parte dos cidadãos que fazem uso da mesma, motivo pelo qual solicito, com máxima urgência a pintura da BR 425 (ISAAC BENESBY) na zona urbana do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2811/oficio_no_017.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2811/oficio_no_017.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos através do presente expediente solicitar dessa respeitosa instituição - ENERGISA, A SUBSTITUIÇÃO DOS ISOLADOS DE PINO DA REDE DE ALTA TENSÃO DE PORCELANA POR ISOLADORES DE POLIMÉRICOS na linha 34 C, pertencente ao Município de Nova Mamoré._x000D_
 Vale Ressaltar, que na região há uma grande concentração de morcegos, provocando danos a rede instalada na localidade citada, com isso tem-se o grande problema com a falta de energia e rompimentos de cabos, e na oportunidade, peço que seja feita a troca dos pinos pequenos por pinos mais longos, a referida rede tem uma potência de 13.8 KV.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2812/oficio_no_012-gv-cr-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2812/oficio_no_012-gv-cr-2021.pdf</t>
   </si>
   <si>
     <t>Senhor prefeito,_x000D_
 Ao cumprimenta-lo mui atenciosamente, venho por meio do presente solicitar_x000D_
 a Vossa Excelência, a aquisição de uniformes e equipamentos de segurança_x000D_
 para o pessoal das equipes de campo da Secretaria Municipal de Obras, sendo:_x000D_
 garis, roçadores, motoristas e operadores de máquinas. Lembrando que esses_x000D_
 servidores desempenham um serviço essencial para a conservação e limpeza da_x000D_
 cidade.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2822/oficio_no_014.gv-nas-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2822/oficio_no_014.gv-nas-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Excelência informações sobre as ações executadas no contexto do Crédito Adicional Suplementar por Superavit Financeiro no Valor de R$ 1.623,140,04 ( hum milhão seiscentos e vinte e três mil, cento e quarenta reais e quatro centavos) ; a Realocação de Recursos no Valor de R$ 13.500,00 (treze mil e quinhentos reais) e a abertura de Crédito Adicional Suplementar por anulação no valor de R$ 3.200,00 (três mil e duzentos reais), sendo que parte destes montantes foram para atender as necessidades da Secretaria Municipal de Trabalho e Assistência Social em despesa com aquisição de material de distribuição gratuita e outros serviços de terceiros pessoa jurídica.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2823/oficio_no_006.gv.dpc.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2823/oficio_no_006.gv.dpc.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui respeitosamente, vimos através do presente, solicitar de Vossa Excelência que seja realizado UMA OPERAÇÃO DE TAPA BURACOS NAS RUAS PAVIMENTADAS do Distrito de Nova Dimensão pertencente a este município._x000D_
 Atendendo ao pedido da comunidade é que faço tal reivindicação endossando a referida solicitação de tapa buracos. A comunidade tem reivindicado a realização dessa obra há muito tempo. Lembrando que esta propositura vem atender aos anseios da comunidade._x000D_
 As ruas e travessas asfaltadas do Distrito de Nova Dimensão se encontram praticamente destruídas e com bastante buracos e sem pavimentação. No período chuvoso se forma em quase todas as ruas poças de água das chuvas, dificultando também a vida dos pedestres e até mesmo dos condutores de veículos nos desvios de buracos. Já no período de estiagem, devido à poluição, muita poeira, com o surgimento de diversos tipos de alergias respiratórias, o que acomete principalmente crianças e idosos.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2826/oficio_no_043-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2826/oficio_no_043-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui respeitosamente, venho através do presente, solicitar de Vossa Excelência que verifique, junto ao setor competente a possibilidade de se criar legislação para redução da jornada de trabalho de 40 horas para 30 horas semanais para os profissionais da saúde._x000D_
 O fato é que, foi solicitado a este edil que interceda junto ao Poder Executivo para que haja a redução da carga horária daqueles profissionais da saúde de 40 horas para 30 horas semanais uma vez que mediante as evidentes mudanças em sua jornada de trabalho, a mesma se tornou exaustiva e preocupante.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2824/oficio_no_044-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2824/oficio_no_044-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui respeitosamente, venho através do presente, solicitar de Vossa Excelência que verifique, junto ao setor competente a possibilidade de que seja modificada a nova escala de plantão dos funcionários da saúde do hospital municipal Antonio Luiz Macedo_x000D_
 O fato é que, houve modificação da escala de 24x36 para escala 12x12 horas de trabalho e descanso. Ocorre que a antiga forma de escala estava a ser utilizada havia anos por aqueles funcionários e esta mudança repentina está acarretando prejuízos aos mesmos, se levado em consideração que a antiga escala era mais benéfica a todos os que daquela faziam uso._x000D_
 Motivo este, pelo qual, venho por meio deste requerer a Vossa Excelência que verifique junto ao setor competente a possibilidade de que se retorne a antiga forma de escala utilizada.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2825/oficio_no_045-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2825/oficio_no_045-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui respeitosamente, venho através do presente, solicitar de Vossa Excelência que verifique, junto ao setor competente a possibilidade de que seja realizada a sinalização de todas as avenidas que se encontram em maior vulnerabilidade na zona urbana de nosso município._x000D_
 O fato é que, por falta de uma sinalização mais precisa e intensa nas principais e mais movimentadas avenidas da zona urbana, está crescendo o índice de acidentes envolvendo veículos automotores e/ou demais usuários das vias públicas._x000D_
 Motivo este, pelo qual, venho por meio deste requerer a Vossa Excelência que verifique junto ao setor competente a possibilidade de que haja a instalação de sinalização nas avenidas mais movimentadas da zona urbana do município.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2828/oficio_no_013-gv-cr-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2828/oficio_no_013-gv-cr-2021.pdf</t>
   </si>
   <si>
     <t>ILmo. Senhor,_x000D_
 _x000D_
 Ao cumprimentá-lo mui respeitosamente, venho através do presente, solicitar de Vossa Senhoria manifestação da Energisa, no interesse em prestar apoio para um Projeto de Banda de Música destinado às crianças e adolescentes do Município e Nova Mamoré._x000D_
 Trata-se do início de um futuro projeto voltado a apoiar a socialização de crianças e adolescentes por meio de banda de música. Instrumento este de suma relevância para nosso município, que além da socialização, propiciará o desenvolvimento social das crianças e adolescentes de Nova Mamoré._x000D_
 Além do citado, por meio da banda musical se propiciará, em síntese, vivência e compreensão da linguagem musical e a abertura de canais sensoriais, o que facilitará a expressão de emoções e ampliará a cultura geral, bem como contribuir para formação integral do ser e consecutivamente ocasionar a integração social de todos._x000D_
 Assim, estou dialogando com músicos do município e buscando apoio de empresas para manifestarem seus interesses.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2829/oficio_no_005.gvjqj.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2829/oficio_no_005.gvjqj.2021.pdf</t>
   </si>
   <si>
     <t>Senhor,_x000D_
 Ao cumprimentá-lo cordialmente, venho por meio deste, primeiramente agradecer a Vossa Senhoria pelos relevantes serviços prestados em nosso município. Por isso, aproveito a oportunidade para solicitar, que a Unidade do IDARON de Nova Mamoré, possibilite atendimento presencial ou flexibilize o atendimento virtual aos produtores rurais do nosso Município._x000D_
 Realizo a presente solicitação devido ter sido procurado por inúmeros produtores rurais de nosso município informando que estão com dificuldade no atendimento pelo IDARON, pois muitos não são familiarizados com sistemas informatizados e eletrônicos, bem como não possuem um bom acesso para internet e muitas vezes não têm nenhum acesso._x000D_
 Por isso, solicito a Vossa Senhoria que disponibilize atendimento presencial aos produtores rurais de Nova Mamoré.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2831/oficio_no_015.gv-nas-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2831/oficio_no_015.gv-nas-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar de Vossa Excelência bons préstimos no sentido de viabilizar a instalação de três quebra molas, na linha 28B, dentro do Distrito, um na Frente da Igreja Congregação Cristã, outro em frente ao Vavá Alto Peças e o ultimo em frente a Oficina William Lanternagem, pois esses três pontos foram indicados pela própria população como pontos estratégicos para os quebra molas._x000D_
 É importante ressaltar que são três cruzamentos considerados perigosos, e é comum ocorrer acidentes de trânsito nestas localidades. Outro ponto importante a esclarecer, é que as pessoas estão trafegando em alta velocidade por dentro do distrito supracitado, devido a imprudência dos transeuntes e a grande movimentação de pedestres dentro do Distrito, estes três quebra molas são de suma importância para que se evite atropelamentos ou até mesmo uma tragédia caso não seja feito algo para tentar solucionar este problema.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2832/oficio_no_046-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2832/oficio_no_046-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Diretor_x000D_
 Ao cumprimentá-lo mui respeitosamente, venho através do presente, solicitar de Vossa Excelência que solicite ao setor competente que realize a retirada de um orelhão, pertencente a está renomada empresa, localizado em frente a escola Laurinda Groff, na linha 28 (Nova Dimensão) na zona rural de nosso município._x000D_
 O fato é que, o local onde está instalado mencionado orelhão está prejudicando o uso de um portão pertencente a escola mencionada, inviabilizando o uso do mesmo para entrada e saída de veículos automotores da escola._x000D_
 Motivo este, pelo qual, venho por meio deste requerer a Vossa Senhoria que solicite ao setor competente a imediata retirada do mencionado orelhão da frente daquele portão, para que possa ser possível a entrada e saída de veículos automotores no interior da escola Laurinda Groff.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2833/oficio_no_003.gv-asf-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2833/oficio_no_003.gv-asf-2021.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente expediente, solicitar a Vossa Excelência os bons préstimos em disponibilizar a equipe de coleta de lixo juntamente com os equipamentos para efetuar a coleta de lixo no Distrito de Jacinópolis, em uma escala de duas vezes por semana._x000D_
 Considerando que a coleta de lixo é de extrema importância para a sociedade e significa uma grande vantagem para o meio ambiente, uma vez que diminui a poluição dos solos e rios. Haja vista que o Serviço de coleta de lixo normalmente é de responsabilidade do Estado, através de um órgão municipal, bem como estamos recebendo uma demanda forte da população do referido Distrito nos empenhamos junto ao executivo municipal para que estes serviços sejam ofertados a população de Jacinópolis.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2834/oficio_no_006-gv-mhob-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2834/oficio_no_006-gv-mhob-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado Federal,_x000D_
 Cumprimentando o dirigimo-nos a Vossa Excelência, respeitosamente, com o fim especial de solicitar através de emenda parlamentar do orçamento, os recursos financeiros no valor de R$ 700.000,00 (setecentos mil reais), destinados à aquisição de 01 (uma) Retroescavadeira, para atender o Distrito de Nova Dimensão e o setor rural pertencente ao Distrito._x000D_
 Um dos diferenciais desse veículo é que ela consegue ser empregada nas construções urbanas e rurais fazendo carregamento de materiais, limpeza urbana, abertura de valas, além de funcionar como nivelador de terrenos e desempenhar o papel de limpeza, obras de manutenção de ruas, redes fluviais e esgotos.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2842/oficio_no_018-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2842/oficio_no_018-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
         Ao cumprimentá-lo mui atenciosamente, vimos por meio do presente expediente agradecer à  Vossa Excelência aos bons préstimos no sentido de ser disponibilizado a Emenda Parlamentar no valor de (2.000.000.00) dois milhões para a construção da feira do produtor.           _x000D_
 A feira do produtor é de suma importância para a nossa cidade, pois a mesma trás uma segurança, um espaço adequado para os produtores  venderem suas produções,  é importante salientar também  que este determinado espaço também será importante para todos os moradores que frequentam a feira,  que irão as compras em uma localidade digna, limpa e organizada.  Devido a importância desta obra que trará inúmeros benefícios para o nosso Município, eu e o Vereador Marcos Henrique de O. Bezerra,  vimos humildemente lhe agradecer pela força e o comprometimento com  o progresso de Nova Mamoré.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2843/oficio_no_047-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2843/oficio_no_047-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Supervisor,_x000D_
 Ao cumprimentá-lo mui respeitosamente, venho através do presente, primeiramente agradecer pelos relevantes serviços prestados em nosso município, motivo que nos leva ao inquestionável reconhecimento._x000D_
 Na oportunidade solicito de Vossa Senhoria, que seja tomado as devidas providencias quanto a regularização e ampliação da rede elétrica nas seguintes avenidas Princesa Izabel, Mogno, 21 de Abril, 21 de julho e Afonso pena, localizadas entre os bairros Santa Luzia e João Francisco Clímaco, deste município, pois conforme elencado pelos moradores ocorre frequentes oscilações na corrente elétrica com quedas bruscas na energia elétrica, principalmente após as 18 horas._x000D_
 Encaminhamos junto a este oficio o abaixo assinado pelos moradores da região acima especificada com a identificação do Código Único, para a fiel demonstração da solicitação dos atingidos pela problemática, e que esperam a resolução do devido problema que os afeta.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2847/oficio_no_019-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2847/oficio_no_019-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Comandante,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente,_x000D_
 convidar em nome de Vossa Excelência, à Policia militar para participar de uma_x000D_
 ação social que será realizado no endereço Rua: travessa A, Bairro: Novo Horizonte,_x000D_
 próximo ao Sesc Ler no dia 20/06/2021, e terá início às 08h00min da manhã. Está_x000D_
 ação social busca interagir com a população do referido bairro, onde terá, corte de_x000D_
 cabelo de forma gratuita, e algumas brincadeiras para as crianças. Cabe ressaltar_x000D_
 que a Policia Militar poderá participar com palestras de incentivo ao não uso de_x000D_
 drogas para as crianças e os adolescentes, pois a presença da policia militar será_x000D_
 muito bem vinda, nós acreditamos que a Policia Militar possa realizar um papel de_x000D_
 suma importância na vida das crianças e dos adolescentes. Pois a mesma poderá_x000D_
 incentivar ao não uso de drogas, e sim ao estudo, a dedicação para que as mesmas_x000D_
 um dia possa seguir o caminho do bem.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2848/oficio_no_018.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2848/oficio_no_018.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Excelência, que verifique a possibilidade de efetuar os serviços de substituição de uma ponte, no travessão entre as linhas 25 e 23 no km 25._x000D_
 A ponte existente na localidade está completamente sem condições de trafegabilidade, o que provoca certos prejuízos à população que depende da ponte para se locomover e comercializar seus produtos._x000D_
 Salientamos que caso haja a possibilidade de ser instalados tubos armcos, será de grande valia, caso não haja a possibilidade a substituição seja feita utilizando madeira.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2852/oficio_no_020-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2852/oficio_no_020-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Com nossos cumprimentos e na oportunidade salientar que, venho através do presente solicitar informações, acerca da INDICAÇÃO n° 026 de 14 de maio de 2021, que visa incluir no rol de vacinação contra Covid-19, os profissionais da área de segurança privada (vigilantes)._x000D_
 É importante salientar que os referidos profissionais citados exercem atividades de alto risco, ininterruptas e de caráter essencial, e alguns profissionais trabalham até mesmo na linha de frente do combate à pandemia, é o caso dos vigilantes que trabalham em hospitais, conforme Decreto n° 25.113, de julho de 2020 ART. 1º e Item 1.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2864/oficio_no_019.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2864/oficio_no_019.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 Ao cumprimentá-lo mui respeitosamente, venho através do presente, solicitar de Vossa Excelência uma EMENDA PARLAMENTAR NO VALOR DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS), PARA A AQUISIÇÃO DE UM TRATOR AGRÍCOLA PARA ATENDER AS DEMANDAS DOS PRODUTORES RURAIS DA ASSOCIAÇÃO RURAL ROSANA LECY QUE SE ENCONTRA NA TERCEIRA LINHA DO RIBEIRÃO NO MUNÍCIPIO DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2993/oficio_no_048-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2993/oficio_no_048-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 048/ALB/2021 _x000D_
 A sua Senhoria_x000D_
 EUNICE MENEZES DE SOUZA_x000D_
 MD - Secretária Municipal de Educação - SEMED NOVA MAMORÉ - RO_x000D_
 Assunto: Autorização para utilização da Escola Municipal Marechal Cândido Rondon, no qual fica localizado na terceira linha do Ribeirão km 12._x000D_
 _x000D_
 Senhora Secretária._x000D_
 Ao cumprimentá-la cordialmente, venho solicitar de Vossa Senhoria a gentileza em conceder autorização para utilização da Escola Municipal Marechal Cândido Rondon, localizada na terceira linha do Ribeirão km 12, no período de 01 a 14 de agosto/2021, para a equipe técnica coordenada pelo senhor Antônio Heller dos Santos, Chefe Substituto da Divisão de Desenvolvimento e Consolidação de Projetos de Assentamento da SR-17.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2994/oficio_no_049-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2994/oficio_no_049-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 049/ALB/2021_x000D_
 _x000D_
 A Vossa Excelência _x000D_
 LAZARO APARECIDO DOBRI - PT _x000D_
 MD - Deputado Estadual _x000D_
 Assunto: Disponibilização de mudas de café clonal e de cacau clonal para atender os produtores de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2995/oficio_no_050-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2995/oficio_no_050-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 050/ALB/2021_x000D_
 _x000D_
 A Vossa Excelência LUCIANO BRANDÃO_x000D_
 MD - DIRETOR PRESIDENTE DA EMATER_x000D_
  _x000D_
 Assunto: Disponibilização de mudas de café clonal e de cacau clonal para atender os produtores de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2996/oficio_no_007a-gv-fcbs-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2996/oficio_no_007a-gv-fcbs-2021.pdf</t>
   </si>
   <si>
     <t>Ofício n°007/GV/FCBS/2021 _x000D_
 A Sua Excelência_x000D_
 Neil Aldrin Faria Gonzaga_x000D_
 MD - Diretor Geral do DETRAN_x000D_
 PORTO VELHO/RO_x000D_
 Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar de Vossa Excelência que o DETRAN una Esforços como o poder público de Nova Mamoré no sentido de resolvermos a questão da precariedade em que se encontra a sinalização vertical e horizontal e semáforos no município de Nova Mamoré.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2997/oficio_no_007-gv-fcbs-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2997/oficio_no_007-gv-fcbs-2021.pdf</t>
   </si>
   <si>
     <t>Ofício n° 007/GV/FCBS/2021 _x000D_
 A Sua Excelência ANDRÉ LUIZ BAIER_x000D_
 MD - Presidente da Câmara Municipal de Nova Mamoré _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Excelência que solicite do indicado pelo Prefeito Municipal para Presidente do Instituto Próprio de Previdência Social de Nova Mamoré-IPRENOM, os documentos que comprovem o descrito em seu Currículo, em especial quanto à comprovação de formação em nível superior e sua experiência de, no mínimo, 2 (dois) anos, no exercício de atividade nas áreas previdenciária, financeira, administrativa, contábil, jurídica, de fiscalização, atuarial ou de auditoria, e, se possível, que seja apresentado antes da sabatina a ser realizada pela Câmara Municipal.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2998/oficio_no_014-gv-cr-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2998/oficio_no_014-gv-cr-2021.pdf</t>
   </si>
   <si>
     <t>Ofício n° 014/CR/2021 Nova Mamoré, 05 de julho de 2021._x000D_
 AO ILMO. SR._x000D_
 Sr. Jefferson Alencar,_x000D_
 M.D. Agente de Relacionamento da supervisão da Energisa para o poder público PORTO VELHO - RO_x000D_
 _x000D_
 Ilmo. Senhor,_x000D_
 Ao cumprimentá-lo mui respeitosamente, venho através do presente, solicitar de Vossa Senhoria os bons préstimos no tocante a disponibilização de instalação de energia elétrica na linha 8 C e 6 C, em especial concluir a rede elétrica até a Aldeia Indígena localizada nesta região, por meio do programa Luz para Todos, programa do governo federal que promove o acesso à energia elétrica de famílias residentes em áreas rurais.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2999/oficio_no_015-gv-cr-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2999/oficio_no_015-gv-cr-2021.pdf</t>
   </si>
   <si>
     <t>Ofício n° 015/CR/2021 _x000D_
 AO ILMO. SR._x000D_
 Sr. Elmerson Lira da Cruz_x000D_
 M.D. Superintendência do Serviço Nacional de Aprendizagem Rural (Senar)_x000D_
 PORTO VELHO - RO_x000D_
 _x000D_
 Ilmo. Senhor,_x000D_
 Ao cumprimentá-lo mui respeitosamente, venho através do presente, solicitar de Vossa Senhoria os bons préstimos no sentido de que o SENAR disponibilize o curso técnico em Fruticultura com duração de 02 anos para atender a população jovem deste município e como fruto da aprendizagem deste curso e com a assistência técnica do SENAR seja implantado um viveiro para produção de mudas de espécies frutíferas no Município de Nova Mamoré.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3000/oficio_no_021-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3000/oficio_no_021-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Ofício n°021/GV/FSC/2021_x000D_
 _x000D_
 A Senhora_x000D_
 Antônia Adriana Ramos Simões_x000D_
 MD - Secretaria Municipal de Meio Ambiente de Turismo - SEMAT _x000D_
 _x000D_
 Senhora Secretaria,_x000D_
 Com nossos cumprimentos e na oportunidade venho por meio deste expediente notificar a Secretaria Municipal de Meio Ambiente de Turismo - SEMAT, quanto a situação de despejo de esgoto na Avenida Dezidério Domingo Lopes, situação esta já de conhecimento desta Secretaria conforme consta de memorando n° 077/SEMAT/2020 em anexo e fotos.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3001/oficio_no_022-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3001/oficio_no_022-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Ofício n°022/GV/FSC/2021_x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA c/c ZENILTON PINTO DA SILVA_x000D_
 MD - Prefeito do Município de Nova Mamoré/Secretário Municipal de Obras _x000D_
 Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Excelência que verifique a possibilidade de disponibilizar 01 TAMPA DE CONCRETO NO BUEIRO localizado entre a Avenida Quintino Bocaiuva com a Avenida 25 de Dezembro, que tem por objetivo atender à reivindicação feita pelos moradores dessas avenidas, pois os bueiros estão abertos e necessitando assim de tal obra, uma vez que estes locais se encontram praticamente intransitáveis e podendo a qualquer momento acontecer sérios acidentes, e ainda, os mesmos estão com provável entupimento com entulhos. Os moradores relatam que pelo fato de o bueiro estar sem tampa existe risco de causar acidentes com as crianças que brincam perto e com os pedestres que por ali transitam.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3002/oficio_no_023-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3002/oficio_no_023-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 023/CMNM/2021_x000D_
 _x000D_
 A Sua Excelência_x000D_
 LUCiO ANTONIO MOSQUINI_x000D_
 _x000D_
 Senhor Deputado,_x000D_
 Ao cumprimentá-lo mui respeitosamente, vimos por meio deste, primeiramente agradecer a Vossa Excelência pelos relevantes serviços prestados ao Estado de Rondônia, motivo que nos leva ao inquestionável reconhecimento da importância de tê-lo como representante frente à Câmara dos Deputados._x000D_
 Na oportunidade, solicito ao Nobre Deputado a aquisição de um Caminhão 3/4 Carga Seca, para o distrito de Jacínópolis do município de Nova Mamoré.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3003/oficio_no_006.gvjqj.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3003/oficio_no_006.gvjqj.2021.pdf</t>
   </si>
   <si>
     <t>Ofício n° 006/GV/JQJ/2021_x000D_
 _x000D_
 A Sua Senhoria_x000D_
 EUNICE MENEZES DE SOUZA_x000D_
 MD. SECRETARIA MUNICIPAL DE EDUCAÇÃO - SEMED NOVA MAMORÉ - RO_x000D_
 _x000D_
 Senhora Secretária,_x000D_
 Ao cumprimenta-la cordialmente, venho por meio deste, primeiramente agradecer a Vossa Senhoria pelos relevantes serviços prestados em nosso município frente a Secretaria Municipal de Educação. Posto isso, aproveito a oportunidade para solicitar que Vossa Senhoria providencie a limpeza do pátio da Escola Marechal Rondon localizada na 3 a linha do Ribeirão, Km 12.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3004/oficio_no_007.gvjqj.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3004/oficio_no_007.gvjqj.2021.pdf</t>
   </si>
   <si>
     <t>Ofício n° 007/GV/JQJ/2021                              _x000D_
 _x000D_
 A Sua Excelência _x000D_
 DIRLAINE JAQUELINE CASSOL_x000D_
 M.D. Deputada Federal – PP/RO_x000D_
 _x000D_
 _x000D_
 _x000D_
 Assunto: solicitação de recursos para recuperação de estradas</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3005/oficio_no_008.gvjqj.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3005/oficio_no_008.gvjqj.2021.pdf</t>
   </si>
   <si>
     <t>Ofício n° 008/GV/JQJ/2021                                 _x000D_
 _x000D_
 A Sua Excelência _x000D_
 DIRLAINE JAQUELINE CASSOL_x000D_
 M.D. Deputada Federal – PP/RO_x000D_
 _x000D_
 Assunto: solicitação de recursos para motoniveladora, ampliação do posto de saúde do Distrito Araras, iluminação pública para o Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3006/oficio_no_009.gvjqj.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3006/oficio_no_009.gvjqj.2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 009/GV/JQJ/2021 _x000D_
 _x000D_
 A Sua Excelência_x000D_
  SENADOR MARCOS ROGÉRIO_x000D_
 _x000D_
 Senhor Senador,_x000D_
 Cumprimentando-o mui respeitosamente venho por meio deste, primeiramente agradecer a Vossa Excelência, pelos relevantes serviços prestados como Senador Federal, motivo que nos leva ao inquestionável reconhecimento da importância de tê-lo como representante frente ao Senado Federal.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3007/oficio_no_010.gvjqj.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3007/oficio_no_010.gvjqj.2021.pdf</t>
   </si>
   <si>
     <t>Ofício n°010/GV/ALB/2021_x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA/ com cópia para Secretário de Obras_x000D_
 MD - Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar de Vossa Excelência que providencie a ILUMINAÇÃO PARA OS DISTRITOS DE ARARAS E MARECHAL RONDON pertencente a este Município.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3008/oficio_no_011.gvjqj.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3008/oficio_no_011.gvjqj.2021.pdf</t>
   </si>
   <si>
     <t>Ofício n°011/GV/ALB/2021 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA/ com cópia para Secretário de Obras_x000D_
 MD - Prefeito do Município de Nova Mamoré</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3009/oficio_no_007-gv-mhob-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3009/oficio_no_007-gv-mhob-2021.pdf</t>
   </si>
   <si>
     <t>Ofício n° 007/GV/MHOB / 2021 _x000D_
 A sua Excelência_x000D_
 ALEX MENDONÇA ALVES - Alex Redano_x000D_
 M.D. Presidente da Assembleia Legislativa do Estado de Rondônia_x000D_
 _x000D_
 _x000D_
 Excelentíssimo Senhor Presidente da Assembleia Legislativa,_x000D_
 Cumprimentando o dirigimo-nos a Vossa Excelência, respeitosamente, com o fim especial de solicitar vossos préstimos em interceder junto ao Governo do estado de Rondônia por meio do DER, para que o órgão disponibilize o maquinário e serviços necessários para efetuar a limpeza do Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3010/oficio_no_008-gv-mhob-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3010/oficio_no_008-gv-mhob-2021.pdf</t>
   </si>
   <si>
     <t>Ofício nº 008/GV/MHOB / 2021 _x000D_
 A sua Excelência_x000D_
 ALEX MENDONÇA ALVES - Alex Redano_x000D_
 M.D. Presidente da Assembleia Legislativa do Estado de Rondônia _x000D_
 _x000D_
 Cumprimentando o dirigimo-nos a Vossa Excelência, respeitosamente, com o fim especial de solicitar vossos préstimos em interceder junto ao Governo do estado de Rondônia, para a implantação de um posto avançado do corpo de bombeiros no município de Nova Mamoré / RO.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3018/oficio_no_024-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3018/oficio_no_024-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 024/CMNM/2021 _x000D_
 A Sua Excelência LUCIO ANTONIO MOSQUINI_x000D_
 dep.luciomosquini@camara.leq br _x000D_
 MD - Deputado Federal-MDB/RO BRASÍLIA-DF_x000D_
 _x000D_
 Senhor Deputado,_x000D_
 Ao cumprimentá-lo mui atenciosamente, vimos por meio deste, solicitar os préstimos de Vossa Excelência no sentido de destinar emenda parlamentar no Valor de RS 450.000,00 (Quatrocentos e cinquenta mil reais) para o município de Nova Mamoré/RO. com o objeto da Construção de uma praça pública no Bairro Planalto.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3027/oficio_no_025-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3027/oficio_no_025-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 025/GV/FSC/2021                        Nova Mamoré/ RO, 02 de setembro de 2021_x000D_
 A sua Senhoria_x000D_
 DANIEL ANDRADE DE SANTANA_x000D_
 MD - Gestor de Relacionamento da Ceron Energisa PORTO VELHO - RO_x000D_
 _x000D_
 Senhor Gestor,_x000D_
 Ao cumprimentá-lo mui respeitosamente, venho através do presente, primeiramente agradecer pelos relevantes serviços prestados em nosso município, motivo que nos leva ao inquestionável reconhecimento._x000D_
 Na oportunidade solicito a Vossa Senhoria que seja realizada a elevação das redes elétricas de baixa tensão nos postes de concreto para ter espaço para instalação dos braços de iluminação pública nas seguintes avenidas: Av. Antônio Luiz De Macedo, entre a Avenidas Eduardo Correia de Araújo e Tersina Valdivino do Nascimento, e Av. Manoel Dias de Abreu entre as Avenidas Eduardo Correia e Manoel Fernandes dos Santos, todas localizadas no Bairro Planalto, deste município, Com Urgência.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Ilustríssima Senhora Gerente,_x000D_
 _x000D_
            Com os cordiais cumprimento de sempre, venho pelo presente solicitar desta conceituada instituição financeira, Sicoob, apoio para realização do dia das crianças, a ser realizado no dia 12 de outubro de 2021 no bairro Planalto em Nova Mamoré._x000D_
 _x000D_
  	Em 2019, antes da pandemia do novo coronavírus, realizamos a 1º (primeiro) dia das crianças de forma coletiva no bairro planalto, para crianças carentes. É um evento de cunho social e de inclusão, onde crianças oriundas de famílias pobres, ganham um dia de atividades festiva com brincadeiras, pula-pula, pau de sebo, palhaços e distribuição de lanches, refrigerantes e sorvetes. Em 2019, mais de 700 pessoas participaram do nosso evento e, agora queremos ampliar o número de participantes.  _x000D_
 _x000D_
 	Neste ano, queremos distribuir cachorro-quente, refrigerante e sorvete pra criançadas e pedimos seu apoio com patrocínio de R$ 3.000,00 para garantir esta alimentação.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3034/oficio_no_017-gv-cr-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3034/oficio_no_017-gv-cr-2021.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor Juiz,_x000D_
  Com os cordiais cumprimento de sempre, venho pelo presente solicitar de Vossa Excelência, que coloque a disposição do evento “Levanta Mulher”, um psicólogo do Núcleo Psicossocial do Fórum, sugerimos que seja o Sr. Thiago Maynhone._x000D_
 Salientamos que faz parte da programação deste encontro as seguintes palestras: 1ª – Empreendedorismo e formalização de Empresas tendo como palestrante a Sra. Silaine Guedes, Gerente de políticas públicas do SEBRAE/RO; 2ª – Empreendedorismo/Superação e Otimismo, tendo como palestrante a Vereadora Damiana do Município de Jaru/RO; 3ª – Lei Maria da penha e o Papel das Políticas Públicas na garantia dos Direitos e da vida das mulheres, tendo como palestrante o Delegado Thiago Flores; 4ª – Palestra Motivacional : O Fator psicológico e a mulher lidando com as emoções/medos/assédios e a força feminina;</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3050/oficio_no_018-gv-cr-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3050/oficio_no_018-gv-cr-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Diretor,_x000D_
 Com os cordiais cumprimento de sempre, venho pelo presente solicitar de Vossa Excelência, que coloque a disposição do evento “Levanta Mulher”, um profissional da Gerencia de políticas públicas do SEBRAE/RO, para proferir a palestra sobre Empreendedorismo e formalização de Empresas._x000D_
 Salientamos que faz parte da programação deste encontro as seguintes palestras: 1ª - Empreendedorismo e formalização de Empresas; 2ª - Empreendedorismo/Superação e Otimismo, tendo como palestrante a Vereadora Damiana do Município de Jaru/RO; 3ª - Lei Maria da penha e o Papel das Políticas Públicas na garantia dos Direitos e da vida das mulheres, tendo como palestrante o Delegado Thiago Flores; 4ª - Palestra Motivacional : O Fator psicológico e a mulher lidando com as emoções/medos/assédios e a força feminina, tendo como palestrante o psicologo Sr. Thiago Maynhone.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3051/oficio_no_019-gv-cr-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3051/oficio_no_019-gv-cr-2021.pdf</t>
   </si>
   <si>
     <t>Senhora Vereadora,_x000D_
 Com os cordiais cumprimento de sempre, venho pelo presente Convidar, Vossa Excelência, para participar do evento “Levanta Mulher”, proferindo a palestra sobre Empreendedorismo/Superação e Otimismo._x000D_
 Salientamos que faz parte da programação deste encontro as seguintes palestras: 1a - Empreendedorismo e formalização de Empresas, tendo como palestrante a Sra. Sirlaine Guedes gerente de políticas públicas do SEBRAE / RO; 2a - Empreendedorismo/Superação e Otimismo, tendo como palestrante a Vereadora Damiana do Município de Jaru/RO; 3a - Lei Maria da penha e o Papel das Políticas Públicas na garantia dos Direitos e da vida das mulheres, tendo como palestrante o Delegado Thiago Flores; 4a - Palestra Motivacional : O Fator psicológico e a mulher lidando com as emoções/medos/assédios e a força feminina, tendo como palestrante o psicologo Sr. Thiago Maynhone.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3052/oficio_no_020-gv-cr-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3052/oficio_no_020-gv-cr-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Delegado,_x000D_
 Com os cordiais cumprimento de sempre, venho pelo presente Convidar, Vossa Excelência, para participar do evento “Levanta Mulher”, proferindo a palestra sobre a Lei Maria da penha e o Papel das Políticas Públicas na garantia dos Direitos e da vida das mulheres._x000D_
 Salientamos que faz parte da programação deste encontro as seguintes palestras: 1a - Empreendedorismo e formalização de Empresas, tendo como palestrante a Sra. Sirlaine Guedes gerente de políticas públicas do SEBRAE / RO; 2a - Empreendedorismo/Superação e Otimismo, tendo como palestrante a Vereadora Damiana do Município de Jaru/RO; 3a - Lei Maria da penha e o Papel das Políticas Públicas na garantia dos Direitos e da vida das mulheres, tendo como palestrante o Delegado Thiago Flores; 4a - Palestra Motivacional : O Fator psicológico e a mulher lidando com as emoções/medos/assédios e a força feminina, tendo como palestrante o psicologo Sr. Thiago Maynhone.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3053/oficio_no_021-gv-cr-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3053/oficio_no_021-gv-cr-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Com os cordiais cumprimento de sempre, venho pelo presente Convidar, Vossa Excelência, para participar do evento “Levanta Mulher”, que será realizado no dia 08 de outubro de 2021, às 19:30 horas, na Escola Jorge Teixeira, no Bairro Planalto, em Nova Mamoré, e contará com um público presencial, bem como será transmitido pelas redes sociais._x000D_
 Salientamos que faz parte da programação deste encontro as seguintes palestras: 1a - Empreendedorismo e formalização de Empresas, tendo como palestrante a Sra. Sirlaine Guedes gerente de políticas públicas do SEBRAE / RO; 2a - Empreendedorismo/Superação e Otimismo, tendo como palestrante a Vereadora Damiana do Município de Jaru/RO; 3a - Lei Maria da penha e o Papel das Políticas Públicas na garantia dos Direitos e da vida das mulheres, tendo como palestrante o Delegado Thiago Flores;</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3054/oficio_no_051-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3054/oficio_no_051-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 051/ALB/2021 Nova Mamoré, 16 de agosto de 2021._x000D_
 A Vossa Excelência_x000D_
 Defensor Vitor Carvalho de Miranda_x000D_
 MD - Defensor Público 29a Defensoria_x000D_
 E-mail: vitor.miranda@defensoria.ro.def.br NESTA_x000D_
 Assunto: Solicita ampliação do quantitativo técnico da defensoria de Guajará Mirim e atendimento em Nova Mamoré.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3056/oficio_no_052-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3056/oficio_no_052-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-la mui atenciosamente, venho por meio do presente solicitar de Vossa Excelência que disponibilize atendimento fisioterapêutico e psicológico no Distrito de Nova Dimensão são menos a cada 15 dias._x000D_
 Esta solicitação se justifica que com a pandemia do COVID 19, houve um aumento de pessoas que necessitam de atendimento seja para recuperar a mobilidade, seja atendimento para evitar o suicídio._x000D_
 O isolamento, o medo do contágio do COVID-19 e o desespero quanto ao futuro tem feito com que muitas pessoas desenvolvam transtornos emocionais como a depressão e a ansiedade. Estima-se que os casos de transtornos emocionais aumentem consideravelmente após a pandemia exigindo tratamentos psiquiátricos e psicológicos contínuo. Alguns dos sintomas pós-covid podem não ser muito graves. Mas alguns deles, certamente, são, e, em muitos casos, esses sintomas de longa duração serão debilitantes.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3062/oficio_no_026-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3062/oficio_no_026-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Excelência que veja a possibilidade de instalação de 06 Bancos de Madeira para o Posto de Saúde do Bairro Planalto. _x000D_
 Vale ressaltar que os referidos bancos serão para utilização dos usuários que estiverem na fila de espera, para receberem o número de atendimento no aguardo dos procedimentos. A unidade atende idosos, gestantes e pessoas sem condições de esperar atendimento em pé, por isso faz-se tão necessário ser atendida tal solicitação o mais breve possível.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3073/oficio_no_012.gvjqj.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3073/oficio_no_012.gvjqj.2021.pdf</t>
   </si>
   <si>
     <t>Ofício n°012/GV/ALB/2021                               _x000D_
 _x000D_
 A SUA SENHORIA_x000D_
 ANTÔNIO HELLER DOS SANTOS _x000D_
 MD – CHEFE SUBSTITUTO DA DIVISÃO DE DESENVOLVIMENTO E CONSOLIDAÇÃO DE PROJETOS DE ASSENTAMENTO DA SR-17 _x000D_
 PORTO VELHO-RO_x000D_
 _x000D_
 Senhor chefe,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente, que verifique a possibilidade de disponibilizar recursos para a Recuperação das estradas que cortam os assentamentos: Pau Brasil, Rosana Lecy, Francisco João localizados no Ribeirão pertencentes deste Município._x000D_
 Em decorrência das aulas estarem retornando ao ano letivo ainda este ano, e centenas de agricultores familiares que desenvolvem suas atividades rurais no assentamento. Vale ressaltar que tal recuperação proporcionará aos moradores da região segurança para vir e ir até a cidade ou propriedades próximas.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3074/oficio_no_013.gvjqj.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3074/oficio_no_013.gvjqj.2021.pdf</t>
   </si>
   <si>
     <t>Ofício n°013/GV/ALB/2021                          Nova Mamoré, 20 de setembro de 2021._x000D_
 _x000D_
 A Sua Senhoria _x000D_
 Sr. FLÁVIO DERZETE DA MOTA_x000D_
 M.D. Secretário Executivo Regional Casa Civil_x000D_
 _x000D_
 _x000D_
 Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente, solicitar vossos préstimos no sentido de viabilizar impressora para a UNISP Nova Mamoré, bem como buscar solucionar os problemas existentes na rede de conexão do sistema para impressão de “ RG”._x000D_
 Em decorrência da impressora e dos problemas de conexão no sistema a população de nova Mamoré vem sendo prejudicadas, pois estão tendo que se deslocar ao o município de Porto Velho, o que gera custos altos e desgaste desnecessário._x000D_
  	Por solicitação da comunidade que necessita do serviço prestado pela UNISP em nova Mamoré, apresentamos a vossa senhoria a solicitação em voga.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3077/oficio_no_053-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3077/oficio_no_053-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente,_x000D_
 apresentar a Vossa Excelência sugestão de proposição a ser estudada e em havendo viabilidade que o poder executivo apresente a Câmara Municipal projeto de lei que verse sobre a limpeza de terrenos baldios no município de Nova Mamoré._x000D_
 Atualmente diversos terrenos localizados em nosso município, os_x000D_
 proprietários estão deixando de mantê-los limpos, roçados e drenados, o que poderá trazer a proliferação do mosquito da dengue e de escorpiões. Sendo assim, será necessária a criação de norma que impõe a limpeza de terrenos urbanos, sob pena de ensejar em multa para aqueles que descumprirem a legislação._x000D_
 Deve ressaltar que este projeto não ensejará em novas despesas ao_x000D_
 Poder Executivo, uma vez que este projeto visa punir aqueles proprietários que deixam de limpar seus terrenos urbanos, ou também pessoas que jogam lixo em terrenos baldios.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3082/oficio_no_017.gv-nas-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3082/oficio_no_017.gv-nas-2021.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Ao cumprimentá-la mui respeitosamente, venho por meio deste, solicitar de Vossa Senhoria os préstimos da equipe técnica de meio ambiente para que efetue uma visita técnica na granja boa esperança em Nova Dimensão, visando promover orientação técnica aos proprietários e trabalhadores sobre as normas e procedimentos necessários._x000D_
 Dentre a legislação vigente, destacamos a Instrução Normativa N° 113, de 16 de dezembro de 2020, que estabelece as boas práticas de manejo e bem- estar animal nas granjas de suínos de criação comercial._x000D_
 Salientamos que produzir suínos de forma ambientalmente correta não é difícil. O que torna esse ambientalmente correto complexo e difícil de ser atingido são os interesses diferentes e difusos presentes na cadeia produtiva.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3083/oficio_no_018.gv-nas-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3083/oficio_no_018.gv-nas-2021.pdf</t>
   </si>
   <si>
     <t>Ofício n° 018/GV/NAS/2021 Nova Mamoré, 24 de setembro de 2021._x000D_
 Ao Senhor_x000D_
 Elias Rezende de Oliveira_x000D_
 M.D. Diretor-Geral do Departamento Estadual de Estradas de Rodagem e_x000D_
 Transportes (DER)_x000D_
 e-mail:gabderro@gmail.com_x000D_
 _x000D_
 Senhor Diretor,_x000D_
 Ao cumprimentá-lo mui respeitosamente, venho por meio deste, solicitar de Vossa Senhoria os préstimos no sentido de promover a reconstrução das lombadas existentes na BR 420 no trecho que corta o Distrito de Nova Dimensão._x000D_
 A reconstrução destas lombadas se faz necessário haja vista que com o processo de limpeza executado pelo DER por meio de termo de cooperação com o município de Nova Mamoré, nesta localidade as maquinas que realizaram o patrolamento desfez as lombadas existentes._x000D_
 Este trecho da BR 420 de corta o distrito de nova dimensão é um trecho de alto movimento de veículos e sem as lombadas tornou se muito perigoso pois os motoristas empreendem alta velocidade com isso o risco de acidente se agrava.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3084/oficio_no_018.gv-nas-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3084/oficio_no_018.gv-nas-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Diretor,_x000D_
 Ao cumprimentá-lo mui respeitosamente, venho por meio deste, solicitar de Vossa Senhoria os préstimos no sentido de promover a reconstrução das lombadas existentes na BR 420 no trecho que corta o Distrito de Nova Dimensão._x000D_
 A reconstrução destas lombadas se faz necessário haja vista que com o processo de limpeza executado pelo DER por meio de termo de cooperação com o município de Nova Mamoré, nesta localidade as maquinas que realizaram o patrolamento desfez as lombadas existentes._x000D_
 Este trecho da BR 420 de corta o distrito de nova dimensão é um trecho de alto movimento de veículos e sem as lombadas tornou se muito perigoso pois os motoristas empreendem alta velocidade com isso o risco de acidente se agrava.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3089/oficio_no_003.a.gv-asf-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3089/oficio_no_003.a.gv-asf-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui respeitosamente, vimos através do presenfesolicitar a Vossa Excelência que providencie A REFORMA DA FOSSA, da escola Ozéias Martins, situada no distrito de Jacinópolis, pertencente deste município._x000D_
 Considerando que a referida se encontra sem possibilidade de receber os alunos com o retorno para as aulas, pois se torna perigoso, sendo que a mesma está em péssimas condições com desmoronamento ao lado, como mostra a ilustração das fotos em anexo.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3096/oficio_no_020.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3096/oficio_no_020.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Ofício n° 020-GV/JCRS/2021 _x000D_
 A sua Senhoria _x000D_
 WILSON JUAREZ PEREZ_x000D_
 MD - Gerente Regional de Gestão Ambiental Guajará Mirim-RO_x000D_
 ASSUNTO: Solicitação de licença para maquinários realizar trabalhos no Rio Azul _x000D_
 _x000D_
 Senhor Gerente Regional,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente, solicitar a Vossa Senhoria, que haja a autorização para os maquinários: uma PC, uma pá Carregadeira, um trator com guincho e três motoserras, contratados pela comunidade possam realizar os trabalhos de confecção de uma ponte sobre o rio azul localizado na linha 23 e linha 25.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3097/oficio_no_022.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3097/oficio_no_022.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Ofício n° 022-GV/JCRS/2021_x000D_
 _x000D_
 Jorge Oliveira do Nascimento_x000D_
 MD - Secretário Municipal de Trabalho e Assistência Social - SEMUTAS NESTA_x000D_
 ASSUNTO: Solicitação de equipe da Assistência social para confecção de CAD.ÚNICO_x000D_
 _x000D_
 Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente, solicitar a Vossa Senhoria que disponibilize uma equipe técnica para confecção de cadastro único para a comunidade na linha 21, escola Renan Natan Gonçalves._x000D_
 Salientamos que faz se necessário ainda que a equipe técnica leve formulários do Cadastro Único impresso para preenchimento manual, haja vista a instabilidade na conexão com internet._x000D_
 Esta é uma demanda latente da Comunidade Local, uma vez que o CAD Único, é um documento exigido para se ter acesso a diversos serviços e políticas públicas, inclusive no processo de documento das terras rurais.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3098/oficio_no_022-gv-cr-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3098/oficio_no_022-gv-cr-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Superintendente,_x000D_
 Com os cordiais cumprimento de sempre, venho pelo presente solicitar de Vossa Senhoria que o Departamento Nacional de Infraestrutura de Transportes - DNIT, analise a possibilidade de efetuar a instalação de sinalização no trecho compreendido da área urbana do município de Nova Mamoré até o rio lages, com placas de limite de velocidade em 60 km/h, bem como proceda a instalação de lixeiras neste trecho._x000D_
 Por conta do alto fluxo de veículos de transporte interurbano, a sinalização de rodovias é de suma importante para garantir a máxima segurança dos seus usuários. Neste trecho mencionado acima o fluxo de transito de veículos, motos e bicicletas é constante e a falta de uma sinalização eficiente tem colocado em risco principalmente as pessoas que utilizam bicicletas._x000D_
 Salientamos que se faz necessário a instalação de sinalização de rodovia do tipo permanente que apresenta dispositivos de controle fixos e padronizados, com a limitação de velocidade em 60 km/h.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3101/oficio_no_023-gv-cr-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3101/oficio_no_023-gv-cr-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Tenente,_x000D_
 Ao cumprimenta-lo mui atenciosamente, com a costumeira atenção de sempre, venho pelo presente comunicá-lo que no dia 12 de outubro de 2021, estaremos realizando uma festa infantil de “dia das crianças”, na Avenida Terezinha Monteiro, ao lado do posto de saúde do Planalto em frente à casa de oração Rosas de Saron, a parti das 16:00 horas. No local teremos diversas atividades recreativas com as crianças._x000D_
 Solicitamos autorização para o fechamento da avenida citada, onde terá um grande público interagindo e brincando.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3102/oficio_no_024-gv-cr-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3102/oficio_no_024-gv-cr-2021.pdf</t>
   </si>
   <si>
     <t>Senhor prefeito,_x000D_
 Ao cumprimenta-lo mui atenciosamente, com a costumeira atenção de sempre, venho pelo presente comunicá-lo que no dia 12 de outubro de 2021, estaremos realizando uma festa infantil de “dia das crianças”, na Avenida Terezinha Monteiro, ao lado do posto de saúde do Planalto em frente à casa de oração Rosas de Saron, a parti das 16:00 horas. No local teremos diversas atividades recreativas com as crianças._x000D_
 Solicitamos autorização para o fechamento da avenida citada, onde terá um grande público interagindo e brincando.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3109/oficio_no_023.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3109/oficio_no_023.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através de o presente expediente solicitar a Vossa Excelência ESCLARECIMENTOS ACERCA DA RETOMADA E FINALIZAÇÃO DA OBRA DO CENTRO DE SAÚDE, que visa atender as mulheres que precisam de atendimento médico no Município de Nova Mamoré. Vale ressaltar a grande importância de um atendimento especializado e integrado para as mulheres, como ginecologista, mastologista e todos os serviços especializados voltados para as mesmas._x000D_
 Na certeza de ser atendido com o pedido em epígrafe, reitero votos de estima, consideração e apreço.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3110/oficio_no_024.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3110/oficio_no_024.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar de Vossa Excelência que, REALIZE O REPARO NA PARTE DO FORRO NO TETO, SETOR DA RECEPÇÃO DO HOSPITAL ANTÔNIO LUÍS DE MACÊDO. tal troca deve ser feita o mais breve possível, por conta do período chuvoso que está chegando, onde há muitas goteiras com grande risco de desabamento no local, tendo em vista que, ali se encontram pacientes que aguardam por atendimento médico._x000D_
 Vale ressaltar a grande importância de um bom atendimento, e o local não está adequado para tal espera, apresentando risco a todos que ali se encontram._x000D_
 Na certeza de ser atendido com o pedido em epígrafe, reitero votos de estima, consideração e apreço.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3146/oficio_no_025.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3146/oficio_no_025.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 Ao cumprimentá-lo mui respeitosamente, venho através do presente, solicitar de Vossa Excelência uma emenda Parlamentar, PARA AQUISIÇÃO DE 01 (UMA) AMBULÂNCIA para o Distrito de Palmeiras._x000D_
 Tal solicitação faz-se necessária, uma vez que serão beneficiados não só os moradores deste Distrito, como também, os moradores das linhas adjacentes que também dependem de uma ambulância no Posto de Saúde desta localidade._x000D_
 Com a aquisição, seria possível resolver o problema da distância que separa o Distrito da sede do município.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3147/oficio_no_026.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3147/oficio_no_026.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente expediente solicitar a Vossa Excelência os bons préstimos no sentido de que verifique a possibilidade de fazer a INSTALAÇÃO DE 01 (UM) TUBO ARMCO LOCALIZADA NA LINHA 33C KM 3 pertencente ao distrito de Nova Dimensão, pertencente ao município de Nova Mamoré._x000D_
 Tal reivindicação se faz em virtude do grande fluxo de veículos que por ali transitam, provocando assim a destruição da referida citada, e com isso tem prejudicado a trafegabilidade. Vale ressaltar que a qualquer momento pode até chegar a cair, causando grandes transtornos aos produtores rurais que necessitam transportar a produção local aos principais pontos de comercialização. A área rural, carente de políticas públicas de infraestrutura, precisa de uma atenção maior por parte do poder público, em especial, quando afetado diretamente do setor produtivo.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3148/oficio_no_027.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3148/oficio_no_027.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado,_x000D_
 Ao cumprimentá-lo mui respeitosamente, venho através do presente, solicitar de Vossa Excelência a disponibilização de uma emenda Parlamentar no valor estimado de R$ 130.000,00 (cento e trinta mil reais), para a realização de um Festival Cultural de Música na rede de ensino do município de Nova Mamoré/RO._x000D_
 Saliento que o recurso proveniente da emenda parlamentar será para custear as seguintes despesas: Contratação de Banda musical, locação de Vam para transporte da banda musical, premiações do 1o ao 3o colocados no festival, despesas de hospedagens dos integrantes da banda; locação de equipamentos de som, pagamento dos serviços de técnico musical. As despesas estão justificadas pois a banda irá percorrer todas as escolas instaladas em nova Mamoré sejam elas municipais e ou estaduais.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3149/oficio_no_027-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3149/oficio_no_027-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Excelência QUE SEJA TOMADA AS DEVIDAS PROVIDÊNCIAS EM RELAÇÃO A EQUIPE DA SEDAN, QUE ESTEVE NO SITIO DA DONA MARIA PEREIRA LIMA SILVERIO, LOCALIZADO NA LINHA ELETRÔNICA SITIO BOM JESUS TERRA ROXA, pertencente deste município._x000D_
 Com relato da mesma, que diz que a equipe da Sedan esteve em seu sitio no qual derrubaram sua casa com motosserra, e que trouxeram ela até Nova Mamoré deixando-a  sem amparo algum, sem dinheiro e sem direção, pois não conhece ninguém na cidade e que já era 23:00 horas da noite ficando assim sem saber para onde ir. _x000D_
 Vale salientar que a mesma pediu para passar a noite em algum lugar, e que foi informada que não seria possível e mandaram ela procurar um emprego e ir dormi na rua. A mesma exige respeito e que por serem autoridades devem zelar pela segurança de todos.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3150/oficio_no_028-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3150/oficio_no_028-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Ao cumprimentá-la mui atenciosamente, venho através do presente expediente, solicitar a Vossa Senhoria a possibilidade de providenciar CESTAS BÁSICAS visando  beneficiar famílias carentes do município de Nova Mamoré._x000D_
 Vale ressaltar que vossa senhoria é conhecedora do momento em que passamos, pelo surto da doença (COVID-19) e isolamento social,  no qual provocou a falta de trabalhos para muitas famílias e com essa consequência,  estão passando por necessidades._x000D_
 Salientamos ainda que toda a contribuição será bem vinda, e neste sentindo já agradecemos seu apoio, que será fundamental para o sucesso desse trabalho._x000D_
 E oportuno nos colamos a disposição a quaisquer informações e devidas providencias de tal ação, nossos sinceros votos de estima e consideração.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3167/oficio_no_009-gv-fcbs-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3167/oficio_no_009-gv-fcbs-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Senador,_x000D_
 Cumprimentando-o mui respeitosamente ,venho por meio deste primeiramente agradecer a Vossa Excelência pelos relevantes serviços prestados como Senador ao nosso Estado, motivo que nos leva ao inquestionável reconhecimento da importância de tê-lo como representante frente ao Senado Federal._x000D_
 Nova Mamoré, 20 de agosto de 2021._x000D_
 Pois bem, sirvo-me do presente para solicitar ao nobre Senador, que seja viabilizado recursos financeiros através de Emenda Parlamentar no valor de R$ 1.000.000,00 (Um milhão de reais), para atender ao PROGRAMA DE REGULARIZAÇÃO FUNDIÁRIA A FIM DE ATENDER AS NECESSIDADES DO MUNICÍPIO DE NOVA MAMORÉ-RO.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3168/oficio_no_012-gv-fcbs-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3168/oficio_no_012-gv-fcbs-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Excelência cópia dos documentos que comprovem o preenchimento dos requisitos exigidos para para nomeação de Presidente do Instituto Próprio de Previdência Social de Nova Mamoré-IPRENOM, conforme art. 8°-B, da Lei Federal n° 9.717/1.998, do Sr. Reni Parente da Silva, em especial quanto à comprovação de formação em nível superir e sua experiência de, no mínimo, 2 (dois) anos, no exercício de atividade nas áreas previdenciária, financeira, administrativa, contábil, jurídica, de fiscalização, atuarial ou de auditoria, de acordo com o inciso I, do art. 12, da Portaria n° 9.907/2.020, da Secretaria Especial de Previdência e Trabalho do Ministério da Economia, ou manifestação do Conselho Curador quanto à regularidade ou não da nomeação do Presidente do IPRENOM por meio do Decreto Municipal n° 6.402, de 13 de setembro de 2.021.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3169/oficio_no_013-gv-fcbs-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3169/oficio_no_013-gv-fcbs-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Excelência cópia dos documentos que comprovem o preenchimento dos requisitos exigidos para nomeação de Presidente do Instituto Próprio de Previdência Social de Nova Mamoré-IPRENOM, conforme art. 8°-B, da Lei Federal n° 9.717/1.998, do Sr. Reni Parente da Silva, em especial quanto à comprovação de formação em nível superir e sua experiência de, no mínimo, 2 (dois) anos, no exercício de atividade nas áreas previdenciária, financeira, administrativa, contábil, jurídica, de fiscalização, atuarial ou de auditoria, de acordo com o inciso I, do art. 12, da Portaria n° 9.907/2.020, da Secretaria Especial de Previdência e Trabalho do Ministério da Economia, ou manifestação do Conselho Fiscal quanto à regularidade ou não da nomeação do Presidente do IPRENOM por meio do Decreto Municipal n° 6.402, de 13 de setembro de 2.021.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3170/oficio_no_015-gv-fcbs-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3170/oficio_no_015-gv-fcbs-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Claudionor,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente comunicar a Vossa Senhoria que encontra-se sob análise nesta casa de leis, o Acórdo APL-TC 00135/21 e Parecer Prévio PPL-TC 00019/21 Processo e n 01792/20, que versa sobre a Prestação de Contas de Nova Mamoré, exercício financeiro 2019._x000D_
 Conforme Regimento Interno desta casa de leis a matéria foi lida em sessão ordinária e encontra-se para análise e parecer na Comissão de Constituição e Justiça_x000D_
 Resguardando o direito a ampla defesa conforme estabelece o artigo 5o inciso LV da Constituição Federal de 1988, encaminhamos cópia do referido processo e convocamos vossa senhoria para apresentar vossa manifestação sob a forma presencial e ou por escrito.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3171/oficio_no_013.gv.dpc.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3171/oficio_no_013.gv.dpc.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente expediente solicitar a Vossa Excelência os bons préstimos no sentido de que verifique a possibilidade de fazer uma reforma na Escola Prof. Onorina de Souza, localizada no Distrito de Nova Dimensão, com as principais necessidades de reforma em:_x000D_
 Estrutura Metálica_x000D_
 Calhas_x000D_
 Pintura_x000D_
 Banheiros e Pias_x000D_
 Portões_x000D_
 Muro_x000D_
 Poço Artesiano._x000D_
 É importante ressaltar que os prédios das escolas públicas precisam constantemente de manutenção, reforma ou ampliação. A reforma na referida escola contribuirá para melhorar as condições de trabalho dos servidores e aprendizagem dos alunos. A Escola Onorina de Souza necessita urgentemente de uma reforma nos seus espaços, a fim de melhorar toda a sua estrutura, melhorando o aspecto do ambiente escolar, proporcionando aos alunos um ambiente confortável, aconchegante e seguro.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3172/oficio_no_014.gv.dpc.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3172/oficio_no_014.gv.dpc.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente expediente solicitar a Vossa Excelência os bons préstimos no sentido de que verifique a possibilidade de fazer uma reforma na Escola OSVALDO RIBEIRO DO NASCIMENTO, localizada na Linha 34, com as principais necessidades de reforma_x000D_
 em:_x000D_
 Telhado_x000D_
 Calhas_x000D_
 Pintura_x000D_
 Banheiros e Pias_x000D_
 Portões_x000D_
 Muro_x000D_
 Poço Artesiano._x000D_
 É importante ressaltar que os prédios das escolas públicas precisam constantemente de manutenção, reforma ou ampliação. A reforma na referida escola contribuirá para melhorar as condições de trabalho dos servidores e aprendizagem dos alunos. A Escola Osvaldo Ribeiro do Nascimento necessita urgentemente de uma reforma nos seus espaços, a fim de melhorar toda a sua estrutura, melhorando o aspecto do ambiente escolar, proporcionando aos alunos um ambiente confortável, aconchegante e seguro.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3173/oficio_no_015.gv.dpc.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3173/oficio_no_015.gv.dpc.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente expediente solicitar a Vossa Excelência os bons préstimos no sentido de que verifique a possibilidade de fazer a SUBSTITUIÇÃO DE 01 (UMA) PONTE DE MADEIRA LOCALIZADA NA LINHA 8C KM 6 POR TUBO ARMCO._x000D_
 Vale ressaltar que a mesma encontra-se em um péssimo estado, e possivelmente dificultará trafegabilidade dos que ali transita, ficando assim perigoso para os veículos passarem inclusive para o transporte de alunos que em breve voltará a fazer o trajeto por aquele local todos os dias._x000D_
 Salientando ainda que só está sendo possível a trafegabilidade devido os moradores da região terem jogado cascalho por cima da mesma, e com a chegada do tempo chuvoso, está saindo todo o material colocado.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3174/oficio_no_016.gv.dpc.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3174/oficio_no_016.gv.dpc.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado Estadual,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente expediente solicitar a Vossa Excelência os bons préstimos no sentido de disponibilizar emenda parlamentar no valor de R$ 400.000,00 (quatrocentos mil reais) para o município de Nova Mamoré, visando a construção de uma praça pública no distrito de Nova Dimensão._x000D_
 Ressalto que no Distrito de Nova Dimensão não existe praça pública instalada, e a praça é um local de beleza, memória, constituindo a alma da cidade. Nela se encontram marcos referenciais, projetos paisagísticos que estimulam o convívio. Hoje em dia, além de se constituir em um espaço não construído dentro da malha urbana a praça carrega diversas funções e benefícios ao bem estar social. Rompem a homogeneidade urbana como pontos de descompressão entre as edificações que envolve a cidade.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3175/oficio_no_017.gv.dpc.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3175/oficio_no_017.gv.dpc.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente expediente solicitar a Vossa Excelência os bons préstimos no sentido de que verifique a possibilidade de fazer a INSTALAÇÃO DE 02 (DOIS) TUBOS ARMCOS DE 2 METROS DE DIÂMETRO POR 10 METROS DE COMPRIMENTO, LOCALIZADA NA LINHA 33C KM 2 pertencente ao distrito de Nova Dimensão, pertencente ao município de Nova Mamoré._x000D_
 Tal reivindicação se faz em virtude do grande fluxo de veículos que por ali transitam, provocando assim a destruição das pontes, e com isso tem prejudicado a trafegabilidade da referida linha citada, causando grandes transtornos aos produtores rurais que necessitam transportar a produção local aos principais pontos de comercialização. A área rural, carente de políticas públicas de infraestrutura, precisa de uma atenção maior por parte do poder público, em especial, quando afetado diretamente do setor produtivo.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3176/oficio_no_018.gv.dpc.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3176/oficio_no_018.gv.dpc.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado Federal,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente expediente solicitar a Vossa Excelência os bons préstimos no sentido de disponibilizar emenda parlamentar no valor de R$ 800.000,00 (oitocentos mil reais) para o município de Nova Mamoré, visando a construção de uma quadra poliesportiva na Escola Onorina de Souza no distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3177/oficio_no_029-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3177/oficio_no_029-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente, venho através do presente expediente solicitar a Vossa Excelência que verifique a possibilidade de_x000D_
 a LIMPEZA que a mesma, pois se encontra bastante suja. Assim, de forma urgente apresento esta solicitação e juntamente se encaminha o ofício ao Secretário Municipal de Obras._x000D_
 Vale ressaltar que estamos atendendo a reinvindicação das pessoas que fazem uso da pista para praticar atividades físicas. Alegam que os galhos das árvores que fazem parte com a pista estão atrapalhando e até machucando os usuários._x000D_
 Ainda assim, a população também faz reinvindicação da limpeza da pista, tendo em vista que devido ao acumulo de sujeira (areia, pedras, terras e galhos) o uso da mesma tem sido dificultado.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3182/oficio_no_028.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3182/oficio_no_028.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Comandante,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente expediente solicitar a Vossa Excelência que o Corpo de Bombeiros realize vistoria geral nas edificações do Hospital municipal de Nova Mamoré._x000D_
 Esta vistoria se faz necessária pois a edificação tem apresentado diversos problemas estruturais tais como rachaduras nas bases do edifício e o telhado já apresenta fissura devido estes problemas, ocasionando desmoronamento do forro de gesso, segue anexo fotos retratando alguns danos identificados._x000D_
 Estamos preocupados que estes danos, possa afetar aos pacientes que procuram atendimento, podendo inclusive ser vítima de algum acidente com a queda da estrutura._x000D_
 Salientamos que após a vistoria completa seja tomada as providências cabíveis para salvaguarda a segurança do atendimento prestado naquela localidade.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3183/oficio_no_016-gv-fcbs-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3183/oficio_no_016-gv-fcbs-2021.pdf</t>
   </si>
   <si>
     <t>Exmo. Senhor Deputado Estadual,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente solicitar de Vossa Excelência vossos préstimos no sentido de destinar emenda parlamentar no orçamento do governo do estado na ordem de R$ 100.000,00 (Cem mil reais) para atender a Associação Beneficiente Resgatando Vidas, devidamente cadastrada no SISPAR, cujo objeto será a aquisição de gabinete odontológico completo com mobiliários e insumos._x000D_
 Bem como solicitar que disponibilize recursos via emenda parlamentar para a Secretaria Municipal de Agricultura de nova Mamoré, no valor de R$ 120.000,00 (cento e vinte mil) cujo objeto será a aquisição de maquinários agrícolas tais como: 1 Calcareadeira e 1 plantadeira.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3184/oficio_no_017-gv-fcbs-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3184/oficio_no_017-gv-fcbs-2021.pdf</t>
   </si>
   <si>
     <t>Exmo. Senhor Deputado Estadual,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente solicitar de Vossa Excelência vossos préstimos no sentido de propor ao governo do Estado a revitalização da linha 29 B, bem como a estadualização da mesma.-_x000D_
 Uma vez que no final de abril de 2019, Vossa Excelência apresentou propositura na Assembleia Legislativa ao Poder Executivo, indicando a necessidade de estadualização da vicinal 29B, que liga o município de Nova Mamoré ao distrito de União Bandeirantes e 312 km de estradas vicinais na Ponta do Abunã, no município de Porto Velho._x000D_
 Esta demanda é importante pois por conta de aproximadamente 1.200 km de estradas em Nova Mamoré serem vicinais, a manutenção da Linha passa a ser dificultosa, prejudicando o escoamento da produção agrícola. Se a linha for estadualizada, a manutenção passa a ser oficialmente do Estado, podendo ser asfaltada e atendendo então as demandas do município, e esta via já cumpre a função de rodovia estadual.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3185/oficio_no_018-gv-fcbs-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3185/oficio_no_018-gv-fcbs-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Diretor Geral,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente solicitar de Vossa Senhoria vossos préstimos no sentido de disponibilizar 100 bueiros pré moldados, para serem utilizados nos acessos as propriedades rurais nos elos de ligação das margens da BR 420._x000D_
 Durante o processo de recuperação da BR 420, que está em fase de execução poara que seja garantido os acessos ás propriedades rurais faz se necessário a instalação de bueiros para que ocorra o escoamento das água da chuva e com isso não provoque fortes erosões danificando os serviços de recuperação realizado na BR_x000D_
 No mais reiteramos nossos votos de elevada estima e ficamos no aguardo de vosso pronto atendimento.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3186/oficio_no_019-gv-fcbs-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3186/oficio_no_019-gv-fcbs-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente solicitar de Vossa Senhoria vossos préstimos no sentido de dar continuidade aos procedimentos acerca do programa dr perfuração de poços artesianos para atender as prorpiedades rurais que estão localizadas nas áreas rurais compartilhadas entre o município de Nova Mamoré e Porto Velho._x000D_
 Saliento qie os poços artesianos têm como principal objetivo a captação de água de boa qualidade, de grande importância principalmente em áreas rurais quando ocorre o período de estiagem, ou seja, falta de chuvas por períodos prolongados, os poços artesianos têm sido uma ótima alternativa ou, muitas vezes, a única forma de abastecimento de água, tanto para uso doméstico, irrigação ou para criação de animais._x000D_
 Além disso, há diversas vantagens na implementação deste tipo de sistema hídrico, como: economia, água de qualidade, valorização do terreno, possibilidade de manutenção e implantação ágil em qualquer tipo de terreno.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3187/oficio_no_030-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3187/oficio_no_030-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Senador,_x000D_
 Ao cumprimentá-la mui atenciosamente, venho através do presente expediente solicitar a Vossa Excelência que verifique a possibilidade de disponibilizar UM ÔNIBUS DEVIDAMENTE ADAPTADO, visando atender aos Idosos, pessoas com Deficiências e Esportista do Município, contando com uma estrutura que permita o deslocamento seguro desses passageiros como rampas, elevadores e dispositivos táteis, sonoros e visuais, destinado ao Município de Nova Mamoré._x000D_
 Vale ressaltar que essas pessoas também apresentam problemas com a sua mobilidade, e é importante que os meios de transporte considerem as suas necessidades para oferecer um atendimento de melhor qualidade aos seus passageiros._x000D_
 Neste sentido reivindicamos a possibilidade da aquisição de um Ônibus que irá beneficiar constantemente aos mesmo de forma primordial os Idosos, Deficientes e Esportista.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3188/oficio_no_031-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3188/oficio_no_031-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Senador,_x000D_
 Ao cumprimentá-la mui atenciosamente, venho através do presente expediente solicitar a Vossa Excelência que verifique a possibilidade de disponibilizar um recurso financeiros para uma construção de UMA PISCINA AQUECIDA E COBERTA, para realização de atividades Aquáticas, Hidroginástica e de Fisioterapia para o Centro de Apoio a Pessoa Idosa do Município de Nova Mamoré, no valor de R$ 350.000,00, para construção._x000D_
 Vale ressaltar que a construção da piscina deve contemplar os parâmetros necessários para os usuários._x000D_
 Conforme informações obtidas a Piscina deve obedecer às prescrições da norma 9050/04 da ABNT e da Lei n° 10098/2000, que regulamenta as rampas e escadas de acesso, em como o corrimão._x000D_
 A Piscina deverá possuir três profundidades distintas, um metro, um metro e vinte centímetros e um metro e quarenta centímetros, de forma a possibilitar o atendimento aos pacientes de todas as faixas etárias.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3189/oficio_no_014.gvjqj.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3189/oficio_no_014.gvjqj.2021.pdf</t>
   </si>
   <si>
     <t>Exmo. Governador,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente, solicitar de Vossa Excelência que providencie a instalação de unidade da Secretaria Estadual de Educação no Município de Nova Mamoré/RO._x000D_
 Esta solicitação se faz necessário, pois já tivemos a unidade da SEDUC funcionando aqui em nosso município, no entanto agora só funciona no município de Guajará Mirim, o que dificulta o atendimento de nossos professores que atualmente tem que se deslocar por longos trechos até a sede de Guajará Mirim.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3190/oficio_no_029.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3190/oficio_no_029.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Prezada Senhora,_x000D_
 Ao cumprimentá-la mui atenciosamente, venho por meio do presente_x000D_
 expediente solicitar a Vossa Senhoria que o Defesa civil proceda vistoria geral nas edificações do Hospital municipal de Nova Mamoré, haja vista que o corpo de bombeiros já esteve no local e nos solicitou que acionasse a Defesa Civil._x000D_
 Esta vistoria se faz necessária pois a edificação tem apresentado diversos problemas estruturais tais como rachaduras nas bases do edifício e o telhado já apresenta fissura devido estes problemas, ocasionando desmoronamento do forro de gesso, segue anexo fotos retratando alguns danos identificados._x000D_
 Estamos preocupados que estes danos, possa afetar aos pacientes que procuram atendimento, podendo inclusive ser vítima de algum acidente com a queda da estrutura.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3192/oficio_no_032-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3192/oficio_no_032-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Excelência que sejam feitos os REPAROS DA ILUMINAÇÃO PÚBLICA em todo o Município de Nova Mamoré._x000D_
 Apresento esta solicitação visto que constantemente recebo reclamações dos cidadãos relativas à falta de iluminação pública em vários locais devido às muitas lâmpadas apagadas. Mesmo diante das reclamações é notória a ineficiência da iluminação da maioria das vias públicas do Município._x000D_
 Diante disso, apresento esta proposta para que seja atendido o mais breve possível por Vossa Excelência solicitando a regular efetivação da iluminação pública em toda a extensão de Nova Mamoré.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3211/oficio_no_015.gvjqj.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3211/oficio_no_015.gvjqj.2021.pdf</t>
   </si>
   <si>
     <t>Exmo. Governador,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente, solicitar de Vossa Excelência que providencie a instalação de unidade da Secretaria de Estado de Finanças - SEFIN no Município de Nova Mamoré/RO._x000D_
 Esta solicitação se faz necessário, pois já tivemos a unidade da SEFIN funcionando aqui em nosso município, no entanto agora só funciona no município de Guajará Mirim, o que dificulta o atendimento de nossa comunidade que necessita dos serviços prestados por esta secretaria._x000D_
 Bem como com a advento da pandemia, o fato das pessoas terem que se deslocar para Guajará mirim, coloca os mesmo em risco de contaminação. E Nova Mamoré é um município que produz grande quantidade de produtos agrícolas e também é alto a produção da bovinocultura o que justifica o retorno da agencia.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3212/oficio_no_016.gvjqj.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3212/oficio_no_016.gvjqj.2021.pdf</t>
   </si>
   <si>
     <t>Exmo. Governador,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente, solicitar de Vossa Excelência a gentileza em estabelecer parceria com o município de Nova Mamoré para construção das pontes na 3a linha do Ribeirão e na 4a linha do Ribeirão, dada a largura do curso de água (rio araras) faz se necessário ponte de concreto._x000D_
 A necessidade da construção das pontes acima mencionadas tem a finalidade de viabilizar o escoamento da produção agrícola e garantir o direito de ir e vir das famílias que moram ao longo destas linhas.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3213/oficio_no_017.gvjqj.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3213/oficio_no_017.gvjqj.2021.pdf</t>
   </si>
   <si>
     <t>Exmo. Governador,_x000D_
 Apraz nos cumprimentá-lo mui atenciosamente, venho através do presente expediente, solicitar de Vossa Excelência os bons préstimos no sentido de disponibilização de aulas do ensino médio no período noturno nas escolas instaladas no município de Nova Mamoré._x000D_
 A demanda vem da comunidade jovens de nosso município que precisa trabalhar no período diurno, o que impossibilita frequentar o ensino médio, e muitas vezes abandonam os estudos por não poder conciliar trabalho e escola._x000D_
 Com o retorno das aulas do ensino médio no período noturno estes jovens poderão dar sequência aos seus estudos, o que é uma demanda do setor comerciário local, pela elevação da escolaridade de sua força de trabalho.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3214/oficio_no_019.gv-nas-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3214/oficio_no_019.gv-nas-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Diretor,_x000D_
 Ao cumprimentá-lo mui respeitosamente, venho por meio deste, solicitar de Vossa Senhoria os préstimos no sentido de agilizar a formalização de termo de cooperação entre o governo do Estado/ DER e a Prefeitura Municipal de Nova Mamoré, que visa atender o projeto de aquisição e instalação de tubos metálicos._x000D_
 Saliento que a prefeitura municipal de Nova Mamoré já enviou via oficio n°. 676-GP/2021, o plano de trabalho juntamente com as Declarações necessárias._x000D_
 Importa notificar que a aquisição dos tubos metálicos visa beneficiar cerca de 650 famílias que residem na zona rural e vivem diretamente da agricultura familiar e necessitam que as estradas estejam em boas condições para o escoamento de suas produções, bem como garantir o seu direito de ir e vir acessar os serviços públicos necessários.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3215/oficio_no_030.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3215/oficio_no_030.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
            Ao cumprimentá-lo mui atenciosamente, venho através de o presente expediente solicitar a Vossa Excelência os bons préstimos no sentido de que realize a RECUPERAÇÃO DA PONTE LOCALIZADA NA LINHA 23 KM 10, pertencente ao município de Nova Mamoré. _x000D_
  	_x000D_
 	Vale ressaltar que a ponte em questão se encontra quase intransitável, podendo desabar a qualquer momento, oferecendo risco de acidentes para as pessoas que transitarem por ela. Por este motivo é necessário em regime de Urgência sua reforma e assim dar condições aos moradores para transitar com segurança para poder escoar seus produtos com mais eficiência. Seguem em anexo as fotos.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3216/oficio_no_031.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3216/oficio_no_031.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através de o presente expediente solicitar a Vossa Excelência a disponibilização de todo o processo de construção do prédio que funciona o hospital municipal para esta casa de leis._x000D_
 Dado que o edifico tem apresentado diversos problemas estruturais tais como rachaduras nas bases do edifício e o telhado já apresenta fissura devido estes problemas, ocasionando desmoronamento do forro de gesso, e na última semana ocorreu a interdição parcial pelo Corpo de Bombeiros._x000D_
 Esta casa de leis vem acompanhando os trabalhos e como estamos preocupados que estes danos, possa afetar aos pacientes que procuram atendimento, podendo inclusive ser vítima de algum acidente com a queda da estrutura. Necessitamos analisar o processo da construção bem como proceder os encaminhamentos necessários para exigir dos responsáveis possíveis reparações dos danos apresentados.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3226/oficio_no_054-gvalb.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3226/oficio_no_054-gvalb.2021.pdf</t>
   </si>
   <si>
     <t>Senhor Supervisor,_x000D_
 Ao cumprimentá-lo mui respeitosamente, venho através do presente, primeiramente agradecer pelos relevantes serviços prestados em nosso município, motivo que nos leva ao inquestionável reconhecimento._x000D_
 Na oportunidade solicito de Vossa Senhoria, que verifique a possibilidade e marque posteriormente data para realização de AÇÃO SOCIAL em nosso município na Escola Coronel Jorge Teixeira de Oliveira, localizada no bairro Planalto._x000D_
 Buscando, com esta ação social uma melhor aproximação com as pessoas daquele bairro. Há que se mencionar que trata-se aquele bairro do mais antigo de nossa cidade, porém, um dos menos abastados, motivo pelo qual, venho solicitar que seja realizada por parte desta, a mencionada ação.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3227/oficio_no_025-gv-cr-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3227/oficio_no_025-gv-cr-2021.pdf</t>
   </si>
   <si>
     <t>Ofício n° 025/GV/CR/2021_x000D_
 A sua Magnificência VÍRGINIA BRAZ_x000D_
 MD - PRÓ- REITORA DA FACULDADE SÃO LUCAS _x000D_
 _x000D_
 limo. Senhora,_x000D_
 _x000D_
 Ao cumprimentá-la mui respeitosamente, venho através do presente solicitar a Vossa Magnificência os bons préstimos no sentido da Faculdade São Lucas formalizar uma parceria com a Prefeitura Municipal de Nova Mamoré para realização de uma campanha de saúde pública em Nova Mamoré-RO, com data a ser marcada._x000D_
 Nossa proposta visa à realização de uma parceria com a universidade para atendimentos na área da saúde e afins, tais como: consultas, exames e orientações á população rural e de baixa renda._x000D_
 O evento a ser realizado em 2022, garante a utilização da estrutura física e humana da Secretaria Municipal de Saúde e demais secretarias se necessário.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3228/oficio_no_033-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3228/oficio_no_033-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Resposta ao Ofício 006/2021 _x000D_
 _x000D_
 Senhora Presidente,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, avisar a Vossa Senhoria que não poderei participar da Assembleia Extraordinária da ASFENOMA, no dia 24 de novembro de 2021, pois não estarei presente no Município de Nova Mamoré, e sim participando de um curso em Foz do Iguaçu/PR._x000D_
 Aproveito para reiterar meus votos de mais alta estima e consideração.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Aguardando...</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3238/oficio_no_010-gv-mhob-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3238/oficio_no_010-gv-mhob-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 Ao tempo em que cumprimento Vossa Excelência venho através de o presente oficio solicitar que providencie junto a administração local a instalação de um poço artesiano no posto de saúde do Araras, um poço artesiano na escola Onorina de Souza no Distrito de Nova Dimensão e um poço artesiano no posto de saúde da 28._x000D_
 Saliento que é de fundamental importância a instalação dos poços artesianos acima mencionados haja vista que os benefícios da água para o ser humano são inúmeros. Cerca de 60% do corpo é formado de água. Esse líquido é fundamental para ajudar a dissolver substâncias e transportar oxigénio no nosso corpo. Além disso, ela regula a temperatura, elimina muitas coisas tóxicas pela urina e protege o organismo de várias formas._x000D_
 Sabemos que a água é um elemento essencial para a manutenção da vida e dos ecossistemas do planeta. A falta dessa tem um impacto gigante na vida das pessoas, afetando sua saúde e seu desenvolvimento.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3240/oficio_no_034-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3240/oficio_no_034-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar a Vossa Excelência que verifique a possibilidade de fazer manutenção de 03 (três) aterros dos tubos PADS, sendo 2 (dois) localizados no bairro São José e 1 (um) localizado no Bairro Planalto com o bairro Novo Horizonte._x000D_
 _x000D_
 Vale ressaltar que, os aterros estão se desmoronando devido às fortes chuvas dos últimos dias, encontrando-se quase intransitáveis, podendo desabar a qualquer momento, oferecendo risco de acidentes para as pessoas que transitarem por eles. Por este motivo é necessário em regime de Urgência essa manutenção. E assim dar condições aos moradores para transitarem com segurança. Seguem em anexo as fotos.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3241/oficio_no_018.gvjqj.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3241/oficio_no_018.gvjqj.2021.pdf</t>
   </si>
   <si>
     <t>Ofício n°018/GV/JQJ/2021_x000D_
 Nova Mamoré,06 de dezembro de 2021._x000D_
 A sua Senhoria_x000D_
 DANIEL ANDRADE DE SANTANA_x000D_
 MD - Gestor de Relacionamento da Ceron Energisa _x000D_
 E-mail: poderpublico.ero@energisa.com.br_x000D_
 _x000D_
 Senhor Gestor,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente solicitar a Vossa Senhoria que providencie a ILUMINAÇÃO PÚBLICA PARA O DISTRITO_x000D_
 DE MARECHAL RONDON, pertencente a este Município._x000D_
 Apresento esta solicitação visto que constantemente recebo reclamações dos cidadãos relativas à falta de iluminação pública no referido distrito. Mesmo diante das reclamações, é visível a inexistência de energia de vários locais do distrito._x000D_
 Diante disso, apresento esta proposta para que seja viabilizada por Vossa Senhoria a regular efetivação da iluminação pública em toda a extensão do referido distrito.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3242/oficio_no_035-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3242/oficio_no_035-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente solicitar a Vossa Excelência que providencie a ILUMINAÇÃO PÚBLICA PARA O BAIRRO NOVO HORIZONTE, ANTIGO LOTEAMENTO DO ADILSON,_x000D_
 pertencente a este Município._x000D_
 Apresento esta solicitação visto que constantemente recebo reclamações dos cidadãos relativas à falta de iluminação pública nesse local._x000D_
 Vale ressaltar que, a iluminação pública é essencial para o bem-estar e a segurança da comunidade, uma vez que, a luminosidade no período noturno contribui na preservação do património, inibindo as ações de vândalos e criminosos que utilizam a vulnerabilidade do local para cometer assaltos a residências e as pessoas que utilizam as vias durante esse período.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3243/oficio_no_036-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3243/oficio_no_036-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente, solicitar a Vossa Excelência que providencie a coleta de lixo no Bairro Novo Horizonte, no antigo loteamento do Adilson, pois o mesmo se encontra sem coleta a mais de dois meses._x000D_
 A presente propositura visa tratar de regularidade da coleta de lixo que é essencial para o bem-estar da comunidade e o embelezamento da cidade. “A concentração de lixo provoca emissão de odores, atração de vetores que transmitem doenças, agride o meio ambiente e deixa a cidade com aspecto de abandono.” possibilitará que a coleta seja realizada com mais frequência e vai evitar inúmeros transtornos para a comunidade.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3244/oficio_no_037-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3244/oficio_no_037-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, _x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente_x000D_
 solicitar a Vossa Excelência que execute a fiscalização e as punições previstas em lei aos proprietários que não fazem a devida limpeza de seus terrenos, os ternando baldios._x000D_
 vez mais evidente. O terreno vazio pode ser um problema para muita gente, mas o problema é maior quando o terreno é baldio, ou seja, que não é usado ou cuidado como deveria ser, além do abandono, os terrenos baldios são focos dos tão temidos vetores das principais doenças. Apesar da legislação determinar que os terrenos não edificados “vazios” não podem servir de depósito de lixo de qualquer natureza, esta não tem sido a realidade encontrada em nosso município._x000D_
 por ele, seja público ou privado. Desse modo, a responsabilidade pela manutenção e conservação de terrenos é exclusiva do proprietário, que deve prover o fechamento do terreno com muro e cuidar da limpeza interna dele.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3260/oficio_no_026-gv-cr-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3260/oficio_no_026-gv-cr-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado,_x000D_
 _x000D_
 Honra-me sobre maneira dirigir-me a Vossa Excelência, para solicitar uma_x000D_
 visita em meu gabinete, para tratar de um assunto referente á viabilidade de uma_x000D_
 emenda parlamentar para a iluminação pública para o Distrito de Palmeiras,_x000D_
 pertencente a este Município._x000D_
 É de conhecimento de todos que a falta de iluminação pública propícia não_x000D_
 apenas o expressivo aumento da criminalidade como também o tráfico, comercio e_x000D_
 uso de entorpecente, além de estabelecer entre a população o medo e a_x000D_
 insegurança._x000D_
 Dessa forma, entendemos que é imperativo a resolução de quaisquer_x000D_
 impasses e/ou dificuldade que ora venha a prejudicar ou impedir a oferta de_x000D_
 iluminação pública de qualidade a todos os cidadãos de nosso município._x000D_
 Assim, solicito a Vossa Excelência uma visita in loco para conhecer a_x000D_
 realidade da iluminação pública no Distrito de Palmeiras, Município de Nova_x000D_
 Mamoré.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3261/oficio_no_038-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3261/oficio_no_038-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, e Secretario de saúde,_x000D_
 Ao cumprimentá-lo mui atenciosamente, venho por meio do presente,_x000D_
 solicitar a Vossa Excelência que providencie uma fossa hospitalar, com urgência no_x000D_
 Hospital Unidade Mista Antônio Luiz de Macedo do município de Nova Mamoré, pois_x000D_
 o mesmo se encontra com mal cheiro que volta pelos ralos em toda parte interna do_x000D_
 hospital._x000D_
 Vale ressaltar que os funcionários e pacientes que se fazem presentes_x000D_
 utilizam sacolas plásticas para conter o mal cheiro dentro da unidade, e também, e_x000D_
 dificulta que o mal cheiro traz para o os profissionais que ali trabalham._x000D_
 Vale ressalta que em alguns dias ocorrerá o retorno do funcionamento do_x000D_
 o centro cirúrgico, e com isso terá ainda mais dejetos a serrem usados e_x000D_
 descartados_x000D_
 Portanto, apresento a presente solicitação urgente, para que Vossa_x000D_
 Excelência busque instalar uma nova fossa hospitalar adequada para tal uso, para_x000D_
 assim dar proteção aos nossos pacientes e funcionários que necessitam de um_x000D_
 atendimento especial.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3262/oficio_no_011-gv-mhob-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3262/oficio_no_011-gv-mhob-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Assembleia Legislativa,_x000D_
 Saudamos Vossa Excelência, momento em que me dirijo_x000D_
 respeitosamente, com o fim especial de solicitar vossos préstimos na_x000D_
 disponibilização de recursos por meio de Emenda Parlamentar para_x000D_
 recuperação e manutenção da linha 23, linha 25, linha 29C, linha 30, linha 31 e_x000D_
 Fortaleza do Jacinópolis, bem como na linha 27_x000D_
 Vale ressaltar que além da importância económica, as estradas_x000D_
 rurais proporcionam acesso às áreas rurais mais restritas e permite que a_x000D_
 população exerça seu direito de ir e vir conseguindo, assim, desfrutar de_x000D_
 serviços de saúde, educação, lazer e do comércio na área urbana._x000D_
 Salientamos que esta solicitação advém de uma demanda apresentada_x000D_
 pela comunidade local, visando assegurar a trafegabilidade nas estradas_x000D_
 vicinais e viabilizar o escoamento da produção agrícola.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3340/oficio_no_019.a.gv-jcrs_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3340/oficio_no_019.a.gv-jcrs_2021.pdf</t>
   </si>
   <si>
     <t>Ofício n° 019-A-GV/JCRS/2021_x000D_
 Nova Mamoré, 22 de julho de 2021._x000D_
 A Senhora _x000D_
 Eliana Passine_x000D_
 Secretária de Saúde - SEMUSA Porto Velho/RO C/ Cópia: DVS Geisa Brasil_x000D_
 _x000D_
 Assunto: reprogramação de ação no assentamento Thiago dos Santos_x000D_
 _x000D_
 Prezada Secretária,_x000D_
 _x000D_
 Ao cumprimentá-la mui atenciosamente, venho através do presente expediente, solicitar a Vossa Senhoria que efetue a reprogramação da agenda prevista para o dia 15 de Agosto de 2021, no assentamento Thiago dos Santos, Linha 21._x000D_
 O motivo da solicitação em voga ocorre, pois a população do assentamento não poderá se deslocar até o posto de saúde para atendimento, em decorrência da retirada das pontes que foram instaladas provisoriamente, bem como ser um período de queimadas na região com muita fumaça e poeira.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>JOSÉ CARLOS ELETRICISTA, JAIR DA 29</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/4370/oficio_no_021-gv-jcrs-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/4370/oficio_no_021-gv-jcrs-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Senador,_x000D_
 Cumprimentando-o mui respeitosamente venho por meio deste primeiramente agradecer a Vossa Excelência pelos relevantes serviços prestados como Senador ao nosso Estado, motivo que nos leva ao inquestionável reconhecimento da importância de tê-lo como representante frente ao Senado Federal._x000D_
 Pois bem, sirvo-me do presente para solicitar ao nobre Senador, que seja viabilizado recursos financeiros através de Emenda Parlamentar para atender aos produtores rurais do município de nova Mamoré, o objeto desta emenda parlamentar é a aquisição de 02 (dois) tratores com implementos agrícolas sendo grade e calcareadeira dentre outros.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>OEPCM</t>
   </si>
   <si>
     <t>OFÍCIOS EXPEDIDO DO PRESIDENTE DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2448/oficio_no_001_cmnm.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2448/oficio_no_001_cmnm.2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 001/CMNM/2021 Em, 05 de janeiro de 2021._x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHOA_x000D_
 MD. Prefeito do Município de Nova Mamoré - RO_x000D_
 NESTA_x000D_
 Assunto: Pedido de Cedência de Servidor</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2449/oficio_no_002_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2449/oficio_no_002_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 002/CMNM/2021 Em, 07 de janeiro de 2021._x000D_
 A Sua Excelência_x000D_
 MARIA JOSÉ ALVES DE ANDRADE_x000D_
 MD. Presidente do Instituto de Previdência Social dos Servidores Públicos_x000D_
 Municipais de Nova Mamoré - IPRENOM_x000D_
 NOVA MAMORÉ-RO_x000D_
 NESTA_x000D_
 Assunto: Alteração do representante do Conselho Curador do Poder_x000D_
 Legislativo</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2450/oficio_no_003_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2450/oficio_no_003_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio n°. 003/CMNM/2020 Em, 08 de janeiro de 2021._x000D_
 A Sua Senhoria_x000D_
 JUVENIL QUIRINO JACONI_x000D_
 MD - Primeiro Suplente de Vereador do Partido SD_x000D_
 NOVA MAMORÉ - RO_x000D_
 _x000D_
 Assunto : Convocação do 1º suplente  para tomar posse como Vereador da Câmara Municipal de_x000D_
 Nova Mamoré, o que deverá ocorrer no prazo de 48 (quarenta e oito)_x000D_
 horas após receber esta convocação.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2451/oficio_no_004cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2451/oficio_no_004cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio n°. 004/CMNM/2021 Em, 08 de janeiro de 2021._x000D_
 A Sua Excelência_x000D_
 BRUNO DOS SANTOS_x000D_
 Gerente Geral do Banco do Brasil_x000D_
 NOVA MAMORÉ - RO_x000D_
 Assunto: INFORMAÇÕES SOBRE OS RESPONSÁVEIS PELA_x000D_
 MOVIMENTAÇÃO FINANCEIRA.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2452/oficio_no_007_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2452/oficio_no_007_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº. 007/CMNM/2021              		         Em, 12 de janeiro de 2021._x000D_
 _x000D_
 _x000D_
 A Sua Excelência_x000D_
 PAULO JOSÉ DO NASCIMENTO FABRÍCIO_x000D_
 MD – JUIZ ELEITORAL DO CARTÓRIO ELEITORAL DE GUAJARÁ MIRIM_x000D_
 _x000D_
 _x000D_
 Vimos por meio do presente informar que o Vereador Zenilton Pinto da Silva se afastou da atividade de vereança para assumir o Cargo de Secretário Municipal, conforme comunicação expressa apresentada a está Casa de Leis.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2453/oficio_no_008_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2453/oficio_no_008_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 008/CMNM/2021 Em, 11 de janeiro de 2021._x000D_
 A Sua Excelência_x000D_
 FERNANDA ALVES PÕPPL_x000D_
 MD. Promotora de Justiça da 2a Promotoria de Justiça de Guajará-Mirim_x000D_
 GUAJARÁ MIRIM-RO_x000D_
 NESTA_x000D_
 Assunto: Adequação dos subsídios dos Vereadores</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2454/oficio_no_009.cmnm.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2454/oficio_no_009.cmnm.2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 009/CMNM/2021 Em, 11 de janeiro de 2021._x000D_
 A Sua Excelência PAULO CURI NETO_x000D_
 MD. Conselheiro Presidente do Tribunal de Constas do Estado de Rondônia_x000D_
 PORTO VELHO-RO_x000D_
 NESTA_x000D_
 Assunto: Adequação dos subsídios dos Vereadores</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2455/oficio_no_010cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2455/oficio_no_010cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 010/CMNM/2021 Em, 11 de janeiro de 2021._x000D_
 A Sua Excelência_x000D_
 ERNESTO TAVARES VICTORIA_x000D_
 MD. Procurador do Ministério Público de Constas do Estado de Rondônia_x000D_
 PORTO VELHO-RO_x000D_
 _x000D_
 Assunto: Adequação dos subsídios dos Vereadores</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2456/oficio_no_011_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2456/oficio_no_011_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 011/CMNM/2021 Em, 13 de janeiro de 2021._x000D_
 A Sua Excelência_x000D_
 FLORISMAR BARROSO RODRIGUES_x000D_
 MD. Chefe de Gabinete da Prefeitura Municipal de Nova Mamoré_x000D_
 NOVA MAMORÉ-RO_x000D_
 NESTA_x000D_
 Assunto: Cadastro de servidores para publicações na AROM</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2457/oficio_no_012_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2457/oficio_no_012_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Ofício nº 012/2021 NOVA MAMORÉ/RO, 13 DE JANEIRO DE 2021._x000D_
 Ao Senhor_x000D_
 Mareio Chalegre Coimbra_x000D_
 Diretor-Executivo do Instituto Legislativo Brasileiro - ILB_x000D_
 Senado Federal_x000D_
 Assunto: solicitação de Acordo de Cooperação Técnica</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2458/oficio_no_014_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2458/oficio_no_014_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 014/CMNM/2021 Em, 14 de janeiro de 2021._x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHOA_x000D_
 _x000D_
 Assunto: Disponibilização do Auditório da Câmara Municipal</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2459/oficio_no_016.cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2459/oficio_no_016.cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 016/CMNM/2021_x000D_
 Em, 18 de janeiro de 2021._x000D_
 A Sua Senhoria_x000D_
 CLÁUDIO VASCONCELOS VEDANA_x000D_
 Assistente Jurídico da Câmara Municipal de Nova Mamoré_x000D_
 _x000D_
 Assunto: Parecer Jurídico</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2460/oficio_no_017.cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2460/oficio_no_017.cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 017/CMNM/2020_x000D_
 Em, 18 de janeiro de 2021_x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 Prefeito do Município de Nova Mamoré_x000D_
 Assunto: Encaminhamento de Autógrafo</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2461/oficio_no_018_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2461/oficio_no_018_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 018/CMNM/2021 Nova Mamoré/RO, 19 de janeiro de 2021._x000D_
 _x000D_
 A Sua Excelência_x000D_
 Francisco Mendes da Rocha_x000D_
 _x000D_
 Assunto: solicitação de autorização a câmara pegar “carona” na ata nº 17 de 2020, processo 915/2020.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2462/oficio_no_022_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2462/oficio_no_022_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Ofício n° 022/CMNM/2021 Nova Mamoré, 21 de janeiro de 2021._x000D_
 _x000D_
 A Sua Senhoria_x000D_
 ROGER ANDRADE FERNANDES_x000D_
 _x000D_
 ASSUNTO: Realizar contração de servidores em cargos em comissão diante da restrição estabelecida na Lei Complementar nº 173/2020.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2463/oficio_no_023_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2463/oficio_no_023_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Ofício n° 023/CMNM/2021 Nova Mamoré, 21 de janeiro de 2021._x000D_
 _x000D_
 A Sua Excelência_x000D_
 MAXWEL MOTA DE ANDRADE_x000D_
 _x000D_
 ASSUNTO : Consultar Vossa Excelência em relação para a Câmara Municipal realizar contração de servidores em cargos em comissão diante da restrição estabelecida na Lei Complementar nº 173/2020.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2464/oficio_no_026_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2464/oficio_no_026_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Ofício n° 026/CMNM/2021_x000D_
 Nova Mamoré, 25 de janeiro de 2021._x000D_
 _x000D_
 A Sua Senhoria_x000D_
 MARIA JOSÉ ALVES DE ANDRADE_x000D_
 _x000D_
 _x000D_
 Assunto: Convocar Vossa Senhoria para a sabatina que ocorrerá em 28 de janeiro de 2021, às 14h00min, no Plenário da Câmara Municipal.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2486/oficio_no_029_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2486/oficio_no_029_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 029/CMNM/2021 Nova Mamoré/RO, 29 de janeiro de 2021._x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHOA_x000D_
 _x000D_
 _x000D_
 Assunto: resposta mensagem nº. 002/2021 de 19/01/2021.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2497/oficio_no_032_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2497/oficio_no_032_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 032/CMNM/2021 Em, 04 de fevereiro de 2021._x000D_
 _x000D_
 A Sua Excelência_x000D_
 FRANCISCO JÚNIOR FERREIRA DA SILVA_x000D_
 _x000D_
 _x000D_
 Assunto: Manifestação quanto ao Ofício nº 0067/2021-DP-SPJ – Referente ao Processo nº 00004/21 TCE/RO</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2498/oficio_no_034-cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2498/oficio_no_034-cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 034/CMNM/2021 Em, 08 de fevereiro de 2021._x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 _x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2522/oficio_no_035-cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2522/oficio_no_035-cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 035/CMNM/2021 Em, 09 de fevereiro de 2021._x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 _x000D_
 _x000D_
 Assunto: Encaminhamento de Indicações</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2521/oficio_no_040-cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2521/oficio_no_040-cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 040/CMNM/2021 Em, 08 de fevereiro de 2021. _x000D_
 A Sua Excelência MARCÉLIO RODRIGUES UCHÔA Assunto: Encaminhamento de INDICAÇÕES.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2523/oficio_no_041-cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2523/oficio_no_041-cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 041/CMNM/2021 Em, 23 de fevereiro de 2021._x000D_
 _x000D_
 A Sua Excelência_x000D_
 Florismar Barroso Rodrigues_x000D_
 _x000D_
 Assunto: Empréstimo de material de consumo</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2524/oficio_no_042-cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2524/oficio_no_042-cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 042/CMNM/2021 Nova Mamoré/RO, 23 de fevereiro de 2021._x000D_
 _x000D_
 A Vossa Senhoria_x000D_
 Aloysio de Brito Vieira_x000D_
 Coordenador de Edições Técnicas do Senado Federal_x000D_
 _x000D_
 Assunto: Solicitação de Publicações</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2543/oficio_no_043-cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2543/oficio_no_043-cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 043/CMNM/2021_x000D_
 A Vossa Senhoria_x000D_
 CLEDISON DE AGUIAR CARVALHO_x000D_
 _x000D_
 Assunto: Informe das providências adotadas por esta Casa de Leis acerca do requerimento apresentado por meio do oficio nº. 013-2020/Gab-Presidência do SINDINOVA-RO e reconduzido via oficio nº. 004-2021 Gab-Presidência do SINDINOVA-RO.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2544/oficio_no_044-cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2544/oficio_no_044-cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 044/CMNM/2021_x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 _x000D_
 Assunto: Solicitação de informações acerca dos vereadores que acumulam as vantagens do seu cargo de servidor público.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2542/oficio_no_047-cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2542/oficio_no_047-cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 047/CMNM/2021_x000D_
 _x000D_
 A Sua Excelência_x000D_
 Vitor Carvalho de Miranda_x000D_
 MD. Defensor Público_x000D_
 _x000D_
 Assunto: Debate sobre os danos e impactos pós construção e funcionamento das usinas hidrelétricas em RO.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2545/oficio_no_048-cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2545/oficio_no_048-cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 048/CMNM/2021_x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafo e Indicações</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2546/oficio_no_050-cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2546/oficio_no_050-cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 050/CMNM/2021_x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 _x000D_
 Assunto: Solicitação de providências para aquisição de vacina contra a COVID 19.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2555/oficio_no_053-cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2555/oficio_no_053-cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 053/CMNM/2021_x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 _x000D_
 Assunto: Indicação de 01 (um ) membro para Compor o Conselho Municipal de Defesa Civil.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2556/oficio_no_054-cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2556/oficio_no_054-cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 054/CMNM/2020_x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2575/oficio__055_aos_deputados_federais.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2575/oficio__055_aos_deputados_federais.pdf</t>
   </si>
   <si>
     <t>Oficio nº 055/CMNM/2021_x000D_
 _x000D_
 A Bancada Federal do Estado de Rondônia_x000D_
 _x000D_
 Senhoras e Senhores Deputados Federais,_x000D_
 Os Vereadores que compõe esta Casa de Leis , vem a Vossa_x000D_
 Excelência, para solicitar vosso apoio no intuito de fazer gestão junto aos_x000D_
 órgãos competentes, visando a melhoria dos serviços de internet que são_x000D_
 disponibilizados nos pequenos municípios do Estado de Rondônia em especial_x000D_
 no Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2576/oficio_056_aos_senadores.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2576/oficio_056_aos_senadores.pdf</t>
   </si>
   <si>
     <t>Oficio n° 056/CMNM/2021 _x000D_
 Excelentíssimo Senhores:_x000D_
  SENADORES DA REPUBLICA_x000D_
 Brasília - DF._x000D_
 _x000D_
 Excelentíssimo Senhores Senadores,_x000D_
 _x000D_
 Os Vereadores que compõe esta Casa de Leis, vem a Vossa_x000D_
 Excelência, para solicitar vosso apoio no intuito de fazer gestão junto aos_x000D_
 órgãos competentes, visando a melhoria dos serviços de internet que são_x000D_
 disponibilizados nos pequenos municípios do Estado de Rondônia em especial_x000D_
 no Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2577/oficio_no_057-cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2577/oficio_no_057-cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 057/CMNM/2021 Em, 09 de março de 2021._x000D_
 _x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos e Indicações</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2593/oficio_no_058-cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2593/oficio_no_058-cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Ofício nº 058_x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Assunto: Implantação, estruturação e funcionamento da Controladoria e da Corregedoria do Município</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2592/oficio_no_059-cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2592/oficio_no_059-cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 059 /CMNM/2021 _x000D_
 EXMO SR._x000D_
 CONFÚCIO MOURA M.D. SENADOR_x000D_
 _x000D_
 Assunto: Solicitação de inclusão das Escolas do Município de Nova Mamoré/RO no GESAC.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2599/oficio_no_060-cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2599/oficio_no_060-cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 060 /CMNM/2021                _x000D_
 		_x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 _x000D_
 Assunto: Solicitação  de apresentação de matéria acerca da criação de auxílio para os profissionais da Saúde que estejam na linha de frente do combate à pandemia.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2594/oficio_no_061-cmnm-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2594/oficio_no_061-cmnm-2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 061/CMNM/2021              Em, 16 de março de 2021. _x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos e Indicações</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2600/oficio_no_062-cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2600/oficio_no_062-cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 062/CMNM/2021 _x000D_
 A Sua Excelência_x000D_
 EIDER JOSÉ MENDONÇA DAS NEVES_x000D_
 MD. Promotor de Justiça da 1a Promotoria de Justiça de Guajará-Mirim _x000D_
 _x000D_
 Assunto: Resposta ao Ofício n° 00140/2021 - 1ª Promotoria de Justiça</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2606/oficio_no_063_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2606/oficio_no_063_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 063/CMNM/2021_x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 _x000D_
 Assunto: Prestação de Contas- Balancete Mensal</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2607/oficio_no_064_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2607/oficio_no_064_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 064/CMNM/2021 _x000D_
 A Vossa Senhoria_x000D_
 GLAUCIA NEGREIROS_x000D_
 Secretária Municipal de Educação de Porto Velho_x000D_
 _x000D_
 Assunto: Contrapartida Despesas Escolares</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2608/oficio_no_065_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2608/oficio_no_065_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 065/CMNM/2021           		          _x000D_
 A Vossa Senhoria _x000D_
 ANTONIA ADRIANA RAMOS SIMOES_x000D_
 MD. Secretária Mun. De M. Ambiente de Turismo - SEMAT_x000D_
 Assunto: Retirada de árvore</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2609/oficio_no_066_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2609/oficio_no_066_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 066/CMNM/2021_x000D_
 _x000D_
 A Sua Senhoria_x000D_
 EDSON ANDRIOLI DOS SANTOS_x000D_
  Suporte Técnico da Empresa T. R. DE OLIVIERA DOS SANTOS - ME PORTO VELHO - RO_x000D_
 _x000D_
 Assunto: Solicitação de Adequações ao Uso de Software (locação dos sistemas), referente ao Contrato n° 010/CMNM/2018</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2610/oficio_no_67-cmnm-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2610/oficio_no_67-cmnm-2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 067 /CMNM/2021_x000D_
 EXMO SR._x000D_
 CONFÚCIO MOURA M.D. SENADOR_x000D_
 _x000D_
 Assunto: Recursos via SIMEC para adquirir Equipamentos e Recursos Tecnológicos.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2611/oficio_no_068_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2611/oficio_no_068_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 068 /CMNM/2021                _x000D_
 EXMO SR.	_x000D_
 LEO MORAES_x000D_
 DEPUTADO FEDERAL-PODE_x000D_
 _x000D_
 _x000D_
 Assunto: Recursos via SIMEC para adquirir Caminhão Frigorífico._x000D_
 _x000D_
 _x000D_
                       Exmo.  Senhor Deputado, _x000D_
 _x000D_
 Ao cumprimenta-lo mui respeitosamente, venho através deste solicitar de Vossa Excelência, apoio no sentido de seguindo o Sistema Integrado de Monitoramento Execução e Controle (SIMEC), visando a melhoria dos serviços que necessitam de transporte de gêneros alimentícios perecíveis para as escolas localizadas na zona rural de nosso município, solicitar investimentos para a compra de CAMINHÃO FRIGORÍFICO.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2624/oficio_no_070_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2624/oficio_no_070_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Ofício nº 070-CMNM-2021_x000D_
 EXMO SR._x000D_
 CORONEL CHRISOSTÓMO-PSL_x000D_
 _x000D_
 Assunto: Recursos via planejamento 149042 SIMEC para_x000D_
 adquirir Material - Educação Especial.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2625/oficio_no_071_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2625/oficio_no_071_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Ofício nº 071-CMNM-2021_x000D_
 EXMO SR.A_x000D_
 SILVIA CRISTINA - PDT_x000D_
 Assunto: Recursos via planejamento 147382 SIMEC para adquirir Material e Insumos - Educação Especial.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2626/oficio_no_072_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2626/oficio_no_072_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Ofício nº 072-CMNM-2021_x000D_
 EXMO SRA._x000D_
 MARIANA CARVALHO - PSDB_x000D_
 Assunto: Recursos via planejamento 137327 SIMEC para adquirir Materiais_x000D_
 Esportivos com uso Específico na Zona Urbana.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2627/oficio_no_073_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2627/oficio_no_073_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Ofício nº 073-CMNM-2021_x000D_
 EXMO SRA._x000D_
 JAQUELINE CASSOL - PP_x000D_
 Assunto: Recursos via planejamento 147287 SIMEC para adquirir_x000D_
 Equipamentos e Materiais de Cozinha com uso Específico na Zona Urbana.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2628/oficio_no_074_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2628/oficio_no_074_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 074/CMNM/2021 E_x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 _x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafo nº 013 CMNM/2021,_x000D_
                 Referente ao projeto de lei nº 015-GP/2021.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2636/oficio_no_076_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2636/oficio_no_076_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 076/CMNM/2021_x000D_
 EXMO SR._x000D_
 MAURO NAZIF_x000D_
 _x000D_
 Assunto: Recursos via PLANEJAMENTO 147361 SIMEC para adquirir Materiais Escolares para Reestruturação da Rede Física com uso Específico na Zona Urbana.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2637/oficio_no_077_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2637/oficio_no_077_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 077/CMNM/2021_x000D_
 _x000D_
 EXMO SR._x000D_
 MAURO NAZIF_x000D_
 _x000D_
 Assunto: Recursos via PLANEJAMENTO 147331 SIMEC para adquirir Brinquedos, com uso exclusivo na Rede Infantil em nosso município de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2638/oficio_no_078_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2638/oficio_no_078_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº. 078/CMNM/2021_x000D_
 _x000D_
 A Sua Excelência_x000D_
 BRUNO DOS SANTOS_x000D_
 _x000D_
 _x000D_
 Assunto: Problemas no Sistema do Banco do Brasil “ Caixas Eletrônicos”.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2640/oficio_no_081_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2640/oficio_no_081_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 081/CMNM/2021              		      _x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
  Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafo</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2651/oficio_no_082_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2651/oficio_no_082_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 082/CMNM/2021 Nova Mamoré / RO, 07 de abril de 2021._x000D_
 EXMO SR._x000D_
 MAURO NAZIF DEPUTADO FEDERAL - PSB_x000D_
 _x000D_
 Assunto: Reabertura do Instituto Nacional de Seguro Social (INSS) no município de Nova Mamoré-RO._x000D_
 _x000D_
 Exmo. Senhor Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, venho através do presente expediente solicitar de Vossa Senhoria apoio referente à situação do Instituto Nacional do Seguro Social - INSS de Nova Mamoré. Antes da pandemia o INSS desta localidade já estava sem funcionários suficientes para a demanda necessária ao município, o que dificultava o atendimento da população novamamorense._x000D_
 Ocorre que com advindo da Pandemia se fecharam todas as Agências em âmbito nacional para atendimento presencial, ocorrendo o atendimento somente de forma remota. Mas a agência de Nova Mamoré, após a reabertura para atendimento agendado das demais Agências estaduais e/ou nacionais, não retornou os serviços sendo comunicado o encerramento de suas funções .</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2652/oficio_no_083_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2652/oficio_no_083_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 083/CMNM/2021 _x000D_
 _x000D_
 Assunto: Previsão orçamentária do poder Legislativo para a LDO 2022_x000D_
 _x000D_
 Senhor Coordenador,_x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente para encaminhar a esta coordenação a previsão orçamentária, conforme solicitado por meio do oficio n°. 001-CMP/SEMFPA/2021, no dia 05/04/2021. Conforme previsão apresentada do Total de R$ 2.876.686,34 (dois milhões, oitocentos e setenta e seis mil, seiscentos e oitenta e seis reais e trinta e quatro centavos).</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2653/oficio_no_084_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2653/oficio_no_084_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 084/CMNM/2021_x000D_
 _x000D_
 limo. Sr._x000D_
 MÁRCIO CHALEGRE COIMBRA_x000D_
 Diretor-Executivo do Instituto Legislativo Brasileiro - ILB_x000D_
 A Câmara Municipal de Nova Mamoré /RO, vem por meio deste documento solicitar ao Programa Interlegis a atualização do responsável técnico pelos produtos cedidos a esta casa legislativa, conforme dados abaixo:_x000D_
 • Nome: Maria Cavalcante Vicente_x000D_
 • e-Mail: chefiadegabinete@novamamore.ro.leg.br_x000D_
 • Telefone de contato: (69) 3544-2623_x000D_
 • e-Mail da casa legislativa: (69) 3544-2497_x000D_
 • Telefone da casa legislativa: camara@novamamore.ro.leg.br_x000D_
 Solicitamos ainda seja(m) enviado(s) ao responsável técnico ora designado, novas senhas de acesso aos produtos instalados nesta casa.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2654/oficio_no_085_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2654/oficio_no_085_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 085/CMNM/2021 Em, 13 de abril de 2021._x000D_
 A Sua Excelência MARCÉLIO RODRIGUES UCHÕA_x000D_
 MD. Prefeito do Município de Nova Mamoré NESTA_x000D_
 Assunto: Encaminhamento de Indicações.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2668/oficio_no_086_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2668/oficio_no_086_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 086/CMNM/2021              	 _x000D_
 _x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 _x000D_
 Assunto: Resposta ao Oficio n º. 0232 – GP/2021_x000D_
 _x000D_
 _x000D_
                        Senhor Prefeito, _x000D_
 _x000D_
              Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente a Vossa Excelência, para acusar o recebimento do oficio n º. 0232 – GP/2021, e conforme solicitado segue a ficha na qual deverá ser efetivada a suplementação no valor de R$ 58.867,95 (cinquenta e oito mil oitocentos e sessenta e sete reais e noventa e cinco centavos).</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2669/oficio_no_087_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2669/oficio_no_087_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 087/CMNM/2021              		    _x000D_
 _x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos e Indicações_x000D_
 _x000D_
                        Senhor Prefeito, _x000D_
 _x000D_
              Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente para encaminhar a Vossa Excelência a Indicação n° 022-CMNM/2021 - de autoria do Vereador Nilson Alves De Souza - (Abílio), com cópia para a secretaria: Secretaria Municipal de Obras – SEMOTRAN; _x000D_
           Autógrafo nº 015-CMNM/2021, referente ao Projeto de Lei nº 016-GP/2021, o Autógrafo nº 016-CMNM/2021, referente ao Projeto de Lei nº 017-GP/2021 e o Autógrafo nº 017-CMNM/2021, referente ao Projeto de Lei nº 018-GP/2021, todos de autoria do Poder Executivo, APROVADOS na 10ª (Décima) Sessão Ordinária desta Câmara Municipal, do 1º período legislativo da primeira Sessão Legislativa, da nona Legislatura período 2021/2024, realizado no dia 19 de abril de 2021.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2680/oficio_no_088_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2680/oficio_no_088_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de Apoio para Solicitar junto ao IPERON a Cedência do Prédio localizado ao lado posto São Bento para Instalação do SAMU._x000D_
 _x000D_
 _x000D_
                       Exmo.  Senhor Deputado, _x000D_
 _x000D_
 Ao cumprimenta-lo mui respeitosamente, venho através deste solicitar de Vossa Excelência, apoio no sentido de solicitar ao INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO ESTADO DE RONDONIA – IPERON, que disponibilize o prédio pertencente a este Instituto, localizado em nosso município para que se instale o SAMU._x000D_
  _x000D_
 O município de Nova Mamoré não possui um prédio próprio que esteja em total conformidade com o necessário para instalação do SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA – SAMU, qual seja espaço físico e localidade adequada, com isso, se faz necessário apoio de outros órgãos e/ou entidades.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2681/oficio_no_089_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2681/oficio_no_089_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação do Antigo prédio do IPERON para o funcionamento do SAMU._x000D_
                                          _x000D_
                       Senhora Presidente, _x000D_
 Com nossos cumprimentos, venho através do presente expediente solicitar a Vossa Senhoria que veja a possibilidade de estar cedendo o antigo Prédio do IPERON para que funcione o Serviço de Atendimento Móvel de Urgência (SAMU)._x000D_
 O município de Nova Mamoré não possui um prédio próprio que esteja em total conformidade com o necessário para instalação do SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA – SAMU, qual seja espaço físico e localidade adequada, com isso, se faz necessário apoio de outros órgãos e/ou entidades para que se faça possível a instalação do posto do SAMU em Nova Mamoré._x000D_
 Diante disto, venho solicitar de Vossa Senhoria que verifique a disponibilidade de ceder a este município o prédio que se encontra em desuso, prédio este que fica localizado na Av. Desidério Domingos Lopes, em frente a esta Casa de Leis.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2682/oficio_no_090_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2682/oficio_no_090_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Assunto: Referente a Mudança de Faixa na BR, trecho urbano Nova Mamoré/RO _x000D_
                      _x000D_
                        Senhor Superintendente, _x000D_
 _x000D_
 Ao cumprimentá-lo mui respeitosamente, venho através deste, solicitar de Vossa Senhoria, que se faça a mudança de faixa contínua para faixa seccionada nos seguintes trechos: _x000D_
 •	Cruzamento Av. Desidério Domingos Lopes e Av. Sebastião João Clímaco;_x000D_
 •	Cruzamento Av. Desidério Domingo Lopes e Av. Antonio Pereira de Souza;_x000D_
 •	Cruzamento Av. Desidério Domingos Lopes e Av. Princesa Isabel._x000D_
 Ocorre que tais cruzamentos se tratam de vias muito movimentadas, porém, estas não possuem faixas seccionadas em seus cruzamentos, o que dificulta a movimentação de veículos, bem como, se criando a possibilidade de aplicação de multas por estarem infringindo uma norma da Legislação de trânsito brasileira, além de possíveis acidentes de trânsito.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>DIRETORIA DO DEPARTAMENTO LEGISLATIVO - DIR.DEP.LE</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2683/oficio_no_091_cmnm_2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2683/oficio_no_091_cmnm_2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 091/CMNM/2021              		             _x000D_
 _x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 Prefeito do Município de Nova Mamoré_x000D_
 Assunto: Encaminhamento de Autógrafo e Indicações_x000D_
 _x000D_
                        Senhor Prefeito, _x000D_
 _x000D_
              Ao cumprimentá-lo mui atenciosamente e, de ordem do Excelentíssimo Presidente da Câmara Municipal, Vereador André Luiz Baier, servimo-nos do presente para encaminhar a Vossa Excelência a Indicação n° 023-CMNM/2021, de autoria do Vereador Claudiomir Rodrigues, bem como o Autógrafo nº 018-CMNM/2021, referente ao Projeto de Lei nº 019-GP/2021, ambos APROVADOS na 11ª (décima primeira) Sessão Ordinária desta Câmara Municipal, do 1º período legislativo da primeira Sessão Legislativa, da nona Legislatura, realizada no dia 26 de abril de 2021.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2697/oficio_no_092_cmnm-2021_resposta_a_promotoria_de_justica.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2697/oficio_no_092_cmnm-2021_resposta_a_promotoria_de_justica.pdf</t>
   </si>
   <si>
     <t>Oficio n° 092/CMNM/2021 Em, 29 de abril de 2021._x000D_
 _x000D_
 Assunto: Resposta ao Ofício n° 00141/2021 - 2a Promotoria de Justiça_x000D_
 Senhora Promotora,_x000D_
 Ao cumprimentá-la mui atenciosamente, vimos por meio do_x000D_
 presente informar a Vossa Excelência o ato normativo que suspendeu o_x000D_
 pagamento do reajuste dos membros do Poder Executivo do Município de_x000D_
 Nova Mamoré-RO._x000D_
 Trata-se do Decreto Municipal n° 6.021/2021, que no âmbito do_x000D_
 Município, suspende por cento e oitenta dias o pagamento do reajuste dos_x000D_
 subsídios do Prefeito, Vice-Prefeito e Secretários Municipais de Nova Mamoré_x000D_
 previsto na Lei Municipal n° 1.646/2020._x000D_
 Nada obstante, salientamos que esta Câmara de Vereadores_x000D_
 está ciente da constitucionalidade dos dispositivos da Lei Complementar_x000D_
 173/2020, os quais foram objeto da ADI n° 6.525, e espera que nos próximos_x000D_
 dias o Prefeito Municipal edite novo decreto para suspender o reajuste_x000D_
 promovido pela Lei Municipal n° 1.646/20, até 31/12/2021.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>Oficio nº. 093/CMNM/2021                      Nova Mamoré/RO, 29 de abril de 2021._x000D_
 _x000D_
 _x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 N E S T A _x000D_
 _x000D_
                    _x000D_
 Assunto:  Prestação De Contas Anual</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2699/oficio_no_094_cmnm-2021-_encaminhamento_de_autografo_e_indicacao.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2699/oficio_no_094_cmnm-2021-_encaminhamento_de_autografo_e_indicacao.pdf</t>
   </si>
   <si>
     <t>Oficio nº 094/CMNM/2021              		      Em, 04 de maio de 2021._x000D_
 _x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 N E S T A _x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafo e Indicação</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>Oficio nº 095/CMNM/2021           	Nova Mamoré/RO, 04 de Maio de 2021._x000D_
 _x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Assunto: Prestação de Contas- Balancete Mensal</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2725/oficio_no_096_cmnm-2021-_aditamento_ao_contrato_no_010-cmnm-2018.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2725/oficio_no_096_cmnm-2021-_aditamento_ao_contrato_no_010-cmnm-2018.pdf</t>
   </si>
   <si>
     <t>Oficio nº 096/CMNM/2021           		Nova Mamoré/RO, 04 de maio de 2021._x000D_
 _x000D_
 Ao Ilustríssimo Senhor_x000D_
 EDSON ANDRIOLI DOS SANTOS_x000D_
 MD. Representante da Empresa T. R. de Oliveira dos Santos – ME_x000D_
 PORTO VELHO - RO_x000D_
 _x000D_
                    _x000D_
 Assunto: ADITAMENTO AO CONTRATO Nº. 010/CMNM/2018</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2726/oficio_no_097_cmnm-2021-_encaminhamento_de_autografo-_5a_extraordinaria.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2726/oficio_no_097_cmnm-2021-_encaminhamento_de_autografo-_5a_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Oficio nº 097/CMNM/2020              		        Em, 07 de maio de 2021._x000D_
 _x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 N E S T A _x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2732/oficio_no_098_cmnm-2021-_resposta_referente_ao_oficio_no_049-iprenom-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2732/oficio_no_098_cmnm-2021-_resposta_referente_ao_oficio_no_049-iprenom-2021.pdf</t>
   </si>
   <si>
     <t>Oficio nº 098/CMNM/2020                      Nova Mamoré/RO, 10 de maio de 2021._x000D_
 _x000D_
 A Senhora_x000D_
 Maria José A. de Andrade_x000D_
 MD. Presidente do IPRENOM_x000D_
 _x000D_
 _x000D_
 Assunto: Resposta ao oficio nº. 049/IPRENOM/2021_x000D_
 _x000D_
                        Senhora Presidente,_x000D_
 _x000D_
 _x000D_
              Ao cumprimentá-la mui atenciosamente, servimo-nos do presente, para informar-lhes que conforme vossa solicitação o Plenário João Francisco Clímaco, da Câmara Municipal de Nova Mamoré, está disponível para que o instituto de Previdência Social dos Servidores Públicos Municipais de Nova Mamoré/RO, possa efetuar a apresentação e diálogo acerca da avaliação atuarial do exercício de 2021, a partir das 09h00 do dia 11/05/2021.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2733/oficio_no_099_cmnm-2021-_encaminhamento_do_requerimento_no_001-_mocao_de_apoio_ao_pl_no_2564-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2733/oficio_no_099_cmnm-2021-_encaminhamento_do_requerimento_no_001-_mocao_de_apoio_ao_pl_no_2564-2020.pdf</t>
   </si>
   <si>
     <t>Oficio nº 099/CMNM/2020              	Nova Mamoré/RO, 11 de maio de 2021._x000D_
 _x000D_
 A Vossa Excelência _x000D_
 Senador Rodrigo Pacheco_x000D_
 MD. Presidente do Senador Federal_x000D_
 _x000D_
 Assunto: Encaminho lhes Moção da CMNM em Apoio ao PL nº.2564/2020_x000D_
 _x000D_
 _x000D_
                        Senhor Presidente, _x000D_
 _x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente, para encaminhar a Vossa Excelência a Moção de Apoio ao Projeto de Lei nº. 2564/2020, que institui o Piso Salarial e a Jornada de 30 horas semanais aos profissionais da área de Enfermagem. _x000D_
 _x000D_
 O referido Projeto de Lei, é de autoria do senador Fabiano Contarato (Rede – ES), já obteve declaração favorável da relatora, a senadora Zenaide Maia (Pros – RN), mas continua na agenda de pautas do Congresso Nacional, sem data definida para votação, preocupando a categoria em diversos estados brasileiros. As incertezas e o impasse quanto à data para votação da proposta mobilizam estes trabalhadores a cobrar mais celeridade em Brasília.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2734/oficio_no_0100_cmnm-2021-_encaminhamento_do_requerimento_no_002-_mocao_de_apoio_ao_pl_no_5829-2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2734/oficio_no_0100_cmnm-2021-_encaminhamento_do_requerimento_no_002-_mocao_de_apoio_ao_pl_no_5829-2019.pdf</t>
   </si>
   <si>
     <t>Oficio n° 0100/CMNM/2020 _x000D_
 A Vossa Excelência_x000D_
 Deputado Federal Arthur Lira_x000D_
 MD. Presidente da Câmara do Deputados_x000D_
 NESTA_x000D_
 Assunto: Encaminho lhes Moção da CMNM em Apoio ao PL n°.5829/2019_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente,_x000D_
 para encaminhar a Vossa Excelência a Moção de Apoio ao Projeto de Lei_x000D_
 5829/2019, que altera o Art. 26 da Lei n°. 9427, de 26 de dezembro de 1996._x000D_
 O referido Projeto de Lei (PL) 5829/19, estabelece um marco_x000D_
 regulatório de sistema de compensação de Energia Elétrica para micro e mini_x000D_
 produtores de energia e a rede elétrica, o PL é de autoria do nobre Deputado_x000D_
 Silas Câmara (Republicanos/AM) e já consta o parecer do Relator Deputado_x000D_
 Lafaytte de Andrada (Republicanos/MG).</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2735/oficio_no_0101_cmnm-2021-_encaminhamento_de_autografos_nos_21_e_22.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2735/oficio_no_0101_cmnm-2021-_encaminhamento_de_autografos_nos_21_e_22.pdf</t>
   </si>
   <si>
     <t>Oficio nº 101/CMNM/2021              		    _x000D_
 _x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos de  Nºs 021 e 022.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2755/oficio_no_0102_cmnm-2021-_gerente_geral_da_caixa_economica.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2755/oficio_no_0102_cmnm-2021-_gerente_geral_da_caixa_economica.pdf</t>
   </si>
   <si>
     <t>Oficio nº 102/CMNM/2021 Em, 11 de maio de 2021._x000D_
 _x000D_
 A Sua Excelência_x000D_
 LUIZ HENRIQUE TEODORO NEVES_x000D_
 Gerente Geral da Agência da Caixa Econômica - NM-_x000D_
 _x000D_
 Assunto: Disposição relativa ao empréstimos consignados dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2756/oficio_no_0103_cmnm-2021-_prestacao_de_contas_balancete_mensal.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2756/oficio_no_0103_cmnm-2021-_prestacao_de_contas_balancete_mensal.pdf</t>
   </si>
   <si>
     <t>Oficio nº 103/CMNM/2021 Nova Mamoré/RO, 12 de Maio de 2021._x000D_
 _x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 Prefeito do Município de Nova Mamoré - RO_x000D_
 _x000D_
 Assunto: Prestação de Contas- Balancete Mensal</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2757/oficio_no_0104_cmnm-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2757/oficio_no_0104_cmnm-2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 0104/CMNM/2021_x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÕA_x000D_
 Prefeito do Município de Nova Mamoré - RO_x000D_
 _x000D_
 Assunto: Solicitação de solução quanto a central de ar que está vazando água nos quartos e enfermarias.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2762/oficio_no_0105_cmnm-2021-_encaminhamento_de_autografos_nos_23_e_indicacao_no_026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2762/oficio_no_0105_cmnm-2021-_encaminhamento_de_autografos_nos_23_e_indicacao_no_026.pdf</t>
   </si>
   <si>
     <t>Ofício nº 105/CMNM/2021    Em, 18 de maio de 2021._x000D_
 _x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Assunto: _x000D_
 _x000D_
            Encaminhamento de Autógrafo nº 023 e Indicação nº 026.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2786/oficio_no_0106_cmnm-2021-solicitacao_de__agendamento_para_execucao_dos_servicos_constantes_ao_contrato_no_0062021..pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2786/oficio_no_0106_cmnm-2021-solicitacao_de__agendamento_para_execucao_dos_servicos_constantes_ao_contrato_no_0062021..pdf</t>
   </si>
   <si>
     <t>Ofício n° 106/CMNM/2021 Nova Mamoré/RO, 18 de maio de 2021._x000D_
 Ao Sr._x000D_
 Mauro Edney Silva Maio_x000D_
 Empresa MR 2 Engenharia e Consultoria em segurança_x000D_
 _x000D_
 Assunto: solicitação de agendamento para execução dos serviços constante ao contrato n°. 006/2021.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2787/oficio_no_0107_cmnm-2021-resposta_referente_ao_oficio_no_036-semed-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2787/oficio_no_0107_cmnm-2021-resposta_referente_ao_oficio_no_036-semed-2021.pdf</t>
   </si>
   <si>
     <t>Ofício nº 107/CMNM/2021_x000D_
 _x000D_
 A Vossa Senhoria._x000D_
 EUNICE MENEZES DE SOUZA_x000D_
 _x000D_
 _x000D_
 _x000D_
 Assunto: indicação de 02 (dois) nomes para compor o Comitê Gestor de Volta às aulas presenciais da Rede Pública Municipal de Ensino de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2788/oficio_no_0108_cmnm-2021-_resposta_a_carta__circular_direx_no_014-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2788/oficio_no_0108_cmnm-2021-_resposta_a_carta__circular_direx_no_014-2021.pdf</t>
   </si>
   <si>
     <t>Ofício n° 108/CMNM/2021_x000D_
 _x000D_
 A Vossa Senhoria._x000D_
 Sr. Daniel Pereira_x000D_
 Diretor Superintendente do SEBRAE/RO_x000D_
 _x000D_
 Assunto: Resposta a Carta Circular DIREX n°. 014/2021</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2789/oficio_no_0109cmnm-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2789/oficio_no_0109cmnm-2021-.pdf</t>
   </si>
   <si>
     <t>Ofício n° 109/CMNM/2021_x000D_
 _x000D_
 A Exmo. Sr._x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Assunto: Solicitação de informações acerca do processo de contratação emergencial da saúde cujo a vigência se deu em abril de 2021.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2790/oficio_no_0110_cmnm-2021-_encaminhamento_dos_autografos_nos_24_e_25_e_indicacao_de_no27.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2790/oficio_no_0110_cmnm-2021-_encaminhamento_dos_autografos_nos_24_e_25_e_indicacao_de_no27.pdf</t>
   </si>
   <si>
     <t>Ofício nº 110/CMNM/2021              		           _x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos e Indicação</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2802/oficio_no_0111_cmnm-2021-_encaminhamento_dos_autografos_nos_26__27_28_e_indicacao_de_no28.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2802/oficio_no_0111_cmnm-2021-_encaminhamento_dos_autografos_nos_26__27_28_e_indicacao_de_no28.pdf</t>
   </si>
   <si>
     <t>Ofício n° 111/CMNM/2021_x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 _x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos e Indicação</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2819/oficio_no_0112_cmnm-2021-_encaminhamento_dos_autografos_nos_029030_e_indicacao_de_no_029.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2819/oficio_no_0112_cmnm-2021-_encaminhamento_dos_autografos_nos_029030_e_indicacao_de_no_029.pdf</t>
   </si>
   <si>
     <t>Ofício nº 112/CMNM/2021              		           _x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos e Indicação</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2839/oficio_no_0114_cmnm-2021-_prestacao_de_contas_balancete_mensal.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2839/oficio_no_0114_cmnm-2021-_prestacao_de_contas_balancete_mensal.pdf</t>
   </si>
   <si>
     <t>Oficio nº 114/CMNM/2021           _x000D_
 _x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 _x000D_
 Assunto: Prestação de Contas- Balancete Mensal</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2840/oficio_no_0115_cmnm-2021-solicitacao_de_agenda_com_vereadores_de_nova_mamore-ro.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2840/oficio_no_0115_cmnm-2021-solicitacao_de_agenda_com_vereadores_de_nova_mamore-ro.pdf</t>
   </si>
   <si>
     <t>Oficio n° 115/CMNM/2021_x000D_
 _x000D_
 A Sua Excelência_x000D_
 DIRLAINE JAQUELINE CASSOL_x000D_
 M.D. Deputada Federal - PP/RO_x000D_
 _x000D_
 Assunto: solicitação de agenda com Vereadores de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2841/oficio_no_0116_cmnm-2021-_encaminhamento_do_autografo_no_031-cmnm-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2841/oficio_no_0116_cmnm-2021-_encaminhamento_do_autografo_no_031-cmnm-2021.pdf</t>
   </si>
   <si>
     <t>Ofício nº 116/CMNM/2021              		          _x000D_
 _x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafo nº 031-CMNM/2021.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2851/oficio_no_118_cmnm-2021-_encaminhamento_dos_autografos_nos_32_e_indicacoes_de_nos_30_e_31.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2851/oficio_no_118_cmnm-2021-_encaminhamento_dos_autografos_nos_32_e_indicacoes_de_nos_30_e_31.pdf</t>
   </si>
   <si>
     <t>Ofício n° 118/CMNM/2021 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÕA_x000D_
  Prefeito do Município de Nova Mamoré _x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafo e Indicações</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2862/oficio_no_120_cmnm-2021-_resposta_ao_oficio_no_106.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2862/oficio_no_120_cmnm-2021-_resposta_ao_oficio_no_106.pdf</t>
   </si>
   <si>
     <t>Oficio n° 120/CMNM/2021 Nova Mamoré /RO, 28 de junho de 2021._x000D_
 A Senhora Elaine Duda_x000D_
 Gerente de QSSMA / Neuropsicóloga_x000D_
 CRP-20/RO 7504_x000D_
 MR 2 Engenharias &amp; Consultoria_x000D_
 em QSSMA - Qualidade Saúde Segurança e Meio Ambiente_x000D_
 _x000D_
 Assunto: Resposta ao Ofício n°. 106</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2863/oficio_no_0121_cmnm-2021-_encaminhamento_do_autografo_no_033-cmnm-2021_e_indicacao_no_033-cmnm-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2863/oficio_no_0121_cmnm-2021-_encaminhamento_do_autografo_no_033-cmnm-2021_e_indicacao_no_033-cmnm-2021.pdf</t>
   </si>
   <si>
     <t>Ofício n° 121/CMNM/2021_x000D_
 Em, 29 de junho de 2021._x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré NESTA_x000D_
 Assunto: Encaminhamento de Autógrafo e Indicação</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2870/oficio_no_125cmnm-2021-_encaminhamento_de_autografo_no_034-cmnm-ldo_2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2870/oficio_no_125cmnm-2021-_encaminhamento_de_autografo_no_034-cmnm-ldo_2022.pdf</t>
   </si>
   <si>
     <t>Ofício n° 125/CMNM/2021_x000D_
 Em, 09 de julho de 2021._x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 Assunto: Encaminhamento de Autógrafo nº 034-CMNM/2021</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2913/oficio_no_128_cmnm-2021-_encaminhamento_dos_autografos_e_indicacoes.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2913/oficio_no_128_cmnm-2021-_encaminhamento_dos_autografos_e_indicacoes.pdf</t>
   </si>
   <si>
     <t>Ofício n° 128/CMNM/2021 _x000D_
 Em, 13 de julho de 2021. _x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA _x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 Assunto: Encaminhamento de Autógrafo e Indicação.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2922/oficio_no_137_cmnm-2021-encaminhamento_dos_autografos_464748_49_e_50.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2922/oficio_no_137_cmnm-2021-encaminhamento_dos_autografos_464748_49_e_50.pdf</t>
   </si>
   <si>
     <t>Ofício n° 137/CMNM/2021_x000D_
 Em, 30 de julho de 2021._x000D_
 Gabinete do Prefeito_x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2923/oficio_no_140_cmnm-2021-encaminhamento_dos_autografos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2923/oficio_no_140_cmnm-2021-encaminhamento_dos_autografos.pdf</t>
   </si>
   <si>
     <t>Ofício n° 140/CMNM/2021_x000D_
 Em, 03 de agosto de 2021._x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2951/oficio_no_126-cmnm-encaminhamento_do_autografo_35cmnm-projeto_033gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2951/oficio_no_126-cmnm-encaminhamento_do_autografo_35cmnm-projeto_033gp-2021.pdf</t>
   </si>
   <si>
     <t>Ofício n° 126/CMNM/2021_x000D_
 Em, 12 de julho de 2021._x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÕA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 Assunto: Encaminhamento de Autógrafo</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2952/oficio_no_135-cmnm-encaminhamento_dos_autografos_44_e_45.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2952/oficio_no_135-cmnm-encaminhamento_dos_autografos_44_e_45.pdf</t>
   </si>
   <si>
     <t>Ofício n° 135/CMNM/2021_x000D_
 Em, 23 de julho de 2021._x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2961/oficio_no_146_cmnm-2021-encaminhamento_dos_autografos-54-55-56-57-58-59-60-61-62-63_e_64_e_indicacao_37.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2961/oficio_no_146_cmnm-2021-encaminhamento_dos_autografos-54-55-56-57-58-59-60-61-62-63_e_64_e_indicacao_37.pdf</t>
   </si>
   <si>
     <t>Ofício n° 146/CMNM/2021_x000D_
 _x000D_
 Em, 10 de agosto de 2021._x000D_
 A Sua Excelência_x000D_
 _x000D_
 MARCÉLIO RODRIGUES UCHÕA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos e Indicação</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2989/oficio_no_149-cmnm-2021-encaminhamento_dos_autografos-65-66-67e_indicacao_38.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2989/oficio_no_149-cmnm-2021-encaminhamento_dos_autografos-65-66-67e_indicacao_38.pdf</t>
   </si>
   <si>
     <t>Ofício n° 149/CMNM/2021_x000D_
 Em, 17 de agosto de 2021._x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 Assunto: Encaminhamento de Autógrafos e Indicação</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3023/oficio_no_155-cmnm-2021-_encaminhamento_de_autografos.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3023/oficio_no_155-cmnm-2021-_encaminhamento_de_autografos.pdf</t>
   </si>
   <si>
     <t>Ofício n° 155/CMNM/2021_x000D_
 Em, 31 de agosto de 2021._x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré NESTA_x000D_
 Assunto: Encaminhamento de Autógrafos</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3032/oficio_no_155-cmnm-2021-_encaminhamento_do_autografo_no_056-cmnm-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3032/oficio_no_155-cmnm-2021-_encaminhamento_do_autografo_no_056-cmnm-2021.pdf</t>
   </si>
   <si>
     <t>Ofício n° 155/CMNM/2021_x000D_
 Em, 06 de setembro de 2021._x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 Assunto: Encaminhamento de Autógrafo</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3046/oficio_no_158-cmnm-2021-_requerimento_de_informacoes.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3046/oficio_no_158-cmnm-2021-_requerimento_de_informacoes.pdf</t>
   </si>
   <si>
     <t>Ofício n° 158/CMNM/2021_x000D_
 Em, 08 de setembro de 2021._x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 Assunto: REQUERIMENTO DE INFORMAÇÕES</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3048/oficio_no_159-cmnm-2021-_requerimento_de_informacoes.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3048/oficio_no_159-cmnm-2021-_requerimento_de_informacoes.pdf</t>
   </si>
   <si>
     <t>Ofício n° 159/CMNM/2021_x000D_
 Em, 08 de setembro de 2021._x000D_
 A Sua Senhoria ZENILTON PINTO DA SILVA_x000D_
 MD. Secretário Municipal de Obras do Município de Nova Mamoré NESTA_x000D_
 Assunto: REQUERIMENTO DE INFORMAÇÕES</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3045/oficio_no_160-cmnm-2021-_encaminhamento_do_autografo_e_indicacoes.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3045/oficio_no_160-cmnm-2021-_encaminhamento_do_autografo_e_indicacoes.pdf</t>
   </si>
   <si>
     <t>Ofício n° 160/CMNM/2021 Em, 08 de setembro de 2021._x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 Assunto: Encaminhamento de Autógrafo e Indicações</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3061/oficio_no_170-cmnm-2021-_encaminhamento_de_autografo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3061/oficio_no_170-cmnm-2021-_encaminhamento_de_autografo.pdf</t>
   </si>
   <si>
     <t>Ofício nº 170/CMNM/2021              		     Em, 14 de setembro de 2021._x000D_
 _x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3070/oficio_no_172-cmnm-2021-_encaminhamento_de_autografo_e_indicacao.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3070/oficio_no_172-cmnm-2021-_encaminhamento_de_autografo_e_indicacao.pdf</t>
   </si>
   <si>
     <t>Ofício nº 172/CMNM/2021              		     _x000D_
 _x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos e Indicação</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3088/oficio_no_174-cmnm-2021-_encaminhamento_de_autografo_e_indicacao.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3088/oficio_no_174-cmnm-2021-_encaminhamento_de_autografo_e_indicacao.pdf</t>
   </si>
   <si>
     <t>Ofício nº 174/CMNM/2021              		     _x000D_
 _x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos e Indicação</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3090/oficio_no_175-cmnm-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3090/oficio_no_175-cmnm-2021-.pdf</t>
   </si>
   <si>
     <t>Prezada Vereadora,_x000D_
 Ao cumprimentá-la mui atenciosamente, vimos por meio do presente convidar Vossa Excelência para realizar a palestra: Empreendedorismo/Superação e Otimismo, no dia 08/10/2021, às 19h30min, no Plenário da Câmara de Vereadores, no Encontro “Levanta Mulher”, organizado pela Câmara Municipal de Nova Mamoré e Secretaria Municipal de Assistência Social._x000D_
 Salientamos a importância da presença de Vossa Excelência no encontro, pois suas ações no Município de Jaru tem contribuído para o fortalecimento das políticas públicas voltadas para os interesses das mulheres, e, sendo assim, se torna necessário o compartilhamento de sua experiência no encontro “Levanta Mulher”.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3111/oficio_no_177-cmnm-2021-_encaminhamento_de_autografo_e_indicacao.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3111/oficio_no_177-cmnm-2021-_encaminhamento_de_autografo_e_indicacao.pdf</t>
   </si>
   <si>
     <t>Ofício nº 177/CMNM/2021              		     Em, 15 de outubro de 2021._x000D_
 _x000D_
 A Sua Excelência _x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 N E S T A _x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos e Indicação_x000D_
 _x000D_
 _x000D_
                        Senhor Prefeito, _x000D_
 _x000D_
              Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente para encaminhar a Vossa Excelência a Indicação nº 043, de autoria do Vereador Jair Alves de Oliveira, bem como o Autógrafo nº 078-CMNM/2021, referente ao Projeto de Lei nº 076-GP/2021, o Autógrafo nº 079-CMNM/2021, referente ao Projeto de Lei nº 077-GP/2021, e o Autógrafo nº 080-CMNM/2021, referente ao Projeto de Lei nº 078-GP/2021, todos de autoria do Poder Executivo, APROVADOS respectivamente na 32ª Sessão Ordinária desta Câmara Municipal, da 1ª Sessão Legislativa, da 9ª Legislatura período 2021/2024, realizada no dia 11 de outubro de 2021.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3122/oficio_no_179-cmnm-2021-_encaminhamento_de_autografo_e_indicacao.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3122/oficio_no_179-cmnm-2021-_encaminhamento_de_autografo_e_indicacao.pdf</t>
   </si>
   <si>
     <t>Assunto: Encaminhamento de Autógrafos e Indicações_x000D_
 Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente para encaminhar a Vossa Excelência a Indicação n° 044, de autoria do Vereador Juvenil Quirino Jaconi e a Indicação n° 045, de autoria do Vereador Claudiomir Rodrigues, bem como o Autógrafo n° 081-CMNM/2021, referente ao Projeto de Lei n° 007/2021, de autoria do Poder Legislativo e o Autógrafo n° 082-CMNM/2021, referente ao Projeto de Lei n° 079-GP/2021, de autoria do Poder Executivo, APROVADOS respectivamente na 33a Sessão Ordinária desta Câmara Municipal, da 1a Sessão Legislativa, da 9a Legislatura período 2021/2024, realizada no dia 18 de outubro de 2021.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3151/oficio_no_181-cmnm-2021-encaminhamento_dos__autografos_085_e_086_e_indicacoes_464749_e_50.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3151/oficio_no_181-cmnm-2021-encaminhamento_dos__autografos_085_e_086_e_indicacoes_464749_e_50.pdf</t>
   </si>
   <si>
     <t>Ofício n° 181/CMNM/2021_x000D_
 Em, 03 de novembro de 2021._x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 Assunto: Encaminhamento de Autógrafos e Indicações_x000D_
 Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do_x000D_
 presente para encaminhar a Vossa Excelência a Indicação de n° 046- CMNM/2021 - de autoria do Vereador Nilson Alves de Souza (Abílio);_x000D_
 A Indicação de n° 047-CMNM/2021 - de autoria do Vereador Claudiomir Rodrigues;_x000D_
 A Indicação de n° 049-CMNM/2021 - de autoria do Vereador Denizio Pereira da Costa;_x000D_
 E a Indicação de n° 050-CMNM/2021 - de autoria do Vereador José Carlos R. dos Santos._x000D_
 O Autógrafo n° 085-CMNM/2021, referente ao Projeto de Lei n° 080-GP/2021, de autoria do Poder executivo;_x000D_
 Bem como o Autógrafo n° 086-CMNM/2021, referente ao Projeto de Lei n° 081-GP/2021, de autoria do Poder Executivo, APROVADOS na 34ª (Trigésima Quarta) Sessão Ordinária desta Câmara Municipal, do 2º período legislativo, da 1a Sessão Legislativa.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3156/oficio_no_183-cmnm-2021-encaminhamento_dos__autografos_083_e_indicacao_48.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3156/oficio_no_183-cmnm-2021-encaminhamento_dos__autografos_083_e_indicacao_48.pdf</t>
   </si>
   <si>
     <t>Ofício n° 183/CMNM/2021_x000D_
 Em, 04 de novembro de 2021._x000D_
 Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafo e Indicação_x000D_
 _x000D_
 Senhor Prefeito_x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do_x000D_
 presente para encaminhar a Vossa Excelência a Indicação de n° 048- CMNM/2021 - de autoria dos vereadores Marcos Henrique de O. Bezerra e Abneir Soares de França._x000D_
 O Autógrafo n° 083-CMNM/2021, referente ao Projeto de Lei n°008- CMNM/2021, de autoria do Poder Legislativo, Vereador Abneir Soares de França, APROVADOS na 34ª (Trigésima Quarta) Sessão Ordinária desta Câmara Municipal, do 2º período legislativo, da 1ª Sessão Legislativa, da 9ª Legislatura  _x000D_
  período 2021/2024, realizado no dia 25 de outubro de 2021.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3157/oficio_no_184-cmnm-2021-encaminhamento_dos__autografos_087-ppa-2022-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3157/oficio_no_184-cmnm-2021-encaminhamento_dos__autografos_087-ppa-2022-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Encaminhamento de Autógrafos_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do_x000D_
 presente para encaminhar a Vossa Excelência o Autógrafo n° 087- CMNM/2021, referente ao Projeto de Lei n° 052-GP/2021, de autoria do Poder Executivo, que “Dispõe sobre o Plano Plurianual - PPA (2022 - 2025), para o Município de Nova Mamoré-RO e dá outras providências,” APROVADO na 34ª (Trigésima Quarta) Sessão Ordinária desta Câmara Municipal, do 2º período legislativo, da 1ª Sessão Legislativa, da 9ª Legislatura período 2021/2024, realizado no dia 25 de outubro de 2021.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3166/oficio_no_185-cmnm-2021-encaminhamento_do__autografo_084-projeto_009-cmnm.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3166/oficio_no_185-cmnm-2021-encaminhamento_do__autografo_084-projeto_009-cmnm.pdf</t>
   </si>
   <si>
     <t>Ofício n° 185-CMNM/2021_x000D_
 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos_x000D_
 Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do_x000D_
 presente para encaminhar a Vossa Excelência o Autógrafo n° 084- CMNM/2021, referente ao Projeto de Lei n°. 009-CMNM/2021 de AUTORIA DO Vereador Marcos Henrique de O. Bezerra, que “Cria o programa de Piscicultura do Município de Nova Mamoré”. APROVADO na 34a (Trigésima Quarta) Sessão Ordinária desta Câmara Municipal, do 2o período legislativo, da 1a Sessão Legislativa, da 9a Legislatura período 2021/2024, realizado no dia 25 de outubro de 2021.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3178/oficio_no_187-cmnm-2021-encaminhamento_do__autografos-_088089_e_090_indicacoes-51_e_52.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3178/oficio_no_187-cmnm-2021-encaminhamento_do__autografos-_088089_e_090_indicacoes-51_e_52.pdf</t>
   </si>
   <si>
     <t>Assunto: Encaminhamento de Indicações e Autógrafos_x000D_
 Senhor Prefeito,_x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente para encaminhar a Vossa Excelência a Indicação n° 051, de autoria do Vereador Claudiomir Rodrigues e Indicação n° 052, de autora do Vereador José Carlos Rodrigues dos Santos, bem como os Autógrafo n° 088- CMNM/2021, referente ao Projeto de Lei n° 082-GP/2021, Autógrafo n° 089- CMNM/2021, referente ao Projeto de Lei n° 083-GP/2021 e, Autógrafo n° 090- CMNM/2021, referente ao Projeto de Lei n° 084-GP/2021, todos de autoria do Poder Executivo, APROVADOS na 35a (Trigésima Quinta) Sessão Ordinária desta Câmara Municipal, do 2o período legislativo, da 1a Sessão Legislativa, da 9a Legislatura período 2021/2024, realizado no dia 08 de novembro de 2021.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3210/oficio_no_192-cmnm-2021-encaminhamento_do__autografos-_indicacoes-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3210/oficio_no_192-cmnm-2021-encaminhamento_do__autografos-_indicacoes-.pdf</t>
   </si>
   <si>
     <t>Ofício n° 192/CMNM/2021 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré _x000D_
 Assunto: Encaminhamento de Autógrafos e Indicações</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3225/oficio_no_196-cmnm-2021-encaminhamento_do_autografo_096.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3225/oficio_no_196-cmnm-2021-encaminhamento_do_autografo_096.pdf</t>
   </si>
   <si>
     <t>Ofício n° 196-CMNM/2021 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 Assunto: Encaminhamento de Autógrafo_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente para encaminhar a Vossa Excelência o Autógrafo n° 096- CMNM/2021, referente ao Projeto de Lei n° 090-GP/2021, APROVADO na 15ª (Décima Quinta) Sessão Extraordinária desta Câmara Municipal, do 2º período legislativo, da 1ª Sessão Legislativa, da 9ª Legislatura período 2021/2024, realizado no dia 30 de novembro de 2021.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3230/oficio_no_197-cmnm-2021-encaminhamento_do_autografo_097-cmnm-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3230/oficio_no_197-cmnm-2021-encaminhamento_do_autografo_097-cmnm-2021.pdf</t>
   </si>
   <si>
     <t>Ofício n° 197-CMNM/2021_x000D_
 Nova Mamoré/RO, 06 de dezembro de 2021._x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafo</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3250/oficio_no_202-cmnm-2021-encaminhamento_de_autografo_e_indicacao.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3250/oficio_no_202-cmnm-2021-encaminhamento_de_autografo_e_indicacao.pdf</t>
   </si>
   <si>
     <t>Ofício n° 202/CMNM/2021 Em, 08 de dezembro de 2021._x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafo e Indicação</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3255/oficio_no_204-cmnm-2021-encaminhamento_de_autografo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3255/oficio_no_204-cmnm-2021-encaminhamento_de_autografo.pdf</t>
   </si>
   <si>
     <t>Assunto: Encaminhamento de Autógrafo_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do_x000D_
 presente para encaminhar a Vossa Excelência o Autógrafo n°_x000D_
 099/CMNM/2021, referente ao Projeto de Lei n° 095-GP/2021, de autoria do_x000D_
 Poder Executivo, APROVADO na 16ª (décima sexta) Sessão Extraordinária_x000D_
 desta Câmara Municipal, da 1ª Sessão Legislativa, da 9ª Legislatura período_x000D_
 2021/2024, realizado no dia 13 de dezembro de 2021.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3279/oficio_no_207-cmnm-2021-encaminhamentos_de_indicacao_e_autografos..pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3279/oficio_no_207-cmnm-2021-encaminhamentos_de_indicacao_e_autografos..pdf</t>
   </si>
   <si>
     <t>Ofício n° 207/CMNM/2021 _x000D_
 A Sua Excelência_x000D_
 MARCÉLIO RODRIGUES UCHÔA_x000D_
 MD. Prefeito do Município de Nova Mamoré_x000D_
 _x000D_
 Assunto: Encaminhamento de Autógrafos e Indicação</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3284/oficio_no_213-cmnm-2021-encaminhamento_de_autografo_no_107-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3284/oficio_no_213-cmnm-2021-encaminhamento_de_autografo_no_107-2021-.pdf</t>
   </si>
   <si>
     <t>Assunto: Encaminhamento de Autógrafos _x000D_
 _x000D_
 Ao cumprimentá-lo mui atenciosamente, servimo-nos do presente para encaminhar a Vossa Excelência o Autógrafo n° 107/CMNM/2021, referente ao Projeto de Lei n° 098-GP/2021, de autoria do Poder Executivo, APROVADO na 17ª (décima sétima) Sessão Extraordinária desta Câmara Municipal, da 1ª Sessão Legislativa, da 9ª Legislatura período 2021/2024, realizado no dia 29 de dezembro de 2021.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2677/parecer_no_001-ccj-2021-_referente_a_mensagem_no_009-gp-2021-proposta_de_emenda_a_lei_organica_no_001-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2677/parecer_no_001-ccj-2021-_referente_a_mensagem_no_009-gp-2021-proposta_de_emenda_a_lei_organica_no_001-gp-2021.pdf</t>
   </si>
   <si>
     <t>PARECER N° 001/CPCJFEFFO/2021_x000D_
 PROPOSITURA: Projeto de Emenda à Lei Orgânica N° 001-GP/2021 _x000D_
 AUTORIA: Prefeito Municipal_x000D_
 ASSUNTO: Revoga o art. 29 da Lei Orgânica do Município de Nova Mamoré e dá outras providências.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2836/parecer_no_002-ccj-2021-referente_ao_projeto_de_lei_no_029-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2836/parecer_no_002-ccj-2021-referente_ao_projeto_de_lei_no_029-gp-2021.pdf</t>
   </si>
   <si>
     <t>PARECER N° 002/CPCJFEFFC/2021_x000D_
 PROPOSITURA: Projeto de Lei N° 029-GP/2021 AUTORIA: Prefeito Municipal_x000D_
 ASSUNTO: Autoriza o Poder Executivo a repassar recursos financeiros à Associação Beneficente Investindo no Futuro - ABIF, altera a 1.301-GP/2017 - Plano Plurianual 2018/2021, Lei de Diretrizes Orçamentária de 2020 - Lei orçamentária anual de 2021 - Lei municipal n° 1657-GP/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2866/parecer_no_003-ccj-2021-referente_ao_projeto_de_lei_no_024-gp-2021-ldo-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2866/parecer_no_003-ccj-2021-referente_ao_projeto_de_lei_no_024-gp-2021-ldo-2022.pdf</t>
   </si>
   <si>
     <t>PARECER N° 003/CPCJFEFFQ/2021_x000D_
 PROPOSITURA: Projeto de Lei N° 024-GP/2021 AUTORIA: Prefeito Municipal_x000D_
 ASSUNTO: Dispõe sobre a Lei de Diretrizes Orçamentárias - LDO para o Exercício Financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3118/parecer_no_004-ccj-2021-referente_ao_projeto_de_lei_no_052-gp-2021-ppa-2022-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3118/parecer_no_004-ccj-2021-referente_ao_projeto_de_lei_no_052-gp-2021-ppa-2022-2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 004/CPCJFEFFO/2021_x000D_
 PROPOSITURA: Projeto de Lei N° 052-GP/2021 _x000D_
 AUTORIA: Prefeito Municipal_x000D_
 ASSUNTO: Dispõe sobre o Plano Plurianual - PPA 2022-2025 para o Município de Nova Mamoré-Ro</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3119/parecer_no_005-ccj-2021-referente_ao_projeto_007-cmnm-2021-food_truck.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3119/parecer_no_005-ccj-2021-referente_ao_projeto_007-cmnm-2021-food_truck.pdf</t>
   </si>
   <si>
     <t>PARECER N° 005/CPCJFEFFO/2021_x000D_
 PROPOSITURA: Projeto de Lei N° 007-2021 _x000D_
 AUTORIA: Mesa Diretora_x000D_
 ASSUNTO: Dispõe sobre o serviço e estabelece normas para o exercício de food truck, no Município de Nova Mamoré IRO, e dá outras providências.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>CPAICMEPAD - C.P DE AGRIC., IND. E COM., MINAS E ENERGIA POL. AGRA E DC</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3120/parecer_no_001-caicmepdc-2021-referente_ao_projeto_007-cmnm-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3120/parecer_no_001-caicmepdc-2021-referente_ao_projeto_007-cmnm-2021.pdf</t>
   </si>
   <si>
     <t>PARECER N° 001/CAICMEPDC/2021_x000D_
 PROPOSITURA: Projeto de Lei N° 007-2021_x000D_
  AUTORIA: Mesa Diretora_x000D_
 ASSUNTO: Dispõe sobre o serviço e estabelece normas para o exercício de food truck, no Município de Nova Mamoré /RO, e dá outras providências.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3203/parecer_no_006-ccj-2021-referente_ao_projeto_067-gp-2021-loa_-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3203/parecer_no_006-ccj-2021-referente_ao_projeto_067-gp-2021-loa_-2022.pdf</t>
   </si>
   <si>
     <t>PARECER N° 006/CPCJFEFFO/2021_x000D_
 _x000D_
 PROPOSITURA: Projeto de Lei N° 067-GP/2021_x000D_
  AUTORIA: Prefeito Municipal_x000D_
 ASSUNTO: Estima a Receita e fixa a Despesa do Município de Nova Mamoré para o exercício Financeiro de 2022. (LOA).</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3204/parecer_no_007-ccj-2021-referente_ao_acordao_do_tce-ro-referente_a_prestacao_de_contas_do_ex-prefeito_claudionor_leme_da_rocha_ano_de_2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3204/parecer_no_007-ccj-2021-referente_ao_acordao_do_tce-ro-referente_a_prestacao_de_contas_do_ex-prefeito_claudionor_leme_da_rocha_ano_de_2019.pdf</t>
   </si>
   <si>
     <t>PARECER N° 007/CPCJFEFFO/2021_x000D_
 PROPOSITURA: Parecer Prévio PPL-TC 00019/21 - Processo-e n° 01792/20;_x000D_
 AUTORIA: TRIBUNAL DE CONTAS DO ESTADO DE RO;_x000D_
 ASSUNTO: Parecer prévio relativo às Contas de Governo do Ex-Prefeito Municipal Claudionor Lemes da Rocha referente ao exercício de 2019.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA (ORIGEM EXECUTIVO)ATUAL</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2520/projeto_de_lei_no_006.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2520/projeto_de_lei_no_006.gp.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a_x000D_
 contratar OPERAÇÃO DE_x000D_
 CRÉDITO com a CAIXA_x000D_
 ECONÓMICA FEDERAL, e dá_x000D_
 outras providências”.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2569/projeto_de_lei_no_010.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2569/projeto_de_lei_no_010.gp.2021.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários do_x000D_
  Orçamento Anual do Município de _x000D_
 Nova Mamoré por Transposição de Recursos”.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2598/projeto_de_lei_no_014.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2598/projeto_de_lei_no_014.gp.2021.pdf</t>
   </si>
   <si>
     <t>Institui o Auxílio Temporário_x000D_
 COVID-19, a ser pago aos_x000D_
 Servidores lotados na Secretaria_x000D_
 Municipal de Saúde que estão na_x000D_
 linha frente à Pandemia, no_x000D_
 Município de Nova Mamoré/RO e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2619/projeto_de_lei_no_015.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2619/projeto_de_lei_no_015.gp.2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a reestruturação do_x000D_
 Conselho Municipal de Acompanhamento_x000D_
 e Controle Social do Fundo de_x000D_
 Manutenção e Desenvolvimento da_x000D_
 Educação Básica e de Valorização dos_x000D_
 Profissionais da Educação - CACSFUNDEB, em conformidade com o artigo_x000D_
 212-A da Constituição Federal,_x000D_
 regulamentado na forma da Lei Federal_x000D_
 n° 14.113, de 25 de dezembro de 2020 e_x000D_
 Revoga Lei Municipal n. 0 563, GP/2007_x000D_
 de 23 de março de 2007 e dá outras_x000D_
 providências".</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2662/projeto_de_lei_no_018.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2662/projeto_de_lei_no_018.gp.2021.pdf</t>
   </si>
   <si>
     <t>“Institui o Plano de Amortização para _x000D_
 equacionamento do déficit atuarial do _x000D_
 Regime Próprio de Previdência Social _x000D_
 do Município de Nova Mamoré/RO - IPRENOM, _x000D_
 conforme diretrizes emanadas pela _x000D_
 Portaria MPS n°. 402/2008, Portaria _x000D_
 MPAS N° 464/2018 e suas alterações”.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2721/projeto_de_lei_no_022.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2721/projeto_de_lei_no_022.gp.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo do Município de _x000D_
 Nova Mamoré a celebrar contrato Administrativo _x000D_
 através de permuta de serviços de horas _x000D_
 Máquinas Pesadas de interesse da Administração”.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2747/projeto_de_lei_no_024.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2747/projeto_de_lei_no_024.gp.2021.pdf</t>
   </si>
   <si>
     <t>‘‘Dispõe sobre a Lei de Diretrizes Orçamentarias -_x000D_
  LDO para o Exercício Financeiro de 2022 e dá _x000D_
 outras providências. ”</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2815/projeto_de_lei_no_029.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2815/projeto_de_lei_no_029.gp.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a _x000D_
 repassar recursos financeiros à _x000D_
 Associação Beneficente Investindo _x000D_
 no Futuro - ABIF, altera a_x000D_
  1.301- GP/2017 - Plano Plurianual_x000D_
 2018/2021, Lei de Diretrizes Orçamentária_x000D_
  de 2020 - Lei municipal n° 1.610-GP/2020, _x000D_
 Lei orçamentária anual de 2021 -_x000D_
  Lei municipal n° 1657-GP/2020, e dá outras providências."</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2816/projeto_de_lei_no_030.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2816/projeto_de_lei_no_030.gp.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a _x000D_
 celebrar contrato administrativo de_x000D_
  cessão de uso e gozo de área urbana_x000D_
  (terreno), com a Loja maçónica Abdom_x000D_
  Jacob Atalallah, de interesse da _x000D_
 administração."</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2854/projeto_de_lei_no_032-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2854/projeto_de_lei_no_032-gp-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A _x000D_
 CRIAR O PROGRAMA MUNICIPAL DE ESTÁGIO _x000D_
 REMUNERADO PARA ESTUDANTES DE ENSINO _x000D_
 MÉDIO, PROFISSIONALIZANTES E SUPERIOR NAS _x000D_
 CONDIÇÕES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2865/projeto_de_lei_no_033-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2865/projeto_de_lei_no_033-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito _x000D_
 Adicional Especial por excesso _x000D_
 de arrecadação no Orçamento Vigente".</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2872/projeto_de_lei_no_034-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2872/projeto_de_lei_no_034-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários _x000D_
 do Orçamento Anual do Município de_x000D_
  Nova Mamoré por Transposição de Recursos”.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2875/projeto_de_lei_no_037-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2875/projeto_de_lei_no_037-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Especial por excesso de arrecadação _x000D_
 no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2877/projeto_de_lei_no_039-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2877/projeto_de_lei_no_039-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de _x000D_
 Crédito Adicional Especial_x000D_
  por excesso de arrecadação _x000D_
 no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2878/projeto_de_lei_no_040-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2878/projeto_de_lei_no_040-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por _x000D_
 anulação no Orçamento Vigente.”</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2879/projeto_de_lei_no_041-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2879/projeto_de_lei_no_041-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
  Adicional Especial Por Excesso _x000D_
 de Arrecadação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2881/projeto_de_lei_no_043-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2881/projeto_de_lei_no_043-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito _x000D_
 Adicional Especial por excesso_x000D_
  de arrecadação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2882/projeto_de_lei_no_044-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2882/projeto_de_lei_no_044-gp-2021.pdf</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2883/projeto_de_lei_no_045-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2883/projeto_de_lei_no_045-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários do_x000D_
  Orçamento Anual do Município de_x000D_
  Nova Mamoré por Transferência de Recursos”.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2884/projeto_de_lei_no_046-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2884/projeto_de_lei_no_046-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
  Adicional Suplementar por _x000D_
 anulação no Orçamento Vigente’’.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2885/projeto_de_lei_no_047-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2885/projeto_de_lei_no_047-gp-2021.pdf</t>
   </si>
   <si>
     <t>‘‘Autoriza Abertura de Crédito_x000D_
  Adicional Suplementar por_x000D_
  anulação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2886/projeto_de_lei_no_048-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2886/projeto_de_lei_no_048-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
  Adicional Suplementar por _x000D_
 Excesso de arrecadação no _x000D_
 Orçamento Vigente"</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2887/projeto_de_lei_no_049-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2887/projeto_de_lei_no_049-gp-2021.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO_x000D_
  MUNICIPAL A ALUGAR PRÉDIO _x000D_
 PARA CEDER À SECRETARIA DE _x000D_
 SEGURANÇA, DEFESA E CIDADANIA_x000D_
  DO ESTADO DE RONDÔNIA - SESDEC, _x000D_
 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2929/projeto_de_lei_no_050-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2929/projeto_de_lei_no_050-gp-2021.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A AQUISIÇÃO E DOAÇÃO_x000D_
  DE UMA ÁREA MEDINDO 50X100 AO ESTADO DE RONDONIA, ATRAVÉS _x000D_
 DA SECRETARIA ESTADUAL DE EDUCAÇÃO - SEDUC E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2931/projeto_de_lei_no_052-gp-2021-ppa-2022-2025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2931/projeto_de_lei_no_052-gp-2021-ppa-2022-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual - PPA_x000D_
 2022-2025 para o município de Nova_x000D_
 Mamoré, e estabelece outras _x000D_
 providências".</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2932/projeto_de_lei_no_053-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2932/projeto_de_lei_no_053-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a_x000D_
  repassar recursos financeiros à_x000D_
  Associação de Pais e Amigos dos_x000D_
  Excepcionais- APAE, do Município _x000D_
 de Nova Mamoré-RO, e dá outras_x000D_
  providências."</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3029/projeto_de_lei_no_067-gp-2021-loa-2022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3029/projeto_de_lei_no_067-gp-2021-loa-2022.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e Fixa a Despesa do _x000D_
 Município de Nova Mamoré para o _x000D_
 Exercício Financeiro de 2022”.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3066/projeto_de_lei_no_071-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3066/projeto_de_lei_no_071-gp-2021.pdf</t>
   </si>
   <si>
     <t>Altera sobre o inciso I e §1° do_x000D_
  artigo 3º da lei Municipal 967- _x000D_
 GP/2013, e dá outras providências."</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3121/projeto_de_lei_no_079-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3121/projeto_de_lei_no_079-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por Excesso de arrecadação _x000D_
 no Orçamento Vigente”</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3138/projeto_de_lei_no_081-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3138/projeto_de_lei_no_081-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Institui o Regime de Previdência _x000D_
 Complementar no âmbito do _x000D_
 Município de Nova Mamoré-RO; _x000D_
 fixa o limite máximo para a Concessão _x000D_
 de Aposentadorias e Pensões pelo Regime_x000D_
  de Previdência de que trata o art. 40 da _x000D_
 Constituição Federal; autoriza a Adesão a_x000D_
  Plano de Benefícios de Previdência Complementar; _x000D_
 e dá outras providências”.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3160/projeto_de_lei_no_082-gp-2021-alteracao_da_taxa_de_administracao_iprenom.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3160/projeto_de_lei_no_082-gp-2021-alteracao_da_taxa_de_administracao_iprenom.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Alteração da Taxa _x000D_
 de Administração Instituto de _x000D_
 Previdência Municipal de Nova _x000D_
 Mamoré/RO - IPRENOM e dá outras_x000D_
  providências”</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3162/projeto_de_lei_no_083-gp-2021-conselho_municipal_dos_direitos_da_mulher.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3162/projeto_de_lei_no_083-gp-2021-conselho_municipal_dos_direitos_da_mulher.pdf</t>
   </si>
   <si>
     <t>“Cria o Conselho Municipal _x000D_
 dos Direitos da Mulher - _x000D_
 COMDIM do Município de _x000D_
 Nova Mamoré-RO e dá outras_x000D_
  providências”.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3193/projeto_de_lei_no_085-gp-2021-_sobre_a_doacao_dos_lotes_de_no_01_e_02_da_quadra_no_1.03.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3193/projeto_de_lei_no_085-gp-2021-_sobre_a_doacao_dos_lotes_de_no_01_e_02_da_quadra_no_1.03.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a DOAÇÃO dos Lotes de n° 01 _x000D_
   e 02, da Quadra n° 1.03, com a edificação _x000D_
   existente e dá outras providências”.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3194/projeto_de_lei_no_086-gp-2021-_doacao_da_quadra_no_06.11.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3194/projeto_de_lei_no_086-gp-2021-_doacao_da_quadra_no_06.11.pdf</t>
   </si>
   <si>
     <t>“Dispões sobre a doação da Quadra_x000D_
  06.11, com a edificação existente e _x000D_
  dá outras providências”.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3220/projeto_de_lei_no_090-gp-2021-concessao_de_abono-valorizacao_dos_profissionais_da_educacao_da_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3220/projeto_de_lei_no_090-gp-2021-concessao_de_abono-valorizacao_dos_profissionais_da_educacao_da_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Concessão de Abono- _x000D_
 Valorização dos Profissionais da Educação_x000D_
  da Rede Municipal de Ensino, como Medida_x000D_
  Excepcional e Transitória destinada a promover_x000D_
  o cumprimento do disposto no artigo 212-A, _x000D_
 inciso XI, da Constituição Federal, no Município _x000D_
 de Nova Mamoré-RO e dá outras providências”.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>Não teve......</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3247/projeto_de_lei_no_093-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3247/projeto_de_lei_no_093-gp-2021-.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA_x000D_
 “CASA DA CIDADANIA DE_x000D_
 NOVA MAMORÉ” EM PORTO_x000D_
 VELHO CAPITAL DO ESTADO_x000D_
 DE RONDÔNIA DESTINADO_x000D_
 AO AMPARO E PROTEÇÃO DOS_x000D_
 DOENTES DO MUNICÍPIO DE_x000D_
 NOVA MAMORÉ DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3263/projeto_de_lei_no_096-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3263/projeto_de_lei_no_096-gp-2021-.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DENOMINAÇÃO DO_x000D_
 PRÉDIO PÚBLICO MUNICIPAL DO CENTRO_x000D_
 DE ATENÇÃO PSICOSSOCIAL - CAPS, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3264/projeto_de_lei_no_097-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3264/projeto_de_lei_no_097-gp-2021-.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivo à Lei n° 1.697-GP/2021 que_x000D_
 Autoriza o Poder Executivo Municipal a Celebrar_x000D_
 Contrato Administrativo de Cessão de Uso e Gozo de_x000D_
 Área Urbana (terreno), com a Loja Maçonica Abdom_x000D_
 Jacob Ãtaiaiiah, no Município de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3270/projeto_de_lei_no_098-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3270/projeto_de_lei_no_098-gp-2021-.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO_x000D_
 E FUNCIONAMENTO DO CIRCO_x000D_
 ITINERANTE NO MUNICÍPIO DE_x000D_
 NOVA MAMORÉ DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>PLOLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA (ORIGEM LEGISLATIVO)ATUAL</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2799/projeto_de_lei_no_001-cmnm-2021-_aumento_do_consignado.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2799/projeto_de_lei_no_001-cmnm-2021-_aumento_do_consignado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acréscimo de _x000D_
 5% (cinco por cento) ao _x000D_
 percentual máximo para _x000D_
 contratação de operação de _x000D_
 crédito com desconto em _x000D_
 folha de pagamento dos _x000D_
 Servidores Públicos do _x000D_
 Município de Nova Mamoré _x000D_
 até 31 de dezembro de 2021.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2801/projeto_de_lei_no_003-cmnm-2021-_disponibilizar_cacamba.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2801/projeto_de_lei_no_003-cmnm-2021-_disponibilizar_cacamba.pdf</t>
   </si>
   <si>
     <t>O Poder Executivo fica _x000D_
 autorizado a disponibilizar _x000D_
 serviço de Caçamba para _x000D_
 os Produtores Rurais_x000D_
  cadastrados no Programa _x000D_
 Estadual Mais Calcário _x000D_
 mediante contrapartida.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2813/projeto_de_lei_no_004-cmnm-2021-cascalho-b.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2813/projeto_de_lei_no_004-cmnm-2021-cascalho-b.pdf</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO AUTORIZADO A _x000D_
 DISTRIBUIR CASCALHOS NOS ACESSOS_x000D_
  INTERNOS DAS PROPORIEDADES RURAIS_x000D_
  DE NOVA MAMORÉ/RO.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2911/projeto_de_lei_no_005-cmnm-2021-mesa_diretora.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2911/projeto_de_lei_no_005-cmnm-2021-mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a mudança de_x000D_
  denominação da Escola _x000D_
 Municipal de Educação _x000D_
 Infantil Pingo de Gente _x000D_
 para Escola Municipal de _x000D_
 Educação Infantil Lucimar Martins de Carvalho.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2940/projeto_de_lei_no_006-cmnm-2021-programa_aluno_nota_10.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2940/projeto_de_lei_no_006-cmnm-2021-programa_aluno_nota_10.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a _x000D_
 instituir no âmbito da rede _x000D_
 municipal de ensino o _x000D_
 “Programa Aluno Nota 10”.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3016/projeto_de_lei_no_007-cmnm-2021-food_truck.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3016/projeto_de_lei_no_007-cmnm-2021-food_truck.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço e _x000D_
 estabelece normas para o _x000D_
 exercício de food truck, no _x000D_
 Município de Nova Mamoré_x000D_
  /RO, e dá outras providências.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3144/projeto_de_lei_no_008-cmnm-2021-sobre_a_alteracao_da_lei_no_338-2003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3144/projeto_de_lei_no_008-cmnm-2021-sobre_a_alteracao_da_lei_no_338-2003.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do inciso I, acrescenta o_x000D_
  § 2º do art. 1º, acrescenta o Anexo I, da Lei_x000D_
  n. 338/2003 que “Cria o Distrito de_x000D_
  Jacynópolis e dá outras providências”.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3145/projeto_de_lei_no_009-cmnm-2021-sobre_o_programa_de_piscicultura.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3145/projeto_de_lei_no_009-cmnm-2021-sobre_o_programa_de_piscicultura.pdf</t>
   </si>
   <si>
     <t>"Cria o Programa de Piscicultura_x000D_
  do Município de Nova Mamoré”</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3265/projeto_de_lei_no_010-cmnm-2021-alteracao_denominacao_de_rua.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3265/projeto_de_lei_no_010-cmnm-2021-alteracao_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3266/projeto_de_lei_no_011-cmnm-2021-auxilio_alimentacao.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3266/projeto_de_lei_no_011-cmnm-2021-auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1.236,_x000D_
 de 12 de abril de 2.017, a qual_x000D_
 trata do auxílio alimentação_x000D_
 dos servidores da Câmara_x000D_
 Municipal de Nova Mamoré.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3267/projeto_de_lei_no_012-cmnm-2021-auxilio_saude.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3267/projeto_de_lei_no_012-cmnm-2021-auxilio_saude.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1.262,_x000D_
 de 24 de agosto de 2.017, a_x000D_
 qual trata do auxílio saúde dos_x000D_
 servidores da Câmara_x000D_
 Municipal de Nova Mamoré.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2859/pr_001-2021_-_subsidios.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2859/pr_001-2021_-_subsidios.pdf</t>
   </si>
   <si>
     <t>Adequar os subsídios dos Vereadores_x000D_
  fixados pela Lei Municipal nº 1.647, de_x000D_
 12 de novembro de 2020, em relação ao_x000D_
  inciso I, do art. 8º, da Lei Complementar _x000D_
 nº 173, de 27 de maio de 2020.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2860/projeto_de_resolucao_no_002-cmnm-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2860/projeto_de_resolucao_no_002-cmnm-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a filiação da Câmara _x000D_
 Municipal de Nova Mamoré-RO à _x000D_
 União de Câmaras e Vereadores _x000D_
 de Rondônia - UCAVER.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3234/projeto_de_resolucao_no_003-cmnm-2021-de_autoria_parlamentar_claudiomir_rodrigues.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3234/projeto_de_resolucao_no_003-cmnm-2021-de_autoria_parlamentar_claudiomir_rodrigues.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Ideias Legislativas na_x000D_
  Câmara Municipal de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>ABÍLIO BAIANO, ANDRÉ DO SINDICATO, JAIR DA 29, Mesa Diretora, ABNEIR DA FARMÁCIA, CLAUDIOMIR RODRIGUES, FÁBIO CARCARÁ, GIRIPOCA, JOSÉ CARLOS ELETRICISTA, MARQUINHO DA 28, Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2727/requerimento_no_001-2021-mesa_diretora.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2727/requerimento_no_001-2021-mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto_x000D_
  de Lei nº. 2564/2020, que_x000D_
  institui o Piso Salarial e a _x000D_
 Jornada de 30 horas _x000D_
 semanais aos profissionais _x000D_
 da área de Enfermagem.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2728/requerimento_no_002-2021-mesa_diretora.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2728/requerimento_no_002-2021-mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto_x000D_
  de Lei 5829/2019, que _x000D_
 altera o Art. 26 da Lei nº  _x000D_
 9427, de 26 de dezembro_x000D_
  de 1996.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2818/requerimento_no_003-2021-mesa_diretora-audiencia_publica_virtual_-discussao_do_projeto_de_lei_no_024-gp-2021-ldo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2818/requerimento_no_003-2021-mesa_diretora-audiencia_publica_virtual_-discussao_do_projeto_de_lei_no_024-gp-2021-ldo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve REQUEREM ao Plenário da Câmara Municipal de Nova Mamoré/RO, apoio para realização de uma AUDIÊNCIA PÚBLICA VIRTUAL, para DISCUSSÃO DO PROJETO DE LEI N° 024-GP/2021, QUE TRATA DA ELABORAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O ANO DE 2022, a ser realizada em 15/06/2021, às 19 horas, no Plenário desta Casa de Leis, com transmissão na página da Rede Social da Câmara Municipal de Nova Mamoré.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2856/requerimento_no_004-2021-marcos_henrique.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2856/requerimento_no_004-2021-marcos_henrique.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Presidente desta Câmara Municipal de Nova Mamoré, a Concessão de “Título Cidadão Honorífico”, através de Decreto Legislativo, conforme Artigo 141 §1º e 2º e artigo 142 do Regimento Interno desta Casa de Leis ao Senhor JOSÉ BRASILEIRO UCHÔA, pelos relevantes serviços públicos no Município de Nova Mamoré em comemoração aos 33 Anos de Político-Administrativa deste Município. _x000D_
             Senhor Presidente,_x000D_
             Senhores Vereadores._x000D_
               Esta CONCESSÃO DE TÍTULO CIDADÃO HONORÍFICO, tem por finalidade dar reconhecimento aos relevantes serviços públicos ao Senhor José Brasileiro Uchôa. Prefeito por 03 (três) mandatos e 01 (um) de Vice-Prefeito.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2857/requerimento_no_005-2021-mesa_diretora.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2857/requerimento_no_005-2021-mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Presidente desta Câmara Municipal de Nova Mamoré, a Concessão de “Título Cidadão Honorífico”, através de Decreto Legislativo, conforme Artigo 141 §1° e 2o e artigo 142 do Regimento Interno desta Casa de Leis ao Senhor VICENTE DE PAULA BATISTA RODRIGUES, pelos relevantes serviços públicos no Município de Nova Mamoré em comemoração aos 33 Anos de Político-Administrativa deste Município._x000D_
 Senhor Presidente,_x000D_
 Senhores Vereadores._x000D_
 Esta CONCESSÃO DE TÍTULO CIDADÃO HONORÍFICO, tem por finalidade dar reconhecimento aos relevantes serviços públicos ao Senhor Vicente de Paula Batista Rodrigues. Médico e ex-Prefeito (1997/2000).</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3031/requerimento_no_006-2021-autoria_do_vereador_denizio.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3031/requerimento_no_006-2021-autoria_do_vereador_denizio.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Presidente desta Câmara Municipal de Nova Mamoré, que solicite informações ao Poder executivo do Município de Nova Mamoré quanto ao cumprimento da Lei n°. 1.350 - GP de 13 de junho de 2018, que estabelece em seu artigo 1º que “Seja incluído a partir da entrada em vigor da presente lei, no rol de nomes das placas inaugurativas, de obras do município, os nomes dos vereadores da Legislatura atual, na data da inauguração da obra”.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>CÉLIO BRITO, ABÍLIO BAIANO, CLAUDIOMIR RODRIGUES, FÁBIO CARCARÁ, JAIR DA 29, JOSÉ CARLOS ELETRICISTA, Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3040/requerimento_no_007-2021-autoria_do_vereador_celio_brito.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3040/requerimento_no_007-2021-autoria_do_vereador_celio_brito.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Presidente desta Câmara Municipal de Nova Mamoré, a Concessão de “Título Cidadão Honorífico”, através de Decreto Legislativo, conforme artigo 141 §1° e 2o e artigo 142 do Regimento Interno desta Casa de Leis à Senhora SILVIA CRISTINA AMANCIO CHAGAS, pelos relevantes serviços públicos no Estado de Rondônia e no Município de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3041/requerimento_no_008-2021-autoria_do_vereador_celio_brito.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3041/requerimento_no_008-2021-autoria_do_vereador_celio_brito.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Presidente desta Câmara Municipal de Nova Mamoré, a Concessão de “Título Cidadão Honorífico”, através de Decreto Legislativo, conforme Artigo 141 §1° e 2º e artigo 142 do Regimento Interno desta Casa de Leis ao Senhor DR. WELISON NUNES DA SILVA, pelos relevantes serviços públicos no Estado de Rondônia e no Município de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3042/requerimento_no_009-2021-autoria_do_vereador_celio_brito.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3042/requerimento_no_009-2021-autoria_do_vereador_celio_brito.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Presidente desta Câmara Municipal de Nova Mamoré, a Concessão de “Título Cidadão Honorífico”, através de Decreto Legislativo, conforme Artigo 141 §1° e 2º e artigo 142 do Regimento Interno desta Casa de Leis ao Senhor CLAUDIONOR LEMES DA ROCHA, pelos relevantes serviços públicos prestados no Município de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3043/requerimento_no_010-2021-autoria_do_vereador_celio_brito.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3043/requerimento_no_010-2021-autoria_do_vereador_celio_brito.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Presidente desta Câmara Municipal de Nova Mamoré, a Concessão de “Título Cidadão Honorífico”, através de Decreto Legislativo, conforme Artigo 141 §1° e 2º e artigo 142 do Regimento Interno desta Casa de Leis ao Senhor ACIR MARCOS GURGACZ, pelos relevantes serviços públicos prestados ao Estado de Rondônia e ao Município de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>CLAUDIOMIR RODRIGUES, ABÍLIO BAIANO, ABNEIR DA FARMÁCIA, ANDRÉ DO SINDICATO, CÉLIO BRITO, FÁBIO CARCARÁ, GIRIPOCA, JAIR DA 29, JOSÉ CARLOS ELETRICISTA, MARQUINHO DA 28, Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3106/requerimento_no_011-2021-autoria_do_vereador_claudiomir_rodrigues.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3106/requerimento_no_011-2021-autoria_do_vereador_claudiomir_rodrigues.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Presidente desta Câmara Municipal de Nova Mamoré, a Concessão de “Moção de Aplausos”, conforme Regimento Interno desta Casa de Leis “ Aos 60 Anos da Escola Estadual de Ensino Fundamental e Médio Casimiro de Abreu”.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>Professor Denizio, ABÍLIO BAIANO, ABNEIR DA FARMÁCIA, ANDRÉ DO SINDICATO, CÉLIO BRITO, CLAUDIOMIR RODRIGUES, FÁBIO CARCARÁ, GIRIPOCA, JAIR DA 29, JOSÉ CARLOS ELETRICISTA, MARQUINHO DA 28</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3235/requerimento_no_012-2021-autoria_do_vereador_denizio_pereira_da_costa.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3235/requerimento_no_012-2021-autoria_do_vereador_denizio_pereira_da_costa.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Presidente desta Câmara Municipal de Nova Mamoré, que submeta ao Plenário desta Câmara Municipal o presente Requerimento de Concessão de “Moção de Aplausos”, conforme o Regimento Interno desta Casa de Leis, ao Senhor Dejalma Pereira da Costa.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>MEMORANDOS DE DIÁRIAS</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2529/memorando_no_001-gv-jao-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2529/memorando_no_001-gv-jao-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Solicito de Vossa Excelência, seus bons préstimos em autorizar o setor competente a disponibilizar recursos na ordem de 02 (duas) diárias, conforme o Parágrafo único do Art. 7º da Lei 1.261/CMNM/2017, em meu nome para me deslocar até o Município de Porto Velho – RO, para juntamente com o Vereador Nilson Alves de Souza (Abílio) do Partido: Patriota, participar de reunião no dia 23/02/2021 no Gabinete do Deputado Estadual Ezequiel Neiva para tratar de recursos de emendas parlamentar para a aquisição de Tubos ármcos para substituições das pontes em madeiras nas linhas vicinais do município de Nova Mamoré; Reunião no dia 24/02/2021 com o Engenheiro do DER sobre pontos de alagamentos na rua C; Reunião no dia 24/02/2021 na Secretaria de Estado da Agricultura - SEAGRI, com o Senhor  Evandro Padovani - Secretário de Estado da Agricultura, para tratar da disponibilização de maquinários agrícolas para o Município de Nova Mamoré/RO. A viagem será realizada no dia 23 e 24- feve</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2531/memorando_no_001-gv-nas-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2531/memorando_no_001-gv-nas-2021.pdf</t>
   </si>
   <si>
     <t>Solicito de Vossa Excelência, seus bons préstimos em autorizar o setor competente a disponibilizar recursos na ordem de 02 (duas) diárias, conforme o Parágrafo único do Art. 7º da Lei 1.261/CMNM/2017, em meu nome para me deslocar até o Município de Porto Velho – RO, para juntamente com o Vereador Jair Alves de Oliveira do Partido: Patriota, participar de reunião no dia 23/02/2021 no Gabinete do Deputado Estadual Ezequiel Neiva para tratar de recursos de emendas parlamentar para a aquisição de Tubos ármicos para substituições das pontes em madeiras nas linhas vicinais do município de Nova Mamoré; Reunião no dia 24/02/2021 com o Engenheiro do DER sobre pontos de alagamentos na rua C; Reunião no dia 24/02/2021 na Secretaria de Estado da Agricultura - SEAGRI, com o Senhor  Evandro Padovani - Secretário de Estado da Agricultura, para tratar da disponibilização de maquinários agrícolas para o Município de Nova Mamoré/RO. A viagem será realizada no dia 23 e 24 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2533/memorando_no_001-gv-alb-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2533/memorando_no_001-gv-alb-2021.pdf</t>
   </si>
   <si>
     <t>Senhora Chefe de Gabinete,_x000D_
 Solicito de Vossa Senhoria, seus bons préstimos em autorizar o setor_x000D_
 competente a disponibilizar recursos na ordem de 02 (DUAS) diárias em meu nome,_x000D_
 para me deslocar até o Município de Porto Velho/RO, para ir juntamente com o_x000D_
 Prefeito Municipal nos seguintes locais: na Associação Rondoniense de Municípios -_x000D_
 AROM, para tratar sobre o alinhamento dos projetos de recuperação das estradas_x000D_
 vicinais de Nova Mamoré/RO. Na Fundação Nacional de Saúde-FUNASA, reunião_x000D_
 com o Sr. João Marcos de Siqueira, Superintendente Estadual, para tratar sobre a_x000D_
 disponibilização de recursos para tender a população referente a saneamento básico._x000D_
 Na Prefeitura Municipal de Porto Velho, com o Prefeito Sr. Hildon Chaves, para tratar_x000D_
 sobre a responsabilidade em recuperação das estradas vicinais que tem parte que_x000D_
 pertence a Nova Mamoré/RO e a outra parte pertence ao município de Porto_x000D_
 Velho/RO. Nos dias 09 e 10 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2534/memorando_no_001-gv-fcbs-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2534/memorando_no_001-gv-fcbs-2021.pdf</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2642/memorando_no_002-gv-nas-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2642/memorando_no_002-gv-nas-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Solicito de Vossa Excelência, seus bons préstimos em autorizar o setor competente a disponibilizar recursos na ordem de 02 (duas) diárias, conforme o Parágrafo único do Art. 7º da Lei 1.261/CMNM/2017, em meu nome para me deslocar até o Município de Porto Velho - RO, para me reunir com o Sr. Evandro Padovani, Secretário de Estado da Agricultura, para a debater a inclusão de novos agricultores no programa de distribuição de calcário, bem como discutir a viabilidade de disponibilização de implementos agrícolas por de parceria entre Secretaria de Estado e associações; Reunião com o Departamento de Vigilância em Saúde, Secretaria Municipal de Saúde de Porto Velho e o Programa Estadual de Controle da Malária/PECM RO, para tratar da pactuação entre os municípios de Nova Mamoré e Porto Velho para a criação de um laboratório para diagnostico de malária no Assentamento Tiago._x000D_
 A viagem será realizada no dia 23 e 24 de março de 2021.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2702/memorando_no_002-gv-alb-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2702/memorando_no_002-gv-alb-2021.pdf</t>
   </si>
   <si>
     <t>Senhora Chefe de Gabinete,_x000D_
 _x000D_
 Solicito de Vossa Senhoria, seus bons préstimos em autorizar o setor competente a disponibilizar recursos na ordem de 01 (uma) diária em meu nome, para me deslocar até o Município de Porto Velho/RO, para me deslocar até o município de Porto Velho/RO, visando me reunir com o Sr. Michel Moreira do Centro de Integração Empresa-Escola - CIEE para construção de mecanismo que viabilize o atendimento dos jovens do município de Nova Mamoré, por meio de diversos programas, dentre eles o de aprendizagem e o estágio de estudantes, possibilitando aos adolescentes e jovens uma formação integral, ingressando-os ao mundo do trabalho; e também me reunir com equipe técnica no gabinete do Deputado Estadual LAZARO APARECIDO DOBRI- PT, para dialogar acerca da destinação de Emenda parlamentar ao Município de Nova Mamoré/TO. No dia 25 de março de 2021.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2703/memorando_no_003-gv-alb-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2703/memorando_no_003-gv-alb-2021.pdf</t>
   </si>
   <si>
     <t>Senhora Chefe de Gabinete,_x000D_
 Solicito de Vossa Senhoria, seus bons préstimos em autorizar o setor competente a disponibilizar recursos na ordem de 01 (uma) diária em meu nome, para me deslocar até o Município de Porto Velho/RO, visando efetuar articulação junto a bancada de Deputado Estadual na Assembleia Legislativa do Estado de Rondônia devido estar em pauta o PLC 080/2020 que tem por objeto “Altera os limites da Reserva Extrativista Jaci-Paraná e do Parque Estadual de Guajará-Mirim, cria o Parque Estadual Ilha das Flores, o Parque Estadual Abaitará, a Reserva de Desenvolvimento Sustentável Bom Jardim, a Reserva de Desenvolvimento Sustentável Limoeiro, a Reserva de Desenvolvimento Sustentável Rio Machado e a Reserva de Fauna Pau D’Óleo e revoga o artigo 8-A da Lei Complementar n° 633, de 13 setembro de 2011, bem como a Lei n° 1.146, de 12 de dezembro de 2002 e dá outras providências”, esta matéria afeta diretamente a vida da população do Município de Nova Mamoré em especial a população</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2704/memorando_no_001-gv-asf-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2704/memorando_no_001-gv-asf-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Solicito de Vossa Excelência, seus bons préstimos em autorizar o setor competente a disponibilizar recursos na ordem de 01 (uma) diária, conforme o Parágrafo único do Art. 7o da Lei 1.261/CMNM/2017, em meu nome, para me deslocar até o Município de Porto Velho/RO, visando efetuar articulação junto a bancada de Deputado Estadual na Assembleia Legislativa do Estado de Rondônia devido estar em pauta o PLC 080/2020 que tem por objeto “Altera os limites da Reserva Extrativista Jaci-Paraná e do Parque Estadual de Guajará- Mirim, cria o Parque Estadual Ilha das Flores, o Parque Estadual Abaitará, a Reserva de Desenvolvimento Sustentável Bom Jardim, a Reserva de Desenvolvimento Sustentável Limoeiro, a Reserva de Desenvolvimento Sustentável Rio Machado e a Reserva de Fauna Pau D’Óleo e revoga o artigo 8-A da Lei Complementar n° 633, de 13 setembro de 2011, bem como a Lei n° 1.146, de 12 de dezembro de 2002 e dá outras providências”.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2706/memorando_no_002-gv-asf-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2706/memorando_no_002-gv-asf-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Solicito de Vossa Excelência, seus bons préstimos em autorizar o setor competente a disponibilizar recursos na ordem de 01 (uma) diária, conforme o Parágrafo único do Art. 7o da Lei 1.261/CMNM/2017, em meu nome, para me deslocar até o Município de Porto Velho/RO, visando me reunir com a Deputada Estadual Cássia da Muleta, no dia 20/042021 no Gabinete da Deputada Estadual Cássia da Muleta, para tratar de recurso de Emenda Parlamentar para aquisição materiais para promover a iluminação pública no Distrito de Jacinópolis, bem como pleitear também, recurso para uma Retroescavadeira para a patrulha mecanizada da secretaria de obras de Nova Mamoré/RO. Dia 20 de abril de 2021.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2707/memorando_no_001-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2707/memorando_no_001-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 Solicito de Vossa Excelência, seus bons préstimos em autorizar o setor competente a disponibilizar recursos na ordem de 02 (diárias) diárias, conforme o Parágrafo único do Art. 7o da Lei 1.261/CMNM/2017, em meu nome para me deslocar até o Município de Porto Velho-RO, nos dias 30 e 31/03/2021, para participar do curso de CAPACITAÇÃO EM DEFESA CIVIL em três módulos: 1°módulo: presencial, 2°módulo: plataforma virtual, 3°módulo: estágio básico de defesa civil. Ter pessoas capacitadas em Defesa Civil é de suma importância para o nosso município, haja vista, caso ocorra algum desastre a ajuda ao município normalmente é externa e demora a chegar, é imprescindível que a comunidade e a Gestão Municipal estejam conscientes da importância desse curso que visa sempre a segurança da coletividade. A viagem será realizada no dia 30 e 31 de março de 2021.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2708/memorando_no_002-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2708/memorando_no_002-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 Solicito de Vossa Excelência, seus bons préstimos em autorizar o setor competente a disponibilizar recursos na ordem de 01 (uma) diária, conforme o Parágrafo único do Art. 7o da Lei 1.261/CMNM/2017, em meu nome, para me deslocar até o Município de Porto Velho/RO, visando efetuar articulação junto a bancada de Deputado Estadual na Assembleia Legislativa do Estado de Rondônia devido estar em pauta o PLC 080/2020 que tem por objeto “Altera os limites da Reserva Extrativista Jaci-Paraná e do Parque Estadual de Guajará- Mirim, cria o Parque Estadual Ilha das Flores, o Parque Estadual Abaitará, a Reserva de Desenvolvimento Sustentável Bom Jardim, a Reserva de Desenvolvimento Sustentável Limoeiro, a Reserva de Desenvolvimento Sustentável Rio Machado e a Reserva de Fauna Pau D’Óleo e revoga o artigo 8-A da Lei Complementar n° 633, de 13 setembro de 2011, bem como a Lei n° 1.146, de 12 de dezembro de 2002 e dá outras providências”.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2709/memorando_no_001-gv-jcrs-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2709/memorando_no_001-gv-jcrs-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Solicito de Vossa Excelência, seus bons préstimos em autorizar o setor competente a disponibilizar recursos na ordem de 01 (UMA) diárias, conforme o Parágrafo único do Art. 7º da Lei 1.261/CMNM/2017, em meu nome para me deslocar até o Município de Porto Velho - RO, Participar de reunião no Gabinete do Deputado Estadual NEIDSON DE BARROS SOARES - PMN, para tratar de recursos de emendas parlamentar a ser destinada em benefício do município de Nova Mamoré; Reunião na Secretaria de Estado da Agricultura - SEAGRI, com o Senhor Evandro Padovani - Secretário de Estado da Agricultura, para tratar da disponibilização de recursos para atender aos produtores rurais do Município de Nova Mamoré/RO; Reunião no Gabinete do Deputado Estadual MARCELO CRUZ DA SILVA - PATRIOTA, para tratar de recursos de emendas parlamentar a ser destinada em benefício do município de Nova Mamoré. A viagem será realizada no dia 23 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2710/memorando_no_002-gv-jcrs-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2710/memorando_no_002-gv-jcrs-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Solicito de Vossa Excelência, seus bons préstimos em autorizar o setor competente a disponibilizar recursos na ordem de 02 (duas) diárias, conforme o Parágrafo único do Art. 7º da Lei 1.261/CMNM/2017, em meu nome para me deslocar até o Município de Porto Velho - RO, para me reunir com o Sr. Marcílio Leite Lopes, Secretário Estadual do Desenvolvimento Ambiental, para tratar sobre a autorização ambiental para a retira de cascalho na linha D”; Reunião com o Sr. Evandro Padovani, Secretário de Estado da Agricultura, para a entrega de máquina agrícola e debater sobre as ações da Secretaria de estado da Agricultura para Nova Mamoré em 2021; Reunião com o Departamento de Vigilância em Saúde, Secretaria Municipal de Saúde de Porto Velho e o Programa Estadual de Controle da Malária/PECM RO, para tratar da pactuação entre os municípios de Nova Mamoré e Porto Velho para a criação de um laboratório para diagnostico de malária no Assentamento Tiago.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2711/memorando_no_003-gv-jcrs-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2711/memorando_no_003-gv-jcrs-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Solicito de Vossa Excelência, seus bons préstimos em autorizar o setor competente a disponibilizar recursos na ordem de 02 (duas) diárias, conforme o Parágrafo único do Art. 7º da Lei 1.261/CMNM/2017, em meu nome para me deslocar até o Município de Porto Velho/RO, para que no dia 06/04/2021 as 18h00 possa participar da reunião da CMADS - Comissão de Meio Ambiente e Desenvolvimento Sustentável visando acompanhar a apresentação do Relatório do PLC 080/2020 com o relator Deputado JEAN OLIVEIRA e no dia 07/04/2021 realizar articulação junto a bancada de Deputado Estadual na Assembleia Legislativa do Estado de Rondônia devido estar em pauta o PLC 080/2020 que tem por objeto “Altera os limites da Reserva Extrativista Jaci-Paraná e do Parque Estadual de Guajará-Mirim, cria o Parque Estadual Ilha das Flores, o Parque Estadual Abaitará, a Reserva de Desenvolvimento Sustentável Bom Jardim, a Reserva de Desenvolvimento Sustentável Limoeiro.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2713/memorando_no_002-gv-fcbs-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2713/memorando_no_002-gv-fcbs-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 Solicito de Vossa Excelência, seus bons préstimos em autorizar o setor competente a disponibilizar recursos na ordem de 02 (diárias) diárias, conforme o Parágrafo único do Art. 7º da Lei 1.261/CMNM/2017, em meu nome para me deslocar até o Município de Porto Velho-RO, nos dias 30 e 31/03/2021, para ir a Secretaria Estadual de Desenvolvimento Ambiental - SEDAM/RO, tratar sobre a tramitação do processo n°1801/01161/2016 que inversa sobre o novo cemitério público de Nova Mamoré-RO. Irei também, no dia 31/03/2021 participar de uma reunião no escritório parlamentar do Deputado Jean Oliveira discutir a destinação de Emendas Parlamentares para Nova Mamoré no exercício de 2021. A viagem será realizada no dia 30 e 31 de março de 2021.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2714/memorando_no_003-gv-fcbs-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2714/memorando_no_003-gv-fcbs-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 Solicito de Vossa Excelência, seus bons préstimos em autorizar o setor competente a disponibilizar recursos na ordem de 02 (diárias) diárias, conforme o Parágrafo único do Art. 7º da Lei 1.261/CMNM/2017, em meu nome para me deslocar até o Município de Porto Velho/RO, para que no dia 06/04/2021 as 18h00 possa participar da reunião da CMADS - Comissão de Meio Ambiente e Desenvolvimento Sustentável visando acompanhar a apresentação do Relatório do PLC 080/2020 com o relator Deputado JEAN OLIVEIRA e no dia 07/04/2021 realizar articulação junto a bancada de Deputado Estadual na Assembleia Legislativa do Estado de Rondônia devido estar em pauta o PLC 080/2020 que tem por objeto “Altera os limites da Reserva Extrativista Jaci-Paraná e do Parque Estadual de Guajará-Mirim, cria o Parque Estadual Ilha das Flores, o Parque Estadual Abaitará, a Reserva de Desenvolvimento Sustentável Bom Jardim, a Reserva de Desenvolvimento Sustentável Limoeiro</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2716/memorando_no_004-gv-fcbs-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2716/memorando_no_004-gv-fcbs-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 Solicito de Vossa Excelência, seus bons préstimos em autorizar o setor competente a disponibilizar recursos na ordem de 02 (duas) diárias, conforme o Parágrafo único do Art. 7º da Lei 1.261/CMNM/2017, em meu nome para me deslocar até o Município de Porto Velho/RO, para que no dia 20/04/2021, possa participar de Reunião com deputado Estadual IZEQUIEL NEIVA DE CARVALHO - PTB, visando que o mesmo possa acompanhar a apresentação de termo de Cooperação acerca do Patrolamento de estradas na Linha 29 B , 55,5 km de extensão, a ser entregue ao DEPARTAMENTO ESTADUAL DE ESTRADAS DE RODAGEM E TRANSPORTES DO GOVERNO DO ESTADO DE RONDÔNIA - DER-RO, visando sua análise e no dia no dia 22/04/2021, possa me reunir com o diretor geral da Escola do Legislativo de Rondônia, mantida pela Assembleia Legislativa, Sr. Fabio Ribeiro Menna, sobre o Projeto Itinerário nas Câmara dos Vereadores, visando buscar apoio para a disponibilização de curso em EAD para o município.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2717/memorando_no_001-gv-mhob-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2717/memorando_no_001-gv-mhob-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 Solicito de Vossa Excelência, seus bons préstimos em autorizar o setor competente a disponibilizar recursos na ordem de 01 (uma) diária, conforme o Parágrafo único do Art. 7º da Lei 1.261/CMNM/2017, em meu nome para me deslocar até o Município de Porto Velho - RO, juntamente com o Vice Prefeito: Sérgio Bermont Partido: Podemos, participar de reunião no dia 31/03/2021 no Gabinete do Deputado Estadual Alex Redano para tratar de recursos de emenda parlamentar para a infraestrutura de estradas vicinais em Nova Mamoré-RO. Buscar também, apoio do mesmo para a aquisição de uma retro escavadeira para o município e Asfalto para os Distritos de Jacinópolis e Nova Dimensão através de Emenda Parlamentar. A viagem será realizada no dia 31 de março de 2021.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2718/memorando_no_002-gv-jao-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2718/memorando_no_002-gv-jao-2021.pdf</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2719/memorando_no_003-gv-jao-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2719/memorando_no_003-gv-jao-2021.pdf</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2720/memorando_no_003-gv-nas-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2720/memorando_no_003-gv-nas-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 Solicito de Vossa Excelência, seus bons préstimos em autorizar o setor competente a disponibilizar recursos na ordem de 02 (duas) diárias, conforme o Parágrafo único do Art. 7º da Lei 1.261/CMNM/2017, em meu nome para me deslocar até o Município de Porto Velho/RO, para que no dia 06/04/2021 as 18h00 possa participar da reunião da CMADS - Comissão de Meio Ambiente e Desenvolvimento Sustentável visando acompanhar a apresentação do Relatório do PLC 080/2020 com o relator Deputado JEAN OLIVEIRA e no dia 07/04/2021 realizar articulação junto a bancada de Deputado Estadual na Assembleia Legislativa do Estado de Rondônia devido estar em pauta o PLC 080/2020 que tem por objeto “Altera os limites da Reserva Extrativista Jaci-Paraná e do Parque Estadual de Guajará-Mirim, cria o Parque Estadual Ilha das Flores, o Parque Estadual Abaitará, a Reserva de Desenvolvimento Sustentável Bom Jardim, a Reserva de Desenvolvimento Sustentável Limoeiro.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2742/memorando_no_004-gv-nas-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2742/memorando_no_004-gv-nas-2021.pdf</t>
   </si>
   <si>
     <t>Memorando n° 004/GV/NAS/2021 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 Solicito de Vossa Excelência, seus bons préstimos em autorizar o setor competente a disponibilizar recursos na ordem de 01 (uma) diária, conforme o Parágrafo único do Art. 7o da Lei 1.261/CMNM/2017, em meu nome para me deslocar até o Município de Porto Velho/RO, para que no dia 20/04/2021 participe de Reunião com deputado Estadual IZEQUIEL NEIVA DE CARVALHO - PTB, visando que o mesmo possa acompanhar a apresentação de termo de Cooperação acerca do Patrolamento de estradas na Linha 29 B , 55,5 km de extensão, a ser entregue ao DEPARTAMENTO ESTADUAL DE ESTRADAS DE RODAGEM E TRANSPORTES DO GOVERNO DO ESTADO DE RONDÔNIA - DER-RO, visando sua análise._x000D_
 A viagem será realizada nos dias 20 de abril de 2021.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2743/memorando_no_003-gv-fsc-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2743/memorando_no_003-gv-fsc-2021.pdf</t>
   </si>
   <si>
     <t>Solicito de Vossa Excelência, seus bons préstimos em autorizar o setor competente a disponibilizar recursos na ordem de 02 (duas) diárias, conforme o Parágrafo único do Art. 7° da Lei 1.261/CMNM/2017, em meu nome, para me deslocar até o Município de Porto Velho/RO, no dia 27/04/2021 me reunir com o Deputado Estadual LAZARO APARECIDO DOBRI e sua equipe técnica para tratar da disponibilização de emenda parlamentar visando atendimento do Município de Nova Mamoré/RO, e tratar ainda da instalação de unidade do corpo de Bombeiro no município de Nova Mamoré/RO; e no dia 28 de abril de 2021, às 09h00 horas participar de reunião com o Sr. Suamy Vivecananda Lacerda Abreu, Secretário de Estado da Educação, para tratar da situação referente a Escola Salomão Silva, localizada no município de Nova Mamoré/RO, que sofreu sérios danos com os temporais no ano de 2020, e faz se necessário averiguação quanto ao processo de recuperação e reconstrução em andamento na referida Secretaria de Estado;</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2744/memorando_no_003-gv-mhob-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2744/memorando_no_003-gv-mhob-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Solicito de Vossa Excelência, seus bons préstimos em autorizar o setor competente a disponibilizar recursos na ordem de 01 (uma) diária, conforme o Parágrafo único do Art. 7º da Lei 1.261/CMNM/2017, em meu nome para me deslocar até o Município de Porto Velho/RO, visando efetuar articulação junto a bancada de Deputado Estadual na Assembleia Legislativa do Estado de Rondônia devido estar em pauta o PLC 080/2020 que tem por objeto “Altera os limites da Reserva Extrativista Jaci-Paraná e do Parque Estadual de Guajará- Mirim, cria o Parque Estadual Ilha das Flores, o Parque Estadual Abaitará, a Reserva de Desenvolvimento Sustentável Bom Jardim, a Reserva de Desenvolvimento Sustentável Limoeiro, a Reserva de Desenvolvimento Sustentável Rio Machado e a Reserva de Fauna Pau D’Óleo e revoga o artigo 8-A da Lei Complementar n° 633, de 13 setembro de 2011, bem como a Lei n° 1.146, de 12 de dezembro de 2002 e dá outras providências”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -10877,67 +10877,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2472/ata_da_1a_extraordinaria_18-01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2477/ata_da_2a_extraordinaria_28-01-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2587/ata_da_3a_extraordinaria_04-03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2588/ata_da_4a_extraordinaria_04-03-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2736/ata_da_5a_extraordinaria_06-05-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2943/ata_da_6a_extraordinaria_05-07-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2944/ata_da_7a_extraordinaria_22-07-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2945/ata_da_8a_extraordinaria_22-07-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2946/ata_da_9a_extraordinaria_30-07-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2947/ata_da_10a_extraordinaria_30-07-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2948/ata_da_11a_extraordinaria_30-07-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2949/ata_da_12a_extraordinaria_30-07-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2950/ata_da_13a_extraordinaria_30-07-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3022/ata_da_14a_extraordinaria_30-08-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3223/ata_da_15a_extraordinaria_29-11-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3254/ata_da_16a_extraordinaria_13-12-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3282/ata_da_17a_extraordinaria_29-12-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2519/ata_da_1a_sessao_ordinaria_virtual-08-02-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2538/ata_da_2a_sessao_ordinaria_virtual-22-02-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2571/ata_da_3a_sessao_ordinaria_virtual_realizada_dia_08-03-2021-_da_1a_sessao_legislativa__do_1o_periodo_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2580/ata_da_4a_sessao_ordinaria_virtual-08-03-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2597/ata_da_5a_sessao_ordinaria_virtual-15-03-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2615/ata_da_6a_sessao_ordinaria_virtual-22-03-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2635/ata_da_7a_sessao_ordinaria_virtual-29-03-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2647/ata_da_8a_sessao_ordinaria_virtual-05-04-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2663/ata_da_9a_sessao_ordinaria_virtual-12-04-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2676/ata_da_10a_sessao_ordinaria_virtual-19-04-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2693/ata_da_11a_sessao_ordinaria_virtual-26-04-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2722/ata_da_12a_sessao_ordinaria_virtual-03-05-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2750/ata_da_13a_sessao_ordinaria_virtual-10-05-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2778/ata_da_14a_sessao_ordinaria_virtual-17-05-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2794/ata_da_15a_sessao_ordinaria_virtual-24-05-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2814/ata_da_16a_sessao_ordinaria_virtual-31-05-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2837/ata_da_17a_sessao_ordinaria_virtual-07-06-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2844/ata_da_18a_sessao_ordinaria_virtual-14-06-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2858/ata_da_19a_sessao_ordinaria_virtual-21-06-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2867/ata_da_20a_sessao_ordinaria_virtual-28-06-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2868/ata_da_21a_sessao_ordinaria_virtual-05-07-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2921/ata_da_22a_sessao_ordinaria_virtual-12-07-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2942/ata_da_23a_sessao_ordinaria_virtual-02-08-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2985/ata_da_24a_sessao_ordinaria_virtual-09-08-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3017/ata_da_25a_sessao_ordinaria_virtual-16-08-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3021/ata_da_26a_sessao_ordinaria_virtual-23-08-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3035/ata_da_27a_sessao_ordinaria_virtual-30-08-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3055/ata_da_28a_sessao_ordinaria_virtual-06-09-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3065/ata_da_29a_sessao_ordinaria_virtual-13-09-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3080/ata_da_30a_sessao_ordinaria_virtual-20-09-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3107/ata_da_31a_sessao_ordinaria_virtual-27-09-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3116/ata_da_32a_sessao_ordinaria_virtual-11-10-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3125/ata_da_33a_sessao_ordinaria_virtual-18-10-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3161/ata_da_34a_sessao_ordinaria_virtual-25-10-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3202/ata_da_35a_sessao_ordinaria_virtual-08-11-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3222/ata_da_36a_sessao_ordinaria_virtual-22-11-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3232/ata_da_37a_sessao_ordinaria_virtual-29-11-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3253/ata_da_38a_sessao_ordinaria_virtual-06-12-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3268/ata_da_39a_sessao_ordinaria_virtual-13-12-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura-pauta_unica.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3271/ata_da_40a_sessao_ordinaria_virtual-20-12-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura-.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2429/autografos_no_001.cmnm.2021-refernte_ap_projeto_de_lei_no_001-gp.2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2496/autografos_no_002.cmnm.2021-referente_ao_projeto_de_lei_no_002-gp.2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2499/autografos_no_003.cmnm.2021-referente_ao_projeto_de_lei_no_003-gp.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2500/autografos_no_004.cmnm.2021-refernte_ao_projeto_de_lei_no_004-gp.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2501/autografos_no_005.cmnm.2021-referente_ao_projeto_de_lei_no_005-gp.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2541/autografos_no_006.cmnm.2021-referente_ao_projeto_de_lei_no_006-gp.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2553/autografos_no_007.cmnm.2021-referente_ao_projeto_de_lei_no_007-gp.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2554/autografos_no_008.cmnm.2021-referente_ao_projeto_de_lei_no_008-gp.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2573/autografos_no_009.cmnm.2021-referente_ao_projeto_de_lei_no_010-gp.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2574/autografos_no_010.cmnm.2021-referente_ao_projeto_de_lei_no_011-gp.2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2590/autografo_no_011-cmnm-2021-referente_ao_projeto_de_lei_no_012-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2591/autografo_no_012-cmnm-2021-referente_ao_projeto_de_lei_no_013-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2620/autografos_no_013-cmnm-2021-referente_ao_projeto_de_lei_no_015-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2639/autografos_no_014-cmnm-2021-referente_ao_projeto_de_lei_no_014-gp-2021-auxilio_temporario_covid-19.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2665/autografos_no_015-cmnm-2021-referente_ao_projeto_de_lei_no_016-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2666/autografos_no_016-cmnm-2021-referente_ao_projeto_de_lei_no_017-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2667/autografos_no_017-cmnm-2021-referente_ao_projeto_de_lei_no_018-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2684/autografos_no_018-cmnm-2021-referente_ao_projeto_de_lei_no_019-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2723/autografos_no_020-cmnm-2021-referente_ao_projeto_de_lei_no_022-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2730/autografos_no_021-cmnm-2021-referente_ao_projeto_de_lei_no_021-gp-2021-_excesso_de_arrecadacao-_conv_-_saude.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2731/autografos_no_022-cmnm-2021-referente_ao_projeto_de_lei_no_023-gp-2021-suplementacao-educacao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2761/autografos_no_023-cmnm-2021-referente_ao_projeto_de_lei_no_025-gp-2021-suplementacao-educacao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2784/autografos_no_024-cmnm-2021-referente_ao_projeto_de_lei_no_026-gp-2021-remanejamento_semfpa.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2785/autografos_no_025-cmnm-2021-referente_ao_projeto_de_lei_no_027-gp-2021-excesso_de_arrecadacao-semusa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2803/autografos_no_026-cmnm-2021-referente_ao_projeto_de_lei_no_001-cmnm-2021-_mesa_diretora-aumento_do_consignado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2804/autografos_no_027-cmnm-2021-referente_ao_projeto_de_lei_no_003-cmnm-2021-_mesa_diretora-disponibilizar_cacamba.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2805/autografos_no_028-cmnm-2021-referente_ao_projeto_de_lei_no_023-gp-2021-suplementacao-semusa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2820/autografos_no_029-cmnm-2021-referente_ao_projeto_de_lei_no_002-cmnm-2021-_alteracao_da_lei_complementar_910-2012.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2821/autografos_no_030-cmnm-2021-referente_ao_projeto_de_lei_no_030-gp-2021-contrato_administrativo_de_cessao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2838/autografos_no_031-cmnm-2021-referente_ao_projeto_de_lei_no_029-gp-2021-associacao_beneficente-abif.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2849/autografos_no_032-cmnm-2021-referente_ao_projeto_de_lei_no_004-cmnm-2021-cascalho.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2861/autografos_no_033-cmnm-2021-referente_ao_projeto_de_lei_no_031-gp-2021-abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2869/autografos_no_034-cmnm-2021-referente_ao_projeto_de_lei_no_024-gp-2021-ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2888/autografos_no_035-cmnm-2021-referente_ao_projeto_de_lei_no_033-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2889/autografos_no_036-cmnm-2021-referente_ao_projeto_de_lei_no_034-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2890/autografos_no_037-cmnm-2021-referente_ao_projeto_de_lei_no_035-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2891/autografos_no_038-cmnm-2021-referente_ao_projeto_de_lei_no_036-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2892/autografos_no_039-cmnm-2021-referente_ao_projeto_de_lei_no_037-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2893/autografos_no_040-cmnm-2021-referente_ao_projeto_de_lei_no_038-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2894/autografos_no_041-cmnm-2021-referente_ao_projeto_de_lei_no_039-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2895/autografos_no_042-cmnm-2021-referente_ao_projeto_de_lei_no_032-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2896/autografos_no_043-cmnm-2021-referente_ao_projeto_de_lei_no_005-cmnm-2021-.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2897/autografos_no_044-cmnm-2021-referente_ao_projeto_de_lei_no_042-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2898/autografos_no_045-cmnm-2021-referente_ao_projeto_de_lei_no_043-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2899/autografos_no_046-cmnm-2021-referente_ao_projeto_de_lei_no_044-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2900/autografos_no_047-cmnm-2021-referente_ao_projeto_de_lei_no_045-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2901/autografos_no_048-cmnm-2021-referente_ao_projeto_de_lei_no_046-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2902/autografos_no_049-cmnm-2021-referente_ao_projeto_de_lei_no_047-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2903/autografos_no_050-cmnm-2021-referente_ao_projeto_de_lei_no_048-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2904/autografos_no_051-cmnm-2021-referente_ao_projeto_de_lei_no_040-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2905/autografos_no_052-cmnm-2021-referente_ao_projeto_de_lei_no_041-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2906/autografos_no_053-cmnm-2021-referente_ao_projeto_de_lei_no_049-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2962/autografos_no_054-cmnm-2021-referente_ao_projeto_de_lei_no_050-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2963/autografos_no_055-cmnm-2021-referente_ao_projeto_de_lei_no_051-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2964/autografo_no056-cmnm-2021-_referente_ao_projeto_de_lei_no_053-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2965/autografos_no_057-cmnm-2021-referente_ao_projeto_de_lei_no_054-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2966/autografos_no_058-cmnm-2021-referente_ao_projeto_de_lei_no_055-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2967/autografos_no_059-cmnm-2021-referente_ao_projeto_de_lei_no_056-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2968/autografos_no_060-cmnm-2021-referente_ao_projeto_de_lei_no_057-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2969/autografos_no_061-cmnm-2021-referente_ao_projeto_de_lei_no_058-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2970/autografos_no_062-cmnm-2021-referente_ao_projeto_de_lei_no_059-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2971/autografos_no_063-cmnm-2021-referente_ao_projeto_de_lei_no_060-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2972/autografos_no_064-cmnm-2021-referente_ao_projeto_de_lei_no_006-cmnm-2021-.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2986/autografos_no_065-cmnm-2021-referente_ao_projeto_de_lei_no_061-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2987/autografos_no_066-cmnm-2021-referente_ao_projeto_de_lei_no_062-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2988/autografos_no_067-cmnm-2021-referente_ao_projeto_de_lei_no_063-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3024/autografos_no_068-cmnm-2021-referente_ao_projeto_de_lei_no_064-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3025/autografos_no_069-cmnm-2021-referente_ao_projeto_de_lei_no_065-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3026/autografos_no_070-cmnm-2021-referente_ao_projeto_de_lei_no_066-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3047/autografos_no_071-cmnm-2021-referente_ao_projeto_de_lei_no_068-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3059/autografos_no_072-cmnm-2021-referente_ao_projeto_de_lei_no_069-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3060/autografos_no_073-cmnm-2021-referente_ao_projeto_de_lei_no_070-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3071/autografos_no_074-cmnm-2021-referente_ao_projeto_de_lei_no_071-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3072/autografos_no_075-cmnm-2021-referente_ao_projeto_de_lei_no_073-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3086/autografos_no_076-cmnm-2021-referente_ao_projeto_de_lei_no_074-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3087/autografos_no_077-cmnm-2021-referente_ao_projeto_de_lei_no_075-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3112/autografos_no_078-cmnm-2021-referente_ao_projeto_de_lei_no_076-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3113/autografos_no_079-cmnm-2021-referente_ao_projeto_de_lei_no_077-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3114/autografos_no_080-cmnm-2021-referente_ao_projeto_de_lei_no_078-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3123/autografos_no_081-cmnm-2021-referente_ao_projeto_de_lei_no_007-cmnm-2021-.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3124/autografos_no_082-cmnm-2021-referente_ao_projeto_de_lei_no_079-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3152/autografos_no_083-cmnm-2021-referente_ao_projeto_de_lei_no_008-cmnm-2021-_alteracao_de_lei_no_338-gp-2003.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3153/autografos_no_084-cmnm-2021-referente_ao_projeto_de_lei_no_009-cmnm-2021-_programa_de_piscicultura.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3154/autografos_no_085-cmnm-2021-referente_ao_projeto_de_lei_no_080-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3155/autografos_no_086-cmnm-2021-referente_ao_projeto_de_lei_no_081-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3158/autografos_no_087-cmnm-2021-referente_ao_projeto_de_lei_no_052-gp-2021-ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3179/autografos_no_088-cmnm-2021-referente_ao_projeto_de_lei_no_082-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3180/autografos_no_089-cmnm-2021-referente_ao_projeto_de_lei_no_083-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3181/autografos_no_090-cmnm-2021-referente_ao_projeto_de_lei_no_084-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3205/autografos_no_091-cmnm-2021-referente_ao_projeto_de_lei_no_085-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3206/autografos_no_092-cmnm-2021-referente_ao_projeto_de_lei_no_086-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3207/autografos_no_093-cmnm-2021-referente_ao_projeto_de_lei_no_087-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3208/autografos_no_094-cmnm-2021-referente_ao_projeto_de_lei_no_088-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3209/autografos_no_095-cmnm-2021-referente_ao_projeto_de_lei_no_089-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3224/autografos_no_096-cmnm-2021-referente_ao_projeto_de_lei_no_090-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3231/autografos_no_097-cmnm-2021-referente_ao_projeto_de_lei_no_067-gp-2021-loa-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3251/autografos_no_098-cmnm-2021-referente_ao_projeto_de_lei_no_091-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3256/autografos_no_099-cmnm-2021-referente_ao_projeto_de_lei_no_095-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3272/autografos_no_100-cmnm-2021-referente_ao_projeto_de_lei_no_010-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3273/autografos_no_101-cmnm-2021-referente_ao_projeto_de_lei_no_011-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3274/autografos_no_102-cmnm-2021-referente_ao_projeto_de_lei_no_012-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3275/autografos_no_103-cmnm-2021-referente_ao_projeto_de_lei_no_094-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3276/autografos_no_104-cmnm-2021-referente_ao_projeto_de_lei_no_093-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3277/autografos_no_105-cmnm-2021-referente_ao_projeto_de_lei_no_097-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3278/autografos_no_106-cmnm-2021-referente_ao_projeto_de_lei_no_096-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3283/autografos_no_107-cmnm-2021-referente_ao_projeto_de_lei_no_098-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2430/decreto_no_5.957-gabinete_do_prefeito-referente_a_lei_no_1.669-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2506/decreto_no_6.023-gabinete_do_prefeito-referente_a_lei_no_1.670-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2507/decreto_no_6.024-gabinete_do_prefeito-referente_a_lei_no_1.671-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2508/decreto_no_6.025-gabinete_do_prefeito-referente_a_lei_no_1.672-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2509/decreto_no_6.026-gabinete_do_prefeito-referente_a_lei_no_1.673-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2581/decreto_6.092_sobre_itbi_rural.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2582/decreto_no_6.081-gabinete_do_prefeito-referente_a_lei_no_1.675-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2583/decreto_no_6.082-gabinete_do_prefeito-referente_a_lei_no_1.676-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2584/decreto_no_6.086-gabinete_do_prefeito-referente_a_lei_no_1.677-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2585/decreto_no_6.087-gabinete_do_prefeito-referente_a_lei_no_1.678-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2595/decreto_no_6.111-gabinete_do_prefeito-referente_a_lei_no_1.679-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2596/decreto_no_6.112-gabinete_do_prefeito-referente_a_lei_no_1.680-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2602/decreto_no_6.028-gabinete_do_prefeito-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2603/decreto_no__5.989-gabinete_do_prefeito_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2604/decreto_no__6.119-gabinete_do_prefeito_2021-.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2605/decreto_no__6.117-gabinete_do_prefeito_2021-.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2739/decreto_no__6.169-gabinete_do_prefeito_2021-.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2740/decreto_no__6.177-gabinete_do_prefeito_2021-.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2673/decreto_no_6.178-gabinete_do_prefeito-referente_a_lei_no_1.683-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2674/decreto_no_6.179-gabinete_do_prefeito-referente_a_lei_no_1.684-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2685/decreto_no_6.184-gabinete_do_prefeito-referente_a_lei_no_1.686-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2705/decreto_no__6.198-gabinete_do_prefeito_2021-.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2712/decreto_no_6.200-gabinete_do_prefeito-referente_a_lei_no_1.687-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2751/decreto_no_6.213-gabinete_do_prefeito-referente_a_lei_no_1.689-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2752/decreto_no_6.214-gabinete_do_prefeito-referente_a_lei_no_1.690-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2773/decreto_no_6.233-gabinete_do_prefeito-referente_a_lei_no_1.691-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2777/decreto_no_6.238-gabinete_do_prefeito-referente_a_prorrogacao_do_decreto_no_6.198-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2795/decreto_no_6.246-gabinete_do_prefeito-referente_a_regularizacao_fundiaria_no_municipio_de_nova_mamore-ro.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2796/decreto_no_6.248-gabinete_do_prefeito-referente_a_lei_no_1.692-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2797/decreto_no_6.249-gabinete_do_prefeito-referente_a_lei_no_1.693-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2807/decreto_no_6.262-gabinete_do_prefeito-referente_a_lei_no_1.694-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2827/decreto_no_6.264-gabinete_do_prefeito-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2830/decreto_no_6.276-gabinete_do_prefeito-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2871/decreto_no_6.285-gabinete_do_prefeito-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2914/decreto_no_6.311-gabinete_do_prefeito-referente_a_lei_no_1.704-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2915/decreto_no_6.312-gabinete_do_prefeito-referente_a_lei_no_1.705-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2916/decreto_no_6.313-gabinete_do_prefeito-referente_a_lei_no_1.706-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2917/decreto_no_6.314-gabinete_do_prefeito-referente_a_lei_no_1.707-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2918/decreto_no_6.315-gabinete_do_prefeito-referente_a_lei_no_1.708-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2920/decreto_no_6.316-gabinete_do_prefeito-referente_a_lei_no_1.709-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2925/decreto_no_6.323-gabinete_do_prefeito-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2926/decreto_no_6.318-gabinete_do_prefeito-referente_a_lei_no_1.703-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2927/decreto_no_6.324-gabinete_do_prefeito-referente_a_lei_no_1.713-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2928/decreto_no_6.325-gabinete_do_prefeito-referente_a_lei_no_1.712-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2953/decreto_no_6.328-gabinete_do_prefeito-referente_a_lei_no_1.714-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2954/decreto_no_6.329-gabinete_do_prefeito-referente_a_lei_no_1.715-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2955/decreto_no_6.330-gabinete_do_prefeito-referente_a_lei_no_1.716-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2956/decreto_no_6.331-gabinete_do_prefeito-referente_a_lei_no_1.717-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2957/decreto_no_6.332-gabinete_do_prefeito-referente_a_lei_no_1.718-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2958/decreto_no_6.337-gabinete_do_prefeito-referente_a_lei_no_1.720-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2959/decreto_no_6.338-gabinete_do_prefeito-referente_a_lei_no_1.719-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2960/decreto_no_6.342-gabinete_do_prefeito-referente_a_lei_no_1.721-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2974/decreto_no_6.344-gabinete_do_prefeito-referente_a_lei_no_1.723-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2975/decreto_no_6.345-gabinete_do_prefeito-referente_a_lei_no_1.725-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2976/decreto_no_6.346-gabinete_do_prefeito-referente_a_lei_no_1.726-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2977/decreto_no_6.347-gabinete_do_prefeito-referente_a_lei_no_1.727-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2978/decreto_no_6.348-gabinete_do_prefeito-referente_a_lei_no_1.728-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2979/decreto_no_6.349-gabinete_do_prefeito-referente_a_lei_no_1.729-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2980/decreto_no_6.350-gabinete_do_prefeito-referente_a_lei_no_1.730-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3011/decreto_no_6.364-gabinete_do_prefeito-referente_a_lei_no_1.733-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3012/decreto_no_6.365-gabinete_do_prefeito-referente_a_lei_no_1.734-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3013/decreto_no_6.366-gabinete_do_prefeito-referente_a_lei_no_1.735-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3019/decreto_no_6.374-gabinete_do_prefeito-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3036/decreto_no_6.384-gabinete_do_prefeito-referente_a_lei_no_1.737-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3037/decreto_no_6.385-gabinete_do_prefeito-referente_a_lei_no_1.738-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3038/decreto_no_6.386-gabinete_do_prefeito-referente_a_lei_no_1.736-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3039/decreto_no_6.369-gabinete_do_prefeito-2021-plano_de_retomada_das_atividades_escolares_presenciais_-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3049/decreto_no_6.391-gabinete_do_prefeito-referente_a_lei_no_1.739-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3063/decreto_no_6.406-gabinete_do_prefeito-referente_a_lei_no_1.740-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3078/decreto_no_6.392-gabinete_do_prefeito-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3064/decreto_no_6.407-gabinete_do_prefeito-referente_a_lei_no_1.741-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3079/decreto_no_6.413-gabinete_do_prefeito-referente_a_lei_no_1.743-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3091/decreto_no_6.419-gp-2021-referente_a_lei_no_1.745.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3092/decreto_no_6.420-referente_a_lei_no_1.744.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3093/decreto_no_6.421-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3094/decreto_de_no_6.424-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3095/decreto_de_no_6.425-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3100/decreto_no_6.434-gp-2021-referente_sobre_o_retorno_das_aulas.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3129/decreto_no_6.442-gp-2021-referente_a_lei_no_1.746-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3130/decreto_no_6.443-gp-2021-referente_a_lei_no_1.747-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3131/decreto_no_6.444-gp-2021-referente_a_lei_no_1.748-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3139/decreto_no_6.446-gp-2021-referente_ao_regime_de_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3140/decreto_no_6.450-gp-2021-referente_ao_ponto_facultativo_do_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3141/decreto_no_6.451-gp-2021-referente_a_lei_no_1.749-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3191/decreto_no_6.481-gp-2021-referente_a_lei_no_1.758-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3217/decreto_no_6.508-gp-2021-referente_a_lei_no_1.761-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3218/decreto_no_6.509-gp-2021-referente_a_lei_no_1.762-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3219/decreto_no_6.510-gp-2021-referente_a_lei_no_1.763-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3229/decreto_no_6.527-gp-2021-referente_a_abertura_de_credito_para_o_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3245/decreto_no_6.535-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3252/decreto_no_6.540-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3258/decreto_no_6.545-gp-2021-referente_a_lei_no_1.766-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3259/decreto_no_6.549-gp-2021-referente_a_lei_no_1.767-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3280/decreto_no_6.557-gp-2021-referente_a_lei_no_1.767-gp-2021-referente_a_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3281/decreto_no_6.560-gp-2021-referente_a_lei_no_1.767-gp-2021-referente_a_abertura_de_credito_adicional_suplementar_por_anulacao.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3287/decreto_no_6.562-gp-2021-referente_a_concessao_de_abono.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2510/decreto_legislativo_no_001-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2990/decreto_legislativo_no_002-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2991/decreto_legislativo_no_003-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/2992/decreto_legislativo_no_004-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3132/decreto_legislativo_no_005-cmnm-2021-titulo_honorifico_silvia_cristina_amancio_chagas.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3133/decreto_legislativo_no_006-cmnm-2021-titulo_honorifico_wellison_nunes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3134/decreto_legislativo_no_007-cmnm-2021-titulo_honorifico_claudionor_lemes_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3135/decreto_legislativo_no_008-cmnm-2021-titulo_honorifico_acir_marcos_gurgacz.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3142/decreto_legislativo_no_009-cmnm-2021-ponto_facultativo_do_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3221/decreto_legislativo_no_010-cmnm-2021-estabelece_o_recessso_diante_do_periodo_natalino_e_ano_novo_dos_dias_23_de_dezembro_de_2021_a_04_de_janeiro_de_2022_no_ambito_da_camara_..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3257/decreto_legislativo_no_011-cmnm-2021-sobre_a_aprovacao_das_contas_de_governo_do_municipio_de_nova_mamore-exercicio_2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3404/edital_de_convocacao-_audiencia_publica-energisa.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2540/emenda_aditiva_no_001-2021-referente_ao_projeto_de_lei_no_006-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2835/emenda_aditiva_no_001-2021-referente_ao_projeto_de_lei_no_029-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3239/emenda_aditiva_no_003-2021-_referente_ao_projeto_de_resolucao_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2428/emenda_modificativa_no_001-referente__ao_prjeto_de_lei_no_001-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2924/emenda_modificativa_no_002-referente__ao_projeto_de_lei_no_049-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2621/emenda_supressiva_no_001-2021-_referente_ao_projeto_de_lei_no_015-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2912/emenda_supressiva_no_002-2021-_referente_ao_projeto_de_lei_no_032-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2492/indicacao_no_001-2021-de_autoria_abneir_soares_de_franca_-_processo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2493/indicacao_no_002-2021-de_autoria_denizio_pereira_da_costa_-_processo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2515/indicacao_no_003-2021-de_autoria_juvenil_quirino_jaconi_-_processo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2516/indicacao_no_004-2021-de_autoria_juvenil_quirino_jaconi_-_processo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2517/indicacao_no_005-2021-de_autoria_nilson_alves_de_souza_-_processo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2518/indicacao_no_006-2021-de_autoria_nilson_alves_de_souza_-_processo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2535/indicacao_no_007-2021-de_autoria_claudiomir_rodrigues_-_processo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2536/indicacao_no_008-2021-de_autoria_claudiomir_rodrigues_-_processo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2537/indicacao_no_009-2021-de_autoria_denizio_pereira_da_costa_-_processo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2539/indicacao_no_010-2021-de_autoria_juvenil_quirino_jaconi_-_processo_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2558/indicacao_no_011-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2559/indicacao_no_012-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2560/indicacao_no_013-2021-de_autoria_nilson_alves_de_souza_-_processo_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2561/indicacao_no_014-2021-de_autoria_marcos_henrique_de_o._bezerra_-_processo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2562/indicacao_no_015-2021-de_autoria_marcos_henrique_de_o._bezerra_-_processo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2563/indicacao_no_016-2021-_de_autoria_do_vereador_jose_carlos_r._dos_santos_-_processo_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2564/indicacao_no_017-2021-de_autoria_marcos_henrique_de_o._bezerra_-_processo_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2565/indicacao_no_018-2021-de_autoria_fabio_carcara-_processo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2566/indicacao_no_019-2021-de_autoria_andre_luiz_baier_-_processo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2586/indicacao_no_020-2021-de_autoria_do_vereador_fabio_carcara-processo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2646/indicacao_no_021-2021-de_autoria_claudiomir_rodrigues_-_processo_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2655/indicacao_no_022-2021-de_autoria_nilson_alves_de_souza_-_processo_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2671/indicacao_no_023-2021-de_autoria_claudiomir_rodrigues_-_processo_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2686/indicacao_no_024-2021-de_autoria_abneir_soares_de_franca_-_processo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2741/indicacao_no_025-2021-de_autoria_marcos_henrique_de_o._bezerra_-_processo_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2748/indicacao_no_026-2021-de_autoria_fabio_carcara-_processo_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2772/indicacao_no_027-2021-de_autoria_do_vereador_jair_alves_de_oliveira_-_processo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2798/indicacao_no_028-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2817/indicacao_no_029-2021-de_autoria_claudiomir_rodrigues_-_processo_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2845/indicacao_no_030-2021-de_autoria_andre_luiz_baier_-_processo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2846/indicacao_no_031-2021-de_autoria_claudiomir_rodrigues_-_processo_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2855/indicacao_no_032-2021-de_autoria_nilson_alves_de_souza_-_processo_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2908/indicacao_no_034-2021-de_autoria_juvenil_quirino_jaconi_e_fabio_carcara_-_processo_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2909/indicacao_no_035-2021-de_autoria_fabio_carcara-_processo_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2910/indicacao_no_036-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2941/indicacao_no_037-2021-de_autoria_nilson_alves_de_souza_-_processo_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2984/indicacao_no_038-2021-de_autoria_fabio_carcara-_processo_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3028/indicacao_no_039-2021-de_autoria_claudiomir_rodrigues_-_processo_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3044/indicacao_no_040-2021-de_autoria_claudiomir_rodrigues_-_processo_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3069/indicacao_no_041-2021-de_autoria_denizio_pereira_da_costa_-_processo_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3085/indicacao_no_042-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3105/indicacao_no_043-2021-de_autoria_do_vereador_jair_alves_de_oliveira_-_processo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3115/indicacao_no_044-2021-de_autoria_juvenil_quirino_-_processo_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3117/indicacao_no_045-2021-de_autoria_claudiomir_rodrigues_-_processo_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3127/indicacao_no_046-2021-de_autoria_nilson_alves_de_souza_-_processo_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3128/indicacao_no_047-2021-de_autoria_claudiomir_rodrigues_-_processo_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3136/indicacao_no_048-2021-de_autoria_marcos_henrique_de_o._bezerra_e_abneir_soares_de_franca_-_processo_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3137/indicacao_no_049-2021-de_autoria_denizio_pereira_da_costa_-_processo_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3143/indicacao_no_050-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3164/indicacao_no_051-2021-de_autoria_claudiomir_rodrigues_-_processo_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3165/indicacao_no_052-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3199/indicacao_no_054-2021-de_autoria_marcos_henrique_de_o._bezerra_e_abneir_soares_de_franca_-_processo_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3200/indicacao_no_055-2021-de_autoria_claudiomir_rodrigues_-_processo_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3201/indicacao_no_056-2021-de_autoria_claudiomir_rodrigues_-_processo_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3233/indicacao_no_057-2021-de_autoria_claudiomir_rodrigues_-_processo_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3269/indicacao_no_058-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2420/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2421/oficio_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2423/oficio_no_002._2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2424/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2425/oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2426/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2431/oficio_no_003.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2432/oficio_no_001._gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2433/oficio_no_002._gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2434/oficio_no_003._gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2435/oficio_no_004._gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2436/oficio_no_005.gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2437/oficio_no_006.gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2438/oficio_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2439/oficio_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2440/oficio_no_003._2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2441/oficio_no_004._2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2442/oficio_no_005._2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2443/oficio_no_007.gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2444/oficio_no_008.gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2445/oficio_no_009.gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2446/oficio_no_010.gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2447/oficio_no_012-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2465/oficio_no_001.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2466/oficio_no_011-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2467/oficio_no_003.gvdpc.2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2468/oficio_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2469/oficio_no_006._2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2470/oficio_no_013-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2471/oficio_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2473/oficio_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2475/oficio_no_005.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2476/oficio_no_006.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2478/oficio_no_014-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2479/oficio_no_015-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2480/oficio_no_016-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2483/oficio_no_017-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2484/oficio_no_018-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2485/oficio_no_019-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2491/oficio_no_007.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2494/oficio_no_020-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2495/oficio_no_007.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2502/oficio_no_021-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2503/oficio_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2504/oficio_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2505/oficio_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2511/oficio_no_002.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2512/oficio_no_007.gv.fsc.2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2513/oficio_no_008.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2514/oficio_no_001-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2525/oficio_no_008.gv.fsc.2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2526/oficio_no_009.gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2527/oficio_no_022-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2528/oficio_no_023-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2532/oficio_no_010.gv.fsc.2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2547/oficio_no_008.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2548/oficio_no_009.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2549/oficio_no_010.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2550/oficio_no_011.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2557/oficio_no_012.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2589/oficio_no_011.gv.fsc.2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2601/oficio_no_002-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2612/oficio_no_024-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2613/oficio_no_025-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2614/oficio_no_026-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2618/oficio_no_005-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2622/oficio_no_009.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2623/oficio_no_010.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2629/oficio_no_001-gv-mhob-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2630/oficio_no_002-gv-mhob-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2632/oficio_no_004-gv-mhob-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2634/oficio_no_002-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2641/oficio_no_027-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2643/oficio_no_006-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2644/oficio_no_007-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2645/oficio_no_008-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2648/oficio_no_003-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2649/oficio_no_004-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2650/oficio_no_009-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2656/oficio_no_028-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2657/oficio_no_029-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2658/oficio_no_011.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2661/oficio_no_030-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2664/oficio_no_031-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2670/oficio_no_032-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2672/oficio_no_012.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2678/oficio_no_033-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2679/oficio_no_002.gv-asf-2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2688/oficio_no_013.gv.fsc.2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2689/oficio_no_034-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2690/oficio_no_035-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2691/oficio_no_036-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2692/oficio_no_037-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2694/oficio_no_038-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2695/oficio_no_014.gv.fsc.2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2700/oficio_no_005-gv-mhob-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2715/oficio_no_039-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2737/oficio_no_013.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2738/oficio_no_015.gv.fsc.2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2753/oficio_no_012.gv.fsc.2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2754/oficio_no_016.gv.fsc.2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2759/oficio_no_013.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2760/oficio_no_003.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2771/oficio_no_014.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2776/oficio_no_004.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2779/oficio_no_005-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2780/oficio_no_017.gv.fsc.2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2781/oficio_no_004.gv.dpc.2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2782/oficio_no_005.gv.dpc.2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2783/oficio_no_010-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2792/oficio_no_015.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2806/oficio_no_016.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2808/oficio_no_040-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2809/oficio_no_041-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2810/oficio_no_042-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2811/oficio_no_017.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2812/oficio_no_012-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2822/oficio_no_014.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2823/oficio_no_006.gv.dpc.2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2826/oficio_no_043-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2824/oficio_no_044-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2825/oficio_no_045-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2828/oficio_no_013-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2829/oficio_no_005.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2831/oficio_no_015.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2832/oficio_no_046-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2833/oficio_no_003.gv-asf-2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2834/oficio_no_006-gv-mhob-2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2842/oficio_no_018-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2843/oficio_no_047-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2847/oficio_no_019-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2848/oficio_no_018.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2852/oficio_no_020-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2864/oficio_no_019.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2993/oficio_no_048-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2994/oficio_no_049-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2995/oficio_no_050-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2996/oficio_no_007a-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2997/oficio_no_007-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2998/oficio_no_014-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2999/oficio_no_015-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3000/oficio_no_021-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3001/oficio_no_022-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3002/oficio_no_023-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3003/oficio_no_006.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3004/oficio_no_007.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3005/oficio_no_008.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3006/oficio_no_009.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3007/oficio_no_010.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3008/oficio_no_011.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3009/oficio_no_007-gv-mhob-2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3010/oficio_no_008-gv-mhob-2021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3018/oficio_no_024-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3027/oficio_no_025-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3034/oficio_no_017-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3050/oficio_no_018-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3051/oficio_no_019-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3052/oficio_no_020-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3053/oficio_no_021-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3054/oficio_no_051-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3056/oficio_no_052-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3062/oficio_no_026-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3073/oficio_no_012.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3074/oficio_no_013.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3077/oficio_no_053-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3082/oficio_no_017.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3083/oficio_no_018.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3084/oficio_no_018.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3089/oficio_no_003.a.gv-asf-2021.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3096/oficio_no_020.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3097/oficio_no_022.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3098/oficio_no_022-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3101/oficio_no_023-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3102/oficio_no_024-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3109/oficio_no_023.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3110/oficio_no_024.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3146/oficio_no_025.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3147/oficio_no_026.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3148/oficio_no_027.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3149/oficio_no_027-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3150/oficio_no_028-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3167/oficio_no_009-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3168/oficio_no_012-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3169/oficio_no_013-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3170/oficio_no_015-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3171/oficio_no_013.gv.dpc.2021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3172/oficio_no_014.gv.dpc.2021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3173/oficio_no_015.gv.dpc.2021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3174/oficio_no_016.gv.dpc.2021.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3175/oficio_no_017.gv.dpc.2021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3176/oficio_no_018.gv.dpc.2021.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3177/oficio_no_029-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3182/oficio_no_028.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3183/oficio_no_016-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3184/oficio_no_017-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3185/oficio_no_018-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3186/oficio_no_019-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3187/oficio_no_030-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3188/oficio_no_031-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3189/oficio_no_014.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3190/oficio_no_029.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3192/oficio_no_032-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3211/oficio_no_015.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3212/oficio_no_016.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3213/oficio_no_017.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3214/oficio_no_019.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3215/oficio_no_030.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3216/oficio_no_031.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3226/oficio_no_054-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3227/oficio_no_025-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3228/oficio_no_033-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3238/oficio_no_010-gv-mhob-2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3240/oficio_no_034-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3241/oficio_no_018.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3242/oficio_no_035-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3243/oficio_no_036-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3244/oficio_no_037-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3260/oficio_no_026-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3261/oficio_no_038-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3262/oficio_no_011-gv-mhob-2021.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3340/oficio_no_019.a.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/4370/oficio_no_021-gv-jcrs-2021.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2448/oficio_no_001_cmnm.2021.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2449/oficio_no_002_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2450/oficio_no_003_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2451/oficio_no_004cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2452/oficio_no_007_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2453/oficio_no_008_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2454/oficio_no_009.cmnm.2021.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2455/oficio_no_010cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2456/oficio_no_011_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2457/oficio_no_012_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2458/oficio_no_014_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2459/oficio_no_016.cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2460/oficio_no_017.cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2461/oficio_no_018_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2462/oficio_no_022_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2463/oficio_no_023_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2464/oficio_no_026_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2486/oficio_no_029_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2497/oficio_no_032_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2498/oficio_no_034-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2522/oficio_no_035-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2521/oficio_no_040-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2523/oficio_no_041-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2524/oficio_no_042-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2543/oficio_no_043-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2544/oficio_no_044-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2542/oficio_no_047-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2545/oficio_no_048-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2546/oficio_no_050-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2555/oficio_no_053-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2556/oficio_no_054-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2575/oficio__055_aos_deputados_federais.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2576/oficio_056_aos_senadores.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2577/oficio_no_057-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2593/oficio_no_058-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2592/oficio_no_059-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2599/oficio_no_060-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2594/oficio_no_061-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2600/oficio_no_062-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2606/oficio_no_063_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2607/oficio_no_064_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2608/oficio_no_065_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2609/oficio_no_066_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2610/oficio_no_67-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2611/oficio_no_068_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2624/oficio_no_070_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2625/oficio_no_071_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2626/oficio_no_072_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2627/oficio_no_073_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2628/oficio_no_074_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2636/oficio_no_076_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2637/oficio_no_077_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2638/oficio_no_078_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2640/oficio_no_081_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2651/oficio_no_082_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2652/oficio_no_083_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2653/oficio_no_084_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2654/oficio_no_085_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2668/oficio_no_086_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2669/oficio_no_087_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2680/oficio_no_088_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2681/oficio_no_089_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2682/oficio_no_090_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2683/oficio_no_091_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2697/oficio_no_092_cmnm-2021_resposta_a_promotoria_de_justica.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2699/oficio_no_094_cmnm-2021-_encaminhamento_de_autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2725/oficio_no_096_cmnm-2021-_aditamento_ao_contrato_no_010-cmnm-2018.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2726/oficio_no_097_cmnm-2021-_encaminhamento_de_autografo-_5a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2732/oficio_no_098_cmnm-2021-_resposta_referente_ao_oficio_no_049-iprenom-2021.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2733/oficio_no_099_cmnm-2021-_encaminhamento_do_requerimento_no_001-_mocao_de_apoio_ao_pl_no_2564-2020.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2734/oficio_no_0100_cmnm-2021-_encaminhamento_do_requerimento_no_002-_mocao_de_apoio_ao_pl_no_5829-2019.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2735/oficio_no_0101_cmnm-2021-_encaminhamento_de_autografos_nos_21_e_22.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2755/oficio_no_0102_cmnm-2021-_gerente_geral_da_caixa_economica.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2756/oficio_no_0103_cmnm-2021-_prestacao_de_contas_balancete_mensal.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2757/oficio_no_0104_cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2762/oficio_no_0105_cmnm-2021-_encaminhamento_de_autografos_nos_23_e_indicacao_no_026.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2786/oficio_no_0106_cmnm-2021-solicitacao_de__agendamento_para_execucao_dos_servicos_constantes_ao_contrato_no_0062021..pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2787/oficio_no_0107_cmnm-2021-resposta_referente_ao_oficio_no_036-semed-2021.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2788/oficio_no_0108_cmnm-2021-_resposta_a_carta__circular_direx_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2789/oficio_no_0109cmnm-2021-.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2790/oficio_no_0110_cmnm-2021-_encaminhamento_dos_autografos_nos_24_e_25_e_indicacao_de_no27.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2802/oficio_no_0111_cmnm-2021-_encaminhamento_dos_autografos_nos_26__27_28_e_indicacao_de_no28.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2819/oficio_no_0112_cmnm-2021-_encaminhamento_dos_autografos_nos_029030_e_indicacao_de_no_029.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2839/oficio_no_0114_cmnm-2021-_prestacao_de_contas_balancete_mensal.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2840/oficio_no_0115_cmnm-2021-solicitacao_de_agenda_com_vereadores_de_nova_mamore-ro.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2841/oficio_no_0116_cmnm-2021-_encaminhamento_do_autografo_no_031-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2851/oficio_no_118_cmnm-2021-_encaminhamento_dos_autografos_nos_32_e_indicacoes_de_nos_30_e_31.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2862/oficio_no_120_cmnm-2021-_resposta_ao_oficio_no_106.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2863/oficio_no_0121_cmnm-2021-_encaminhamento_do_autografo_no_033-cmnm-2021_e_indicacao_no_033-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2870/oficio_no_125cmnm-2021-_encaminhamento_de_autografo_no_034-cmnm-ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2913/oficio_no_128_cmnm-2021-_encaminhamento_dos_autografos_e_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2922/oficio_no_137_cmnm-2021-encaminhamento_dos_autografos_464748_49_e_50.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2923/oficio_no_140_cmnm-2021-encaminhamento_dos_autografos.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2951/oficio_no_126-cmnm-encaminhamento_do_autografo_35cmnm-projeto_033gp-2021.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2952/oficio_no_135-cmnm-encaminhamento_dos_autografos_44_e_45.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2961/oficio_no_146_cmnm-2021-encaminhamento_dos_autografos-54-55-56-57-58-59-60-61-62-63_e_64_e_indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2989/oficio_no_149-cmnm-2021-encaminhamento_dos_autografos-65-66-67e_indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3023/oficio_no_155-cmnm-2021-_encaminhamento_de_autografos.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3032/oficio_no_155-cmnm-2021-_encaminhamento_do_autografo_no_056-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3046/oficio_no_158-cmnm-2021-_requerimento_de_informacoes.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3048/oficio_no_159-cmnm-2021-_requerimento_de_informacoes.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3045/oficio_no_160-cmnm-2021-_encaminhamento_do_autografo_e_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3061/oficio_no_170-cmnm-2021-_encaminhamento_de_autografo.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3070/oficio_no_172-cmnm-2021-_encaminhamento_de_autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3088/oficio_no_174-cmnm-2021-_encaminhamento_de_autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3090/oficio_no_175-cmnm-2021-.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3111/oficio_no_177-cmnm-2021-_encaminhamento_de_autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3122/oficio_no_179-cmnm-2021-_encaminhamento_de_autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3151/oficio_no_181-cmnm-2021-encaminhamento_dos__autografos_085_e_086_e_indicacoes_464749_e_50.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3156/oficio_no_183-cmnm-2021-encaminhamento_dos__autografos_083_e_indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3157/oficio_no_184-cmnm-2021-encaminhamento_dos__autografos_087-ppa-2022-2025.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3166/oficio_no_185-cmnm-2021-encaminhamento_do__autografo_084-projeto_009-cmnm.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3178/oficio_no_187-cmnm-2021-encaminhamento_do__autografos-_088089_e_090_indicacoes-51_e_52.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3210/oficio_no_192-cmnm-2021-encaminhamento_do__autografos-_indicacoes-.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3225/oficio_no_196-cmnm-2021-encaminhamento_do_autografo_096.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3230/oficio_no_197-cmnm-2021-encaminhamento_do_autografo_097-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3250/oficio_no_202-cmnm-2021-encaminhamento_de_autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3255/oficio_no_204-cmnm-2021-encaminhamento_de_autografo.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3279/oficio_no_207-cmnm-2021-encaminhamentos_de_indicacao_e_autografos..pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3284/oficio_no_213-cmnm-2021-encaminhamento_de_autografo_no_107-2021-.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2677/parecer_no_001-ccj-2021-_referente_a_mensagem_no_009-gp-2021-proposta_de_emenda_a_lei_organica_no_001-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2836/parecer_no_002-ccj-2021-referente_ao_projeto_de_lei_no_029-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2866/parecer_no_003-ccj-2021-referente_ao_projeto_de_lei_no_024-gp-2021-ldo-2022.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3118/parecer_no_004-ccj-2021-referente_ao_projeto_de_lei_no_052-gp-2021-ppa-2022-2025.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3119/parecer_no_005-ccj-2021-referente_ao_projeto_007-cmnm-2021-food_truck.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3120/parecer_no_001-caicmepdc-2021-referente_ao_projeto_007-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3203/parecer_no_006-ccj-2021-referente_ao_projeto_067-gp-2021-loa_-2022.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3204/parecer_no_007-ccj-2021-referente_ao_acordao_do_tce-ro-referente_a_prestacao_de_contas_do_ex-prefeito_claudionor_leme_da_rocha_ano_de_2019.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2520/projeto_de_lei_no_006.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2569/projeto_de_lei_no_010.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2598/projeto_de_lei_no_014.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2619/projeto_de_lei_no_015.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2662/projeto_de_lei_no_018.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2721/projeto_de_lei_no_022.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2747/projeto_de_lei_no_024.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2815/projeto_de_lei_no_029.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2816/projeto_de_lei_no_030.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2854/projeto_de_lei_no_032-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2865/projeto_de_lei_no_033-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2872/projeto_de_lei_no_034-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2875/projeto_de_lei_no_037-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2877/projeto_de_lei_no_039-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2878/projeto_de_lei_no_040-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2879/projeto_de_lei_no_041-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2881/projeto_de_lei_no_043-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2882/projeto_de_lei_no_044-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2883/projeto_de_lei_no_045-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2884/projeto_de_lei_no_046-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2885/projeto_de_lei_no_047-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2886/projeto_de_lei_no_048-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2887/projeto_de_lei_no_049-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2929/projeto_de_lei_no_050-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2931/projeto_de_lei_no_052-gp-2021-ppa-2022-2025.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2932/projeto_de_lei_no_053-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3029/projeto_de_lei_no_067-gp-2021-loa-2022.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3066/projeto_de_lei_no_071-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3121/projeto_de_lei_no_079-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3138/projeto_de_lei_no_081-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3160/projeto_de_lei_no_082-gp-2021-alteracao_da_taxa_de_administracao_iprenom.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3162/projeto_de_lei_no_083-gp-2021-conselho_municipal_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3193/projeto_de_lei_no_085-gp-2021-_sobre_a_doacao_dos_lotes_de_no_01_e_02_da_quadra_no_1.03.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3194/projeto_de_lei_no_086-gp-2021-_doacao_da_quadra_no_06.11.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3220/projeto_de_lei_no_090-gp-2021-concessao_de_abono-valorizacao_dos_profissionais_da_educacao_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3247/projeto_de_lei_no_093-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3263/projeto_de_lei_no_096-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3264/projeto_de_lei_no_097-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3270/projeto_de_lei_no_098-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2799/projeto_de_lei_no_001-cmnm-2021-_aumento_do_consignado.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2801/projeto_de_lei_no_003-cmnm-2021-_disponibilizar_cacamba.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2813/projeto_de_lei_no_004-cmnm-2021-cascalho-b.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2911/projeto_de_lei_no_005-cmnm-2021-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2940/projeto_de_lei_no_006-cmnm-2021-programa_aluno_nota_10.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3016/projeto_de_lei_no_007-cmnm-2021-food_truck.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3144/projeto_de_lei_no_008-cmnm-2021-sobre_a_alteracao_da_lei_no_338-2003.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3145/projeto_de_lei_no_009-cmnm-2021-sobre_o_programa_de_piscicultura.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3265/projeto_de_lei_no_010-cmnm-2021-alteracao_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3266/projeto_de_lei_no_011-cmnm-2021-auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3267/projeto_de_lei_no_012-cmnm-2021-auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2859/pr_001-2021_-_subsidios.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2860/projeto_de_resolucao_no_002-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3234/projeto_de_resolucao_no_003-cmnm-2021-de_autoria_parlamentar_claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2727/requerimento_no_001-2021-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2728/requerimento_no_002-2021-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2818/requerimento_no_003-2021-mesa_diretora-audiencia_publica_virtual_-discussao_do_projeto_de_lei_no_024-gp-2021-ldo.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2856/requerimento_no_004-2021-marcos_henrique.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2857/requerimento_no_005-2021-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3031/requerimento_no_006-2021-autoria_do_vereador_denizio.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3040/requerimento_no_007-2021-autoria_do_vereador_celio_brito.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3041/requerimento_no_008-2021-autoria_do_vereador_celio_brito.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3042/requerimento_no_009-2021-autoria_do_vereador_celio_brito.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3043/requerimento_no_010-2021-autoria_do_vereador_celio_brito.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3106/requerimento_no_011-2021-autoria_do_vereador_claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3235/requerimento_no_012-2021-autoria_do_vereador_denizio_pereira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2529/memorando_no_001-gv-jao-2021.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2531/memorando_no_001-gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2533/memorando_no_001-gv-alb-2021.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2534/memorando_no_001-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2642/memorando_no_002-gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2702/memorando_no_002-gv-alb-2021.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2703/memorando_no_003-gv-alb-2021.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2704/memorando_no_001-gv-asf-2021.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2706/memorando_no_002-gv-asf-2021.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2707/memorando_no_001-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2708/memorando_no_002-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2709/memorando_no_001-gv-jcrs-2021.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2710/memorando_no_002-gv-jcrs-2021.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2711/memorando_no_003-gv-jcrs-2021.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2713/memorando_no_002-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2714/memorando_no_003-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2716/memorando_no_004-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2717/memorando_no_001-gv-mhob-2021.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2718/memorando_no_002-gv-jao-2021.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2719/memorando_no_003-gv-jao-2021.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2720/memorando_no_003-gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2742/memorando_no_004-gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2743/memorando_no_003-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2744/memorando_no_003-gv-mhob-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2472/ata_da_1a_extraordinaria_18-01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2477/ata_da_2a_extraordinaria_28-01-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2587/ata_da_3a_extraordinaria_04-03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2588/ata_da_4a_extraordinaria_04-03-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2736/ata_da_5a_extraordinaria_06-05-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2943/ata_da_6a_extraordinaria_05-07-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2944/ata_da_7a_extraordinaria_22-07-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2945/ata_da_8a_extraordinaria_22-07-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2946/ata_da_9a_extraordinaria_30-07-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2947/ata_da_10a_extraordinaria_30-07-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2948/ata_da_11a_extraordinaria_30-07-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2949/ata_da_12a_extraordinaria_30-07-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2950/ata_da_13a_extraordinaria_30-07-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3022/ata_da_14a_extraordinaria_30-08-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3223/ata_da_15a_extraordinaria_29-11-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3254/ata_da_16a_extraordinaria_13-12-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3282/ata_da_17a_extraordinaria_29-12-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2519/ata_da_1a_sessao_ordinaria_virtual-08-02-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2538/ata_da_2a_sessao_ordinaria_virtual-22-02-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2571/ata_da_3a_sessao_ordinaria_virtual_realizada_dia_08-03-2021-_da_1a_sessao_legislativa__do_1o_periodo_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2580/ata_da_4a_sessao_ordinaria_virtual-08-03-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2597/ata_da_5a_sessao_ordinaria_virtual-15-03-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2615/ata_da_6a_sessao_ordinaria_virtual-22-03-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2635/ata_da_7a_sessao_ordinaria_virtual-29-03-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2647/ata_da_8a_sessao_ordinaria_virtual-05-04-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2663/ata_da_9a_sessao_ordinaria_virtual-12-04-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2676/ata_da_10a_sessao_ordinaria_virtual-19-04-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2693/ata_da_11a_sessao_ordinaria_virtual-26-04-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2722/ata_da_12a_sessao_ordinaria_virtual-03-05-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2750/ata_da_13a_sessao_ordinaria_virtual-10-05-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2778/ata_da_14a_sessao_ordinaria_virtual-17-05-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2794/ata_da_15a_sessao_ordinaria_virtual-24-05-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2814/ata_da_16a_sessao_ordinaria_virtual-31-05-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2837/ata_da_17a_sessao_ordinaria_virtual-07-06-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2844/ata_da_18a_sessao_ordinaria_virtual-14-06-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2858/ata_da_19a_sessao_ordinaria_virtual-21-06-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2867/ata_da_20a_sessao_ordinaria_virtual-28-06-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2868/ata_da_21a_sessao_ordinaria_virtual-05-07-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2921/ata_da_22a_sessao_ordinaria_virtual-12-07-2021-referente_ao_1o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2942/ata_da_23a_sessao_ordinaria_virtual-02-08-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2985/ata_da_24a_sessao_ordinaria_virtual-09-08-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3017/ata_da_25a_sessao_ordinaria_virtual-16-08-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3021/ata_da_26a_sessao_ordinaria_virtual-23-08-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3035/ata_da_27a_sessao_ordinaria_virtual-30-08-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3055/ata_da_28a_sessao_ordinaria_virtual-06-09-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3065/ata_da_29a_sessao_ordinaria_virtual-13-09-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3080/ata_da_30a_sessao_ordinaria_virtual-20-09-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3107/ata_da_31a_sessao_ordinaria_virtual-27-09-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3116/ata_da_32a_sessao_ordinaria_virtual-11-10-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3125/ata_da_33a_sessao_ordinaria_virtual-18-10-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3161/ata_da_34a_sessao_ordinaria_virtual-25-10-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3202/ata_da_35a_sessao_ordinaria_virtual-08-11-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3222/ata_da_36a_sessao_ordinaria_virtual-22-11-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3232/ata_da_37a_sessao_ordinaria_virtual-29-11-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3253/ata_da_38a_sessao_ordinaria_virtual-06-12-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3268/ata_da_39a_sessao_ordinaria_virtual-13-12-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura-pauta_unica.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3271/ata_da_40a_sessao_ordinaria_virtual-20-12-2021-referente_ao_2o_periodo_da_1a_sessao_legislativa_da_9a_legislatura-.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2429/autografos_no_001.cmnm.2021-refernte_ap_projeto_de_lei_no_001-gp.2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2496/autografos_no_002.cmnm.2021-referente_ao_projeto_de_lei_no_002-gp.2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2499/autografos_no_003.cmnm.2021-referente_ao_projeto_de_lei_no_003-gp.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2500/autografos_no_004.cmnm.2021-refernte_ao_projeto_de_lei_no_004-gp.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2501/autografos_no_005.cmnm.2021-referente_ao_projeto_de_lei_no_005-gp.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2541/autografos_no_006.cmnm.2021-referente_ao_projeto_de_lei_no_006-gp.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2553/autografos_no_007.cmnm.2021-referente_ao_projeto_de_lei_no_007-gp.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2554/autografos_no_008.cmnm.2021-referente_ao_projeto_de_lei_no_008-gp.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2573/autografos_no_009.cmnm.2021-referente_ao_projeto_de_lei_no_010-gp.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2574/autografos_no_010.cmnm.2021-referente_ao_projeto_de_lei_no_011-gp.2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2590/autografo_no_011-cmnm-2021-referente_ao_projeto_de_lei_no_012-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2591/autografo_no_012-cmnm-2021-referente_ao_projeto_de_lei_no_013-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2620/autografos_no_013-cmnm-2021-referente_ao_projeto_de_lei_no_015-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2639/autografos_no_014-cmnm-2021-referente_ao_projeto_de_lei_no_014-gp-2021-auxilio_temporario_covid-19.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2665/autografos_no_015-cmnm-2021-referente_ao_projeto_de_lei_no_016-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2666/autografos_no_016-cmnm-2021-referente_ao_projeto_de_lei_no_017-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2667/autografos_no_017-cmnm-2021-referente_ao_projeto_de_lei_no_018-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2684/autografos_no_018-cmnm-2021-referente_ao_projeto_de_lei_no_019-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2723/autografos_no_020-cmnm-2021-referente_ao_projeto_de_lei_no_022-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2730/autografos_no_021-cmnm-2021-referente_ao_projeto_de_lei_no_021-gp-2021-_excesso_de_arrecadacao-_conv_-_saude.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2731/autografos_no_022-cmnm-2021-referente_ao_projeto_de_lei_no_023-gp-2021-suplementacao-educacao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2761/autografos_no_023-cmnm-2021-referente_ao_projeto_de_lei_no_025-gp-2021-suplementacao-educacao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2784/autografos_no_024-cmnm-2021-referente_ao_projeto_de_lei_no_026-gp-2021-remanejamento_semfpa.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2785/autografos_no_025-cmnm-2021-referente_ao_projeto_de_lei_no_027-gp-2021-excesso_de_arrecadacao-semusa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2803/autografos_no_026-cmnm-2021-referente_ao_projeto_de_lei_no_001-cmnm-2021-_mesa_diretora-aumento_do_consignado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2804/autografos_no_027-cmnm-2021-referente_ao_projeto_de_lei_no_003-cmnm-2021-_mesa_diretora-disponibilizar_cacamba.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2805/autografos_no_028-cmnm-2021-referente_ao_projeto_de_lei_no_023-gp-2021-suplementacao-semusa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2820/autografos_no_029-cmnm-2021-referente_ao_projeto_de_lei_no_002-cmnm-2021-_alteracao_da_lei_complementar_910-2012.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2821/autografos_no_030-cmnm-2021-referente_ao_projeto_de_lei_no_030-gp-2021-contrato_administrativo_de_cessao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2838/autografos_no_031-cmnm-2021-referente_ao_projeto_de_lei_no_029-gp-2021-associacao_beneficente-abif.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2849/autografos_no_032-cmnm-2021-referente_ao_projeto_de_lei_no_004-cmnm-2021-cascalho.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2861/autografos_no_033-cmnm-2021-referente_ao_projeto_de_lei_no_031-gp-2021-abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2869/autografos_no_034-cmnm-2021-referente_ao_projeto_de_lei_no_024-gp-2021-ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2888/autografos_no_035-cmnm-2021-referente_ao_projeto_de_lei_no_033-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2889/autografos_no_036-cmnm-2021-referente_ao_projeto_de_lei_no_034-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2890/autografos_no_037-cmnm-2021-referente_ao_projeto_de_lei_no_035-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2891/autografos_no_038-cmnm-2021-referente_ao_projeto_de_lei_no_036-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2892/autografos_no_039-cmnm-2021-referente_ao_projeto_de_lei_no_037-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2893/autografos_no_040-cmnm-2021-referente_ao_projeto_de_lei_no_038-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2894/autografos_no_041-cmnm-2021-referente_ao_projeto_de_lei_no_039-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2895/autografos_no_042-cmnm-2021-referente_ao_projeto_de_lei_no_032-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2896/autografos_no_043-cmnm-2021-referente_ao_projeto_de_lei_no_005-cmnm-2021-.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2897/autografos_no_044-cmnm-2021-referente_ao_projeto_de_lei_no_042-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2898/autografos_no_045-cmnm-2021-referente_ao_projeto_de_lei_no_043-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2899/autografos_no_046-cmnm-2021-referente_ao_projeto_de_lei_no_044-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2900/autografos_no_047-cmnm-2021-referente_ao_projeto_de_lei_no_045-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2901/autografos_no_048-cmnm-2021-referente_ao_projeto_de_lei_no_046-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2902/autografos_no_049-cmnm-2021-referente_ao_projeto_de_lei_no_047-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2903/autografos_no_050-cmnm-2021-referente_ao_projeto_de_lei_no_048-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2904/autografos_no_051-cmnm-2021-referente_ao_projeto_de_lei_no_040-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2905/autografos_no_052-cmnm-2021-referente_ao_projeto_de_lei_no_041-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2906/autografos_no_053-cmnm-2021-referente_ao_projeto_de_lei_no_049-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2962/autografos_no_054-cmnm-2021-referente_ao_projeto_de_lei_no_050-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2963/autografos_no_055-cmnm-2021-referente_ao_projeto_de_lei_no_051-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2964/autografo_no056-cmnm-2021-_referente_ao_projeto_de_lei_no_053-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2965/autografos_no_057-cmnm-2021-referente_ao_projeto_de_lei_no_054-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2966/autografos_no_058-cmnm-2021-referente_ao_projeto_de_lei_no_055-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2967/autografos_no_059-cmnm-2021-referente_ao_projeto_de_lei_no_056-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2968/autografos_no_060-cmnm-2021-referente_ao_projeto_de_lei_no_057-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2969/autografos_no_061-cmnm-2021-referente_ao_projeto_de_lei_no_058-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2970/autografos_no_062-cmnm-2021-referente_ao_projeto_de_lei_no_059-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2971/autografos_no_063-cmnm-2021-referente_ao_projeto_de_lei_no_060-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2972/autografos_no_064-cmnm-2021-referente_ao_projeto_de_lei_no_006-cmnm-2021-.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2986/autografos_no_065-cmnm-2021-referente_ao_projeto_de_lei_no_061-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2987/autografos_no_066-cmnm-2021-referente_ao_projeto_de_lei_no_062-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2988/autografos_no_067-cmnm-2021-referente_ao_projeto_de_lei_no_063-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3024/autografos_no_068-cmnm-2021-referente_ao_projeto_de_lei_no_064-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3025/autografos_no_069-cmnm-2021-referente_ao_projeto_de_lei_no_065-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3026/autografos_no_070-cmnm-2021-referente_ao_projeto_de_lei_no_066-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3047/autografos_no_071-cmnm-2021-referente_ao_projeto_de_lei_no_068-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3059/autografos_no_072-cmnm-2021-referente_ao_projeto_de_lei_no_069-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3060/autografos_no_073-cmnm-2021-referente_ao_projeto_de_lei_no_070-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3071/autografos_no_074-cmnm-2021-referente_ao_projeto_de_lei_no_071-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3072/autografos_no_075-cmnm-2021-referente_ao_projeto_de_lei_no_073-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3086/autografos_no_076-cmnm-2021-referente_ao_projeto_de_lei_no_074-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3087/autografos_no_077-cmnm-2021-referente_ao_projeto_de_lei_no_075-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3112/autografos_no_078-cmnm-2021-referente_ao_projeto_de_lei_no_076-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3113/autografos_no_079-cmnm-2021-referente_ao_projeto_de_lei_no_077-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3114/autografos_no_080-cmnm-2021-referente_ao_projeto_de_lei_no_078-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3123/autografos_no_081-cmnm-2021-referente_ao_projeto_de_lei_no_007-cmnm-2021-.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3124/autografos_no_082-cmnm-2021-referente_ao_projeto_de_lei_no_079-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3152/autografos_no_083-cmnm-2021-referente_ao_projeto_de_lei_no_008-cmnm-2021-_alteracao_de_lei_no_338-gp-2003.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3153/autografos_no_084-cmnm-2021-referente_ao_projeto_de_lei_no_009-cmnm-2021-_programa_de_piscicultura.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3154/autografos_no_085-cmnm-2021-referente_ao_projeto_de_lei_no_080-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3155/autografos_no_086-cmnm-2021-referente_ao_projeto_de_lei_no_081-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3158/autografos_no_087-cmnm-2021-referente_ao_projeto_de_lei_no_052-gp-2021-ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3179/autografos_no_088-cmnm-2021-referente_ao_projeto_de_lei_no_082-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3180/autografos_no_089-cmnm-2021-referente_ao_projeto_de_lei_no_083-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3181/autografos_no_090-cmnm-2021-referente_ao_projeto_de_lei_no_084-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3205/autografos_no_091-cmnm-2021-referente_ao_projeto_de_lei_no_085-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3206/autografos_no_092-cmnm-2021-referente_ao_projeto_de_lei_no_086-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3207/autografos_no_093-cmnm-2021-referente_ao_projeto_de_lei_no_087-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3208/autografos_no_094-cmnm-2021-referente_ao_projeto_de_lei_no_088-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3209/autografos_no_095-cmnm-2021-referente_ao_projeto_de_lei_no_089-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3224/autografos_no_096-cmnm-2021-referente_ao_projeto_de_lei_no_090-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3231/autografos_no_097-cmnm-2021-referente_ao_projeto_de_lei_no_067-gp-2021-loa-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3251/autografos_no_098-cmnm-2021-referente_ao_projeto_de_lei_no_091-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3256/autografos_no_099-cmnm-2021-referente_ao_projeto_de_lei_no_095-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3272/autografos_no_100-cmnm-2021-referente_ao_projeto_de_lei_no_010-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3273/autografos_no_101-cmnm-2021-referente_ao_projeto_de_lei_no_011-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3274/autografos_no_102-cmnm-2021-referente_ao_projeto_de_lei_no_012-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3275/autografos_no_103-cmnm-2021-referente_ao_projeto_de_lei_no_094-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3276/autografos_no_104-cmnm-2021-referente_ao_projeto_de_lei_no_093-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3277/autografos_no_105-cmnm-2021-referente_ao_projeto_de_lei_no_097-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3278/autografos_no_106-cmnm-2021-referente_ao_projeto_de_lei_no_096-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3283/autografos_no_107-cmnm-2021-referente_ao_projeto_de_lei_no_098-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2430/decreto_no_5.957-gabinete_do_prefeito-referente_a_lei_no_1.669-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2506/decreto_no_6.023-gabinete_do_prefeito-referente_a_lei_no_1.670-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2507/decreto_no_6.024-gabinete_do_prefeito-referente_a_lei_no_1.671-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2508/decreto_no_6.025-gabinete_do_prefeito-referente_a_lei_no_1.672-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2509/decreto_no_6.026-gabinete_do_prefeito-referente_a_lei_no_1.673-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2581/decreto_6.092_sobre_itbi_rural.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2582/decreto_no_6.081-gabinete_do_prefeito-referente_a_lei_no_1.675-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2583/decreto_no_6.082-gabinete_do_prefeito-referente_a_lei_no_1.676-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2584/decreto_no_6.086-gabinete_do_prefeito-referente_a_lei_no_1.677-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2585/decreto_no_6.087-gabinete_do_prefeito-referente_a_lei_no_1.678-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2595/decreto_no_6.111-gabinete_do_prefeito-referente_a_lei_no_1.679-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2596/decreto_no_6.112-gabinete_do_prefeito-referente_a_lei_no_1.680-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2602/decreto_no_6.028-gabinete_do_prefeito-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2603/decreto_no__5.989-gabinete_do_prefeito_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2604/decreto_no__6.119-gabinete_do_prefeito_2021-.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2605/decreto_no__6.117-gabinete_do_prefeito_2021-.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2739/decreto_no__6.169-gabinete_do_prefeito_2021-.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2740/decreto_no__6.177-gabinete_do_prefeito_2021-.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2673/decreto_no_6.178-gabinete_do_prefeito-referente_a_lei_no_1.683-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2674/decreto_no_6.179-gabinete_do_prefeito-referente_a_lei_no_1.684-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2685/decreto_no_6.184-gabinete_do_prefeito-referente_a_lei_no_1.686-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2705/decreto_no__6.198-gabinete_do_prefeito_2021-.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2712/decreto_no_6.200-gabinete_do_prefeito-referente_a_lei_no_1.687-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2751/decreto_no_6.213-gabinete_do_prefeito-referente_a_lei_no_1.689-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2752/decreto_no_6.214-gabinete_do_prefeito-referente_a_lei_no_1.690-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2773/decreto_no_6.233-gabinete_do_prefeito-referente_a_lei_no_1.691-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2777/decreto_no_6.238-gabinete_do_prefeito-referente_a_prorrogacao_do_decreto_no_6.198-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2795/decreto_no_6.246-gabinete_do_prefeito-referente_a_regularizacao_fundiaria_no_municipio_de_nova_mamore-ro.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2796/decreto_no_6.248-gabinete_do_prefeito-referente_a_lei_no_1.692-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2797/decreto_no_6.249-gabinete_do_prefeito-referente_a_lei_no_1.693-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2807/decreto_no_6.262-gabinete_do_prefeito-referente_a_lei_no_1.694-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2827/decreto_no_6.264-gabinete_do_prefeito-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2830/decreto_no_6.276-gabinete_do_prefeito-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2871/decreto_no_6.285-gabinete_do_prefeito-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2914/decreto_no_6.311-gabinete_do_prefeito-referente_a_lei_no_1.704-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2915/decreto_no_6.312-gabinete_do_prefeito-referente_a_lei_no_1.705-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2916/decreto_no_6.313-gabinete_do_prefeito-referente_a_lei_no_1.706-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2917/decreto_no_6.314-gabinete_do_prefeito-referente_a_lei_no_1.707-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2918/decreto_no_6.315-gabinete_do_prefeito-referente_a_lei_no_1.708-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2920/decreto_no_6.316-gabinete_do_prefeito-referente_a_lei_no_1.709-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2925/decreto_no_6.323-gabinete_do_prefeito-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2926/decreto_no_6.318-gabinete_do_prefeito-referente_a_lei_no_1.703-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2927/decreto_no_6.324-gabinete_do_prefeito-referente_a_lei_no_1.713-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2928/decreto_no_6.325-gabinete_do_prefeito-referente_a_lei_no_1.712-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2953/decreto_no_6.328-gabinete_do_prefeito-referente_a_lei_no_1.714-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2954/decreto_no_6.329-gabinete_do_prefeito-referente_a_lei_no_1.715-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2955/decreto_no_6.330-gabinete_do_prefeito-referente_a_lei_no_1.716-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2956/decreto_no_6.331-gabinete_do_prefeito-referente_a_lei_no_1.717-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2957/decreto_no_6.332-gabinete_do_prefeito-referente_a_lei_no_1.718-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2958/decreto_no_6.337-gabinete_do_prefeito-referente_a_lei_no_1.720-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2959/decreto_no_6.338-gabinete_do_prefeito-referente_a_lei_no_1.719-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2960/decreto_no_6.342-gabinete_do_prefeito-referente_a_lei_no_1.721-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2974/decreto_no_6.344-gabinete_do_prefeito-referente_a_lei_no_1.723-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2975/decreto_no_6.345-gabinete_do_prefeito-referente_a_lei_no_1.725-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2976/decreto_no_6.346-gabinete_do_prefeito-referente_a_lei_no_1.726-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2977/decreto_no_6.347-gabinete_do_prefeito-referente_a_lei_no_1.727-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2978/decreto_no_6.348-gabinete_do_prefeito-referente_a_lei_no_1.728-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2979/decreto_no_6.349-gabinete_do_prefeito-referente_a_lei_no_1.729-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2980/decreto_no_6.350-gabinete_do_prefeito-referente_a_lei_no_1.730-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3011/decreto_no_6.364-gabinete_do_prefeito-referente_a_lei_no_1.733-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3012/decreto_no_6.365-gabinete_do_prefeito-referente_a_lei_no_1.734-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3013/decreto_no_6.366-gabinete_do_prefeito-referente_a_lei_no_1.735-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3019/decreto_no_6.374-gabinete_do_prefeito-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3036/decreto_no_6.384-gabinete_do_prefeito-referente_a_lei_no_1.737-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3037/decreto_no_6.385-gabinete_do_prefeito-referente_a_lei_no_1.738-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3038/decreto_no_6.386-gabinete_do_prefeito-referente_a_lei_no_1.736-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3039/decreto_no_6.369-gabinete_do_prefeito-2021-plano_de_retomada_das_atividades_escolares_presenciais_-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3049/decreto_no_6.391-gabinete_do_prefeito-referente_a_lei_no_1.739-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3063/decreto_no_6.406-gabinete_do_prefeito-referente_a_lei_no_1.740-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3078/decreto_no_6.392-gabinete_do_prefeito-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3064/decreto_no_6.407-gabinete_do_prefeito-referente_a_lei_no_1.741-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3079/decreto_no_6.413-gabinete_do_prefeito-referente_a_lei_no_1.743-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3091/decreto_no_6.419-gp-2021-referente_a_lei_no_1.745.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3092/decreto_no_6.420-referente_a_lei_no_1.744.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3093/decreto_no_6.421-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3094/decreto_de_no_6.424-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3095/decreto_de_no_6.425-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3100/decreto_no_6.434-gp-2021-referente_sobre_o_retorno_das_aulas.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3129/decreto_no_6.442-gp-2021-referente_a_lei_no_1.746-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3130/decreto_no_6.443-gp-2021-referente_a_lei_no_1.747-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3131/decreto_no_6.444-gp-2021-referente_a_lei_no_1.748-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3139/decreto_no_6.446-gp-2021-referente_ao_regime_de_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3140/decreto_no_6.450-gp-2021-referente_ao_ponto_facultativo_do_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3141/decreto_no_6.451-gp-2021-referente_a_lei_no_1.749-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3191/decreto_no_6.481-gp-2021-referente_a_lei_no_1.758-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3217/decreto_no_6.508-gp-2021-referente_a_lei_no_1.761-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3218/decreto_no_6.509-gp-2021-referente_a_lei_no_1.762-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3219/decreto_no_6.510-gp-2021-referente_a_lei_no_1.763-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3229/decreto_no_6.527-gp-2021-referente_a_abertura_de_credito_para_o_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3245/decreto_no_6.535-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3252/decreto_no_6.540-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3258/decreto_no_6.545-gp-2021-referente_a_lei_no_1.766-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3259/decreto_no_6.549-gp-2021-referente_a_lei_no_1.767-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3280/decreto_no_6.557-gp-2021-referente_a_lei_no_1.767-gp-2021-referente_a_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3281/decreto_no_6.560-gp-2021-referente_a_lei_no_1.767-gp-2021-referente_a_abertura_de_credito_adicional_suplementar_por_anulacao.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3287/decreto_no_6.562-gp-2021-referente_a_concessao_de_abono.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2510/decreto_legislativo_no_001-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2990/decreto_legislativo_no_002-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2991/decreto_legislativo_no_003-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2022/2992/decreto_legislativo_no_004-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3132/decreto_legislativo_no_005-cmnm-2021-titulo_honorifico_silvia_cristina_amancio_chagas.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3133/decreto_legislativo_no_006-cmnm-2021-titulo_honorifico_wellison_nunes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3134/decreto_legislativo_no_007-cmnm-2021-titulo_honorifico_claudionor_lemes_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3135/decreto_legislativo_no_008-cmnm-2021-titulo_honorifico_acir_marcos_gurgacz.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3142/decreto_legislativo_no_009-cmnm-2021-ponto_facultativo_do_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3221/decreto_legislativo_no_010-cmnm-2021-estabelece_o_recessso_diante_do_periodo_natalino_e_ano_novo_dos_dias_23_de_dezembro_de_2021_a_04_de_janeiro_de_2022_no_ambito_da_camara_..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3257/decreto_legislativo_no_011-cmnm-2021-sobre_a_aprovacao_das_contas_de_governo_do_municipio_de_nova_mamore-exercicio_2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3404/edital_de_convocacao-_audiencia_publica-energisa.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2540/emenda_aditiva_no_001-2021-referente_ao_projeto_de_lei_no_006-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2835/emenda_aditiva_no_001-2021-referente_ao_projeto_de_lei_no_029-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3239/emenda_aditiva_no_003-2021-_referente_ao_projeto_de_resolucao_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2428/emenda_modificativa_no_001-referente__ao_prjeto_de_lei_no_001-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2924/emenda_modificativa_no_002-referente__ao_projeto_de_lei_no_049-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2621/emenda_supressiva_no_001-2021-_referente_ao_projeto_de_lei_no_015-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2912/emenda_supressiva_no_002-2021-_referente_ao_projeto_de_lei_no_032-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2492/indicacao_no_001-2021-de_autoria_abneir_soares_de_franca_-_processo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2493/indicacao_no_002-2021-de_autoria_denizio_pereira_da_costa_-_processo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2515/indicacao_no_003-2021-de_autoria_juvenil_quirino_jaconi_-_processo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2516/indicacao_no_004-2021-de_autoria_juvenil_quirino_jaconi_-_processo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2517/indicacao_no_005-2021-de_autoria_nilson_alves_de_souza_-_processo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2518/indicacao_no_006-2021-de_autoria_nilson_alves_de_souza_-_processo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2535/indicacao_no_007-2021-de_autoria_claudiomir_rodrigues_-_processo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2536/indicacao_no_008-2021-de_autoria_claudiomir_rodrigues_-_processo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2537/indicacao_no_009-2021-de_autoria_denizio_pereira_da_costa_-_processo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2539/indicacao_no_010-2021-de_autoria_juvenil_quirino_jaconi_-_processo_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2558/indicacao_no_011-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2559/indicacao_no_012-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2560/indicacao_no_013-2021-de_autoria_nilson_alves_de_souza_-_processo_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2561/indicacao_no_014-2021-de_autoria_marcos_henrique_de_o._bezerra_-_processo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2562/indicacao_no_015-2021-de_autoria_marcos_henrique_de_o._bezerra_-_processo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2563/indicacao_no_016-2021-_de_autoria_do_vereador_jose_carlos_r._dos_santos_-_processo_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2564/indicacao_no_017-2021-de_autoria_marcos_henrique_de_o._bezerra_-_processo_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2565/indicacao_no_018-2021-de_autoria_fabio_carcara-_processo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2566/indicacao_no_019-2021-de_autoria_andre_luiz_baier_-_processo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2586/indicacao_no_020-2021-de_autoria_do_vereador_fabio_carcara-processo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2646/indicacao_no_021-2021-de_autoria_claudiomir_rodrigues_-_processo_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2655/indicacao_no_022-2021-de_autoria_nilson_alves_de_souza_-_processo_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2671/indicacao_no_023-2021-de_autoria_claudiomir_rodrigues_-_processo_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2686/indicacao_no_024-2021-de_autoria_abneir_soares_de_franca_-_processo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2741/indicacao_no_025-2021-de_autoria_marcos_henrique_de_o._bezerra_-_processo_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2748/indicacao_no_026-2021-de_autoria_fabio_carcara-_processo_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2772/indicacao_no_027-2021-de_autoria_do_vereador_jair_alves_de_oliveira_-_processo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2798/indicacao_no_028-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2817/indicacao_no_029-2021-de_autoria_claudiomir_rodrigues_-_processo_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2845/indicacao_no_030-2021-de_autoria_andre_luiz_baier_-_processo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2846/indicacao_no_031-2021-de_autoria_claudiomir_rodrigues_-_processo_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2855/indicacao_no_032-2021-de_autoria_nilson_alves_de_souza_-_processo_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2908/indicacao_no_034-2021-de_autoria_juvenil_quirino_jaconi_e_fabio_carcara_-_processo_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2909/indicacao_no_035-2021-de_autoria_fabio_carcara-_processo_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2910/indicacao_no_036-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2941/indicacao_no_037-2021-de_autoria_nilson_alves_de_souza_-_processo_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2984/indicacao_no_038-2021-de_autoria_fabio_carcara-_processo_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3028/indicacao_no_039-2021-de_autoria_claudiomir_rodrigues_-_processo_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3044/indicacao_no_040-2021-de_autoria_claudiomir_rodrigues_-_processo_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3069/indicacao_no_041-2021-de_autoria_denizio_pereira_da_costa_-_processo_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3085/indicacao_no_042-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3105/indicacao_no_043-2021-de_autoria_do_vereador_jair_alves_de_oliveira_-_processo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3115/indicacao_no_044-2021-de_autoria_juvenil_quirino_-_processo_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3117/indicacao_no_045-2021-de_autoria_claudiomir_rodrigues_-_processo_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3127/indicacao_no_046-2021-de_autoria_nilson_alves_de_souza_-_processo_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3128/indicacao_no_047-2021-de_autoria_claudiomir_rodrigues_-_processo_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3136/indicacao_no_048-2021-de_autoria_marcos_henrique_de_o._bezerra_e_abneir_soares_de_franca_-_processo_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3137/indicacao_no_049-2021-de_autoria_denizio_pereira_da_costa_-_processo_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3143/indicacao_no_050-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3164/indicacao_no_051-2021-de_autoria_claudiomir_rodrigues_-_processo_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3165/indicacao_no_052-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3199/indicacao_no_054-2021-de_autoria_marcos_henrique_de_o._bezerra_e_abneir_soares_de_franca_-_processo_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3200/indicacao_no_055-2021-de_autoria_claudiomir_rodrigues_-_processo_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3201/indicacao_no_056-2021-de_autoria_claudiomir_rodrigues_-_processo_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3233/indicacao_no_057-2021-de_autoria_claudiomir_rodrigues_-_processo_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3269/indicacao_no_058-2021-de_autoria_jose_carlos_r.dos_santos_-_processo_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2420/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2421/oficio_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2423/oficio_no_002._2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2424/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2425/oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2426/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2431/oficio_no_003.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2432/oficio_no_001._gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2433/oficio_no_002._gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2434/oficio_no_003._gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2435/oficio_no_004._gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2436/oficio_no_005.gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2437/oficio_no_006.gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2438/oficio_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2439/oficio_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2440/oficio_no_003._2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2441/oficio_no_004._2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2442/oficio_no_005._2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2443/oficio_no_007.gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2444/oficio_no_008.gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2445/oficio_no_009.gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2446/oficio_no_010.gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2447/oficio_no_012-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2465/oficio_no_001.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2466/oficio_no_011-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2467/oficio_no_003.gvdpc.2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2468/oficio_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2469/oficio_no_006._2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2470/oficio_no_013-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2471/oficio_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2473/oficio_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2475/oficio_no_005.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2476/oficio_no_006.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2478/oficio_no_014-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2479/oficio_no_015-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2480/oficio_no_016-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2483/oficio_no_017-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2484/oficio_no_018-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2485/oficio_no_019-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2491/oficio_no_007.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2494/oficio_no_020-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2495/oficio_no_007.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2502/oficio_no_021-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2503/oficio_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2504/oficio_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2505/oficio_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2511/oficio_no_002.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2512/oficio_no_007.gv.fsc.2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2513/oficio_no_008.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2514/oficio_no_001-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2525/oficio_no_008.gv.fsc.2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2526/oficio_no_009.gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2527/oficio_no_022-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2528/oficio_no_023-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2532/oficio_no_010.gv.fsc.2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2547/oficio_no_008.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2548/oficio_no_009.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2549/oficio_no_010.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2550/oficio_no_011.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2557/oficio_no_012.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2589/oficio_no_011.gv.fsc.2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2601/oficio_no_002-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2612/oficio_no_024-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2613/oficio_no_025-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2614/oficio_no_026-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2618/oficio_no_005-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2622/oficio_no_009.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2623/oficio_no_010.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2629/oficio_no_001-gv-mhob-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2630/oficio_no_002-gv-mhob-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2632/oficio_no_004-gv-mhob-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2634/oficio_no_002-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2641/oficio_no_027-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2643/oficio_no_006-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2644/oficio_no_007-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2645/oficio_no_008-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2648/oficio_no_003-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2649/oficio_no_004-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2650/oficio_no_009-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2656/oficio_no_028-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2657/oficio_no_029-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2658/oficio_no_011.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2661/oficio_no_030-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2664/oficio_no_031-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2670/oficio_no_032-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2672/oficio_no_012.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2678/oficio_no_033-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2679/oficio_no_002.gv-asf-2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2688/oficio_no_013.gv.fsc.2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2689/oficio_no_034-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2690/oficio_no_035-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2691/oficio_no_036-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2692/oficio_no_037-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2694/oficio_no_038-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2695/oficio_no_014.gv.fsc.2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2700/oficio_no_005-gv-mhob-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2715/oficio_no_039-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2737/oficio_no_013.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2738/oficio_no_015.gv.fsc.2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2753/oficio_no_012.gv.fsc.2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2754/oficio_no_016.gv.fsc.2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2759/oficio_no_013.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2760/oficio_no_003.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2771/oficio_no_014.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2776/oficio_no_004.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2779/oficio_no_005-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2780/oficio_no_017.gv.fsc.2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2781/oficio_no_004.gv.dpc.2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2782/oficio_no_005.gv.dpc.2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2783/oficio_no_010-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2792/oficio_no_015.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2806/oficio_no_016.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2808/oficio_no_040-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2809/oficio_no_041-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2810/oficio_no_042-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2811/oficio_no_017.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2812/oficio_no_012-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2822/oficio_no_014.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2823/oficio_no_006.gv.dpc.2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2826/oficio_no_043-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2824/oficio_no_044-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2825/oficio_no_045-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2828/oficio_no_013-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2829/oficio_no_005.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2831/oficio_no_015.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2832/oficio_no_046-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2833/oficio_no_003.gv-asf-2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2834/oficio_no_006-gv-mhob-2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2842/oficio_no_018-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2843/oficio_no_047-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2847/oficio_no_019-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2848/oficio_no_018.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2852/oficio_no_020-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2864/oficio_no_019.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2993/oficio_no_048-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2994/oficio_no_049-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2995/oficio_no_050-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2996/oficio_no_007a-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2997/oficio_no_007-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2998/oficio_no_014-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2999/oficio_no_015-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3000/oficio_no_021-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3001/oficio_no_022-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3002/oficio_no_023-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3003/oficio_no_006.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3004/oficio_no_007.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3005/oficio_no_008.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3006/oficio_no_009.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3007/oficio_no_010.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3008/oficio_no_011.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3009/oficio_no_007-gv-mhob-2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3010/oficio_no_008-gv-mhob-2021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3018/oficio_no_024-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3027/oficio_no_025-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3034/oficio_no_017-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3050/oficio_no_018-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3051/oficio_no_019-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3052/oficio_no_020-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3053/oficio_no_021-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3054/oficio_no_051-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3056/oficio_no_052-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3062/oficio_no_026-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3073/oficio_no_012.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3074/oficio_no_013.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3077/oficio_no_053-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3082/oficio_no_017.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3083/oficio_no_018.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3084/oficio_no_018.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3089/oficio_no_003.a.gv-asf-2021.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3096/oficio_no_020.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3097/oficio_no_022.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3098/oficio_no_022-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3101/oficio_no_023-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3102/oficio_no_024-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3109/oficio_no_023.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3110/oficio_no_024.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3146/oficio_no_025.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3147/oficio_no_026.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3148/oficio_no_027.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3149/oficio_no_027-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3150/oficio_no_028-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3167/oficio_no_009-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3168/oficio_no_012-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3169/oficio_no_013-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3170/oficio_no_015-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3171/oficio_no_013.gv.dpc.2021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3172/oficio_no_014.gv.dpc.2021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3173/oficio_no_015.gv.dpc.2021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3174/oficio_no_016.gv.dpc.2021.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3175/oficio_no_017.gv.dpc.2021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3176/oficio_no_018.gv.dpc.2021.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3177/oficio_no_029-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3182/oficio_no_028.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3183/oficio_no_016-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3184/oficio_no_017-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3185/oficio_no_018-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3186/oficio_no_019-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3187/oficio_no_030-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3188/oficio_no_031-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3189/oficio_no_014.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3190/oficio_no_029.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3192/oficio_no_032-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3211/oficio_no_015.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3212/oficio_no_016.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3213/oficio_no_017.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3214/oficio_no_019.gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3215/oficio_no_030.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3216/oficio_no_031.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3226/oficio_no_054-gvalb.2021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3227/oficio_no_025-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3228/oficio_no_033-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3238/oficio_no_010-gv-mhob-2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3240/oficio_no_034-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3241/oficio_no_018.gvjqj.2021.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3242/oficio_no_035-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3243/oficio_no_036-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3244/oficio_no_037-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3260/oficio_no_026-gv-cr-2021.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3261/oficio_no_038-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3262/oficio_no_011-gv-mhob-2021.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3340/oficio_no_019.a.gv-jcrs_2021.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/4370/oficio_no_021-gv-jcrs-2021.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2448/oficio_no_001_cmnm.2021.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2449/oficio_no_002_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2450/oficio_no_003_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2451/oficio_no_004cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2452/oficio_no_007_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2453/oficio_no_008_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2454/oficio_no_009.cmnm.2021.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2455/oficio_no_010cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2456/oficio_no_011_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2457/oficio_no_012_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2458/oficio_no_014_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2459/oficio_no_016.cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2460/oficio_no_017.cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2461/oficio_no_018_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2462/oficio_no_022_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2463/oficio_no_023_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2464/oficio_no_026_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2486/oficio_no_029_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2497/oficio_no_032_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2498/oficio_no_034-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2522/oficio_no_035-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2521/oficio_no_040-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2523/oficio_no_041-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2524/oficio_no_042-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2543/oficio_no_043-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2544/oficio_no_044-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2542/oficio_no_047-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2545/oficio_no_048-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2546/oficio_no_050-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2555/oficio_no_053-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2556/oficio_no_054-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2575/oficio__055_aos_deputados_federais.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2576/oficio_056_aos_senadores.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2577/oficio_no_057-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2593/oficio_no_058-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2592/oficio_no_059-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2599/oficio_no_060-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2594/oficio_no_061-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2600/oficio_no_062-cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2606/oficio_no_063_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2607/oficio_no_064_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2608/oficio_no_065_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2609/oficio_no_066_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2610/oficio_no_67-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2611/oficio_no_068_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2624/oficio_no_070_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2625/oficio_no_071_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2626/oficio_no_072_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2627/oficio_no_073_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2628/oficio_no_074_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2636/oficio_no_076_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2637/oficio_no_077_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2638/oficio_no_078_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2640/oficio_no_081_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2651/oficio_no_082_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2652/oficio_no_083_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2653/oficio_no_084_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2654/oficio_no_085_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2668/oficio_no_086_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2669/oficio_no_087_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2680/oficio_no_088_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2681/oficio_no_089_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2682/oficio_no_090_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2683/oficio_no_091_cmnm_2021.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2697/oficio_no_092_cmnm-2021_resposta_a_promotoria_de_justica.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2699/oficio_no_094_cmnm-2021-_encaminhamento_de_autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2725/oficio_no_096_cmnm-2021-_aditamento_ao_contrato_no_010-cmnm-2018.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2726/oficio_no_097_cmnm-2021-_encaminhamento_de_autografo-_5a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2732/oficio_no_098_cmnm-2021-_resposta_referente_ao_oficio_no_049-iprenom-2021.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2733/oficio_no_099_cmnm-2021-_encaminhamento_do_requerimento_no_001-_mocao_de_apoio_ao_pl_no_2564-2020.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2734/oficio_no_0100_cmnm-2021-_encaminhamento_do_requerimento_no_002-_mocao_de_apoio_ao_pl_no_5829-2019.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2735/oficio_no_0101_cmnm-2021-_encaminhamento_de_autografos_nos_21_e_22.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2755/oficio_no_0102_cmnm-2021-_gerente_geral_da_caixa_economica.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2756/oficio_no_0103_cmnm-2021-_prestacao_de_contas_balancete_mensal.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2757/oficio_no_0104_cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2762/oficio_no_0105_cmnm-2021-_encaminhamento_de_autografos_nos_23_e_indicacao_no_026.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2786/oficio_no_0106_cmnm-2021-solicitacao_de__agendamento_para_execucao_dos_servicos_constantes_ao_contrato_no_0062021..pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2787/oficio_no_0107_cmnm-2021-resposta_referente_ao_oficio_no_036-semed-2021.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2788/oficio_no_0108_cmnm-2021-_resposta_a_carta__circular_direx_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2789/oficio_no_0109cmnm-2021-.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2790/oficio_no_0110_cmnm-2021-_encaminhamento_dos_autografos_nos_24_e_25_e_indicacao_de_no27.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2802/oficio_no_0111_cmnm-2021-_encaminhamento_dos_autografos_nos_26__27_28_e_indicacao_de_no28.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2819/oficio_no_0112_cmnm-2021-_encaminhamento_dos_autografos_nos_029030_e_indicacao_de_no_029.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2839/oficio_no_0114_cmnm-2021-_prestacao_de_contas_balancete_mensal.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2840/oficio_no_0115_cmnm-2021-solicitacao_de_agenda_com_vereadores_de_nova_mamore-ro.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2841/oficio_no_0116_cmnm-2021-_encaminhamento_do_autografo_no_031-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2851/oficio_no_118_cmnm-2021-_encaminhamento_dos_autografos_nos_32_e_indicacoes_de_nos_30_e_31.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2862/oficio_no_120_cmnm-2021-_resposta_ao_oficio_no_106.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2863/oficio_no_0121_cmnm-2021-_encaminhamento_do_autografo_no_033-cmnm-2021_e_indicacao_no_033-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2870/oficio_no_125cmnm-2021-_encaminhamento_de_autografo_no_034-cmnm-ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2913/oficio_no_128_cmnm-2021-_encaminhamento_dos_autografos_e_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2922/oficio_no_137_cmnm-2021-encaminhamento_dos_autografos_464748_49_e_50.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2923/oficio_no_140_cmnm-2021-encaminhamento_dos_autografos.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2951/oficio_no_126-cmnm-encaminhamento_do_autografo_35cmnm-projeto_033gp-2021.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2952/oficio_no_135-cmnm-encaminhamento_dos_autografos_44_e_45.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2961/oficio_no_146_cmnm-2021-encaminhamento_dos_autografos-54-55-56-57-58-59-60-61-62-63_e_64_e_indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2989/oficio_no_149-cmnm-2021-encaminhamento_dos_autografos-65-66-67e_indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3023/oficio_no_155-cmnm-2021-_encaminhamento_de_autografos.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3032/oficio_no_155-cmnm-2021-_encaminhamento_do_autografo_no_056-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3046/oficio_no_158-cmnm-2021-_requerimento_de_informacoes.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3048/oficio_no_159-cmnm-2021-_requerimento_de_informacoes.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3045/oficio_no_160-cmnm-2021-_encaminhamento_do_autografo_e_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3061/oficio_no_170-cmnm-2021-_encaminhamento_de_autografo.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3070/oficio_no_172-cmnm-2021-_encaminhamento_de_autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3088/oficio_no_174-cmnm-2021-_encaminhamento_de_autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3090/oficio_no_175-cmnm-2021-.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3111/oficio_no_177-cmnm-2021-_encaminhamento_de_autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3122/oficio_no_179-cmnm-2021-_encaminhamento_de_autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3151/oficio_no_181-cmnm-2021-encaminhamento_dos__autografos_085_e_086_e_indicacoes_464749_e_50.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3156/oficio_no_183-cmnm-2021-encaminhamento_dos__autografos_083_e_indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3157/oficio_no_184-cmnm-2021-encaminhamento_dos__autografos_087-ppa-2022-2025.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3166/oficio_no_185-cmnm-2021-encaminhamento_do__autografo_084-projeto_009-cmnm.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3178/oficio_no_187-cmnm-2021-encaminhamento_do__autografos-_088089_e_090_indicacoes-51_e_52.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3210/oficio_no_192-cmnm-2021-encaminhamento_do__autografos-_indicacoes-.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3225/oficio_no_196-cmnm-2021-encaminhamento_do_autografo_096.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3230/oficio_no_197-cmnm-2021-encaminhamento_do_autografo_097-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3250/oficio_no_202-cmnm-2021-encaminhamento_de_autografo_e_indicacao.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3255/oficio_no_204-cmnm-2021-encaminhamento_de_autografo.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3279/oficio_no_207-cmnm-2021-encaminhamentos_de_indicacao_e_autografos..pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3284/oficio_no_213-cmnm-2021-encaminhamento_de_autografo_no_107-2021-.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2677/parecer_no_001-ccj-2021-_referente_a_mensagem_no_009-gp-2021-proposta_de_emenda_a_lei_organica_no_001-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2836/parecer_no_002-ccj-2021-referente_ao_projeto_de_lei_no_029-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2866/parecer_no_003-ccj-2021-referente_ao_projeto_de_lei_no_024-gp-2021-ldo-2022.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3118/parecer_no_004-ccj-2021-referente_ao_projeto_de_lei_no_052-gp-2021-ppa-2022-2025.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3119/parecer_no_005-ccj-2021-referente_ao_projeto_007-cmnm-2021-food_truck.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3120/parecer_no_001-caicmepdc-2021-referente_ao_projeto_007-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3203/parecer_no_006-ccj-2021-referente_ao_projeto_067-gp-2021-loa_-2022.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3204/parecer_no_007-ccj-2021-referente_ao_acordao_do_tce-ro-referente_a_prestacao_de_contas_do_ex-prefeito_claudionor_leme_da_rocha_ano_de_2019.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2520/projeto_de_lei_no_006.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2569/projeto_de_lei_no_010.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2598/projeto_de_lei_no_014.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2619/projeto_de_lei_no_015.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2662/projeto_de_lei_no_018.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2721/projeto_de_lei_no_022.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2747/projeto_de_lei_no_024.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2815/projeto_de_lei_no_029.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2816/projeto_de_lei_no_030.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2854/projeto_de_lei_no_032-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2865/projeto_de_lei_no_033-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2872/projeto_de_lei_no_034-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2875/projeto_de_lei_no_037-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2877/projeto_de_lei_no_039-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2878/projeto_de_lei_no_040-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2879/projeto_de_lei_no_041-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2881/projeto_de_lei_no_043-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2882/projeto_de_lei_no_044-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2883/projeto_de_lei_no_045-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2884/projeto_de_lei_no_046-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2885/projeto_de_lei_no_047-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2886/projeto_de_lei_no_048-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2887/projeto_de_lei_no_049-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2929/projeto_de_lei_no_050-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2931/projeto_de_lei_no_052-gp-2021-ppa-2022-2025.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2932/projeto_de_lei_no_053-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3029/projeto_de_lei_no_067-gp-2021-loa-2022.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3066/projeto_de_lei_no_071-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3121/projeto_de_lei_no_079-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3138/projeto_de_lei_no_081-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3160/projeto_de_lei_no_082-gp-2021-alteracao_da_taxa_de_administracao_iprenom.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3162/projeto_de_lei_no_083-gp-2021-conselho_municipal_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3193/projeto_de_lei_no_085-gp-2021-_sobre_a_doacao_dos_lotes_de_no_01_e_02_da_quadra_no_1.03.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3194/projeto_de_lei_no_086-gp-2021-_doacao_da_quadra_no_06.11.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3220/projeto_de_lei_no_090-gp-2021-concessao_de_abono-valorizacao_dos_profissionais_da_educacao_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3247/projeto_de_lei_no_093-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3263/projeto_de_lei_no_096-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3264/projeto_de_lei_no_097-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3270/projeto_de_lei_no_098-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2799/projeto_de_lei_no_001-cmnm-2021-_aumento_do_consignado.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2801/projeto_de_lei_no_003-cmnm-2021-_disponibilizar_cacamba.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2813/projeto_de_lei_no_004-cmnm-2021-cascalho-b.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2911/projeto_de_lei_no_005-cmnm-2021-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2940/projeto_de_lei_no_006-cmnm-2021-programa_aluno_nota_10.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3016/projeto_de_lei_no_007-cmnm-2021-food_truck.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3144/projeto_de_lei_no_008-cmnm-2021-sobre_a_alteracao_da_lei_no_338-2003.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3145/projeto_de_lei_no_009-cmnm-2021-sobre_o_programa_de_piscicultura.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3265/projeto_de_lei_no_010-cmnm-2021-alteracao_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3266/projeto_de_lei_no_011-cmnm-2021-auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3267/projeto_de_lei_no_012-cmnm-2021-auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2859/pr_001-2021_-_subsidios.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2860/projeto_de_resolucao_no_002-cmnm-2021.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3234/projeto_de_resolucao_no_003-cmnm-2021-de_autoria_parlamentar_claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2727/requerimento_no_001-2021-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2728/requerimento_no_002-2021-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2818/requerimento_no_003-2021-mesa_diretora-audiencia_publica_virtual_-discussao_do_projeto_de_lei_no_024-gp-2021-ldo.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2856/requerimento_no_004-2021-marcos_henrique.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2857/requerimento_no_005-2021-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3031/requerimento_no_006-2021-autoria_do_vereador_denizio.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3040/requerimento_no_007-2021-autoria_do_vereador_celio_brito.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3041/requerimento_no_008-2021-autoria_do_vereador_celio_brito.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3042/requerimento_no_009-2021-autoria_do_vereador_celio_brito.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3043/requerimento_no_010-2021-autoria_do_vereador_celio_brito.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3106/requerimento_no_011-2021-autoria_do_vereador_claudiomir_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3235/requerimento_no_012-2021-autoria_do_vereador_denizio_pereira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2529/memorando_no_001-gv-jao-2021.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2531/memorando_no_001-gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2533/memorando_no_001-gv-alb-2021.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2534/memorando_no_001-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2642/memorando_no_002-gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2702/memorando_no_002-gv-alb-2021.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2703/memorando_no_003-gv-alb-2021.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2704/memorando_no_001-gv-asf-2021.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2706/memorando_no_002-gv-asf-2021.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2707/memorando_no_001-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2708/memorando_no_002-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2709/memorando_no_001-gv-jcrs-2021.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2710/memorando_no_002-gv-jcrs-2021.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2711/memorando_no_003-gv-jcrs-2021.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2713/memorando_no_002-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2714/memorando_no_003-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2716/memorando_no_004-gv-fcbs-2021.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2717/memorando_no_001-gv-mhob-2021.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2718/memorando_no_002-gv-jao-2021.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2719/memorando_no_003-gv-jao-2021.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2720/memorando_no_003-gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2742/memorando_no_004-gv-nas-2021.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2743/memorando_no_003-gv-fsc-2021.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2744/memorando_no_003-gv-mhob-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H787"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="53.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="196.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="254" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="253.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>