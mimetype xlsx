--- v0 (2026-02-24)
+++ v1 (2026-04-16)
@@ -54,731 +54,731 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>AUTÓGRAFO</t>
   </si>
   <si>
     <t>ANDRÉ LUIZ BAIER</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2696/autografos_no_019-cmnm-2021-referente_ao_projeto_de_lei_no_020-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2696/autografos_no_019-cmnm-2021-referente_ao_projeto_de_lei_no_020-gp-2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito_x000D_
  adicional suplementar por _x000D_
 anulação no orçamento_x000D_
  vigente.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA (ORIGEM EXECUTIVO)ATUAL</t>
   </si>
   <si>
     <t>MARCÉLIO RODRIGUES UCHÔA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2427/projeto_de_lei_no_001.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2427/projeto_de_lei_no_001.gp.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
  Suplementar por Superávit Financeiro conforme _x000D_
 art. 43 § 1o inciso I da Lei 4.320/64, na Lei 1.657-GP/2020_x000D_
  (Lei Orçamentaria Anual Exercício 2021 e dá outras providências. ”</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2487/projeto_de_lei_no_002.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2487/projeto_de_lei_no_002.gp.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por excesso de_x000D_
 arrecadação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2488/projeto_de_lei_no_003.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2488/projeto_de_lei_no_003.gp.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Suplementar por Superavit Financeiro conforme_x000D_
 art. 43 § 1º inciso I da Lei 4.320/64, na Lei 1.657-_x000D_
 GP/2020 (Lei Orçamentaria Anual Exercício_x000D_
 2021) e dá outras providências.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2489/autografos_no_004.cmnm.2021-referente_ao_projeto_de_lei_no_004-gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2489/autografos_no_004.cmnm.2021-referente_ao_projeto_de_lei_no_004-gp.2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional_x000D_
 Suplementar por Superavit Financeiro conforme_x000D_
 art. 43 § 1º inciso I da Lei 4.320/64, na Lei 1.657-_x000D_
 GP/2020 (Lei Orçamentaria Anual Exercício_x000D_
 2021) e dá outras providências. ”</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2490/projeto_de_lei_no_005.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2490/projeto_de_lei_no_005.gp.2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Superávit Financeiro conforme art._x000D_
 43 § 1o inciso I da Lei 4.320/64, na Lei 1.657-_x000D_
 GP/2020 (Lei Orçamentaria Anual Exercício_x000D_
 2021) e dá outras providências. ”</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2551/projeto_de_lei_no_007.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2551/projeto_de_lei_no_007.gp.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
 Especial por excesso de arrecadação_x000D_
 no Orçamento Vigente ”.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2552/projeto_de_lei_no_008.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2552/projeto_de_lei_no_008.gp.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Especial por excesso de arrecadação no_x000D_
  Orçamento Vigente ”.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2570/projeto_de_lei_no_011.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2570/projeto_de_lei_no_011.gp.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por anulação no Orçamento Vigente”</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2578/retificacao_por_oficio_do_projeto_no_012-gp-2021_projeto_de_lei_no_012-gp-2021_corrigido_mensagem_de_no_012-gp-2021_e_projeto_de_no_012-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2578/retificacao_por_oficio_do_projeto_no_012-gp-2021_projeto_de_lei_no_012-gp-2021_corrigido_mensagem_de_no_012-gp-2021_e_projeto_de_no_012-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Especial por excesso de arrecadação _x000D_
 no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2579/mensagem_e_projeto_de_lei_n_013-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2579/mensagem_e_projeto_de_lei_n_013-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
 Especial por excesso de arrecadação_x000D_
 no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2659/projeto_de_lei_no_016.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2659/projeto_de_lei_no_016.gp.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional Especial por excesso de arrecadação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2675/projeto_de_lei_no_019.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2675/projeto_de_lei_no_019.gp.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar por_x000D_
  Superávit Financeiro conforme art. 43 § 1° inciso I da_x000D_
  Lei 4.320/64, na Lei 1.657-GP/2020 _x000D_
 (Lei Orçamentária Anual Exercício 2021) e dá outras providências. ”</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2687/projeto_de_lei_no_020.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2687/projeto_de_lei_no_020.gp.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por anulação no _x000D_
 Orçamento Vigente’’</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2701/projeto_de_lei_no_021.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2701/projeto_de_lei_no_021.gp.2021.pdf</t>
   </si>
   <si>
     <t>‘‘Autoriza Abertura de Crédito Adicional_x000D_
  Especial Por Excesso de Arrecadação _x000D_
 no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2729/projeto_de_lei_no_023.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2729/projeto_de_lei_no_023.gp.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por anulação no Orçamento _x000D_
 Vigente’’.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2749/projeto_de_lei_no_025.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2749/projeto_de_lei_no_025.gp.2021.pdf</t>
   </si>
   <si>
     <t>‘‘Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Excesso de Arrecadação_x000D_
  no Orçamento Vigente”</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2775/projeto_de_lei_no_027.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2775/projeto_de_lei_no_027.gp.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
  Adicional Especial por excesso_x000D_
  de arrecadação no Orçamento _x000D_
 Vigente”.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2793/projeto_de_lei_no_028.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2793/projeto_de_lei_no_028.gp.2021.pdf</t>
   </si>
   <si>
     <t>‘‘Autoriza Abertura de Crédito_x000D_
  Adicional Suplementar por _x000D_
 anulação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2853/projeto_de_lei_no_031.gp.2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2853/projeto_de_lei_no_031.gp.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por Excesso_x000D_
  de arrecadação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2874/projeto_de_lei_no_036-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2874/projeto_de_lei_no_036-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
  Adicional Suplementar por _x000D_
 anulação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2876/projeto_de_lei_no_038-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2876/projeto_de_lei_no_038-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito _x000D_
 Adicional Especial por excesso_x000D_
 de arrecadação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2880/projeto_de_lei_no_042-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2880/projeto_de_lei_no_042-gp-2021.pdf</t>
   </si>
   <si>
     <t>‘‘Autoriza Abertura de Crédito_x000D_
  Adicional Especial por excesso_x000D_
  de arrecadação no _x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2930/projeto_de_lei_no_051-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2930/projeto_de_lei_no_051-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito _x000D_
 Adicional Especial por excesso _x000D_
 de arrecadação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2933/projeto_de_lei_no_054-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2933/projeto_de_lei_no_054-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Especial Por Excesso de Arrecadação _x000D_
 no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/</t>
   </si>
   <si>
     <t>“Autoriza Abertura de _x000D_
 Crédito Adicional Especial por_x000D_
  excesso de arrecadação no _x000D_
 Orçamento Vigente".</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2935/projeto_de_lei_no_056-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2935/projeto_de_lei_no_056-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de_x000D_
 Crédito Adicional Especial_x000D_
  por excesso de arrecadação_x000D_
  no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2937/projeto_de_lei_no_058-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2937/projeto_de_lei_no_058-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de _x000D_
 Crédito Adicional Especial_x000D_
  por excesso de arrecadação_x000D_
  no Orçamento Vigente".</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2938/projeto_de_lei_no_059-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2938/projeto_de_lei_no_059-gp-2021.pdf</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2939/projeto_de_lei_no_060-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2939/projeto_de_lei_no_060-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
  Adicional Especial por excesso_x000D_
  de arrecadação no Orçamento Vigente".</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2982/projeto_de_lei_no_062-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2982/projeto_de_lei_no_062-gp-2021.pdf</t>
   </si>
   <si>
     <t>‘‘Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por anulação no _x000D_
 Orçamento Vigente”</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3014/projeto_de_lei_no_064-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3014/projeto_de_lei_no_064-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de_x000D_
 Crédito Adicional Especial por_x000D_
  excesso de arrecadação no _x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3015/projeto_de_lei_no_065-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3015/projeto_de_lei_no_065-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
  Adicional Especial por excesso de _x000D_
 arrecadação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3020/projeto_de_lei_no_066-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3020/projeto_de_lei_no_066-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
  Adicional Especial por excesso de_x000D_
  arrecadação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3030/projeto_de_lei_no_068-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3030/projeto_de_lei_no_068-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por anulação no _x000D_
 Orçamento Vigente.”</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3058/projeto_de_lei_no_070-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3058/projeto_de_lei_no_070-gp-2021.pdf</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3068/projeto_de_lei_no_073-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3068/projeto_de_lei_no_073-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por anulação no _x000D_
 Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3075/projeto_de_lei_no_074-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3075/projeto_de_lei_no_074-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Especial por excesso de_x000D_
  arrecadação no Orçamento Vigente".</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3076/projeto_de_lei_no_075-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3076/projeto_de_lei_no_075-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Especial por excesso de_x000D_
  arrecadação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3099/projeto_de_lei_no_076-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3099/projeto_de_lei_no_076-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Especial por excesso de_x000D_
 arrecadação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3103/projeto_de_lei_no_077-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3103/projeto_de_lei_no_077-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Especial por excesso de arrecadação no_x000D_
  Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3126/projeto_de_lei_no_080-gp-2021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3126/projeto_de_lei_no_080-gp-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por Excesso de arrecadação _x000D_
  no Orçamento Vigente.”</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3163/projeto_de_lei_no_084-gp-2021-abertura_de_credito_especial_por_excesso_de_arrecadacao-_secretaria_municipal_de_trabalho_e_assistencia_social.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3163/projeto_de_lei_no_084-gp-2021-abertura_de_credito_especial_por_excesso_de_arrecadacao-_secretaria_municipal_de_trabalho_e_assistencia_social.pdf</t>
   </si>
   <si>
     <t>‘‘Autoriza Abertura de Crédito _x000D_
 Adicional Especial por excesso de _x000D_
 arrecadação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3195/projeto_de_lei_no_087-gp-2021-abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao-_semotran.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3195/projeto_de_lei_no_087-gp-2021-abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao-_semotran.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
  Adicional Especial por Excesso de_x000D_
  Arrecadação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3196/projeto_de_lei_no_088-gp-2021-abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao-_secretaria_municipal_de_saude.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3196/projeto_de_lei_no_088-gp-2021-abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao-_secretaria_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por Excesso de arrecadação_x000D_
  no Orçamento Vigente.”</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3197/projeto_de_lei_no_089-gp-2021-abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao-_semotran.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3197/projeto_de_lei_no_089-gp-2021-abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao-_semotran.pdf</t>
   </si>
   <si>
     <t>‘‘Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar Por Excesso de _x000D_
 Arrecadação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3236/projeto_de_lei_no_091-gp-2021-abertura_de_credito_adicional_suplementar_por_anulacao-_semed.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3236/projeto_de_lei_no_091-gp-2021-abertura_de_credito_adicional_suplementar_por_anulacao-_semed.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por anulação_x000D_
  no Orçamento Vigente.”</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3248/projeto_de_lei_no_094-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3248/projeto_de_lei_no_094-gp-2021-.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por Excesso de arrecadação _x000D_
 no Orçamento Vigente"</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3249/projeto_de_lei_no_095-gp-2021-.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3249/projeto_de_lei_no_095-gp-2021-.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar Por Excesso de Arrecadação _x000D_
 no Orçamento Vigente”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1087,67 +1087,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2696/autografos_no_019-cmnm-2021-referente_ao_projeto_de_lei_no_020-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2427/projeto_de_lei_no_001.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2487/projeto_de_lei_no_002.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2488/projeto_de_lei_no_003.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2489/autografos_no_004.cmnm.2021-referente_ao_projeto_de_lei_no_004-gp.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2490/projeto_de_lei_no_005.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2551/projeto_de_lei_no_007.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2552/projeto_de_lei_no_008.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2570/projeto_de_lei_no_011.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2578/retificacao_por_oficio_do_projeto_no_012-gp-2021_projeto_de_lei_no_012-gp-2021_corrigido_mensagem_de_no_012-gp-2021_e_projeto_de_no_012-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2579/mensagem_e_projeto_de_lei_n_013-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2659/projeto_de_lei_no_016.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2675/projeto_de_lei_no_019.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2687/projeto_de_lei_no_020.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2701/projeto_de_lei_no_021.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2729/projeto_de_lei_no_023.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2749/projeto_de_lei_no_025.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2775/projeto_de_lei_no_027.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2793/projeto_de_lei_no_028.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2853/projeto_de_lei_no_031.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2874/projeto_de_lei_no_036-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2876/projeto_de_lei_no_038-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2880/projeto_de_lei_no_042-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2930/projeto_de_lei_no_051-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2933/projeto_de_lei_no_054-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2935/projeto_de_lei_no_056-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2937/projeto_de_lei_no_058-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2938/projeto_de_lei_no_059-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2939/projeto_de_lei_no_060-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2982/projeto_de_lei_no_062-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3014/projeto_de_lei_no_064-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3015/projeto_de_lei_no_065-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3020/projeto_de_lei_no_066-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3030/projeto_de_lei_no_068-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3058/projeto_de_lei_no_070-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3068/projeto_de_lei_no_073-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3075/projeto_de_lei_no_074-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3076/projeto_de_lei_no_075-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3099/projeto_de_lei_no_076-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3103/projeto_de_lei_no_077-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3126/projeto_de_lei_no_080-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3163/projeto_de_lei_no_084-gp-2021-abertura_de_credito_especial_por_excesso_de_arrecadacao-_secretaria_municipal_de_trabalho_e_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3195/projeto_de_lei_no_087-gp-2021-abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao-_semotran.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3196/projeto_de_lei_no_088-gp-2021-abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao-_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3197/projeto_de_lei_no_089-gp-2021-abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao-_semotran.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3236/projeto_de_lei_no_091-gp-2021-abertura_de_credito_adicional_suplementar_por_anulacao-_semed.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3248/projeto_de_lei_no_094-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3249/projeto_de_lei_no_095-gp-2021-.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2696/autografos_no_019-cmnm-2021-referente_ao_projeto_de_lei_no_020-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2427/projeto_de_lei_no_001.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2487/projeto_de_lei_no_002.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2488/projeto_de_lei_no_003.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2489/autografos_no_004.cmnm.2021-referente_ao_projeto_de_lei_no_004-gp.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2490/projeto_de_lei_no_005.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2551/projeto_de_lei_no_007.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2552/projeto_de_lei_no_008.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2570/projeto_de_lei_no_011.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2578/retificacao_por_oficio_do_projeto_no_012-gp-2021_projeto_de_lei_no_012-gp-2021_corrigido_mensagem_de_no_012-gp-2021_e_projeto_de_no_012-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2579/mensagem_e_projeto_de_lei_n_013-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2659/projeto_de_lei_no_016.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2675/projeto_de_lei_no_019.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2687/projeto_de_lei_no_020.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2701/projeto_de_lei_no_021.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2729/projeto_de_lei_no_023.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2749/projeto_de_lei_no_025.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2775/projeto_de_lei_no_027.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2793/projeto_de_lei_no_028.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2853/projeto_de_lei_no_031.gp.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2874/projeto_de_lei_no_036-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2876/projeto_de_lei_no_038-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2880/projeto_de_lei_no_042-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2930/projeto_de_lei_no_051-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2933/projeto_de_lei_no_054-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2935/projeto_de_lei_no_056-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2937/projeto_de_lei_no_058-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2938/projeto_de_lei_no_059-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2939/projeto_de_lei_no_060-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/2982/projeto_de_lei_no_062-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3014/projeto_de_lei_no_064-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3015/projeto_de_lei_no_065-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3020/projeto_de_lei_no_066-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3030/projeto_de_lei_no_068-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3058/projeto_de_lei_no_070-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3068/projeto_de_lei_no_073-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3075/projeto_de_lei_no_074-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3076/projeto_de_lei_no_075-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3099/projeto_de_lei_no_076-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3103/projeto_de_lei_no_077-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3126/projeto_de_lei_no_080-gp-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3163/projeto_de_lei_no_084-gp-2021-abertura_de_credito_especial_por_excesso_de_arrecadacao-_secretaria_municipal_de_trabalho_e_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3195/projeto_de_lei_no_087-gp-2021-abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao-_semotran.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3196/projeto_de_lei_no_088-gp-2021-abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao-_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3197/projeto_de_lei_no_089-gp-2021-abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao-_semotran.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3236/projeto_de_lei_no_091-gp-2021-abertura_de_credito_adicional_suplementar_por_anulacao-_semed.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3248/projeto_de_lei_no_094-gp-2021-.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2021/3249/projeto_de_lei_no_095-gp-2021-.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="219.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="218.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="91.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>