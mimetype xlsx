--- v0 (2025-12-31)
+++ v1 (2026-04-15)
@@ -54,604 +54,604 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>AUTÓGRAFO</t>
   </si>
   <si>
     <t>DENIZIO PEREIRA DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2047/autografo_no_035.cmnm.2020_projeto_de_lei_no028.gp.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2047/autografo_no_035.cmnm.2020_projeto_de_lei_no028.gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional _x000D_
 Especial por excesso de arrecadação _x000D_
 no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA (ORIGEM EXECUTIVO)ATUAL</t>
   </si>
   <si>
     <t>Claudionor Leme da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2058/projeto_de_lei_n.003-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2058/projeto_de_lei_n.003-gp-2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por Anulação no Orçamento Vigente"._x000D_
 No valor de R$ 768.750,00</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2059/projeto_de_lei_n.004_-_gp_-_2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2059/projeto_de_lei_n.004_-_gp_-_2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional Especial_x000D_
  por excesso de arrecadação no Orçamento Vigente”._x000D_
 No valor de R$ 300.000,00</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2060/projeto_de_lei_n_007-gp_-_2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2060/projeto_de_lei_n_007-gp_-_2020.pdf</t>
   </si>
   <si>
     <t>''Autoriza Abertura de Crédito Adicional_x000D_
 Especial por Excesso de arrecadação no_x000D_
 Orçamento Vigente "._x000D_
 No valor de R$ 90.000,00</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/1974/projeto_de_lei_no_024-gp-2020..pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/1974/projeto_de_lei_no_024-gp-2020..pdf</t>
   </si>
   <si>
     <t>"Auroriza Abertura de Crédito Adicional_x000D_
 Suplementar por excesso de arrecadação_x000D_
 no Orçamento Vigente"._x000D_
 No valor de R$ 1.490,454,00.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2000/projeto_de_lei_no_026-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2000/projeto_de_lei_no_026-gp-2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional_x000D_
  Especial por excesso de arrecadação no _x000D_
 Orçamento Vigente"._x000D_
 No valor de R$ 221.900,00</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2024/projeto_de_lei_no_028-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2024/projeto_de_lei_no_028-gp-2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional _x000D_
 Especial por excesso de arrecadação_x000D_
  no Orçamento Vigente"._x000D_
 No valor de R$ 300.000,00</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2065/projeto_de_lei_no_031-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2065/projeto_de_lei_no_031-gp-2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional _x000D_
 Especial por excesso de arrecadação no_x000D_
  Orçamento Vigente"._x000D_
 No valor de R$ 216.298,08.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2096/projeto_de_lei_no_034-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2096/projeto_de_lei_no_034-gp-2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Suplementar por_x000D_
  excesso de arrecadação no Orçamento Vigente"._x000D_
  No valor de R$ 39.977,00.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2097/projeto_de_lei_no_035-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2097/projeto_de_lei_no_035-gp-2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional _x000D_
 Suplementar por anulação no _x000D_
 Orçamento Vigente". _x000D_
 No valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2098/projeto_de_lei_no_036-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2098/projeto_de_lei_no_036-gp-2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por anulação no_x000D_
 Orçamento Vigente"._x000D_
 No valor de R$ 100.000,00</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2099/projeto_de_lei_no_037-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2099/projeto_de_lei_no_037-gp-2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional_x000D_
 Suplementar por anulação no_x000D_
 Orçamento Vigente"._x000D_
 No valor de R$ 23.470,00.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2143/projeto_de_lei_no_040-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2143/projeto_de_lei_no_040-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Especial por excesso de_x000D_
 arrecadação no Orçamento Vigente”._x000D_
 No valor de R$ 1.173.290,00 (um milhão, cento e setenta_x000D_
 e três mil, duzentos e noventa reais ).</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2144/projeto_de_lei_no_041-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2144/projeto_de_lei_no_041-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por excesso de_x000D_
 arrecadação no Orçamento Vigente”._x000D_
 No valor de R$ 600.790,00 (seiscentos mil, setecentos e_x000D_
 noventa reais).</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2164/projeto_de_lei_no_042-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2164/projeto_de_lei_no_042-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Especial por excesso de_x000D_
 arrecadação no Orçamento Vigente”._x000D_
 No valor de R$ 230.000,00 (duzentos e trinta mil reais).</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2165/projeto_de_lei_no_043-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2165/projeto_de_lei_no_043-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Especial por excesso de_x000D_
 arrecadação no Orçamento Vigente”._x000D_
 No valor de  R$ 143.776,60 (cento e quarenta e três mil,_x000D_
 setecentos e setenta e seis reais, sessenta centavos).</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2177/projeto_de_lei_no_044-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2177/projeto_de_lei_no_044-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Especial por excesso de_x000D_
 arrecadação no Orçamento Vigente”._x000D_
 No valor de R$  500.000,00 (quinhentos mil reais).</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2184/projeto_de_lei_no_045-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2184/projeto_de_lei_no_045-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por excesso de_x000D_
 arrecadação no Orçamento Vigente’’._x000D_
 No valor de R$ 189.470,00 (cento e oitenta e_x000D_
 nove mil, quatrocentos e setenta reais).</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2195/projeto_de_lei_no_046-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2195/projeto_de_lei_no_046-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por anulação _x000D_
 no Orçamento Vigente’’._x000D_
 No valor de  R$ 90.000,00 (noventa mil reais).</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2196/projeto_de_lei_no_047-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2196/projeto_de_lei_no_047-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por excesso de arrecadação _x000D_
 no Orçamento Vigente’’. _x000D_
 No valor de R$ e R$ 4.565.680,74 (quatro milhões,_x000D_
 quinhentos e sessenta e cinco mil, seiscentos e oitenta reais, setenta e quatro centavos).</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2218/projeto_de_lei_no_049-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2218/projeto_de_lei_no_049-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por anulação_x000D_
 no Orçamento Vigente”._x000D_
 No valor de R$ 70.000,00 (setenta mil reais).</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2221/projeto_de_lei_no_052-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2221/projeto_de_lei_no_052-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Especial por excesso de_x000D_
 arrecadação no Orçamento Vigente”._x000D_
 No valor de  R$ 101.750,00 (cento e um mil, _x000D_
 setecentos e cinquenta reais).</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2223/projeto_de_lei_no_054-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2223/projeto_de_lei_no_054-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito _x000D_
 Adicional Suplementar por _x000D_
 excesso de arrecadação no _x000D_
 Orçamento Vigente’’. _x000D_
 No valor de R$ 47.099,36 (quarenta_x000D_
 e sete mil, noventa e nove reais e trinta e seis centavos).</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2224/projeto_de_lei_no_055-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2224/projeto_de_lei_no_055-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
  Adicional Suplementar por _x000D_
 anulação no Orçamento Vigente’’._x000D_
  No valor de R$ 100.000,00 (cem mil reais).</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2226/projeto_de_lei_no_057-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2226/projeto_de_lei_no_057-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por anulação_x000D_
 no Orçamento Vigente”._x000D_
 No valor de R$ 479.608,00 (quatrocentos e setenta e nove mil,_x000D_
 seiscentos e oito reais).</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2255/projeto_de_lei_no_059-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2255/projeto_de_lei_no_059-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por anulação_x000D_
 no Orçamento Vigente”._x000D_
 no valor de R$ 175.000,00 (cento e setenta e cinco mil reais).</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2258/projeto_de_lei_no_062-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2258/projeto_de_lei_no_062-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por excesso de_x000D_
 arrecadação no Orçamento Vigente"._x000D_
 No valor de R$ 54.000,00 (cinquenta_x000D_
 e quatro mil reais).</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2260/projeto_de_lei_no_064-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2260/projeto_de_lei_no_064-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por excesso_x000D_
 de arrecadação  no Orçamento Vigente"._x000D_
 No valor de  R$ 280.479,12 (duzentos e oitenta mil,_x000D_
 quatrocentos e setenta e nove reais, doze centavos).</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2292/projeto_de_lei_no_065-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2292/projeto_de_lei_no_065-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
  Adicional Suplementar por _x000D_
 anulação no Orçamento Vigente”. _x000D_
 No valor de R$ 49.035,30 (quarenta e nove mil e trinta cinco reais e trinta centavos).</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2327/projeto_de_lei_no067-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2327/projeto_de_lei_no067-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional_x000D_
  Suplementar por excesso de arrecadação _x000D_
 no Orçamento Vigente". _x000D_
 No valor de R$ 72.202,72 (setenta e dois mil, duzentos e_x000D_
 dois reais, setenta e dois centavos).</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2328/projeto_de_lei_no068-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2328/projeto_de_lei_no068-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por anulação_x000D_
 no Orçamento Vigente”._x000D_
 No valor de R$ 30.000,00 (trinta mil reais).</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2329/projeto_de_lei_no069-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2329/projeto_de_lei_no069-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por excesso de_x000D_
 arrecadação no Orçamento Vigente”._x000D_
 No valor de  R$ 2.240.040,34 (dois milhões,_x000D_
 duzentos e quarenta mil, quarenta reais e trinta e quatro centavos).</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2365/projeto_de_lei_no073-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2365/projeto_de_lei_no073-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Especial por excesso de_x000D_
 arrecadação no Orçamento Vigente"._x000D_
 No valor de R$ 127.647,62 ( cento e vinte sete mil, seiscentos_x000D_
  e quarenta e sete reais, sessenta e dois centavos).</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2388/projeto_de_lei_no075-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2388/projeto_de_lei_no075-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por anulação_x000D_
 no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2390/projeto_de_lei_no078-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2390/projeto_de_lei_no078-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Suplementar por anulação_x000D_
 no Orçamento Vigente".</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2392/projeto_de_lei_no080-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2392/projeto_de_lei_no080-gp-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito_x000D_
 Adicional Especial por excesso de_x000D_
 arrecadação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2393/projeto_de_lei_no081-gp-2020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2393/projeto_de_lei_no081-gp-2020.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -955,67 +955,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2047/autografo_no_035.cmnm.2020_projeto_de_lei_no028.gp.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2058/projeto_de_lei_n.003-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2059/projeto_de_lei_n.004_-_gp_-_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2060/projeto_de_lei_n_007-gp_-_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/1974/projeto_de_lei_no_024-gp-2020..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2000/projeto_de_lei_no_026-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2024/projeto_de_lei_no_028-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2065/projeto_de_lei_no_031-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2096/projeto_de_lei_no_034-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2097/projeto_de_lei_no_035-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2098/projeto_de_lei_no_036-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2099/projeto_de_lei_no_037-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2143/projeto_de_lei_no_040-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2144/projeto_de_lei_no_041-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2164/projeto_de_lei_no_042-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2165/projeto_de_lei_no_043-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2177/projeto_de_lei_no_044-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2184/projeto_de_lei_no_045-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2195/projeto_de_lei_no_046-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2196/projeto_de_lei_no_047-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2218/projeto_de_lei_no_049-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2221/projeto_de_lei_no_052-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2223/projeto_de_lei_no_054-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2224/projeto_de_lei_no_055-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2226/projeto_de_lei_no_057-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2255/projeto_de_lei_no_059-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2258/projeto_de_lei_no_062-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2260/projeto_de_lei_no_064-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2292/projeto_de_lei_no_065-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2327/projeto_de_lei_no067-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2328/projeto_de_lei_no068-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2329/projeto_de_lei_no069-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2365/projeto_de_lei_no073-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2388/projeto_de_lei_no075-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2390/projeto_de_lei_no078-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2392/projeto_de_lei_no080-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2393/projeto_de_lei_no081-gp-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2047/autografo_no_035.cmnm.2020_projeto_de_lei_no028.gp.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2058/projeto_de_lei_n.003-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2059/projeto_de_lei_n.004_-_gp_-_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2060/projeto_de_lei_n_007-gp_-_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/1974/projeto_de_lei_no_024-gp-2020..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2000/projeto_de_lei_no_026-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2024/projeto_de_lei_no_028-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2065/projeto_de_lei_no_031-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2096/projeto_de_lei_no_034-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2097/projeto_de_lei_no_035-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2098/projeto_de_lei_no_036-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2099/projeto_de_lei_no_037-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2143/projeto_de_lei_no_040-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2144/projeto_de_lei_no_041-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2164/projeto_de_lei_no_042-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2165/projeto_de_lei_no_043-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2177/projeto_de_lei_no_044-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2184/projeto_de_lei_no_045-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2195/projeto_de_lei_no_046-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2196/projeto_de_lei_no_047-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2218/projeto_de_lei_no_049-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2221/projeto_de_lei_no_052-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2223/projeto_de_lei_no_054-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2224/projeto_de_lei_no_055-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2226/projeto_de_lei_no_057-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2255/projeto_de_lei_no_059-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2258/projeto_de_lei_no_062-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2260/projeto_de_lei_no_064-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2292/projeto_de_lei_no_065-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2327/projeto_de_lei_no067-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2328/projeto_de_lei_no068-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2329/projeto_de_lei_no069-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2365/projeto_de_lei_no073-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2388/projeto_de_lei_no075-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2390/projeto_de_lei_no078-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2392/projeto_de_lei_no080-gp-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2020/2393/projeto_de_lei_no081-gp-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="79.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>