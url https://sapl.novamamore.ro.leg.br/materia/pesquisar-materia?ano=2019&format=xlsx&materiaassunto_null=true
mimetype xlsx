--- v0 (2026-02-23)
+++ v1 (2026-04-20)
@@ -54,7516 +54,7516 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>ANTEPROJETO</t>
   </si>
   <si>
     <t>ANDRÉ DO SINDICATO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/273/001.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/273/001.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, a Regulamentação do uso especial de maquinários pertencentes à Secretaria de Obras Transporte e Trânsito para realização de caixas secas, contenção de cascalho nas áreas rurais e da outras providencias.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/671/002.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/671/002.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA e ao Secretário Municipal de Educação, Senhor Gerry Salvaterra Lara, a implantar o Projeto Educampo com a metodologia da Pedagogia da alternância nas escolas do Campo da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/133/projeto_decreto_legislativo_no_002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/133/projeto_decreto_legislativo_no_002.pdf</t>
   </si>
   <si>
     <t>“REGULAMENTA O ACESSO A INFORMAÇÃO PÚBLICA PELO CIDADÃO (LEI FEDERAL Nº 12.527/2011), NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE NOVA MAMORÉ, CRIA NORMAS DE PROCEDIMENTOS E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>EMDF</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA</t>
   </si>
   <si>
     <t>CPCJFEFFO - C.P de Constituição, Just., Finan., Econ., e Fisc. Fina. e O</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1732/emenda_referente_ao_projeto_de_lei_075.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1732/emenda_referente_ao_projeto_de_lei_075.2019.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001 AO PROJETO DE LEI Nº 075-GP/2019</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1733/emenda_referente_ao_projeto_de_lei_076.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1733/emenda_referente_ao_projeto_de_lei_076.2019.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001 AO PROJETO DE LEI Nº 075 e 076-GP/2019.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/122/indicacao_n001.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/122/indicacao_n001.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, a CONTRATAÇÃO DE 04 (QUATROS) MÉDICOS para atuar junto ao Centro de Saúde do Planalto e Hospital Antônio Luiz de Macedo, neste município.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>TOINHO BARROSO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/123/indicacao_n001.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/123/indicacao_n001.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, “A Necessidade da Recuperação das Estradas Vicinais e Pontes das Linhas do Ribeirão, pertencente a este município.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_n001.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_n001.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, com cópia ao Secretário Municipal de Saúde - SEMUSA, Senhor RAFAEL TADEU RIPKE RABELO, para a EXPEDIÇÃO DE CARTEIRA DO SUS e REGULAMENTAÇÃO DAS CONSULTAS PRÉ AGENDADAS, no Centro de Saúde do Distrito de Nova Dimensão, pertencente a este Município.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Jerry Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor Claudionor Leme da Rocha, a DISPONIBILIZAÇÃO de 02 (dois) TRATORES AGRÍCOLAS, para atender os Distritos:  Palmeiras, Nova Dimensão e Jacinópolis, deste município.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_n002.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_n002.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, com cópia ao Secretário Municipal de Obras, Transporte e Trânsito - SEMOTRAN, Senhor DONALDO GOMES DA COSTA, a RECUPERAÇÃO E MANUTENÇÃO DE PONTES E BUEIROS DAS LINHAS: 27B; 29C, 29B; 31C; 32B e 28B</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Irmão Idi</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_n001.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_n001.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor Claudionor Leme da Rocha, juntamente com o Secretário Municipal de Educação – SEMED, a Construção de Banheiros na Quadra de Esportes da Escola Luciana Maronari, localizada no Distrito de Palmeiras.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_n002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_n002.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor Claudionor Leme da Rocha, a instituir o Auxílio-Saúde no âmbito do Poder Executivo deste município.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/146/002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/146/002.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, com Cópia para o Secretário de Saúde RAFAEL TADEU RIPKE RABELO a CONTRATAÇÃO DE 01 (UM) PROFISSIONAL DE IMAGENOLOGIA para atuar junto ao Hospital Antônio Luiz de Macedo, neste município.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/176/indicacao_n002.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/176/indicacao_n002.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, “A REFORMA DA ECOLA POLO MUNIICPAL MARECHAL RONDON, LOCALIZADA NA 3ª LINHA DO RIBEIRÃO”, pertencente a este município.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/179/indicacao_n003.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/179/indicacao_n003.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, SENHOR CLAUDIONOR LEME DA ROCHA, PARA QUE O FITHA/2019 CONTEMPLE A 5ª E 6ª LINHA DO RIBEIRÃO, pertencente a este município.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/181/indicacao_n003.2019_vE3vLha.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/181/indicacao_n003.2019_vE3vLha.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, a CRIAÇÃO DE 01 (UM) VIVEIRO MUNICIPAL, neste município.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/183/indicacao_n003.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/183/indicacao_n003.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, SENHOR CLAUDIONOR LEME DA ROCHA, a DISPONIBILIZAÇÃO DA ACADEMIA DA TERCEIRA IDADE INSTALADO DO CENTO DE SAÚDE DO PLANALTO COM ESPAÇO ABERTO, para atender a comunidade do bairro Planalto.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>ALTAMIR</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/222/indicacao_001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/222/indicacao_001.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, a IMPLANTAÇÃO DETELEFONIA MÓVEL CELULAR NO DISTRITO DE NOVA DIMENSÃO, neste município.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/241/indicacao_004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/241/indicacao_004.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, a NECESSIDADE DE INCLUIR 01 (UM) DIA DE CICLISMO DE ESTRADA NA PROGRAMAÇÃO NA FESTA DO MUNICÍPIO DESTE ANO EM CARONA NO CAMPEONATO ESTADUAL DE CICLISMO 2019.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/246/indicacao_004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/246/indicacao_004.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, que autorize a Coordenadoria Municipal de Obras - COMOSP dessa Prefeitura a realizar uma “Manutenção nas avenidas da zona urbana”, neste município.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/261/indicacao_n002.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/261/indicacao_n002.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor Claudionor Leme da Rocha, juntamente com o Secretário Municipal de Educação – SEMED, a Reforma e Construção do refeitório da Escola Luciana Maronari, localizada no Distrito de Palmeiras.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/268/indicacao_n003.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/268/indicacao_n003.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Municípiode Nova Mamoré/RO, Senhor Claudionor Leme da Rocha, juntamente com o Secretário Municipal de Obras– COMOSP, a Construção de 01 (uma) ponte na linha 21 – km 5, Rio do Ribeirão, localizada no Distrito de Palmeiras.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/269/indicacao_n004.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/269/indicacao_n004.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Municípiode Nova Mamoré/RO, Senhor Claudionor Leme da Rocha, juntamente com o Secretário Municipal de Obras– COMOSP, a Reabertura do travessão da linha 24 louca e recuperação 02 (duas) pontes no referido travessão, localizada no Distrito de Palmeiras.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/290/001.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/290/001.2019.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora através do presente subscreve SOLICITAR ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, A PERMANÊNCIA DA CASA DE APOIO EM PORTO VELHO.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/291/indicacao_n005.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/291/indicacao_n005.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDINOR LEME DA ROCHA, juntamente com o Secretário Municipal de Educação – SEMED,  Reforma e  Ampliação da Escola Itamar Franco,  na Linha 7 km 5,5 localizada no Distrito de Jacinópolis.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/292/indicacao_n006.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/292/indicacao_n006.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDINOR LEME DA ROCHA, juntamente com o Secretário Municipal de Educação – SEMED,  Construção passarela coberta para na Escola Marechal Rondon,   localizada na 3.ª Linha Ribeirão.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/293/indicacao_n004.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/293/indicacao_n004.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO,SENHOR CLAUDIONOR LEME DA ROCHA, juntamente com o Secretário Municipal de Obras, DONALDO GOMES DA COSTA, realizar Aterro na linha 21 km 42 sobre a ponte do rio Cutia.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/294/indicacao_n005.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/294/indicacao_n005.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, CLAUDIONOR LME DA ROCHA, Secretário Municipal de Obras, DONALDO GOMES DA COSTA, que providencie o mais brevemente possível A Recuperação das seguintes linhas: Linha 20 C, 22 C e 24 C – Projeto Sidney Girão, pertencente a este município.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>CÉLIO BRITO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/550/001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/550/001.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/ROCLAUDIONOR LEME DA ROCHA, através da Secretaria Municipal de Obras, Transporte e Trânsito – SEMOTRAN“ O rebaixamento dos morros da 3ª Linha e na 5ª Linha Ribeirão no km 01, pertencente ao município de Nova Mamoré/RO”.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/614/indicacao_002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/614/indicacao_002.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, e o Secretário Municipal de Educação, GERRY SALVATERRA LARA,implantaçãode atividades extracurriculares na Escola Municipal de Ensino Fundamental Coronel Jorge Teixeira de Oliveira, neste município.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_n003.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_n003.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, com cópia ao Secretário Municipal de Saúde, solicitando 4 (quatro) transporte para atender ao Programa Saúde da Família</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_n006.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_n006.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, CLAUDIONOR LME DA ROCHA, Secretário Municipal de Obras, DONALDO GOMES DA COSTA, que providencie o mais brevemente possível a  limpeza das ruas e roço do mato do Distrito Palmeiras, pertencente a este município.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/675/indicacao_no_007.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/675/indicacao_no_007.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, CLAUDIONOR LEME DA ROCHA, Secretário Municipal de Obras, DONALDO GOMES DA COSTA, que providencie o mais brevemente CONTRATAÇÃO DE DUAS PESSOAS E AQUISIÇÃO DE MATÉRIAS (ROÇADEIRA, ENXADA, PÁ E CARRINHO DE MÃO) PARA LIMPEZA E MANUTENÇÃO DAS RUAS DO DISTRITO PALMEIRAS, pertencente a este município.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/676/indicacao_no_008.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/676/indicacao_no_008.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, CLAUDIONOR LEME DA ROCHA, disponibilizar um CARRO UTILITÁRIO para atender a Secretaria de Educação, pertencente a este município.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_no_009.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_no_009.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, CLAUDIONOR LEME DA ROCHA, identificarmos VEÍCULOS através de pinturas ou adesivos destinados aos distritos Araras, Marechal Rondon, Palmeiras, Nova Dimensão e Jacinópolis, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao_no_005.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao_no_005.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, CLAUDIONOR LEME DA ROCHA, Secretário Municipal de Obras, DONALDO GOMES DA COSTA, que providencie o mais brevemente possível A Recuperação das seguintes linhas: Linha 10,12 e 14 – Projeto Sidney Girão, pertencente a este município.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/697/indicacao_no_010.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/697/indicacao_no_010.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, CLAUDIONOR LEME DA ROCHA, Secretário Municipal de Obras, DONALDO GOMES DA COSTA, que providencie o mais breve possível a Recuperação do Travessão da Linha 27 – Projeto Sidney Girão, pertencente a este município.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/710/indicacao_no_007.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/710/indicacao_no_007.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, que autorize a Coordenadoria Municipal de Obras - COMOSP dessa Prefeitura a realizar serviço de “Levantamento de aterros e implantação de bueiras nas Linha do Ribeirão” da zona rural”, neste município.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Chapéu</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Municípiode Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, juntamente com o Secretário Municipal de Educação – SEMED, a Construção de 01 (uma) escolas na Linha 2 sentido Zè buritis e 01 (uma) na Linha 3 Terra roxa, localizada no Distrito de Jacinópolis.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, A IMPLANTAÇÃO DE SISTEMA DE MONITORAMENTO (CÂMERAS) NA GARAGEM MUNICIPAL DA PREFEITURA MUNICIPAL DE NOVA MAMORÉ – RO.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/961/indicacao_no_005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/961/indicacao_no_005.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, com Cópia para o Secretário Municipal de Educação, Senhor Gerry Salvaterra Lara a Implantação da Sala de Recursos nas Escolas da Rede Municipal, para atuar junto desenvolvimento das crianças, com Atendimento Educacional Especializado, neste município.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/962/indicacao_no_006.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/962/indicacao_no_006.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, a Implantação do Projeto do Fundo Municipal de Esporte Cultura e Lazer, Conselho Municipal de Esporte Cultura e Lazer e Plano Municipal de Esporte Cultura e Lazer, neste município.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/963/indicacao_no_011.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/963/indicacao_no_011.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, CLAUDIONOR LEME DA ROCHA, Secretário Municipal de Obras, DONALDO GOMES DA COSTA, que providencie a implantação de redutores de velocidade (quebra-molas) nas principais avenidas asfaltadas que são: Av. Maracatiara, Av. Castanheira, Av Ipê, Av. Carnaúba e Av.  Jacarandá localizada no Distrito do Palmeiras pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/964/indicacao_no_006.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/964/indicacao_no_006.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, CLAUDIONOR LME DA ROCHA, aquisição de UNIFORMES,  LANTERNAS E CASSETETES para os vigias da Prefeitura Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1068/indicacao_no_007.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1068/indicacao_no_007.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, com Cópia para o Secretário de Saúde RAFAEL TADEU RIPKE RABELO da necessidade de ser adotada a jornada de trabalho de 30 (trinta) horas semanais aos enfermeiros, técnicos de enfermagem e auxiliares de enfermagem que exerçam as funções no poder público, neste município.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_no_005.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_no_005.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, A NECESSIDADE DA REGULAMENTAÇÃO ATRAVÉS DE DECRETO MUNICIPAL A LEI FEDERAL Nº 9.608 DE 18 DE FEVEREIRO DE 1998.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1196/indicacao_no_008.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1196/indicacao_no_008.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor Claudionor Leme da Rocha, que autorize ao Setor Competente dessa Prefeitura Municipal a atualizar o valor da diária paga a categoria dos motoristas lotados no Hospital Antônio Luiz de Macedo, deste município.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1433/indicacao_003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1433/indicacao_003.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, CLAUDIONOR LEME DA ROCHA, que providencie o mais breve possível uma patrol, pá carregadeira e retroescavadeira para realizar patrolamento e conserto das pontes da 2.ª Linha do Ribeirão, pertencente a este município.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1434/indicacao_004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1434/indicacao_004.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, CLAUDIONOR LEME DA ROCHA,que disponibilize Engenheiro Civil para fazer levantamento na 3.ª Linha Ribeirão, linha 21 e Linha 33 onde serão instalados Turbos Armcos, adquiridos através da Ementa Parlamentar do Deputado Estadual Ezequiel Neiva.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1435/indicacao_no_009.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1435/indicacao_no_009.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor Claudionor Leme da Rocha, que estude a possibilidade de DESVINCULAR a Coordenadoria Municipal de Cultura, Esporte e Lazer – COMCEL da Secretaria Municipal de Educação – SEMED.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1437/indicacao_012_odontologo_posto_20.docx</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1437/indicacao_012_odontologo_posto_20.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, CLAUDIONOR LEME DA ROCHA,Secretário Municipal de Saúde RAFAEL TADEU RIPKE RABELO que providencie um Médico Odontólogo e um Técnico em Saúde Bucal para atender no Posto de Saúde localizado no Distrito do Palmeiras pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1448/indicacao_no_007.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1448/indicacao_no_007.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor Claudionor Leme da Rocha, a solicitar a limpeza do  Canal do Ambrósio deste município.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1449/indicacao_no_008.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1449/indicacao_no_008.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, com Cópia para o Secretário de Saúde RAFAEL TADEU RIPKE RABELOa Aquisição de Uma Processadora Digitalpara equipar o Raio X daUnidade Mista Antônio Luiz de Macedo, neste município.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Hiran</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1454/indicacao_no_001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1454/indicacao_no_001.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Municípiode Nova Mamoré/RO, Senhor Claudionor Leme da Rocha,que todos os funcionários públicos do poder legislativo e executivo desfilem no 07 de setembro.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1455/indicacao_n_o_009.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1455/indicacao_n_o_009.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, com Cópia para o Secretário Municipal de Educação, Senhor Gerry Salvaterra Lara a IMPLANTAÇÃO DO CALENDÁRIO ESPORTIVO EM 2020 para atuar junto com a coordenadoria  de Esporte Cultural e Lazer - COMCEL, neste municipal.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1504/indicacao_no_008.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1504/indicacao_no_008.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO,Senhor Claudionor Leme da Rocha,para que seja realizada a Iluminação pública do Distrito do Araras.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1505/indicacao_no_010.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1505/indicacao_no_010.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA, neste município.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1506/indicacao_no_009.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1506/indicacao_no_009.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO,Senhor Claudionor Leme da Rocha com cópia para o Secretário Municipal de Educação,para que seja disponibilizada duas (02) salas de aula na Escola Municipal Eduardo Valverde para atender o pré-escolar de 04 e 05 anos de idade.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1511/indicacao_n_o_011.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1511/indicacao_n_o_011.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, com Cópia para o Secretário de Educação Gerry Salvaterra Lara a implantação de uma FANFARRA MUNICIPAL.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1512/indicacao_no_012.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1512/indicacao_no_012.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, com Cópia para o Secretário de Educação Gerry Salvaterra Lara a Reforma do Escola Coronel Jorge Teixeira.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1513/indicacao_n_o_013.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1513/indicacao_n_o_013.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, com Cópia para o Secretário de Educação Gerry Salvaterra Lara a Reforma da Quadra Poliesportiva Professor Antonio Cosmo de Oliveira.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1514/indicacao_no_0006.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1514/indicacao_no_0006.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, Prefeito Municipal  e com cópia para HUMBERTO DA SILVA CLÍMACO, Secretário Municipal de Agricultura e Pecuária –SEMAGROP. PARA AQUISIÇÃO DE BARRACAS PARA ATENDER OS FEIRANTES DO DISTRITO DE NOVA DIMENSÃO E REGIÃO</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1526/indicacao_no_002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1526/indicacao_no_002.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor Claudionor Leme da Rocha,que sejam realizados manutenção nas centrais de ar a Hospital Antônio Luiz de Macedo e compra de novos para substituir os que não funcionam.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1527/indicacao_no_003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1527/indicacao_no_003.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor Claudionor Leme da Rocha,que seja construídas calçadas ao redor de toda quadra da prefeitura e instalação de iluminação.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1528/indicacao_002.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1528/indicacao_002.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, CLAUDIONOR LEME DA ROCHA,com cópia para Secretaria Municipal de Obras, que providencie o patrolamento e limpeza das ruas do Distrito Jacinópolis, pertencente a este município.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1529/indicacao_003.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1529/indicacao_003.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, CLAUDIONOR LEME DA ROCHA,com cópia para Secretaria Municipal de Obras, que disponibilize um PROFISSIONAL (eletricista) para repor as lâmpadas na área urbana do Distrito Jacinópolis, pertencente a este município.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1532/indicacao_no_010.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1532/indicacao_no_010.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO,Senhor Claudionor Leme da Rocha com cópia para o Secretário Municipal de Obras, para que seja realizada operação TABA BURACOS nas principais avenidas de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1545/indicacao_n010.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1545/indicacao_n010.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Claudionor Leme da Rocha “A Necessidade da Levantamento e Instalação de Bueiras na 2.ª Linha (km 01), 4.ª Linha (km 2,5) e 5ª Linha ( 500 metros da BR 425) pertencente a este município.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1546/indicacao_n011.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1546/indicacao_n011.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor Claudionor Leme da Rocha com cópia para o Secretário Municipal de Obras, para que seja realizada operação nas Linhas próximas a cidade e nas principais avenidas de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1567/indicacao_no_014.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1567/indicacao_no_014.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, com Cópia para o Secretário de Saúde RAFAEL TADEU RIPKE RABELO limpeza das Centrais de Ar Condicionado das Unidades de Saúde e Hospital.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1568/indicacao_no_015.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1568/indicacao_no_015.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, com Cópia para o Secretário de Educação Gerry Salvaterra Lara,a limpeza das Centrais de Ar Condicionado das Escolas Municipais.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1570/indicacao_no_016.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1570/indicacao_no_016.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, com Cópia para o Secretário de Saúde RAFAEL TADEU RIPKE RABELOo retorno do trabalho de obturação no Posto de Saúde Eleniza Félix do Carmo do Bairro Planalto.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1572/indicacao_no_017.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1572/indicacao_no_017.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, com Cópia para o Secretário de Saúde RAFAEL TADEU RIPKE RABELO a Informatização das Unidades de Saúde de Município.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1573/indicacao_no_013.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1573/indicacao_no_013.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, CLAUDIONOR LEME DA ROCHA,que seja inserido no LAUDO PERICIAL funcionários do Município de Nova Mamoré de todos os setores (funcionários de apoio) na realização do LAUDO PERICIAL.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1595/indicacao_no_018.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1595/indicacao_no_018.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, com Cópia para o Secretário de Saúde RAFAEL TADEU RIPKE RABELO a Implantação de duas Equipes Saúde da Família neste Município.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1596/indicacao_no_019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1596/indicacao_no_019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, com Cópia para o Secretário de Saúde RAFAEL TADEU RIPKE RABELO a contratação Dentista.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1597/indicacao_no_020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1597/indicacao_no_020.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, com Cópia para o Secretário de Saúde RAFAEL TADEU RIPKE RABELO a contratação Médico para atender na Ultrassonografia do Hospital Municipal.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1631/indicacao_no011.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1631/indicacao_no011.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Claudionor Leme da Rocha“Recuperação de 04 km no Travessão da 3ª Linha para 4.ª Linha do Ribeirão e recuperação da ponte, pertencente a este município.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1632/indicacao_no_012.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1632/indicacao_no_012.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO,Senhor Claudionor Leme da Rocha que disponibilize 01 (uma) Máquina PC para atender os produtores de PSICULTURA do Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1651/indicacao_n014.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1651/indicacao_n014.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, CLAUDIONOR LEME DA ROCHA, Secretário Municipal de Obras, , que providencie o mais breve possível o patrolamento e limpeza das ruas do Distrito Palmeiras, pertencente a este município.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1652/indicacao_n015.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1652/indicacao_n015.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, CLAUDIONOR LEME DA ROCHA, Secretário Municipal de Obras,  que providencie o mais brevemente possível A Recuperação das seguintes linhas: LINHA 24 C (06 km de estrada) E SEGUNDINHA LOUCA (07 km de estrada)– Projeto Sidney Girão, pertencente a este município.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1653/indicacao_n016.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1653/indicacao_n016.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, CLAUDIONOR LEME DA ROCHA, Secretário Municipal de Obras,  que providencie o mais brevemente possível a Reforma do Posto de Saúde Matuzalém Celanti, localizado no Distrito de Palmeiras, pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1667/indicacao_no_021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1667/indicacao_no_021.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, INSTITUIR O TÍQUETE-FEIRA, neste município.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1668/indicacao_no_022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1668/indicacao_no_022.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, Sobre a regulamentação do projeto calçada cidadã, neste município.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1713/indicacao_004_2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1713/indicacao_004_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor Claudionor Leme da Rocha – Prefeito Municipal, com cópia para Secretaria Municipal de Obras – Senhor Isaías Fernandes Lima, que providencie junto sua Equipe de Campo a Limpeza de Roço com Poda nas Árvores nas Avenidas e Pátio das Escolas no Distrito de Jacinópolis, pertencente a este município.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1714/indicacao_005_2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1714/indicacao_005_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Municípiode Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, juntamente com o Secretário Municipal de Educação – SEMED, A CONSTRUÇÃO DE 01 (UMA) PASSARELA COBERTA, na Escola Polo Osvaldo Ribeiro Nascimento, localizada na Linha 34-PSG.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/296/001.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/296/001.2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À PEC Nº 06/2019, E A MP Nº 871/2019, QUE TRATAM DA REFORMA DA PREVIDÊNCIA.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/711/002.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/711/002.2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AOS CORTES ORÇAMENTÁRIOS FEITOS NA EDUCAÇÃO PELO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1070/003.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1070/003.2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA (TCE-RO), pela doação dos R$ 50 milhões para A CONSTRUÇÃO DO HOSPITAL DE EMERGÊNCIA E URGÊNCIA DE RONDÔNIA (HEURO), em Porto Velho.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1200/mocao_001.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1200/mocao_001.2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SERVIÇO NACIONAL DE APRENDIZAGEM RURAL – SENAR-RO e SINDICATO DOS PRODUTOS RURAIS DE NOVA MAMORÉ/RO, pelos relevantes serviços prestados ao desenvolvimento do Distrito de Palmeiras – Linha 20 e a este Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1544/004.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1544/004.2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS POLICIAIS MILITARES LOTADOS NA 3ª CIA DA POLÍCIA MILITAR DE NOVA MAMORÉ,SGTº AFRÂNIO DOS SANTOS TEIXEIRA, SGTº NILTON DOS SANTOS ARAÚJO, CB ANACLÍCIA TARGIMO DE MELO, SD JEFERSON JÚNIOR BRITO CAETANO, TEN ALESSANDRO OLIVEIRA DE SOUSA, SGT HELIO GARCIA DE MENEZES e SGT GILBERTO MARQUES SALMIM, AOS POLICIAIS MILITARESLOTADOS NO GP DE NOVA DIMENSÃO, SD GUILHERME  FREITAS DE AGUIAR, CB CLAYTON VARELA CHAVES e CB LEANDRO APARECIDO VIEIRA ROSAAOS POLICIAIS MILITARES LOTADOSPATAMO DE GUAJARA2º SGT PAULO VILMAR MELLO, 3º SGT JAMES CARNEIRO DE ARAÚJO, 3º SGT HEMERSON DOS SANTOS DE ANDRADE, 3º SGT MARCOS FERREIRA DE ARAÚJO, 3º SGT JOSIANO DE SOUZA MELO, CB KELCIO ROMUALDO RABELO DE ARAÚJO, CB DENIS ALAN CARVALHO DOS SANTOS, CB GABRIEL SANTIAGO SAMPAIO, CB RICARDO DE SOUZA AZEVEDO, SD PAULO ROBERTO DIAS SILVA, CB LIVANDO DE SOUZA ALVES E JARDERSON DAVID DA SILVA OLIVEIRA.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1587/005.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1587/005.2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO EXCELENTÍSSIMO SENHOR VITOR CARVALHO MIRANDA DEFENSOR PÚBLICO DO ESTADO DE RONDÔNIA LOTADO NA COMARCA DE GUAJAR-MIRIM.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1105/oficio_no_001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1105/oficio_no_001.pdf</t>
   </si>
   <si>
     <t>Solicitar 1. ½ toneladas (uma tonelada e meia) de massa asfáltica para atender o município de Nova Mamoré e o Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1106/oficio_no_002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1106/oficio_no_002.pdf</t>
   </si>
   <si>
     <t>emenda parlamentar no valor de R$ 150.000,00 (cento e cinquenta mil reais) para reforma da Escola Onorina de Souza Nova Dimensão</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1107/oficio_n.o_018.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1107/oficio_n.o_018.pdf</t>
   </si>
   <si>
     <t>verificar a possibilidade de providenciar 01 REFORMA NA ESCOLA ESTADUAL “LAURINDA GROFF”, localizada no Distrito de Nova Dimensão, pertencente ao Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1108/oficio_no_025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1108/oficio_no_025.pdf</t>
   </si>
   <si>
     <t>autorizar sua equipe de campo a fazer um levantamento e posteriormente a manutenção da Linha 29 B – Projeto Sidney Girão, localizada no Município de Nova Mamoré/RO, que dá acesso ao Distrito de Bandeirantes: Considerando que a mencionada linha é a única via de acesso para Porto Velho e demais localidades que se dirijam para fora do Estado de Rondônia, tendo em vista do longo período chuvoso e com o aumento do nível de água do Rio Madeira, fato que ocorreu no ano de 2014, causando maior transtorno aos municípios de Guajará Mirim e Nova Mamoré.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1109/oficio_no_026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1109/oficio_no_026.pdf</t>
   </si>
   <si>
     <t>Agendamento de uma reunião com o Excelentíssimo Senhor Governador MARCOS ROCHA e os vereadores da Câmara Municipal de Nova Mamoré/RO._x000D_
 	      Considerando a seguinte pauta:_x000D_
 _x000D_
 1.	Residência do DER em Nova Mamoré;_x000D_
 2.	Manutenção da RO – 420 (Linha D);_x000D_
 3.	Transporte Escolar;_x000D_
 4.	Coordenadoria Regional de Educação – CRE</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1110/oficio_no_036.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1110/oficio_no_036.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência a disponibilidade de 01 (um) médico plantonista nos fins de semana, para atender no Centro de Saúde do Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1111/oficio_no_037.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1111/oficio_no_037.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Senhoria os bons préstimos no sentido de disponibilizar 01 (um) Caminhonete pertencente a Frota dessa Secretaria Municipal de Saúde – SEMUSA, para atender os atendimentos do Programa da Saúde Familiar – PSF, dos distritos de Palmeiras e Nova Dimensão.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1112/oficio_no_051.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1112/oficio_no_051.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR NO VALOR DE R$ 200.000,00 (DUZENTOS MIL REAIS) PARA ATENDER NA AQUISIÇÃO DE TUBOS ARMCOS, para substituição de pontes em madeira nas estradas vicinais do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1113/oficio_no_052.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1113/oficio_no_052.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR NO VALOR DE R$ 200.000,00 (DUZENTOS MIL REAIS) PARA ATENDER NA AQUISIÇÃO DE TUBOS ARMCS , para substituição de pontes em madeira nas estradas vicinais do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1114/oficio_no_054.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1114/oficio_no_054.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR NO VALOR DE R$ 200.000,00 (DUZENTOS MIL REAIS) PARA ATENDER NA AQUISIÇÃO DE TUBOS ARMCOS , para substituição de pontes em madeira nas estradas vicinais do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1115/oficio_no_055.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1115/oficio_no_055.pdf</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1116/oficio_no_056.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1116/oficio_no_056.pdf</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1117/oficio_no_057.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1117/oficio_no_057.pdf</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1118/oficio_no_058.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1118/oficio_no_058.pdf</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1119/oficio_no_059.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1119/oficio_no_059.pdf</t>
   </si>
   <si>
     <t>verificar a possibilidade de providenciar a Construção de 01 ESCOLA DE ENSINO FUDAMENTAL NA LINHA 29B no Distrito de Nova Dimensão, pertencente ao Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1120/oficio_no_060.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1120/oficio_no_060.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTA NO VALOR R$ 300.000,00 (TREZENTOS MIL REAIS) para Regularização Fundiária no Distrito de Nova Dimensão, pertencente ao Município de Nova Mamoré/RO, conforme Lei Federal nº 13.465/2017 que prevê novas regras para regularização fundiária urbana.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1121/oficio_no_061.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1121/oficio_no_061.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR DE 4 km DE PAVIMENTAÇÃO ASFALTICA, para atender o Distrito de Nova Dimensão localizada no município d Nova Mamoré/RO</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1122/oficio_no_074.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1122/oficio_no_074.pdf</t>
   </si>
   <si>
     <t>Solicitação de Capacitação de Servidores da Câmara Municipal de Nova Mamoré no SAPL e Portal Modelo junto ao Interlegis do Senado Federal.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1123/oficio_no_077.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1123/oficio_no_077.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR NO VALOR DE R$ 100.000,00 (CEM MIL REAIS) PARA ATENDER NA AQUISIÇÃO DE TUBOS ARMCOS, para substituição de pontes em madeira nas estradas vicinais do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1124/oficio_no_078.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1124/oficio_no_078.pdf</t>
   </si>
   <si>
     <t>Requerer a vossa Excelência a disponibilização de direcionar recurso no valor de R$ 50.000,00 (Cinquenta Mil reais) de materiais esportivos para atender a comunidade adeptos a prática esportiva do município, são elas: _x000D_
 •	Bolas de Futebol de Salão e Campo,_x000D_
 •	Bolas de volley, _x000D_
 •	Bolas de futsal_x000D_
 •	Redes de volley, _x000D_
 •	Redes futsal e de campo_x000D_
 •	Uniformes esportivos</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1125/oficio_no_082.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1125/oficio_no_082.pdf</t>
   </si>
   <si>
     <t>CONVOCAR Vossa Excelência nos termos do §2º do artigo 35 da Lei Orgânica subsidiariamente com o artigo 230 do Regimento Interno desta Casa de Leis. Diante do exposto, informo que a referida CONVOCAÇÃO, se dará nos termos do §2º do artigo 227 do Regimento Interno:_x000D_
 Dia: 27 de maio de 2019_x000D_
 Local: Sala de Reuniões desta Câmara Municipal_x000D_
 Horário: às 15:00 horas _x000D_
 Assunto: informações acerca de aquisição de CESTAS BÁSICAS E COMBUSTÍVEL para fornecimento a famílias carentes que foram afetadas com as enchentes de 2019.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>ANAEL</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1126/oficio_no_003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1126/oficio_no_003.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência, cópia do processo de aquisição de materiais elétricos para iluminação pública do município de Nova Mamoré, no exercício de 2017 e 2018.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1127/oficio_no_005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1127/oficio_no_005.pdf</t>
   </si>
   <si>
     <t>Informações sobre os Processos da Secretaria de Obras que estão para licitação e os já licitados no período de 07 de Janeiro até a presente data.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1128/oficio_no_007.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1128/oficio_no_007.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar no valor de R$ 200.000,00 (duzentos mil reais), para AQUISIÇÃO DE TUBOS ARMCS DE 3,00 (TRÊS) METROS DE DIÂMETRO, para atender onde há necessidade em alguns trechos, tais como:_x000D_
 1.	Linhas 27, 28 B29 B, 29 C do Projeto Sidney Girão, pertencente ao Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1129/oficio_no_008.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1129/oficio_no_008.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Senhoria, 40 (quarenta) mudas de Ipês e 20 (vinte) mudas de outras variedades, para atender o projeto de arborização no Distrito de Nova Dimensão, no qual o plantio será realizado nos canteiros nas avenidas do Distrito.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1130/oficio_no_009.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1130/oficio_no_009.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência os bons préstimos que seja encaminhado cópias do documento, que trata sobre a compra do terreno para a construção do Cemitério no Distrito de Nova Dimensão, pertencente ao Município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1131/oficio_no_010.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1131/oficio_no_010.pdf</t>
   </si>
   <si>
     <t>Providenciar 01 (UMA) PATROL PARA FAZER O DEVIDO PATROLAMENTO E CASCALHAMENTO nos distritos de Palmeiras e Nova Dimensão, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1132/oficio_no_011.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1132/oficio_no_011.pdf</t>
   </si>
   <si>
     <t>Providenciar a entrega de 01 (uma) RETROSCAVADEIRA, conforme já disponibilizada através de Emenda de Bancada Federal daqui de Rondônia, de sua iniciativa, para o município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1133/oficio_no_013.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1133/oficio_no_013.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos no sentido de fiscalizar alguns empreendimentos instalados na Nova Dimensão Distrito de Nova Mamoré.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Valdomiro</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1134/oficio_no_001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1134/oficio_no_001.pdf</t>
   </si>
   <si>
     <t>Disponibilizar a Quadra Coberta de futsal sob a responsabilidade do Sr. Wesley Ribeiro Braiá para a realização de um torneio de futsal que será realizado nos dias 23 e 24 de fevereiro de 2019.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1135/oficio_no_002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1135/oficio_no_002.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR NO VALOR DE R$ 300.000,00 (TREZENTOS MIL REAIS) PARA ATENDER SERVIÇO DE ATERRO E PATROLMENTO DA 7.ª LINHA RIBEIRÃO, que devido às fortes chuvas tem dificultado muito o acesso dos moradores daquela região a escoar seus produtos até a sede do município.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1138/oficio_no_005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1138/oficio_no_005.pdf</t>
   </si>
   <si>
     <t>recuperar a BR 425 no sentido Abunã a Guajará Mirim, onde ocorre depressão no asfalto e vários outros pontos críticos que vem ocasionando sérios acidentes.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1136/oficio_no_003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1136/oficio_no_003.pdf</t>
   </si>
   <si>
     <t>Solicitar recuperação a BR 425 no sentido Abunã a Guajará Mirim, onde ocorre uma depressão de alto relevo, entre o Distrito do Araras e a Ponte do Ribeirão, próximo a antiga casa da qualhada.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1139/oficio_no_004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1139/oficio_no_004.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria a expansão da rede de abastecimento de água, ou seja, encanação para a Avenida Dom Pedro II, bairro João Francisco Clímaco, pois há uma grande quantidade de moradores que não se beneficiam de tal serviço.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1140/oficio_no_001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1140/oficio_no_001.pdf</t>
   </si>
   <si>
     <t>Providenciar a DEVOLUÇÃO DO MICROÔNIBUS PERTECENTE A COORDENADORIA DE ESPORTES, tendo em vista que já foi adquirido pela prefeitura municipal um novo veículo com a mesma capacidade, para atender os pacientes que fazem tratamento de Hemodiálise em Porto Velho – RO.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1141/oficio_no_002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1141/oficio_no_002.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de autorizar sua equipe a providenciar o conserto e manutenção do Bueiro na BR 425 – denominada Engenheiro Isaac Bennesby, no perímetro urbano no município de Nova Mamoré/RO. Tendo em vista que o mesmo se encontra em estado de deterioração devido ao período chuvoso, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência os bons préstimos no sentido de AUTORIZAR a Prefeitura Municipal de Nova Mamoré a colocar bueiro na rua paralela à Avenida Dezidério Domingos Lopes, após o Geraldão Auto Peças.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1143/oficio_no_004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1143/oficio_no_004.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade junto a sua equipe técnica a realização de 01 (uma) OPERAÇÃO POR ESSE FÓRUM ELEITORAL, COM A FINALIDADE DE EXPEDIÇÃO DE TÍTULOS ELEITORAIS, TRANSFERÊNCIAS, ETC, no município de NOVA MAMORÉ/RO E NOS DISTRITOS DE NOVA DIMENSÃO E JACINÓPOLIS, pertencente a este município.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1144/oficio_no_005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1144/oficio_no_005.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR NO VALOR DE R$ 400.000,00 (QUATROCENTOS MIL REAIS) PARA ATENDER NA AQUISIÇÃO DE TUBOS ARMCOS DE 3,00 (TRÊS) METROS DE DIÂMETRO, para substituição de pontes em madeira nas estradas vicinais do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1145/oficio_no_006.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1145/oficio_no_006.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR NO VALOR DE R$ 230.000,00 (DUZENTOS E TRINTA MIL REAIS) PARA ATENDER NA AQUISIÇÃO DE PEÇAS, COMBUSTÍVEL E MANUTENÇÃO DE MÁQUINAS, para atender a Patrulha Mecanizada da Prefeitura Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1146/oficio_no_007.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1146/oficio_no_007.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência os bons préstimos no sentido de autorizar sua equipe a providenciar a Manutenção da BR 425 – denominada Engenheiro Isaac Bennesby, principalmente no trecho entre o Ribeirão e o Distrito de Araras, onde está abrindo-se bueiros e ocasionando declives neste percurso, fato provocado devido ao período chuvoso, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1147/oficio_no_008.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1147/oficio_no_008.pdf</t>
   </si>
   <si>
     <t>viabilizar a IMPLANTAÇÃO DE 01 (UMA) ACADEMIA DA TERCEIRA IDADE - ATI, com equipamentos de ginástica na Pracinha que hoje dispõe a Câmara Municipal de Nova Mamoré sito a Avenida Dezidério Domingos Lopes, nº 3040 esquinas com a Avenida Dom Pedro II ao lado do Prédio da Prefeitura Municipal, no bairro João Francisco Clímaco, nesta cidade.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1149/oficio_no_010.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1149/oficio_no_010.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR NO VALOR DE R$ 1.500.000,00 (HUM MILHÃOE QUINHENTOS MIL DE REAIS) PARA ATENDER A RECUPERAÇÃO DE ESTRADAS E BUEIRAS,nas áreas urbanas e rurais do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1151/oficio_no_012.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1151/oficio_no_012.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar, para atender na Aquisição de 03 (três) Ônibus para o Transporte Escolar, para o município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1153/oficio_no_014.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1153/oficio_no_014.pdf</t>
   </si>
   <si>
     <t>Aquisição de 01 (uma) Pá Carregadeira para atender o desenvolvimento e o fortalecimento da agricultura familiar, através de ações e tarefas estratégicas ao melhoramento do setor primário no município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1154/oficio_no_015.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1154/oficio_no_015.pdf</t>
   </si>
   <si>
     <t>Aquisição de 01 (uma) retro escavadeira para atender a 2.ª Linha do Ribeirão para colocar bueiras na referida linha</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1155/oficio_no_016.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1155/oficio_no_016.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria que seja providenciado com urgência a recuperação da ponte da Linha 28 KM 4,5.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1156/oficio_no_017.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1156/oficio_no_017.pdf</t>
   </si>
   <si>
     <t>providencie junto a Secretaria Municipal de Saúde – SEMUSA, a Reveladora para o Raio “X” do Hospital Antônio Luiz de Macedo, pertencente a este município.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1148/oficio_no_009.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1148/oficio_no_009.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR NO VALOR DE R$ 100.000,00 (CEM MIL REAIS) PARA ATENDER NA AQUISIÇÃO DE TUBOS ARMCOS DE 3,00 (TRÊS) METROS DE DIÂMETRO, para substituição de pontes em madeira nas estradas vicinais do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1150/oficio_no_011.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1150/oficio_no_011.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR NO VALOR DE R$ 1.000.000,00 (HUM MILHÃO DE REAIS) PARA ATENDER A RECUPERAÇÃO DE ESTRADAS E BUEIRAS, nas áreas urbanas e rurais do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1152/oficio_no_013.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1152/oficio_no_013.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar, para atender na Aquisição de 02 (dois) Ônibus para o Transporte Escolar, para o município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1157/oficio_no_001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1157/oficio_no_001.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência informações acerca dos Serviços de Iluminação Pública que foi feito no ano de 2018, no Canteiro Central da Avenida Dezidério Domingos Lopes, área do perímetro urbano de nosso município._x000D_
 	         Por oportuno, cabe esclarecer tais pedidos como:_x000D_
 1.	Nome da Empresa prestadora dos serviços;_x000D_
 2.	Valor dos serviços;_x000D_
 3.	Relação de todo material elétrico colocado, trocado e ou substituído no referido serviço.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1158/oficio_no_003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1158/oficio_no_003.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de verificar a possibilidade de continuar a Delegacia de Polícia Civil de Nova Mamoré no mesmo prédio. Somos sabedores da construção UNISP neste município para atender Polícia Militar e a Polícia Civil.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1161/oficio_no_006.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1161/oficio_no_006.pdf</t>
   </si>
   <si>
     <t>providenciar ABERTURA DE 01 (UM) PORTÃO NO FUNDO DO CEMITERIO MUNICIPAL, PARA FACILITAR A LIMPEZA, tendo em vista que com a extensão do mesmo dificulta para os garis na coleta de lixo no período de limpeza.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1162/oficio_no_007.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1162/oficio_no_007.pdf</t>
   </si>
   <si>
     <t>Implantação Academia Terceira Idade na praça da Câmara Municipal</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1163/oficio_no_010.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1163/oficio_no_010.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR NO VALOR DE R$ 300.000,00 (TREZENTOS MIL REAIS) PARA ILUMINAÇÃO PÚBLICA, para atender o município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1164/oficio_no_011.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1164/oficio_no_011.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR NO VALOR DE R$ 300.000,00 (TREZENTOSMILREAIS)  PARA REFORMA DA PRAÇA , para atender o município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1165/oficio_no_012.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1165/oficio_no_012.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR NO VALOR DE R$ 300.000,00 (TREZENTOS MILREAIS)  AQUISIÇÃO DE ASFALTO , para atender o município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1167/oficio_no_015.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1167/oficio_no_015.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao Prefeito Municipal de Porto Velho, que seja realizado trabalho de recuperação dasLINHAS VICINAIS 7.ª, 8.ª, 21, 23, 25, 27 e 29 que fazem divisas com o município de Mova Mamoré/RO.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1168/oficio_no_016.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1168/oficio_no_016.pdf</t>
   </si>
   <si>
     <t>Autorizar sua equipe a providenciar a manutenção no  perímetro urbano no município de Nova Mamoré/RO até a ponte do Lage. Tendo em vista que o mesmo se encontra em estado precário no qual o mato está invadido a BR, deixando o trecho com pouco visibilidade, podendo causar sérios problemas.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1169/oficio_no_017.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1169/oficio_no_017.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade da incorporação do Distrito de Jacinópolis, pertencente ao Município de Nova Mamoré para o Município de Buritis ou Campo Novo. Em compensação Nova Mamoré poderia assumir o perímetro da entrada da BR 425 (entroncamento) até o limite que já dispõe em sua área demográfica.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1170/oficio_no_018.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1170/oficio_no_018.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM POSTO DO CORPO DE BOMBEIROS EM NOVA MAMORÉ/RO,</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1171/oficio_no_020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1171/oficio_no_020.pdf</t>
   </si>
   <si>
     <t>Reunião realizada na Câmara Municipal de Nova Mamoré junto com Comandante Geral do Corpo de Bombeiros o Sr. Cel. Darmargli da Costa Farias, Prefeito Municipal e demais vereadores a possibilidade da implantação de um quartel do Corpo de Bombeiros em nosso município.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1159/oficio_no_004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1159/oficio_no_004.pdf</t>
   </si>
   <si>
     <t>REITERAR o Ofício de nº 033/AHMA/2018, de minha autoria que trata da IMPLANTAÇÃO DE UM POSTO DO CORPO DE BOMBEIROS EM NOVA MAMORÉ/RO.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1160/oficio_no_005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1160/oficio_no_005.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PRÉDIO DO IDARONneste município de Nova Mamoré/RO, tendo em vista que o prédio que acomoda hoje esse órgão é muito antigo e escasso seu interior, necessitando urgentemente de uma reforma para melhorar seu atendimento ao público, bem como dar uma melhor estrutura aos seus servidores.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1166/oficio_no_014.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1166/oficio_no_014.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR NO VALOR DE R$ 300.000,00 (SEISCENTOS MILREAIS)  CONSTRUÇÃO DE UMA CRECHE , para atender o Bairro Cidade Nova no município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1172/oficio_no_001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1172/oficio_no_001.pdf</t>
   </si>
   <si>
     <t>Solicitar sua intercedência junto à Secretaria de Estado da Saúde – SESAU, para que seja Implementado o Convênio que Contempla os Equipamentos do Hospital Antônio Luiz de Macedo, referente ao exercício de 2018, com 01 (um) Processador para o Setor de Raio X, para a mesma Unidade de Saúde, pertencente a este Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1173/oficio_no_004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1173/oficio_no_004.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência que leve ao Plenário da Assembleia Legislativa INDICAÇÃO ao Governo do Estado de Rondônia a necessidade da estadualização da Linha 29 B – Projeto Sidnei Girão, pertencente ao Município de Nova Mamoré/RO em Rodovia Estadual.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1174/oficio_no_005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1174/oficio_no_005.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência maiores esclarecimentos quanto aos Projeto de Lei nº 016-GP/2019, e Projeto de Lei nº 017-GP/2019, ambos tratam de suplementar orçamento para despesa com sentenças judiciais.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1175/oficio_no_007.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1175/oficio_no_007.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelênciaos bons préstimos no sentido de verifique a possibilidade de disponibilizar a equipe que está realizando obras na Rodovia 420, antiga linha D, a realização de serviços de limpeza nos distritos de Palmeiras e Nova Dimensão.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1176/oficio_no_009.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1176/oficio_no_009.pdf</t>
   </si>
   <si>
     <t>solicitar os bons préstimos no sentido que seja providenciado a REFORMA DO PRÉDIO DO IDARON neste município de Nova Mamoré/RO, tendo em vista que o prédio que acomoda hoje esse órgão é muito antigo e escasso seu interior, necessitando urgentemente de uma reforma para melhorar seu atendimento ao público, bem como dar uma melhor estrutura aos seus servidores.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1177/oficio_no_011.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1177/oficio_no_011.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos no sentido de informar o cronograma de cursos no exercício de 2019.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1178/oficio_no_014.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1178/oficio_no_014.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTARno valor R$ 600.000,00 (Seiscentos Mil Reais), destinada ao custeio de ações e serviços na atenção básica, através do Ministério da Saúde, para o município deNova Mamoré/RO.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1179/oficio_no_015.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1179/oficio_no_015.pdf</t>
   </si>
   <si>
     <t>interceder juntamente ao MEC a liberação de ÔNIBUS PARA O TRANSPORTE ESCOLARcadastrado pela Prefeitura Municipal deNova Mamoré/RO, para melhor atender este município.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1180/oficio_no_016.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1180/oficio_no_016.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR do Valor de R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS)para aquisição de um GRUPO GERADOR 300 KWA para atender ao Hospital MunicipalAntônio Luiz de Macêdo de Nova Mamoré/RO,</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1181/oficio_no_017.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1181/oficio_no_017.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao Departamento de Estradas e Rodagens – DER, providências no sentido de realizar a limpeza nos Distrito de Palmeiras, Nova Dimensão e Jacinópolis, ao longo da RO-421, pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1182/oficio_no_018.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1182/oficio_no_018.pdf</t>
   </si>
   <si>
     <t>solicito de Vossa Excelência informações acerca de parcerias ou Termo de Cooperação, destacando acordos entre essa Secretaria de Estado da Agricultura - SEAGRI e os Municípios com relação à DISTRIBUIÇÃO DE CALCÁRIOS, BEM COM OUTROS TIPOS DE MELHORIAS PARA NOSSA AGRICULTURA.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1183/oficio_no_019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1183/oficio_no_019.pdf</t>
   </si>
   <si>
     <t>solicitar sua intercedência junto à Escola Legislativa, órgão subordinado a essa Assembleia Legislativa que verifique a disponibilidade junto a Equipe Pedagógica daquela instituição Ministrar Cursos dentro de seu cronograma do exercício de 2019, para atender o município de Nova Mamoré bem como o distrito de Nova Dimensão, pertencente a este município, buscando priorizar os seguintes cursos:_x000D_
 	Libras para o atendimento público;_x000D_
 	Oratória no serviço público;_x000D_
 	Excelência no atendimento ao serviço público;</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1184/oficio_no_020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1184/oficio_no_020.pdf</t>
   </si>
   <si>
     <t>que informe a este edil o andamento da EMISSÃO DA CERTIDÃO AMBIENTAL, para liberação do Cemitério Público do Município de Nova Mamoré/RÉ, conforme Processo Nº 1801/01161/2016 inscrito nessa secretaria</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1185/oficio_no_022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1185/oficio_no_022.pdf</t>
   </si>
   <si>
     <t>solicitar do nobre Deputado, que seja viabilizado recursos financeiros através de emenda parlamentar para fins especifico de disponibilizar ao setor de educação cursos para capacitação de professores, deste município.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1186/oficio_no_023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1186/oficio_no_023.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de informar a este edil sobre o Fundo para Infraestrutura de Transportes e Habitação-FHITA, a situação atual e o valor designado ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1187/oficio_no_024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1187/oficio_no_024.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência informações atuais sobre o “Convenio Transporte Escolar entre o Estado e o Município de Nova Mamoré “, para que possamos ter conhecimento e assim possibilitar nortear o trabalho junto com o Legislativo do município.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1189/oficio_no_002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1189/oficio_no_002.pdf</t>
   </si>
   <si>
     <t>disponibilizar dentro de suas prioridades APAVIMENTAÇÃO DE 04 (QUATRO) KM DE ASFALTO PARA O DISTRITO DE JACINÓPOLIS, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1190/oficio_n.o_003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1190/oficio_n.o_003.pdf</t>
   </si>
   <si>
     <t>Providenciar A INSTALAÇÃO DAS CENTRAIS DE AR DA ESCOLA POLO OZÉIAS MARTINS, localizada no Distrito de Jacinópolis, pertencente a este município.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1191/oficio_no_004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1191/oficio_no_004.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência que interceda junto a Coordenação do “Tudo Aqui” uma campanha de atendimentos na área social, que esse respeitável órgão vem desempenhando, no distrito de Jacinópolis, pertencente ao Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1192/oficio_no_005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1192/oficio_no_005.pdf</t>
   </si>
   <si>
     <t>Solicitar do nobre deputado, que seja viabilizado um carro de carroceria para atender a Escola Estadual Pedro Mendes, localizado no Distrito de Jacinópolis pertencente ao município de Nova Mamoré.;</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1193/oficio_no_006.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1193/oficio_no_006.pdf</t>
   </si>
   <si>
     <t>Solicitar a Vossa Senhoria informações com relação ao recurso de FITHAS no exercício 2018 destinado ao Município de Nova Mamoré, são elas:_x000D_
 _x000D_
 •	Qual valor total disponível para o município de Nova Mamoré_x000D_
 •	Qual os valores que foram gastos?_x000D_
 •	Que valor ainda tem disponível?</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1194/oficio_no_007.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1194/oficio_no_007.pdf</t>
   </si>
   <si>
     <t>A aquisição de “coletor de lixo” caminhão possibilitará que a coleta seja realizada com mais frequência e vai evitar inúmeros transtornos para a comunidade.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1195/oficio_no_008.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1195/oficio_no_008.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR PARA AQUISIÇÃO DE UMA CAÇAMBA TRAÇADA A FIM DE ATENDER AS NECESSIDADES DO DISTRITO JACINÓPOLIS PERTENCENTE AO MUNICÍPIO DE NOVA MAMORÉ-RO.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1198/oficio_no_009.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1198/oficio_no_009.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR PARA AQUISIÇÃO DE UMA RETROESCAVADEIRA A FIM DE ATENDER AS NECESSIDADES DO DISTRITO JACINÓPOLIS PERTENCENTE AO MUNICÍPIO DE NOVA MAMORÉ-RO.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1199/oficio_no_010.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1199/oficio_no_010.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR PARA  AQUISIÇÃO DE MOTO NIVELADORA PARA ATENDER O DISTRITO DE JACINÓPOLIS/NOVA MAMORÉ-RO,</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1201/oficio_no_011.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1201/oficio_no_011.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR DESTINANDO RECURSO FINANCEIRO PARA CONSTRUÇÃO DE UMA QUADRA COBERTA DE ESPORTE DO NA ESCOLA OZEAS MARTINS DA SILVA NO DISTRITO DE JACINÓPOLIS/NOVA MAMORÉ-RO,</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1202/oficio_no_012.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1202/oficio_no_012.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR PARA AQUISIÇÃO DE UM TRATOR PARA ATENDER O DISTRITO DE JACINÓPOLIS/NOVA MAMORÉ-RO,</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1203/oficio_n_o_013.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1203/oficio_n_o_013.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos no sentido de implantar EDUCAÇÃO DE JOVENS E ADULTOS (EJA), atendendo alunos de 1ª a 8ª série do Ensino Fundamental e 1º ao 3º ano do Ensino Médio no distrito de Jacinópolis, pertencente ao município de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1204/oficio_no_014.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1204/oficio_no_014.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência a contratação de AGENTE DE SAÚDE classificado no último concurso público realizado no ano de 2016 para atender a comunidade do Distrito de Jacinópolis, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1206/oficio_no_016.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1206/oficio_no_016.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência os bons préstimos no sentido de que disponibilize uma RETRO ESCAVADEIRA HIDRAÚLICA (MAQUINA PC) para atender distrito de Jacinópolis pertencente ao Município de Nova Mamoré/RO</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1207/oficio_no_017.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1207/oficio_no_017.pdf</t>
   </si>
   <si>
     <t>Solicitar à Vossa Excelência, 01 (um) veículo para atender o Programa “SAÚDE DA FAMÍLIA”, nas visitas domiciliares no Distrito de Jacinópolis pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1208/oficio_no_018.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1208/oficio_no_018.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Senhoria os bons préstimos no sentido de verificar a possibilidade dessa respeitosa instituição A INSTALAÇÃO DE UMA SUBESTAÇÃO numa Chácara localizada no Distrito de Nova Dimensão atrás da Serraria do Leno, denominada Rua Recanto dos Cowboys que atenderá aproximadamente 03 (três) famílias.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1209/ofico_no_019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1209/ofico_no_019.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Senhoria a possibilidade de disponibilizar a equipe do “TUDO AQUI para realização de uma campanha de atendimentos na área social, que esse respeitável órgão vem desempenhando, no distrito de Jacinópolis, pertencente ao Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1210/oficio_no_020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1210/oficio_no_020.pdf</t>
   </si>
   <si>
     <t>solicito a Vossa Senhoria, para que seja realizado o rebaixamento de rede no Distrito de Jacinópolis, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1188/oficio_no_001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1188/oficio_no_001.pdf</t>
   </si>
   <si>
     <t>interceder junto a Coordenação do “Tudo Aqui” uma campanha de atendimentos na área social, que esse respeitável órgão vem desempenhando, no distrito de Jacinópolis, pertencente ao Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1205/oficio_no_015.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1205/oficio_no_015.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Senhoria a contratação de AGENTE DE SAÚDE  classificado no último concurso público realizado no ano de 2016 para atender a comunidade do Distrito de Jacinópolis, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1216/oficio_no_001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1216/oficio_no_001.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MATERIAL ELÉTRICO PARA ATENDER A ILUMINAÇÃO PÚBLICA DO MUNICÍPIO DE NOVA MAMORÉ/RO, NO VALOR DE R$ 60.000,00 (SESSENTA MIL REAIS).</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1217/oficio_no_002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1217/oficio_no_002.pdf</t>
   </si>
   <si>
     <t>disponibilidade de 30 (TRINTA) MANILHAS PARA RECUPERAÇÃO DOS BUEIROS NA LINHA 2 C DO LIMÃO E 2 B DO PROJETO SIDNEY GIRÃO, pertencente ao Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1218/oficio_no_003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1218/oficio_no_003.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Senhoria os bons préstimos no sentido de que dentro da sua agenda seja nos dado a honra com uma palestra em uma Audiência Pública que eu quero propor no Plenário da Câmara Municipal de Nova Mamoré/RO, com o seguinte tema: “Os impactos causados com a Construção das Hidrelétricas de Santo Antônio e Jirau em Rondônia”, principalmente para os Municípios de Guajará Mirim e Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1219/oficio_no_005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1219/oficio_no_005.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR NO VALOR DE R$ 100.000,00 (CEM MIL REAIS) PARA ATENDER NA AQUISIÇÃO DE TUBOS ARMCS DE 3 (TRÊS) METROS, para substituição de pontes em madeira nas estradas vicinais do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1220/oficio_no_006.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1220/oficio_no_006.pdf</t>
   </si>
   <si>
     <t>solicitar do nobre deputado, que seja viabilizado recursos financeiros através de emenda parlamentar,para uma reforma do Ginásio de Esporte Maria Laurinda Groff do Bairro Planalto.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1221/oficio_no_007.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1221/oficio_no_007.pdf</t>
   </si>
   <si>
     <t>Solicitar junto ao prefeito a reforma de Casa de apoio</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1222/oficio_no_008.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1222/oficio_no_008.pdf</t>
   </si>
   <si>
     <t>solicitar do nobre deputado, que seja viabilizado junto ao DETRAN de Porto Velho a possibilidade de construir uma cobertura para o pátio do CIRETRAN de Nova Mamoré.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1223/oficio_no_009.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1223/oficio_no_009.pdf</t>
   </si>
   <si>
     <t>solicitar a Vossa Senhoria os bons préstimos no sentido de informar o cronograma de cursos para o exercício de 2019</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1224/oficio_no_009.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1224/oficio_no_009.pdf</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1225/oficio_no_010.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1225/oficio_no_010.pdf</t>
   </si>
   <si>
     <t>verificar a possibilidade da Instalação de 01 (uma) UNIDADE DA COORDENAÇÃO REGIONAL DE EDUCAÇÃO – CRE, o Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1226/oficio_no_011.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1226/oficio_no_011.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria a expansão de uma Rede de Água, ou seja, encanação para todo o Bairro do Planalto, pois há uma grande quantidade de moradores que não se beneficiam de tal serviço.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1227/oficio_no_11.1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1227/oficio_no_11.1.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Senhora os bons préstimo no sentido de disponibilizar 02 (dois) funcionários para atender na regulamentação e  01 (um)  técnico em laboratório para atender no laboratório no Posto de Saúde Eleniza Feliz do Carmo, localizado no Bairro do Planalto neste município.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1228/oficio_no_013.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1228/oficio_no_013.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR NO VALOR DE R$ 100.000,00 (CEM MIL REAIS) PARA ATENDER A SOLCITAÇÃO DOS MOTO TAXISTA PARA CONSTRUÇÃO DE 02 (DOIS) PONTOS DE  MOTO NO MUNICÍPIO DE NOVA</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1229/oficio_no_014.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1229/oficio_no_014.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR NO VALOR DE R$ 50.000,00 (CINQUENTA MIL REAIS) PARA RECUPERAÇÃO DO GINÁSIO DE ESPORTE “ LAURINDA GROFF   “ DO BAIRO DO PLANALTO, LOCALIZADO NO MUNICÍPIO DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1230/oficio_no_015.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1230/oficio_no_015.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos no sentido de recuperar a BR 425 no sentido do município de Nova Mamoré ao entroncamento.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1231/oficio_no_016.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1231/oficio_no_016.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de verificar a possibilidade dessa SEAGRI celebrar TERMO DE ACORDO E COOPERAÇÃO com o Município de Nova Mamoré para destinação de Tratores Agrícolas e Implementos, adquiridos para atender as necessidades dos pequenos produtores rurais organizados em associação com finalidade prestação de SERVIÇO PÚBLICO a fim de fortalecer a agricultura familiar no Município de Nova Mamoré-RO.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1233/oficio_no_018.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1233/oficio_no_018.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de interceder junto ao Departamento de Estradas e Rodagens – DER com os seguintes serviços:_x000D_
 _x000D_
 	Limpeza nos Distritos de Palmeiras e Araras, destacando os seguintes: (realização de limpeza, com serviços de capina, roçagem, retirada de entulhos e varrição das ruas).</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1234/oficio_n.o_019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1234/oficio_n.o_019.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria que designe a equipe dessa SEMOTRAN a fazer um levantamento da realidade das placas dos mototaxistas, ou seja, o número de INADIMPLÊNCIAS dessa categoria com a Prefeitura Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1232/oficio_no_017.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1232/oficio_no_017.pdf</t>
   </si>
   <si>
     <t>contratar mais médicos para atender o Hospital, Unidade Mista Antônio Luiz de Macedo e o Posto de Saúde Eleniza Feliz do Carmo, localizado no Bairro do Planalto neste município.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1235/oficio_no_001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1235/oficio_no_001.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Senhoria os bons préstimos no sentido de providenciar 01 (UMA) PATROL PARA FAZER A LIMPEZA NAS LATERAIS DA LINHA 24 LOUCA,</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1237/oficio_no_003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1237/oficio_no_003.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Senhoria os bons préstimos no sentido de designar sua equipe a providenciar um FUMACÊ na Escola Polo Luciana Maronari, localizada no Distrito de Palmeiras – Linha 20.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1236/oficio_no_002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1236/oficio_no_002.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência que juntamente com o Secretário Municipal de Educação autorize a direção da Escola Municipal Luciana Maronari, localizada no Distrito de Palmeiras a liberar a quadra de esportes e os banheiros da referida escola, para realizar a recepção da cerimônia de um casamento, no dia 19 de janeiro do corrente ano (sábado).</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1238/oficio_no_004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1238/oficio_no_004.pdf</t>
   </si>
   <si>
     <t>providenciar alguns remédios de uso corriqueiro para o Posto de Saúde do distrito de Palmeiras</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1239/oficio_no_005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1239/oficio_no_005.pdf</t>
   </si>
   <si>
     <t>ASolicitar de Vossa Senhoria os bons préstimos no sentido de providenciar o reparo da ambulância que atende o distrito de Palmeiras.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1240/oficio_no_006.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1240/oficio_no_006.pdf</t>
   </si>
   <si>
     <t>Solicito informações acerca do Programa Luz para Todos do Setor Chacareiro no Distrito de Palmeiras, pertencente ao Município de Nova Mamoré/RO</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1241/oficio_no_007.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1241/oficio_no_007.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar no valor de R$ 100.000,00 (cem mil reais), para atender na Aquisição de Material Elétrico para a Iluminação Pública do Distrito de Palmeiras, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1243/oficio_no_009.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1243/oficio_no_009.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência os bons préstimos no sentido de que verifique a possibilidade de firmar um TERMO DE COOPERAÇÃO afim de atender a Limpeza do Distrito de Palmeiras, pertencente ao Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1244/oficio_no_010.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1244/oficio_no_010.pdf</t>
   </si>
   <si>
     <t>Departamento de Estradas e Rodagens execute um ATERRO NA PONTE DA LINHA 21 – KM 45 NO RIO CUTIA, pertencente ao Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1245/oficio_no_011.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1245/oficio_no_011.pdf</t>
   </si>
   <si>
     <t>Providenciar equipamentos e remédios prioritários para o Hospital Antônio Luiz de Macedo,</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1246/oficio_no_012.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1246/oficio_no_012.pdf</t>
   </si>
   <si>
     <t>	Recuperação da Ponte da Linha 21 – km 18;_x000D_
 	Recuperação da Ponte da Linha 23 – km 06, próxima a Ponte do Rio Ribeirão;_x000D_
 	Encascalhar o Morro do Travessão da Linha 23 – km 01 (neste item somente 01 caçamba resolve, pois os moradores dispõe de Pá Carregadeira).</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1247/oficio_no_013.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1247/oficio_no_013.pdf</t>
   </si>
   <si>
     <t>Providenciar banheiros e ventiladores para a Escola Multisseriada Júlio Alves – Linha 21, esquina com a 2ª Linha do Ribeirão.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1248/oficio_no_014.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1248/oficio_no_014.pdf</t>
   </si>
   <si>
     <t>Possibilidade de disponibilizar recursos financeiros para manutenção é iluminação pública para a Quadra Esportiva do Distrito de Palmeiras, pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1249/oficio_no_015.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1249/oficio_no_015.pdf</t>
   </si>
   <si>
     <t>possibilidade da Reabertura do Travessão da Linha 24 Louca e  construção de duas pontes no quais estão quebradas</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1252/oficio_no_017.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1252/oficio_no_017.pdf</t>
   </si>
   <si>
     <t>providenciar a CONSTRUÇÃO DE 01 (UMA) ESCOLA NO DISTRITO DE PALMEIRAS, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1253/oficio_no_018.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1253/oficio_no_018.pdf</t>
   </si>
   <si>
     <t>disponibilizar para comunidade do Distrito do Palmeiras curso de corte e costura e demais outros cursos.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1255/oficio_no_020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1255/oficio_no_020.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar no valor de R$ 150.000,00 (CEM  E CINQÜENTA MIL REAIS), DESTINADO A REFORMA DA QUADRA DE ESPORTE DO DISTRITO DE PALMEIRAS,</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1256/oficio_no_021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1256/oficio_no_021.pdf</t>
   </si>
   <si>
     <t>Recuperação da Rodovia 421 (Linha D), sendo necessário o recuparo de pontes, bueiros e o cascalhamento de toda Rodovia.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1257/oficio_no_022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1257/oficio_no_022.pdf</t>
   </si>
   <si>
     <t>Disponibilizar ”TURBO ARMCOS” PARA A RECUPERAÇÃO DE BUEIROS, da Linha 21 km 5, Projeto Sidney Girão.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1259/oficio_no_025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1259/oficio_no_025.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência que autorize o ELETRICISTA DA PREFEITURA para se descolar até a quadra de esporte da Escola Luciana Maronari, para fazer uma vistoria e relacionar o material necessário para providenciar o processo de compra.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1260/oficio_no_026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1260/oficio_no_026.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência os bons préstimos no sentido de que realize a recuperação da Linha 23, KM 20 no Projeto Sidney Girão, pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1261/oficio_no_027.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1261/oficio_no_027.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência os bons préstimos no sentido de que realize a recuperação de 1500 mts de estrada Linha 8, no setor chacareiro no Projeto Sidney Girão, pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1262/oficio_no_028.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1262/oficio_no_028.pdf</t>
   </si>
   <si>
     <t>recuperação de 2000 mts de estrada Linha 20, no setor chacareiro no Projeto Sidney Girão, pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1264/oficio_no_031.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1264/oficio_no_031.pdf</t>
   </si>
   <si>
     <t>Recuperação de  02 (duas) pontes localizadas na Linha 14, no km 02 e 05 que estão quebradas, dificultando o tráfego do ônibus escolar e dos moradores da referida linha no Projeto Sidney Girão, pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1265/oficio_no_032.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1265/oficio_no_032.pdf</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1266/oficio_no_033.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1266/oficio_no_033.pdf</t>
   </si>
   <si>
     <t>Realize a revitalização da iluminação pública no Distrito de Plameiras, zona rural de Nova Mamoré.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1267/oficio_no_034.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1267/oficio_no_034.pdf</t>
   </si>
   <si>
     <t>realize a Recuperação das seguintes linhas: Linha 14 C, 20, 20 C, 22 C, 24 C, 26 C   – Projeto Sidney Girão,</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1268/oficio_no_035.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1268/oficio_no_035.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência os bons préstimos no sentido de que realize a limpeza do Distrito de Plameiras pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1242/oficio_no_008.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1242/oficio_no_008.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência os bons préstimos no sentido de que verifique a possibilidade de disponibilizar 01 KIT DE MATERIAL ESPORTIVO, para atender a classe desportista do Distrito de Palmeira.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1250/oficio_no_016.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1250/oficio_no_016.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar no valor de R$ 200.000,00 (duzentos mil reais), para  Reforma da Escola Municipal Luciana Maronari localizada no Distrito de Palmeiras, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1254/oficio_no_019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1254/oficio_no_019.pdf</t>
   </si>
   <si>
     <t>Realizar reparos na ponte localizada na Linha 21, KM 5,5 no Projeto Sidney Girão, pertecente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1258/oficio_no_024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1258/oficio_no_024.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria que autorize o fechamento da Av. Jacarandá, num percurso de 100 metros, entre as Av. Cerejeiras e Seringueira, no Distrito de Palmeiras.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1263/oficio_no_029.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1263/oficio_no_029.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelencia os bons préstimos no sentido de que verifique a possibilidade  de contratar uma nova zeladora para que possa desempenhar os serviços de limpeza no CAPS e a compra de uma botija, pois segundo os funcionarios a única que tinha foi roubada.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1269/oficio_no_036.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1269/oficio_no_036.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR NO VALOR DE R$ 100.000,00 (CEM MIL DE REAIS), PARA ILUMINAÇÃO PÚBLICA, para atender o Distrito de Palmeiras pertencente ao município de Nova Mamoré/RO</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1270/oficio_no_037.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1270/oficio_no_037.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Senhoria os bons préstimos no sentido de que realize a recuperação da Linha 21 Projeto Sidney Girão, pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1271/oficio_no_038.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1271/oficio_no_038.pdf</t>
   </si>
   <si>
     <t>Disponibilização de direcionar recurso no valor de R$ 100.000,00 (Cem Mil reais), para aquisição de materiais esportivos para atender a comunidade adeptos a prática esportiva do Distrito de Palmeiras pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1272/oficio_no_039.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1272/oficio_no_039.pdf</t>
   </si>
   <si>
     <t>desenvolver as atividades com conhecimento teórico e prático.  Os cursos solicitados são:_x000D_
 •	 Corte e costura;_x000D_
 •	 Mecânica de motos</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1273/oficio_no_040.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1273/oficio_no_040.pdf</t>
   </si>
   <si>
     <t>contratação de 01 (um) médico para atender a comunidade do Distrito de Palmeiras, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1274/oficio_no_001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1274/oficio_no_001.pdf</t>
   </si>
   <si>
     <t>Autorize a equipe da Secretaria Municipal de Educação – SEMED a fazer um levantamento dos alunos da 5ª e 6ª Linha do Ribeirão para que os mesmos estudem na Escola Polo Municipal Marechal Rondon, localizada no Distrito Marechal Rondon – 3ª Linha do Ribeirão.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1275/oficio_no_002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1275/oficio_no_002.pdf</t>
   </si>
   <si>
     <t>designar sua equipe de campo a iniciar a limpeza nos cruzamentos das ruas, tendo em vista que devido ao período chuvoso estão alastradas de matos, dificultando a visibilidade dos pedestres e motoristas.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1276/oficio_no_003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1276/oficio_no_003.pdf</t>
   </si>
   <si>
     <t>designe sua equipe de campo a executar a limpeza em torno da ESCOLA MUNICIPAL JORGE TEIXEIRA, LOCALIZADA NO BAIRRO PLANALTO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1277/oficio_no_004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1277/oficio_no_004.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO DAS CENTRAIS DE AR DO HOSPITAL ANTÔNIO LUIZ DE MACEDO, bem como dos CENTROS E POSTOS DE SAÚDE DA ZONA URBANA E RURAL deste município.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1279/oficio_no_005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1279/oficio_no_005.pdf</t>
   </si>
   <si>
     <t>providenciar a LIMPEZA DO PÁTIO E DAS CENTRAIS DE AR DA ESCOLA POLO MUNICIPAL MARECHAL RONDON, localizada na 3ª Linha do Ribeirão, neste município.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1280/oficio_no_006.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1280/oficio_no_006.pdf</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1281/oficio_no_007.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1281/oficio_no_007.pdf</t>
   </si>
   <si>
     <t>verificar a possibilidade da Contratação de Servidores Efetivos, para compor a Delegacia de Polícia Civil do município de Nova Mamoré/RO. Nesse sentido é necessário a contratação dos seguintes profissionais:_x000D_
 1.	Agente de Polícia;_x000D_
 2.	Escrivão de Polícia</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1282/oficio_no008.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1282/oficio_no008.pdf</t>
   </si>
   <si>
     <t>informe sobra a destinação das Emendas Parlamentares de sua autoria, para o Município de Nova Mamoré/RO, para o Exercício de 2019.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1284/oficio_no_009.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1284/oficio_no_009.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIADO O ATERRO DE NO MÍNIMO 02 (DOIS) METROS PARA A PONTE E 02 (DOIS) METROS DE ALTURA NA MESMA PONTE, LOCALIZADA NA 7ª LINHA DO RIBEIRÃO,</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1285/oficio_no_011.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1285/oficio_no_011.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR NO VALOR DE R$ 500.000,00 (QUINHENTOS MIL REAIS) PARA ATENDER NA AQUISIÇÃO DE TUBOS ARMCOS DE 3,00 (TRÊS) METROS DE DIÂMETRO</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1286/oficio_no_012.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1286/oficio_no_012.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE 10 (DEZ) TUBOS ARMCOS DE 3,00 (TRÊS) METROS DE DIÂMETRO, para atender na 3ª, 4ª e 6ª Linha do Ribeirão,</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1287/oficio_no_013.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1287/oficio_no_013.pdf</t>
   </si>
   <si>
     <t>recursos financeiros através de Emenda Parlamentar, para aquisição de uma Academia Pública ao ar livre para o Distrito Marechal Rondon</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1288/oficio_no_014.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1288/oficio_no_014.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR no valor de R$ 500.000,00 (Quinhentos Mil Reais), para ser destinada a Recuperação de Estradas Vicinais das Linhas do Ribeirão, pertencente ao Município de Nova Mamoré/RO</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1289/oficio_no_015.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1289/oficio_no_015.pdf</t>
   </si>
   <si>
     <t>providenciar equipamentos para a extensão de três salas de aulas que foram construídas no pátio da escola polo Municipal Marechal Rondon, localizada na 3º Linha do Ribeirão km 12 Distrito de Nova Marechal Rondon, pertencente ao município de Nova Mamoré/RO. Sendo os equipamentos solicitados: _x000D_
 •	120 Carteiras Escolares _x000D_
 •	03 Quadros negros _x000D_
 •	03 Centrais de Ar</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1290/oficio_no_016.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1290/oficio_no_016.pdf</t>
   </si>
   <si>
     <t>possibilidade de providenciar a remoção das máquinas que se encontram em Jacinópolis e Nova Dimensão para que seja feita a manutenção das mesmas.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1292/oficio_no_017.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1292/oficio_no_017.pdf</t>
   </si>
   <si>
     <t>PARA AQUISIÇÃO PATRULHA MECANIZADA A FIM DE ATENDER AS NECESSIDADES DO MUNICÍPIO DE NOVA MAMORÉ-RO._x000D_
 •	Pá mecânica;_x000D_
 •	Retroescavadeira;_x000D_
 •	Patrol;_x000D_
 •	Caçambas.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1293/oficio_no_018.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1293/oficio_no_018.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR NO VALOR R$ 180.000,00 (CENTRO E OITENTA MIL REAIS) PARA AQUISIÇÃO DE UM VEÍCULO UTILITÁRIO, a ser destinada as ações de serviços da atenção básica, para o município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1294/oficio_no_019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1294/oficio_no_019.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar PARA AQUISIÇÃO PATRULHA MECANIZADA A FIM DE ATENDER AS NECESSIDADES DO MUNICÍPIO DE NOVA MAMORÉ-RO._x000D_
 •	Pá mecânica;_x000D_
 •	Retroescavadeira;_x000D_
 •	Patrol;_x000D_
 •	Caçambas.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1296/oficio_no_021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1296/oficio_no_021.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar no valor de R$ 150.000,00 (Cento e Cinqüenta mil reais), para aquisição de “TURBO ARCMOS” atender o município de Nova Mamoré/RO no setor do Ribeirão</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1298/oficio_no_023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1298/oficio_no_023.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar, no valor de R$ 200.000,00 (duzentos mil reais), para o Incremento Temporário do Piso de Atenção Básica – PAB, a ser destinada ao custeio de ações e serviços na atenção básica como: (medicamento, combustível, energia, etc), para o município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1299/oficio_no_023.1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1299/oficio_no_023.1.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar, para atender na Aquisição de Ônibus para o Transporte Escolar via FNDE, para atender acadêmicos da Universidade Federal Rondônia-UNIR e Coordenadoria de Esporte do Município de Nova Mamoré/RO</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1301/oficio_no_025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1301/oficio_no_025.pdf</t>
   </si>
   <si>
     <t>requeiro junto a Ouvidoria Parlamentar que seja apurado as  devidas providências que foram tomadas com relação à investigação do referido bem patrimonial pertencente a Prefeitura de Nova Mamoré.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1302/oficio_no_026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1302/oficio_no_026.pdf</t>
   </si>
   <si>
     <t>reitero junto a delegacia de Polícia Civil informações de quais as devidas providências foram tomadas com relação a investigação do referido bem patrimonial pertencente a Prefeitura de Nova Mamoré.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1303/oficio_no_027.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1303/oficio_no_027.pdf</t>
   </si>
   <si>
     <t>verifique a possibilidade reparos, conserto e manutenção do veiculo oficial que presta serviços ao Conselho Tutelar.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1304/oficio_n_027.1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1304/oficio_n_027.1.pdf</t>
   </si>
   <si>
     <t>pranchamento e recuperação 3.ª linha ribeiraõ</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1305/oficio_no_028.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1305/oficio_no_028.pdf</t>
   </si>
   <si>
     <t>solicitar a Vossa Senhoria que seja providenciada a solicitação de um número maior de policiais militares, para assim  assegurar aos munícipes mais  segurança.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1306/oficio_no_030.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1306/oficio_no_030.pdf</t>
   </si>
   <si>
     <t>reivindicar a Vossa Senhoria Recursos do FITHA para Nova Mamoré para exercício de 2019</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1307/oficio_no_031.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1307/oficio_no_031.pdf</t>
   </si>
   <si>
     <t>solicitar a Vossa Senhoria que seja providenciada para Nova Mamoré um número maior de policiais militares, para assim  assegurar aos munícipes mais  segurança, no entanto, se faz necessário uma atenção especial na zona rural para que seja realizada  serviço de patrulhamento pelo menos duas ou três vezes por semana, assegurando aqueles que moram na zona rural mais segurança e tranquilidade.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1309/oficio_no_033.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1309/oficio_no_033.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria, o espaço da Escola Marechal Cândido Rondon, para realização de uma Palestra sobre prevenção de drogas e segurança nas Escolas, que será realizada no dia 22 de maio de 2019, as 14h00min.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1310/oficio_no_034.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1310/oficio_no_034.pdf</t>
   </si>
   <si>
     <t>a recuperação de estradas vicinais que abrange a 3ª Linha do Ribeirão com patrolamento e cascalhamento, num trecho aproximadamente de 36 km, com início na BR 425 até a Linha 21. Vale ressaltar, que se faz necessário substituir algumas pontes de madeira para TUBO ARMCOS, será necessário também que seja realizado rebaixamento de três (03) morros do km 02 ao km 06.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1311/oficio_no_035.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1311/oficio_no_035.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria a expansão de 300 metros da rede de abastecimento de água, ou seja, encanação para a Avenida Rui Barbosa, bairro cidade nova, pois há uma grande quantidade de moradores que não se beneficiam de tal serviço.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>solicitar a Vossa Excelência que seja providenciada para Nova Mamoré um número maior de policiais militares, para assim assegurar aos munícipes mais segurança e tranquilidade</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1313/oficio_no_038.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1313/oficio_no_038.pdf</t>
   </si>
   <si>
     <t>realizar  serviço de patrulhamento duas ou três vezes por semana no Distrito de Marechal Rondon e no Araras, afim de assegurar maior tranquilidade a comunidade local.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1314/oficio_no_039.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1314/oficio_no_039.pdf</t>
   </si>
   <si>
     <t>informações sobre o processo de conserto da caminhonete L 200 PLACA NXB 9236 na qual pertente a essa secretaria. Na oportunidade, solicito informações sobre o Processo do conserto como: nº do processo e valores que foram gastos com o referido serviço.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1315/oficio_no_040.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1315/oficio_no_040.pdf</t>
   </si>
   <si>
     <t>acerca das compras relacionadas a medicamentos realizados pela secretaria Municipal de Saúde no exercício de 2019.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1295/oficio_no_020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1295/oficio_no_020.pdf</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1297/oficio_no_022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1297/oficio_no_022.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar PARA AQUISIÇÃO QUADRA ESPORTIVA COBERTA, com arquibancadas e vestiários e banheiros masculinos e femininos na Escola Marechal Rondon, no distrito Marechal Rondon localizado no município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1316/oficio_no_041.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1316/oficio_no_041.pdf</t>
   </si>
   <si>
     <t>reiterar a Vossa Excelência a solicitação do serviço conforme ofício n.º 027/2019 enviado a Vossa Excelência  no dia de 25 de abril do corrente ano conforme cópia do ofício e fotos em anexo, no qual solicita providência com a máxima urgência o pranchamento de recuperação das pontes que dão acesso ao Distrito de Marechal Rondon, vale ressaltar que minha solicitação se estende a todas pontes da Linhas do localizadas no Distrito.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1317/oficio_no_032.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1317/oficio_no_032.pdf</t>
   </si>
   <si>
     <t>verificar a possibilidade de realizar uma palestra sobre a prevenção de drogas e segurança na Escola Marechal Rondon, localizadana 3ª Linha do Ribeirão, pertencente ao Município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1319/oficio_no_002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1319/oficio_no_002.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Excelência autorize o setor competente dessa Prefeitura Municipal a fazer a Contratação ou realocação de 01 (hum) funcionário para atuar na CPL desta Prefeitura, tendo em vista a necessidade de dar celeridade aos processos licitatórios.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1320/oficio_no_003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1320/oficio_no_003.pdf</t>
   </si>
   <si>
     <t>Solicito a Vossa Senhoria, para que seja realizada a retirada de árvores localizadas nos cruzamentos das avenidas Dom Pedro I com Alonso de Melo.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1321/oficio_no_004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1321/oficio_no_004.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria que solicite ao setor competente desta secretaria que seja realizada a Instalação de hortas nas escolas pertencentes ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1322/oficio_no_005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1322/oficio_no_005.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoriaque verifique junto ao Secretário de Agricultura do município de Guajará-Mirim a possibilidade de TERMO DE COOPERAÇÃO entre estes municípios para que o município de Nova Mamoré possa atender aos moradores do setor chacareiro que residem na divisa destes municípios.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1323/oficio_no_006.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1323/oficio_no_006.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos no sentido de que se tome as medidas necessárias, desde a contratação á realocação de 01 Técnico de Enfermagem e 01 Recepcionista.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1324/oficio_no_007.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1324/oficio_no_007.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Senhoria os bons préstimos no sentido de que se tome as medidas necessárias, desde a contratação á realocação de médicos que realizem atendimento no posto de saúde ELENIZA FÉLIX DO CARMO e na Unidade Mista ANTONIO LUIZ DE MACEDO.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1325/oficio_no_008.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1325/oficio_no_008.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Senhoria os bons préstimos no sentido de quese tome as medidas necessárias, para a troca da parte elétrica do local onde serão instalados o aparelho RAIO-X e AUTOCLAVE.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1326/oficio_no_009.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1326/oficio_no_009.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência que seja determina com a maior brevidade e urgência possível a saída onde está localizado o Conselho Tutelar deste município.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1327/oficio_no_010.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1327/oficio_no_010.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Senhoria  ao setor competente dessa Secretaria a fazer a Reparação da Iluminação Pública e Serviço de limpeza neste município, iniciando preferencialmentepelos Bairros mais distantes,como São José, Planalto, Cidade Nova e outros, tendo em vista que esses locais encontram-se às escuras e sendo tomados pela falta de limpeza, propiciando furtos e pontos de usuários de drogas.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1328/oficio_no_011.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1328/oficio_no_011.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência que interceda pela saúde de Nova Mamoré.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1329/oficio_no_012.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1329/oficio_no_012.pdf</t>
   </si>
   <si>
     <t>inspeção “in loco” na Linha Segundinha do Ribeirão, a fim de verificar a troca de 27 (vinte e sete) postes de madeiras, que estão em estado precário, podendo causar a qualquer momento danos aos produtores rurais que moram ali, como também a própria rede de distribuição de energia.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1331/oficio_no_014.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1331/oficio_no_014.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Excelência que tome as devidas providências, quanto a situação do Cemitério Municipal.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1332/oficio_no_015.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1332/oficio_no_015.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Senhoria os bons préstimos no sentido de que se tome as medidas necessárias, para controle dos caramujos africano.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1333/oficio_no_016.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1333/oficio_no_016.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria junto sua equipe de apoio dessa respeitosa instituição que faça uma inspeção “in loco” na Linha Segundinha do Ribeirão, a fim de verificar a troca de 27 (vinte e sete) postes de madeiras, que estão em estado precário, podendo causar a qualquer momento danos aos produtores rurais que moram ali, como também a própria rede de distribuição de energia.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1334/oficio_no_017.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1334/oficio_no_017.pdf</t>
   </si>
   <si>
     <t>solicito de Vossa Senhoria, para que seja realizada a mudança de rede da linha 21B, localizada no município de Nova Mamoré/RO, a partir do km 29 ao km 35 aproximadamente.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1336/oficio_no_019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1336/oficio_no_019.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Excelência autorize o setor competente dessa Prefeitura Municipal a fazer a abertura de um processo de Leilão das sucatas existentes.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1337/oficio_no_020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1337/oficio_no_020.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Excelência informe como esta o andamento do tratamento da Indicação deste Edil referente ao projeto Prefeitura na Propriedade.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1338/oficio_no_013.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1338/oficio_no_013.pdf</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1339/oficio_no_018.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1339/oficio_no_018.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos no sentido de utilizar o tacógrafo disponível na Van de placa QTJ 1180, para monitoramente da velocidade no transporte dos pacientes que estão no tratamento de hemodiálise.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1341/oficio_n.o_022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1341/oficio_n.o_022.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Excelência que tome medidas urgentes de acompanhamento na BR 425 Engenheiro Isaac Bennesby, entre a 4ª linha do Ribeirão e 5ª linha do Ribeirão.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1342/oficio_no_023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1342/oficio_no_023.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Excelência autorize o setor competente dessa Prefeitura Municipal a realizar a medição do terreno lote 04 quadra 2.11, ao lado do cemitério municipal, fazendo os procedimentos necessários para ampliação.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1343/oficio_no_024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1343/oficio_no_024.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Excelência autorize o setor competente dessa Prefeitura Municipal a realizar os procedimentos cabíveis para a retomada dos terrenos autorizados as doações através das leis 754/2010 e 755/2010 para a SEDAM e CAERD.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1344/oficio_no_025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1344/oficio_no_025.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Excelência realize uma inspeção no telhado do prédio da Unidade Mista Antônio Luiz de Macedo, para verificação de defeitos na estrutura do mesmo.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1345/oficio_no_026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1345/oficio_no_026.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Senhoria realize uma inspeção no telhado do prédio da Unidade Mista Antônio Luiz de Macedo, para verificação de defeitos na estrutura do mesmo.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1346/oficio_n.o_027.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1346/oficio_n.o_027.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Senhoria realize dentro das possibilidades orçamentária da Secretária reparos na escola multisseriada Julio Alves na Linha 21B KM 25.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1347/oficio_no_028.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1347/oficio_no_028.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Senhoria realize dentro das possibilidades orçamentária da Secretária reparos na escola multisseriada Domingo Pereira de Aquino na Linha 23B KM 43.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1348/oficio_no_029.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1348/oficio_no_029.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos no sentido de que solicite ao setor competente deste Departamento que realize os devidos reparos na estrada da Linha 28B, Projeto Sidney Girão, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1349/oficio_no_030.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1349/oficio_no_030.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que solicite ao setor competente do DER que realize os devidos reparos na estrada da Linha 28B, Projeto Sidney Girão, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1351/oficio_no_032.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1351/oficio_no_032.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos no sentido de que viabilize cursos /oficinas de artesanatos nas áreas de pneus, garrafas pets, caixa de leite e de jardinagem, para atender o público de catadores e catadoras de Material Reciclável do Município de Nova Mamoré  .</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1353/oficio_no_034.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1353/oficio_no_034.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que solicite ao setor competente do Governo do Estado a cedência do prédio aonde funcionava a PM no município de Nova Mamoré, mudaram para UNISP, sendo o prédio localizado na Quadra 3.3 lotes 6 e 7.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1354/oficio_no_035.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1354/oficio_no_035.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência os bons préstimos no sentido de que viabilizar a instalação do PROCON em Nova Mamoré.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1355/oficio_no_036.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1355/oficio_no_036.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que viabilizar emenda parlamentar para atender o Município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1357/oficio_no_038.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1357/oficio_no_038.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que viabilize uma AUDIÊNCIA PÚBLICA na Assembléia Legislativa, buscando discutir os impactos na vida dos munícipes de Nova Mamoré em especial, Porto velho Guajara Mirim período pós construção das usinas Santo Antônio e Jirau.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1352/oficio_no_033.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1352/oficio_no_033.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que solicite ao setor competente do DER que realize planejamento de atendimento alternativo para a BR 425 que atende Nova Mamoré e Guajara Mirim com a possível cheia do Rio Madeira.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1356/oficio_no_037.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1356/oficio_no_037.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que disponibilize recurso via emenda parlamentar para atender o Município, somos sabedores da necessidade de trocar pontes e bueiros de madeira por tubos armicos, portanto solicito de vossa excelência a quantia de 100 mil reais para atender a secretaria de obras com tubos.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1358/oficio_no_039.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1358/oficio_no_039.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos no sentido trabalharmos a implementação das leis 1370/18 e 1.417/18 na rede de educação municipal.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1359/oficio_no_040.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1359/oficio_no_040.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos no sentido de trabalhar a contratação de profissionais na área da saúde para atender as demandas do município.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1361/oficio_no_042.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1361/oficio_no_042.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que busque junto a Secretaria do Estado (SEDUC) a extrema urgência da necessidade  de adequações solicitadas pelo Corpo de Bombeiros na Escola Estadual Ensino Fundamental e Médio CASEMIRO DE ABREU.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1362/oficio_n.o_043.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1362/oficio_n.o_043.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que busque junto a Secretaria de Educação esclarecimentos referente a construção de três salas de aulas construídas no distrito de Marechal Candido Rondon, na terceira linha do ribeirão  .</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1363/oficio_no_044.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1363/oficio_no_044.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que busque junto ao Departamento de Estradas e Rodagens (DER) parceria de limpeza do município e distritos “CIDADE LIMPA”.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1364/oficio_no_045.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1364/oficio_no_045.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que busque junto ao Departamento de Estradas e Rodagens (DER) parceria com fornecimento de Massa Asfaltíca .</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1365/oficio_no_046.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1365/oficio_no_046.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que busque junto as rubricas pertinentes recursos para grande demandas de Nova Mamoré.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1367/oficio_n.o_048.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1367/oficio_n.o_048.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Senhoria esclarecimentos referente ao projeto Tele centro Comunitário, que funcionava ao lado da só copias.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1368/oficio_no_049.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1368/oficio_no_049.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos no sentido de que realize uma reunião no Município de Nova Mamoré-RO para tratar das atividades que estão sendo realizadas durante os Estudos de Inventário em nossa região pela WorleyParsons.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1369/oficio_no_050.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1369/oficio_no_050.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Senhoria solicite ao setor competente dessa Secretaria a fazer a Reparação das avenidas da cidade, pois temos vários locais causando transtornos aos munícipes.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1360/oficio_no_041.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1360/oficio_no_041.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que busque junto a Secretaria do Estado (SEDUC) a extrema urgência de Reforma e Ampliação da Escola Estadual de Ensino Fundamental e Médio Professora Maria Laurinda Groff.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1366/oficio_no_047.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1366/oficio_no_047.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que solicite ao setor competente do Governo do Estado a cedência do prédio aonde funcionava a PM no município de Nova Mamoré, mudaram para UNISP, sendo o prédio localizado na Quadra 01.03 lotes 03 E 04.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1370/oficio_no_051.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1370/oficio_no_051.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência os bons préstimos no sentido de que disponibilize recurso via emenda parlamentar para atender o Município, na área de saúde.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1371/oficio_no_052.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1371/oficio_no_052.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência os bons préstimos no sentido de solicitar da Agência de Defesa Sanitária Agrossilvopastoril do Estado de Rondônia (IDARO a necessidade de reforma do Prédio do IDARON na sede do Município e a construção da sede no Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1372/oficio_no_053.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1372/oficio_no_053.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de solicitar do Departamento de Estradas e Rodagens do Estado (DER) a construção da ponte sobre o ribeirão na linha 21B.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1373/oficio_no_054.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1373/oficio_no_054.pdf</t>
   </si>
   <si>
     <t>Solicitar que Vossa Senhoria solicite ao setor competente dessa Secretaria a fazer a Reparação dos travessões da linha 27B para linha 25B e para linha 28B.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1374/oficio_no_055.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1374/oficio_no_055.pdf</t>
   </si>
   <si>
     <t>Solicitar que Vossa Senhoria solicite ao setor competente dessa Secretaria a fazer a Reparação nas linhas 30C, 31C e 29C e seus travessões, e na linha 28B.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1375/oficio_no_056.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1375/oficio_no_056.pdf</t>
   </si>
   <si>
     <t>Solicitar que Vossa Excelência que tome medidas urgentes de recuperação na BR 425 Engenheiro Isaac Bennesby, temos alguns bueiros cedendo colocando em perigo os condutores que utilizam a BR.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1377/oficio_no_058.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1377/oficio_no_058.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência os bons préstimos no sentido de que busque junto a Secretaria de Educação do Estado (SEDUC) com extrema urgência a construção de salas de aulas no Distrito de Palmeiras situado a 40 km da sede de Nova Mamoré.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1376/oficio_no_057.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1376/oficio_no_057.pdf</t>
   </si>
   <si>
     <t>Solicitar que Vossa Senhoria um parecer do Projeto Nº024 - GP/19 de autoria do Executivo Municipal que Revoga a Lei 866/12.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1378/oficio_no_058.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1378/oficio_no_058.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que busque junto a Secretaria de Educação do Estado (SEDUC) com extrema urgência a construção de salas de aulas no Distrito de Palmeiras situado a 40 km da sede de Nova Mamoré.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1379/oficio_no_059.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1379/oficio_no_059.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Senhoria solicite ao setor competente dessa Secretaria a fazer a Reparação nas linhas 06B (seis) e 10B (dez).</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1380/oficio_no_060.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1380/oficio_no_060.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Senhoria solicite a equipe de limpeza dessa Secretaria a fazer a limpeza na Garagem Municipal roço e também praça de alimentação e hospital Municipal,</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1381/oficio_no_060.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1381/oficio_no_060.pdf</t>
   </si>
   <si>
     <t>Solicitar que Vossa Senhoria solicite a equipe de limpeza dessa Secretaria a fazer a limpeza na Garagem Municipal roço e também praça de alimentação e hospital Municipal,</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1382/oficio_no_061.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1382/oficio_no_061.pdf</t>
   </si>
   <si>
     <t>realizada a mudança/reparos na rede que atende município de Nova Mamoré/RO e seus Distritos, tendo em vista os prejuízos que os moradores e produtores estão tendo.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1383/oficio_no_062.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1383/oficio_no_062.pdf</t>
   </si>
   <si>
     <t>viabilize um profissional para palestra na audiência publica na câmara de vereadores de Nova Mamoré no dia 24 de abril de 2019 as 17 horas conforme requerimento em anexo.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1384/oficio_no_063.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1384/oficio_no_063.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Senhoria que organize uma equipe com operador de motosserra.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1385/oficio_no_064.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1385/oficio_no_064.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Excelência autorize o setor competente dessa Prefeitura Municipal a realizar os procedimentos cabíveis para instalação de uma equipe com operador de motosserra.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1387/oficio_no_065.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1387/oficio_no_065.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que busque junto a Secretaria de Educação do Estado adequação dos profissionais que falta na Escola Estadual de Ensino Fundamental e Médio Professora Maria Laurinda Groff/ Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1388/oficio_no_066.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1388/oficio_no_066.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Excelência autorize a interdição do posto de combustível da garagem municipal.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1389/oficio_no_067.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1389/oficio_no_067.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de viabilizar emenda parlamentar para atender o Município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1390/oficio_no_068.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1390/oficio_no_068.pdf</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1392/oficio_no_070.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1392/oficio_no_070.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Excelência que tome medidas urgentes de sinalização na BR 425 Engenheiro Isaac Bennesby, temos alguns bueiros cedendo colocando em perigo os condutores que utilizam a BR.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1393/oficio_no_071.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1393/oficio_no_071.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que busque junto a Secretaria de Educação do Estado (SEDUC) adequação dos profissionais de educação e falta de estrutura na Escola Estadual de Ensino Fundamental e Médio Professor Salomão Silva.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1395/oficio_no_072.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1395/oficio_no_072.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que busque junto a Secretaria de Educação do Estado (SEDUC) adequação dos profissionais que falta na Escola Estadual de Ensino Fundamental e Médio Pedro Mendes Cardoso no Distrito de Jacinopolis.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1396/oficio_no_073.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1396/oficio_no_073.pdf</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1397/oficio_no_074.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1397/oficio_no_074.pdf</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1398/oficio_no_075.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1398/oficio_no_075.pdf</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1399/oficio_n_o_076.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1399/oficio_n_o_076.pdf</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1400/oficio_n_o_077.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1400/oficio_n_o_077.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Senhoria a necessidade de carteiras escolares em algumas escolas pólos..</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1401/oficio_no_078.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1401/oficio_no_078.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que busque junto a esta casa de Leis a possibilidade de instituir Nova Mamoré a capital do Leite.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1403/oficio_no_080.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1403/oficio_no_080.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos no sentido de viabilizar para nossos arquivos todo material  de mídia utilizado e gerado na reunião ocorrida no dia 30 de abril com representantes da Worley Parsons em Guajara Mirim - RO.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1405/oficio_no_082.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1405/oficio_no_082.pdf</t>
   </si>
   <si>
     <t>solicitar de vossa senhoria providências quanto a equipamento que encontra-se na garagem municipal (Carboreteira) utilizado para soldar  esta em situação eminente de uma possível explosão por ter inúmeros vazamentos e estar obsoleto, nos dias atuais é utilizado o acetileno.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1406/oficio_no_083.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1406/oficio_no_083.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que busque junto do ao Departamento de Estradas e Rodagens (DER/RO) a possibilidade de um termo de cooperação com Município de Nova Mamoré para patrolamento com cascalhamento e troca das pontes por tubos armicos das linhas 21B e Terceira Linha do Ribeirão.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1407/oficio_no_084.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1407/oficio_no_084.pdf</t>
   </si>
   <si>
     <t>Solicitar que Vossa Senhoria pareceres dos Projetos Nº009 - CMNM/19 Nº010- CMNM/2019 propositura do nobre edil Jerry Adriani Carneiro Barbosa, projetos entraram na leitura na 12ª Sessão no dia 06 de maio.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1408/oficio_no_085.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1408/oficio_no_085.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Senhoria parecer do Projeto Nº011 - CMNM/19 propositura do nobre edil Edivaldo Oliveira de Jesus (PSDB), projeto entrou na do dia na 12ª Sessão no dia 06 de maio ficando sobre a mesa para cumprimento de prazo.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1409/oficio_no_086.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1409/oficio_no_086.pdf</t>
   </si>
   <si>
     <t>solicitar informações referente a reunião acontecida no ano 2018 na sede da prefeitura municipal  no primeiro semestre referente a colocação da emenda parlamentar do deputado Estadual Lazinho da Fetagro de 100 mil reais na secretaria de Obras, com o compromisso da Prefeitura colocar a PC para rebaixar o morro da vovó, localizado na terceira linha do Ribeirão km 05.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1410/oficio_no_087.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1410/oficio_no_087.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Senhoria parecer do Projeto Nº012 - CMNM/19 propositura do nobre edil Antonio Hiram Matos de Araujo (PSB), projeto entrou na do dia na 13ª Sessão no dia 13 de maio ficando sobre a mesa para cumprimento de prazo.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1411/oficio_no_088.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1411/oficio_no_088.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que busque junto a Secretaria de Segurança do Estado (SESDEC) a necessidade de estruturação com câmeras de segurança.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1412/oficio_no_089.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1412/oficio_no_089.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência o processo de tapa buracos nas avenidas afastadas no município.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1413/oficio_no_090.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1413/oficio_no_090.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Senhoria informações referente a escala de trabalho da biblioteca municipal.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1391/oficio_no_069.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1391/oficio_no_069.pdf</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1402/oficio_no_079.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1402/oficio_no_079.pdf</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1404/oficio_no_081.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1404/oficio_no_081.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Senhoria informações referente aos convênios do transporte escolar nos anos 2017/2018. .</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1394/oficio_no_072.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1394/oficio_no_072.pdf</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1414/oficio_no_091.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1414/oficio_no_091.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Senhoria os bons préstimos no sentido d em designar um funcionário para regulação do município.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1416/oficio_no_094.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1416/oficio_no_094.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência os bons préstimos no sentido de que busque junto a Secretaria redes para pratica de esportes.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1415/oficio_no_092.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1415/oficio_no_092.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Senhoria os bons préstimos no sentido regulamentar a sala de vacina.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1418/oficio_no_096.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1418/oficio_no_096.pdf</t>
   </si>
   <si>
     <t>Solicitar que vossa excelência busque junto ao setor competente (Jurídico), mecanismos para equacionar os problemas das empresas que estão com dificuldade de resolver os problemas quanto a adequação ao Plano Diretor.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1419/oficio_no_097.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1419/oficio_no_097.pdf</t>
   </si>
   <si>
     <t>Solicitar uma melhor condição de armanezamento dos documentos no SAME</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1420/oficio_no_098.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1420/oficio_no_098.pdf</t>
   </si>
   <si>
     <t>Solicitar setor competente desta secretaria visita técnicas aos produtores de café clonal deste município.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1421/oficio_no_099.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1421/oficio_no_099.pdf</t>
   </si>
   <si>
     <t>solicitar no sentido de fornecer uma impressora Raio X digital para Municipío de Nova Mamoré</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1422/oficio_no_100.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1422/oficio_no_100.pdf</t>
   </si>
   <si>
     <t>Solicitar informações referente qual o posicionamento dessa secretaria à empresa via verde</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1423/oficio_no_101.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1423/oficio_no_101.pdf</t>
   </si>
   <si>
     <t>Regulamentação da Lei Nº 11788/2008 trata do estágio do estudante</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1424/oficio_no_102.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1424/oficio_no_102.pdf</t>
   </si>
   <si>
     <t>solicitar  que  Vossa  Senhoria  tome  providências  referente  a  ponte  da _x000D_
 linha 06c.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1425/oficio_no_103.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1425/oficio_no_103.pdf</t>
   </si>
   <si>
     <t>solicitar  que  Vossa  Senhoria  colocar  no  cronograma  atendimento  dos _x000D_
 travessões da linhas;_x000D_
 •  29 para 27_x000D_
 •  27 para 25_x000D_
 •  25 para 21.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1417/oficio_no_095.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1417/oficio_no_095.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência os bons préstimos no sentido de que busque junto a escola do legislativo cursos para o atender o município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1426/oficio_no_042.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1426/oficio_no_042.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao Governo do Estado e ao Departamento de Estrada de Rodagens e Transportes do Estado de Rondônia seja viabilizado através de PATRULHA MECANIZADA ( pá carregadeira, caçambas e patrol ) a fim de atender  3ª  e 4ª Linha do Ribeirão, localizada no município de Nova Mamoré/RO, com patrolamento e cascalhamento de 68 km de estradas vicinais.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1427/oficio_no_043.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1427/oficio_no_043.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar no valor de R$ 200.000,00 (duzentos mil reais), para aquisição de “TURBO ARCMOS” atender o município de Nova Mamoré/RO no setor do Ribeirão (4ª e 5ª Linha)</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1428/oficio_no_044.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1428/oficio_no_044.pdf</t>
   </si>
   <si>
     <t>disponibilidade para recuperação da Linha 21 (40 km), 3ª Linha Ribeirão (38,5 km) e  na 6ª Linha Ribeirão (36 km).</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1429/oficio_no_042.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1429/oficio_no_042.pdf</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1430/oficio_no_014.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1430/oficio_no_014.pdf</t>
   </si>
   <si>
     <t>informar a Vossa Senhoria que no Distrito de Nova Dimensão vem ocorrendo constantemente perturbação por parte do “CARRO DE SOM” que divulga propagandas e outros no distrito. No entanto, a comunidade local vem reclamando a esse edil que diariamente as instituições vem sofrendo com o excesso de barulho perto de igrejas, templos e escolas, barulho de qualquer natureza é terminantemente proibido até uma distância mínima de 200 metros, independente de dias e horários.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1431/oficio_no_026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1431/oficio_no_026.pdf</t>
   </si>
   <si>
     <t>reiterar a solicitação conforme ofício n.º 011/2019 no qual venho requerer a Vossa Senhoria os bons préstimos no sentido de informar o cronograma de cursos no exercício de 2019.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1432/oficio_no_027.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1432/oficio_no_027.pdf</t>
   </si>
   <si>
     <t>disponibilidade de ceder a pedido desse edil “ 30 BUEIRAS” para atender a linhas vicinais LINHA 12 B e C no Projeto Siney Girão, no entanto, informo que não existe mais madeira para recuperação das mesmas, dificultando o tráfico daqueles que utilizam as referidas linhas vicinais</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1459/oficio_no_106.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1459/oficio_no_106.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos no sentido desse respeitável órgão – Departamento de Estradas e Rodagens – DER, de nos ceder 30 (trinta) MANILHAS para atender em diversos trechos de algumas linhas vicinais altamente críticas do Município de Nova Mamoré/RO,</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1460/oficio_no_111.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1460/oficio_no_111.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência que estude a possibilidade de organizar uma reunião ou audiência pública para discutirmos sobre a Regulamentação do Programa de Verticalização da Pequena Produção Agropecuária do Estado de Rondônia – PROVE, e ainda a Criação do Sistema Unificado Estadual de Atenção a Sanidade Agroindustrial Familiar, Artesanal e Pequeno Porte – SUAF, uma vez que já tramita um Projeto de Lei do Executivo nessa Assembleia Legislativa.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1463/oficio_no_045.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1463/oficio_no_045.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência informações acerca do Veículo Strada Placa NEE 1914 no qual foi informado a esse edil através do mecânico “Nego” que o motor foi fundido e que o fato ocorreu devido a imprudência do motorista que é cargo comissionado, conforme foto em anexo.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1464/oficio_no_046.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1464/oficio_no_046.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria informações acerca do Veículo Strada Placa NEE 1914 no qual foi informado a esse edil através do mecânico “Nego” que o motor foi fundido e que o fato ocorreu devido a imprudência do motorista que é cargo comissionado, conforme foto em anexo.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1465/oficio_no_047.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1465/oficio_no_047.pdf</t>
   </si>
   <si>
     <t>solicito a Vossa Excelência a disponibilize um VEÍCULO UTILITÁRIO para atender a Secretaria de Educação.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1466/oficio_no_048.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1466/oficio_no_048.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência a contração do motorista aprovado no último concurso realizado pela Câmara Municipal de Nova Mamoré. A solicitação se faz em virtude da aquisição do um veículo utilitário automotor tipo Caminhonete cabine dupla 4 portas a diesel, modelo Hilux ano/modelo 2019/2019 na cor branca, tração 4x2 +-4x4 e 4x4, chassi 8AJDA8CD2K1882196, Placa – NDP 6982, Renavam, 1197344222,”.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1467/oficio_no_049.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1467/oficio_no_049.pdf</t>
   </si>
   <si>
     <t>solicitar a Vossa Excelência a disponibilidade de atender o Distrito de Marechal Rondon com materiais de iluminação pública com 30 lâmpadas, 30 reatores, 30 reles e 11 braços.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1468/oficio_no_050.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1468/oficio_no_050.pdf</t>
   </si>
   <si>
     <t>solicitar a Vossa Excelência a possibilidade de abertura de 100 metros de estrada, entre as Av. Antônio Lucas de Araújo e av. Cecília Meireles, permitindo acesso a BR 425.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1469/oficio_no_051.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1469/oficio_no_051.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar no valor de R$ 150.000,00 (cento e cinquenta mil reais), para aquisição de “TURBO ARCMOS” atender o Distrito Nova Marechal Rondon pertencente ao município de Nova Mamoré/RO</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1470/oficio_no_052.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1470/oficio_no_052.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar no valor de R$ 150.000,00 (cento e cinquenta mil reais), para aquisição de “TURBO ARCMOS” atender a 4ª Linha do Ribeirão do Distrito Nova Marechal Rondon pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1471/oficio_no_053.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1471/oficio_no_053.pdf</t>
   </si>
   <si>
     <t>solicitar a Vossa Excelência a de recuperação e prancheamento da ponte localizada na 2.ª Linha do Ribeirão km 04</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1472/oficio_no_054.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1472/oficio_no_054.pdf</t>
   </si>
   <si>
     <t>equipar as referidas salas de aulas da Escola Marechal Rondon para um melhor atendimento aos alunos e funcionários da instituição, segue abaixo relação dos móveis e equipamentos necessários, são eles:_x000D_
 •	120 Carteiras Escolares  _x000D_
 •	 03 Quadros negros _x000D_
 •	03 Centrais de Ar</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1473/oficio_no_055.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1473/oficio_no_055.pdf</t>
   </si>
   <si>
     <t>REATIVAR O LABORATÓRIO DO POSTO DE PLANALTO E CONTRATAÇÃO DE FUNCIONÁRIO PARA LABORATÓRIO.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1474/oficio_no_056.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1474/oficio_no_056.pdf</t>
   </si>
   <si>
     <t>CONCEDER AOS FUNCIONÁRIOS DA SAÚDE (motorista, zeladores, cozinheiros efuncionários que trabalham na farmácia) ADICIONAL DE INSALUBRIDADE.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1475/oficio_no_057.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1475/oficio_no_057.pdf</t>
   </si>
   <si>
     <t>viabilize a possibilidade de que seja determinado o imediato reparo da iluminação no Distrito do Araras, com a substituição de 15 lâmpadas, 15 bases e 15 reles, como forma de restaurar a segurança e tranquilidade para os moradores e pessoas que ali frequentam.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1476/oficio_no_001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1476/oficio_no_001.pdf</t>
   </si>
   <si>
     <t>Solicitar que Vossa Excelência autorize o setor competente dessa Prefeitura Municipal a fazer a Conclusão da Obra iniciada no Posto de saúde do Planalto.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1477/oficio_no_104.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1477/oficio_no_104.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos no sentido solicitar que seja encaminhado ao meu gabinete o mapa das terras destinadas ao Município de Nova Mamoré pelo INCRA, bem como, o ato ou processo que as transferiu.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1478/oficio_no_105.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1478/oficio_no_105.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos no sentido solicitar que implemente o auxílio periculosidade aos servidores que executam suas atividades manuseando combustíveis, isto é, matéria inflamável.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1479/oficio_no_106.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1479/oficio_no_106.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria junto sua equipe de apoio dessa respeitosa instituição que faça uma inspeção “in loco” no Linha travessão entrando na linha 29B km 50, a fim de verificar este travessão com aproximadamente 25 km sem rede elétrica para mais de 30 propriedades rurais, hoje já encontra aproximadamente 15 famílias e com intuito de os outro proprietários mudarem esperando apenas a instalação da rede elétrica para esta comunidade .</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1480/oficio_no_107.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1480/oficio_no_107.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria junto sua equipe de apoio dessa respeitosa instituição que faça uma inspeção “in loco” na linha 28B ate o km 08, a fim de verificar Agroindústria Familiar Nova Prosperidade, que trabalha com media dia 3 mil litros de leite, vêem enfrentando muita dificuldade com a qualidade de energia.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1481/oficio_no_108.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1481/oficio_no_108.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria reposição de professores na Escola Municipal Marechal Cândido Rondon, localizada no distrito da terceira Linha do Ribeirão.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1482/oficio_no_109.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1482/oficio_no_109.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Senhoria os bons préstimos no sentido reorganizar a Equipe ESF do posto do Planalto.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1483/oficio_no_110.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1483/oficio_no_110.pdf</t>
   </si>
   <si>
     <t>buscar junto a Secretaria Estadual de saúde um impressora de Raio-x digital para (hospital) Unidade Mista antonio Luiz de Macedo de Nova Mamoré</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1484/oficio_no_111.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1484/oficio_no_111.pdf</t>
   </si>
   <si>
     <t>Buscar junto a Secretaria Estadual de Educação um automóvel em sistema de cessão de uso para atender a Secretaria Municipal de Educação de Nova Mamoré</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1485/oficio_no_112.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1485/oficio_no_112.pdf</t>
   </si>
   <si>
     <t>solicitar recuperação da máquina carregadeira, retro e patrol, todas quebradas na linha 25 e 24</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1486/oficio_no_113.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1486/oficio_no_113.pdf</t>
   </si>
   <si>
     <t>Solicitação informações sobre o Processo n.º 2473/2018</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1487/oficio_no_114.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1487/oficio_no_114.pdf</t>
   </si>
   <si>
     <t>Solicitar condições de melhorias de dois estudantes com necessidades especiais (cadeirante) em conformidade a Lei Federal nº 13146 de 06 de julho de 2105</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1488/oficio_no_115.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1488/oficio_no_115.pdf</t>
   </si>
   <si>
     <t>solicitar providencias jurídicas contra a empresa Fertisolo Comercio de Máquinas e Equipamentos</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1489/oficio_no_116.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1489/oficio_no_116.pdf</t>
   </si>
   <si>
     <t>Solicitar devidas providencias a construção de um redutor de velocidade na lateral da Faceburg</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1490/oficio_no_118.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1490/oficio_no_118.pdf</t>
   </si>
   <si>
     <t>Solicitar medidas urgentes de sinalização na BR 425 Engenheiro Isaac Benesby</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1491/oficio_no_119.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1491/oficio_no_119.pdf</t>
   </si>
   <si>
     <t>Realizar com máxima urgência a instalação de lombadas eletrônicas nas avenidas:_x000D_
 - Cruzamento Av. Som Pedro I c/ 425_x000D_
 - Cruzamento Av. Quintino Bocaiuva c/ 425_x000D_
 - Cruzamento Av. Sebastião João Clímaco c/ 425</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1492/oficio_no_120.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1492/oficio_no_120.pdf</t>
   </si>
   <si>
     <t>Buscar médico veterinário para atender Emater Nova Mamoré</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1493/oficio_no_121.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1493/oficio_no_121.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar com máxima urgência reparo da ponte sobre o rio Araras na BR 425</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1494/oficio_no_022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1494/oficio_no_022.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma Emenda Parlamentar, para AQUISIÇÃO DE 01 (UM) CAMINHÃO PIPA, para atender ao Corpo de Bombeiros deste município.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1495/oficio_no_023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1495/oficio_no_023.pdf</t>
   </si>
   <si>
     <t>solicitar a Vossa Excelência a “instalação de quebra-molas na Av. Desidério Domingos Lopes”, nos dois sentidos</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1496/oficio_n.o_028.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1496/oficio_n.o_028.pdf</t>
   </si>
   <si>
     <t>viabilizado recursos financeiros através de EMENDA PARLAMENTAR no valor de R$ 500.000,00 (quinhentos mil reais), para fins especifico de AQUISIÇÃO DE MANILHAS, para atender na recuperação de pequenas pontes em igarapés ou em localidades que seja compatível.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1497/oficio_no_020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1497/oficio_no_020.pdf</t>
   </si>
   <si>
     <t>possibilidade de realizar o CURSO DE RELAÇÃO INTERPESSOAL NO SERVIÇO PÚBLICO, conforme relação de cursos para exercício de 2019, para atender os servidores públicos deste município.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1498/oficio_no_021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1498/oficio_no_021.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de atender 30 produtores com SERVIÇOS DE MÁQUINAS no qual atuam com PISCICULTURA em nosso município. Vale ressaltar que os mesmos serão acompanhados por um período de 03 (três) anos por técnicos do SENAR.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1499/ofico_no_022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1499/ofico_no_022.pdf</t>
   </si>
   <si>
     <t>viabilize junto a SEJUCEL- Superintendência Estadual da Juventude, Cultura, Esporte e Lazer a promoção de uma “ATIVIDADE CULTURAL” para o município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1500/oficio_no_021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1500/oficio_no_021.pdf</t>
   </si>
   <si>
     <t>Solicito a Vossa Excelência autorização para fazer o cascalhamento de algumas Linhas de acesso do ônibus escolar na área da Reserva Extrativista – RESEX</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1501/oficio_no_022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1501/oficio_no_022.pdf</t>
   </si>
   <si>
     <t>solicito a vossa senhoria, a disponibilidade das atividades relacionadas acima seja realizada nas escolas do Distrito de Jacinópolis, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1502/oficio_no_021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1502/oficio_no_021.pdf</t>
   </si>
   <si>
     <t>DETRAN/RO, venha firmar Convênio com a Prefeitura Municipal de Nova Mamoré/RO, com o objetivo de melhorar a sinalização de trânsito vertical e horizontal, neste município.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1503/oficio_no_024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1503/oficio_no_024.pdf</t>
   </si>
   <si>
     <t>solicitar ao nobre Deputado, que dentro de suas possibilidades viabilize a IMPLANTAÇÃO DE 01 (UMA) ACADEMIA DA TERCEIRA IDADE – ATI, na Pracinha que hoje dispõe a Câmara Municipal de Nova Mamoré sito a Avenida Desidério Domingos Lopes, nº 3040 esquina com Av. dom Pedro II ao lado do prédio da Prefeitura Municipal de Nova Mamoré, no bairro João Francisco Clímaco, nesta cidade.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1507/oficio_no_041.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1507/oficio_no_041.pdf</t>
   </si>
   <si>
     <t>Recuperação das Linhas 21 que dar acesso a BR 425</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1508/oficio_no_043.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1508/oficio_no_043.pdf</t>
   </si>
   <si>
     <t>Construção uma extensão da Escola Estadual Laurinda Groff no distrito Palmeiras</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1509/oficio_no_045.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1509/oficio_no_045.pdf</t>
   </si>
   <si>
     <t>Recuperação da ponte localizada na 5.ª Linha ribeirão, que está dificultando o tráfico no ônibus escolar e dos morados da referida Linha</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1510/oficio_no_047.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1510/oficio_no_047.pdf</t>
   </si>
   <si>
     <t>Realizar aterro e instalação de turbo Armcos na Ponte do Ribeirção na Linha 23 KM 5</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1530/oficio_no_012.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1530/oficio_no_012.pdf</t>
   </si>
   <si>
     <t>Providenciar móveis de uso básico que possam atender a   ESCOLA INDÍGENA E.E.F. “MOROXIN PIRAIN TOPI ORO EO” localizada na Linha 26 KM 62, Sidney Girão BR 421, como:_x000D_
 •	quadros; _x000D_
 •	mesas;_x000D_
 •	cadeiras</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1548/oficio_no_015-_laerte_gomes.docx</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1548/oficio_no_015-_laerte_gomes.docx</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de convidar aos Deputados Estaduais Lebrão, Ezequiel Neiva e Dr. Neidson para junto interceder ao governador do Estado e a Secretaria de Segurança Defesa e Cidadania a disponibilidade aumentar o número de policiais no município de Nova Mamoré, comtemplando o Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1550/oficio_na_017.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1550/oficio_na_017.pdf</t>
   </si>
   <si>
     <t>solicitar a Vossa Senhoria a “ REABERTURA DO POSTO DO CORREIO” no distrito, que fica localizado a 60 km do município onde está localizada a sede do Correio.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1553/oficio_no_058.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1553/oficio_no_058.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Senhora os bons préstimos no sentido de CONTRATAR UM AGENTE DE LIMPEZA PARA ATENDER A FUNASA.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1554/oficio_no_059.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1554/oficio_no_059.pdf</t>
   </si>
   <si>
     <t>Solicitar do nobre Deputado, que seja viabilizado recursos financeiros através de Emenda Parlamentar DESTINANDO RECURSO FINANCEIRO PARA CONSTRUÇÃO DE UMA QUADRA COBERTA DE ESPORTE  NA ESCOLA MUNICIPAL MARECHAL RONDON LOCALIZADO NO DISTRITO DE MARECHAL RONDON/MAMORÉ-RO, contemplando com iluminação, tela de proteção, pintura, banheiros e vestiários.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1555/oficio_no_060.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1555/oficio_no_060.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Senhora os bons préstimos no sentido de REALIZAR LIMPEZA E MANUTENÇÃO DOS AR CONDICIONADOS DO HOSPITAL UNIDADE MISTA ANTONIO LUIZ DE MACEDO</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos no sentido de me informar relação dos motoristas lotados nesta Secretaria de Saúde e a origem de contratos dos mesmos.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1561/oficio_no_030.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1561/oficio_no_030.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos no sentido de cumprir como requerimento aprovado por este poder legislativo sob o nº 001/2017, onde requer ao prefeito municipal com copias para secretaria municipal de saúde – SEMUSA, escalas de plantões de todos os setores da saúde que trabalha em regimes de plantões com cargos e cargas horárias, respectivamente, conforme copia em anexo.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1562/oficio_no_048.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1562/oficio_no_048.pdf</t>
   </si>
   <si>
     <t>Tendo em vista a realização de um “Congresso das Mulheres”  que será realizado nos dias 12 à 14 de Setembro do corrente ano, no município de Ariquemes venho por meio deste, soclitar a Vossa Excelência uma colaboração para que possamos estar deslocando as participantes do Distrito do Palmeira/Nova Mamoré ao Municícpio de Ariquemes.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1563/oficio_no_049.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1563/oficio_no_049.pdf</t>
   </si>
   <si>
     <t>viabilize uma AÇÃO SOCIAL no Distrito do Palmeiras, pertencente ao município de Nova Mamoré/RO_x000D_
          Vale ressaltar que a AÇÃO SOCIAL tenha os seguintes atendimentos:_x000D_
 	Testes rápidos_x000D_
 	Clínico geral_x000D_
 	Cardiologista_x000D_
 	Ortopedista_x000D_
 	Fisioterapeuta_x000D_
 	Dentista_x000D_
 	Corte de Cabelo_x000D_
 	Emissão de documentos (RG, Título eleitor CTPS, Cartão SUS e outros)</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1565/oficio_no_052.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1565/oficio_no_052.pdf</t>
   </si>
   <si>
     <t>que realize a RECUPERAÇÃO DO TELHADO DO POSTO DE SAÚDE MATUSALÉM CELANTI E DA ESCOLA LUCIANA MARONARI, localizada no Distrito de Palmeiras, pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1566/oficio_no_025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1566/oficio_no_025.pdf</t>
   </si>
   <si>
     <t>solicitar junto ao Corpo de Bombeiros uma VISTORIA TÉCNICA NA VIGILÂNCIA SANITÉRIA DO MUNICIÍPIOa fim de verificar a real situação das instalações do órgão</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1569/oficio_no_026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1569/oficio_no_026.pdf</t>
   </si>
   <si>
     <t>solicitar de vossa senhoria algumas informações com relação ao Programa, são eles:_x000D_
 •	Relação dos profissionais que atuam no programa (relação nominal) em todo município Nova Mamoré;_x000D_
 •	Planilha de atendimento dos últimos três (03) meses realizados pela equipe.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1571/oficio_no_027.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1571/oficio_no_027.pdf</t>
   </si>
   <si>
     <t>solicitar a Vossa Excelência a “melhorias no CENTRO DO IDODO com relação a instalação de vistas, evitando a proliferação de pombos no prédio”, conforme foto em anexo, assim evitando danos aqueles que trabalham e os que frequentam o prédio.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1574/oficio_no_023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1574/oficio_no_023.pdf</t>
   </si>
   <si>
     <t>viabilizar recursos financeiros através de Emenda Parlamentar PARA AQUISIÇÃO DE UMA RETROESCAVADEIRA A FIM DE ATENDER AS NECESSIDADES DO DISTRITO JACINÓPOLIS PERTENCENTE AO MUNICÍPIO DE NOVA MAMORÉ-RO.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1576/oficio_no_025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1576/oficio_no_025.pdf</t>
   </si>
   <si>
     <t>solicitar que verifique a possibilidade de CARCALHAR E PATROLAR A ESTRADA PARQUE que liga o distrito de Jacinópolis ao Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1577/oficio_no_006.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1577/oficio_no_006.pdf</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1578/oficio_no_007.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1578/oficio_no_007.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR NO VALOR DE R$ 30.000,00 (TRINTA MIL REAIS) PARA ATENDER SERVIÇO DE ILUMINAÇÃO PÚBLICA NO DISTRITO DO ARARAS, localizado do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1579/oficio_no_135.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1579/oficio_no_135.pdf</t>
   </si>
   <si>
     <t>solicitamos de Vossa Excelência informações acerca de questionamentos e pedidos de intercessão a esta Câmara Municipal de Nova Mamoré sobre disponibilização de locais de votação em maior número de escolas públicas, neste município na eleição de conselheiros tutelares</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1580/oficio_no_137.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1580/oficio_no_137.pdf</t>
   </si>
   <si>
     <t>verificar a possibilidade junto a sua equipe técnica a realização de 01 (uma) OPERAÇÃO POR ESSE FÓRUM ELEITORAL, COM A FINALIDADE DE EXPEDIÇÃO DE TÍTULOS ELEITORAIS, TRANSFERÊNCIAS, ETC, no distrito de Nova Dimensão, pertencente ao Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1582/oficio_no_139.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1582/oficio_no_139.pdf</t>
   </si>
   <si>
     <t>Solicitar a Vossa Excelência a instalação de 04 (quatro) quebra-molas na Rua Porto Velho na qual está localizada a Escola Estadual EFM Laurinda Groff.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1583/oficio_no_146.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1583/oficio_no_146.pdf</t>
   </si>
   <si>
     <t>Verificar junto sua equipe de engenharia a possibilidade de providenciar 01 REFORMA NA ESCOLA POLO MUNICIPAL “OSVALDO RIBEIRO DO NASCIMENTO”, localizada na Linha 34 - PSG.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1603/oficio_no_122.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1603/oficio_no_122.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria conforme a Lei de acesso Informação (LAI, 12.527/2011) os relatórios de trocadas de plantões do Hospital e faltas dos motoristas e anotações do livro de entrada no plantão com as escalas, dos últimos 4 meses.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1604/oficio_no_123.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1604/oficio_no_123.pdf</t>
   </si>
   <si>
     <t>solicitar de vossa excelência analise o aumento da gratificação dos funcionário da Secretaria de obras que trabalha campo.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1605/oficio_no_124.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1605/oficio_no_124.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria conforme a Lei de acesso Informação (LAI, 12.527/2011) os plantões para atendimento da ultrassonografia no hospital.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1606/oficio_no_125.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1606/oficio_no_125.pdf</t>
   </si>
   <si>
     <t>solicitar de vossa excelência as devidas providências referente à ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1607/oficio_no_126.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1607/oficio_no_126.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria conforme a Lei de acesso Informação (LAI, 12.527/2011) os relatórios de trocas de plantões dos funcionários de enfermagem e faltas com as anotações do livro de entrada dos plantões, com as escalas dos últimos quatro meses.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1608/oficio_no_127.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1608/oficio_no_127.pdf</t>
   </si>
   <si>
     <t>informar de Vossa Senhoria falta de ônibus no transporte escolar.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1609/oficio_no_128.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1609/oficio_no_128.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos informações quanto ao fato de a Prefeitura Municipal estar realizando a limpeza de propriedade particular.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1610/oficio_no_129.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1610/oficio_no_129.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos em encaminhar informações quanto ao fato de a Prefeitura Municipal estar realizando a limpeza de propriedade particular.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1611/oficio_no_130.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1611/oficio_no_130.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos no sentido de que realize uma reunião no Município de Nova Mamoré-RO para tratar das atividades que ainda estão sendo realizadas ou finalizadas durante os Estudos de Inventário em nossa região pela WorleyParsons.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1612/oficio_no_132.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1612/oficio_no_132.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência informações quanto uma agenda de atendimento da Defensoria Pública em Nova Mamoré.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1613/oficio_no_133.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1613/oficio_no_133.pdf</t>
   </si>
   <si>
     <t>informar a Vossa Excelência que o Cemitério de Nova Mamoré Severino Inácio da Rocha no dia 20 de julho do ano corrente constatou violação em sepultura e exposição de restos mortais.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1614/oficio_no_134.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1614/oficio_no_134.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos esclarecimento relacionado ao Município estar no quadro de infrigências da Portaria Nº 2.2268/2019 do Ministério da Saúde.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1615/oficio_no_135.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1615/oficio_no_135.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos que busque junto ao setor competente sanar a situação dos pombos no foro do Centro do Idoso.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1616/oficio_no_136.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1616/oficio_no_136.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos esclarecimento relacionado ao Município referente a obra da Pista de Caminhada.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1617/oficio_no_137.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1617/oficio_no_137.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos que busque organizar uma equipe para atender o convênio 174/2018.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1619/oficio_no_139.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1619/oficio_no_139.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Senhoria uma pesquisa referente à implantação de uma propositura de lei.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1620/oficio_no_140.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1620/oficio_no_140.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons que todas as escalas dos funcionários do Hospital Antonio Luiz de Macedo sejam encaminhadas ao nosso gabinete.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1622/oficio_no_141.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1622/oficio_no_141.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos que busque junto ao setor competente adequação do Plano Diretor, buscando sanar as problemáticas do município.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1623/oficio_no_142.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1623/oficio_no_142.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência junto ao setor de engenharia informações acerca de dados técnicos na referida placa como ausência da data da ordem de serviço expedida por essa Prefeitura.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1624/oficio_no_143.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1624/oficio_no_143.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Senhoria uma pesquisa referente á possibilidade de convenio da câmara com associação dos estudantes.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1625/oficio_no_144.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1625/oficio_no_144.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria o planejamento de curso de libras para atendente da saúde.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1626/oficio_no_145.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1626/oficio_no_145.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria o planejamento a implantação da informatização das unidades de saúde existente no Município.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1628/oficio_no_147.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1628/oficio_no_147.pdf</t>
   </si>
   <si>
     <t>venho por meio do presente expediente, solicitar de Vossa Senhoria reunião no dia 30 de setembro</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1634/oficio_no_065.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1634/oficio_no_065.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que realize a RECUPERAÇÃO DAS DO PRÉDIO DO CONSELHO TUTELAR pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1635/oficio_no_066.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1635/oficio_no_066.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que realize extensão de aproximadamente 300 metros de água canalizada na Av. rui Barbosa, localizada no Bairro cidade Nova, entre as Avenidas Eduardo correio de Araújo e 25 de Dezembro.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1636/oficio_no_067.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1636/oficio_no_067.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência Emenda Parlamentar, no valor de R$ 300.000,00 (trezentos mil reais), para o Incremento Temporário do Piso de Atenção Básica – PAB, a ser destinada ao custeio de ações e serviços na atenção básica como: (medicamento, combustível, energia, etc), para o município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1637/oficio_no_069.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1637/oficio_no_069.pdf</t>
   </si>
   <si>
     <t>solicito de vossa Excelência a viabilização de uma Emenda Parlamentar no valor de R$ 200.000,00 (duzentos mil reais), para a aquisição de 01 (uma) ambulância.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1638/oficio_no_070.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1638/oficio_no_070.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência que verifique a possibilidade de disponibilizar dentro de suas prioridades 4 (QUATRO) KM DE PAVIMENTAÇÃO ASFALTICA PARA O MUNICÍPIO DE NOVA MAMORÉ/RO..</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1639/oficio_no_068.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1639/oficio_no_068.pdf</t>
   </si>
   <si>
     <t>solicitar emenda parlamentar no valor R$ 150.000,00 para recuperação iluminação do Estádio Municipal</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1641/oficio_no_054.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1641/oficio_no_054.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que realize a recuperação da ponte localizada na Linha 24 Louca, pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1642/oficio_no_055.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1642/oficio_no_055.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que contrate mais um motorista para atender o POSTO MATUSALÉM CELANTE, localizado no Distrito de Palmeiras pertencente ao município de Nova Mamoré-RO</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1643/oficio_no_031.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1643/oficio_no_031.pdf</t>
   </si>
   <si>
     <t>requerer de Vossa Excelência o espaço físico do Plenário João Francisco Clímaco – desse poder Legislativo com água, café e data show, para realização do Curso de Libras, que será oferecido pela Escola Legislativa de Rondônia, com 20 horas podendo ser formado duas turmas uma pela manhã e outra a tarde, o curso será realizado do dia 21 à 25 de outubro.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1644/oficio_no_025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1644/oficio_no_025.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência CÓPIA DO PROCESSO ADMINISTRATIVO Nº 2.400/PMNM/2018 que trata do CONVÊNIO Nº 059/FITHA/2018, no valor de R$ 665.138,85 (seiscentos e sessenta e cinco mil centos e trinta e oito reais e oitenta e cinco centavos).</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1645/oficio_no_032.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1645/oficio_no_032.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência que viabilize junto à Secretaria responsável, a reposição de troca de braço de luz, lâmpadas queimadas e ao mesmo tempo estude possibilidade de melhorias no sistema de Iluminação Pública para Distrito do Araras, pertencente ao Município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1646/oficio_no_033.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1646/oficio_no_033.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de verificar a possibilidade de autorizar o setor competente dessa Prefeitura Municipal a providenciar reparos ou uma reforma no prédio do Posto de Saúde do distrito de Araras, pertencente a este município.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1647/oficio_no_034.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1647/oficio_no_034.pdf</t>
   </si>
   <si>
     <t>encaminhar cópia da Lei Municipal nº 1.507-GP/2019 que altera o nome da Avenida Cecilia Meireles para Professora Terezinha Monteiro, neste município.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1658/oficio_no_018.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1658/oficio_no_018.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que realize a VERIFICAR A ÁGUA SERVIDA NA ESCOLA ESTADUAL LAURINDA GROFF localizada no Distrito de Nova Dimensão pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1659/oficio_no_019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1659/oficio_no_019.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que verifique a possibilidade de realizar o PATROLAMENTO DA LINHA D (421), localizada no Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1660/oficio_no_028.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1660/oficio_no_028.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos no sentido de autorizar sua equipe a providenciar a interdição do trecho na rotatória que dar acesso à Avenida Desiderio Domingos Lopes no perímetro urbano no centro comercial de Nova Mamoré/RO, conforme foto em anexo.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1662/oficio_no_031.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1662/oficio_no_031.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência uma EMENDA PARLAMENTAR NO VALOR DE R$ 500.000,00 (QUINHENTOS MIL REAIS) PARA ILUMINAÇÃO PÚBLICA, para atender a ZONA URBANA do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1664/oficio_no_033.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1664/oficio_no_033.pdf</t>
   </si>
   <si>
     <t>solicito de vossa Excelência a viabilização da Emenda Parlamentar, no valor de R$ 300.000,00 (trezentos mil reais), para CONSTRUÇÃO DE UM PRÉDIO PARA INSTALAÇÃO DA BIBLIOTECA MUNICIPAL DO MUNICÍPIO DE NOVA MAMORÉ/RO.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1575/oficio_no_024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1575/oficio_no_024.pdf</t>
   </si>
   <si>
     <t>solicitar a Vossa Excelência a disponibilidade de atender o Distrito de Jacinópolis com materiais de iluminação pública com 35 lâmpadas, 35 reatores, 35 reles e 35 braços.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1665/oficio_no_028.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1665/oficio_no_028.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Senhoria os bons préstimos no sentido de RECUPERAÇÃO DA ESTRADA DE CHÃO DE CAMPO NOVO PASSANDO POR TRÊS COQUEIROS E SAINDO JACILÂNDIA ATÉ O PARQUE (BR 421).</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1559/oficio_no_028.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1559/oficio_no_028.pdf</t>
   </si>
   <si>
     <t>seja viabilizado recursos financeiros através de EMENDA PARLAMENTAR no valor de R$ 500.000,00 (quinhentos mil reais), para fins especifico de AQUISIÇÃO DE MANILHAS, para atender na recuperação de pequenas pontes em igarapés ou em localidades que seja compatível.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1661/oficio_no_029.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1661/oficio_no_029.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência uma EMENDA PARLAMENTAR NO VALOR DE R$ 500.000,00 (QUINHENTOS MIL REAIS)  CONSTRUÇÃO DE UMA CRECHE , para atender o Bairro Cidade Nova no município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1663/oficio_no_032.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1663/oficio_no_032.pdf</t>
   </si>
   <si>
     <t>solicitar a Vossa Excelência que seja disponibilizado uma Emenda Parlamentar para aquisição de um CARRO PIPA para atender as necessidades do munícipio de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1556/oficio_no_061.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1556/oficio_no_061.pdf</t>
   </si>
   <si>
     <t>Solicito a Vossa Senhoria, para que seja realizada a implantação de 4 (quatro) postes de extensão de rede, para atender o Distrito de Nova Marechal Rondon e substituição de 10 km de rede MRT para trifásica, iniciando no Distrito de Nova Marechal Rondon, tendo em vista os prejuízos que os moradores e produtores estão tendo.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1557/oficio_no_062.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1557/oficio_no_062.pdf</t>
   </si>
   <si>
     <t>solicitar de Vessa Senhoria os bons préstimos no sentido de informar sobre o Termo de Cooperação n.º 001/2009, assinado entre os Município de Porto Velho e Nova Mamoré, no qual trata de promover a limpeza, cascallhamento  e patrolamento de 76,467 km (setenta e seis quilômetros, quatrocentos e Sessenta e Sete metros) de estrada vicinal na divisa entre Porto Velho e Nova Mamoré</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1558/oficio_no_063.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1558/oficio_no_063.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência, que viabilize a possibilidade de recuperar as pinturas das placas de trânsito e faixas de pedestre no Município.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1633/oficio_no_064.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1633/oficio_no_064.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que realize a recuperação das pontes que dão acesso a 3ª Linha para 4.ª Linha  e  4.ª Linha para 5ª Linha ( localizadas nas Linhas do Ribeirão), pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1564/oficio_no_050.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1564/oficio_no_050.pdf</t>
   </si>
   <si>
     <t>solicitar ao nobre Deputado, que dentro de suas possibilidades uma Emenda Parlamentar para REFORMA DA QUADRA DE ESPORTE DO DISTRITO DE PALMEIRAS, pertencente ao município de Nova Mamoré/RO</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1640/oficio_no_053.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1640/oficio_no_053.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência os bons préstimos no sentido de que realize a FISCALIZAÇÃO DA ÁGUA SERVIDA A COMUNIDADE ESCOLAR DO MUNICÍPIO DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1618/oficio_no_138.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1618/oficio_no_138.pdf</t>
   </si>
   <si>
     <t>solicitar que Vossa Senhoria parecer referente reposta do excelentíssimo Prefeito Municipal.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1621/oficio_no_141.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1621/oficio_no_141.pdf</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1627/oficio_no_146.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1627/oficio_no_146.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria as devidas providências no sentido de buscarmos capacitação aos funcionários da língua de sinais (LIBRAS).</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1666/oficio_no_167.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1666/oficio_no_167.pdf</t>
   </si>
   <si>
     <t>Implantação do 01 (um) polo EAD do Instituto Federal Rondônia no Distrito de Nova Dimensão</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1581/oficio_no_138.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1581/oficio_no_138.pdf</t>
   </si>
   <si>
     <t>disponibilidade de regulariza o transporte escolar para atender à demanda de alunos que residem na Linha, 33B e 33C do Travessão do Beta.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS RELATIVA AO EXERCÍCIO DE 2017 DO EXECUTIVO. PARECER PRÉVIO DO TCE/RO CONTRÁRIO A PROVAÇÃO.  ANALISE SOBRE OS PONTOS ENSEJADORAS À REPROVAÇÃO DAS CONTAS.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1674/parecer_002.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1674/parecer_002.2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional Especial por excesso de arrecadação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1675/parecer_001.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1675/parecer_001.2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional por anulação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1676/parecer_003.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1676/parecer_003.2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional Suplementar por anulação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1677/parecer_004.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1677/parecer_004.2019.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Abertura de Crédito Adicional Especial por Superávit Financeiro conforme art. 43 §1º inciso I da Lei n° 4.320/64 (Lei Orçamentária Anual Exercício 2019) e dá outras providências”.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1678/parecer_005.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1678/parecer_005.2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional Suplementar por excesso de arrecadação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1679/parecer_006.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1679/parecer_006.2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional Suplementar por Anulação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1680/parecer_007.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1680/parecer_007.2019.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários do Orçamento Anual do Município de Nova Mamoré por Remanejamento de Recursos”.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1681/parecer_008.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1681/parecer_008.2019.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários do Orçamento Anual do Município de Nova Mamoré por Transferência de Recursos”.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1682/parecer_009.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1682/parecer_009.2019.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a realização de seminário antidrogas nas escolas da rede municipal de ensino e dar outras providências.”</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1683/parecer_010.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1683/parecer_010.2019.pdf</t>
   </si>
   <si>
     <t>“Institui a premiação nota 1000 na rede de educação municipal de Nova Mamoré.”</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1684/parecer_011.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1684/parecer_011.2019.pdf</t>
   </si>
   <si>
     <t>“ PROÍBE  A COMERCIALIZAÇÃO DE PRODUTOS DE QUALQUER NATUREZA NAS UNIDADES ESCOLARES PÚBLICAS LOCALIZADAS NO MUNICIPIO DE NOVA MAMORÉ.”</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1685/parecer_012.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1685/parecer_012.2019.pdf</t>
   </si>
   <si>
     <t>“PROÍBE  QUALQUER FORMA DE TRABALHO DE 16 (DEZESSEIS) ANOS NAS UNIDADES ESCOLARES PÚBLICAS LOCALIZADA NO MUNICIPIO DE NOVA MAMORÉ.”</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1686/parecer_013.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1686/parecer_013.2019.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI Nº 009/2019 ALTERA O INCISO I, do art. 5º, o inciso I, do ART. 14, E O § 2º, do art. 22, todos da Lei 762/2010.”</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1687/parecer_013.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1687/parecer_013.2019.pdf</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1688/parecer_014.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1688/parecer_014.2019.pdf</t>
   </si>
   <si>
     <t>“REVOGA–SE A LEI Nº614/2007, QUE INSTITUI A CONTRIBUIÇÃO PARA CUSTEIO DE ILUMINAÇÃO PÚBLICA.”</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1689/parecer_015.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1689/parecer_015.2019.pdf</t>
   </si>
   <si>
     <t>“Altera os limites dos Distritos de Nova Marechal Rondon, definido na Lei Municipal nº 969/2013 e do Distrito de Araras fixado na Lei Municipal nº 089/1991, e dá outras providências”.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1690/parecer_016.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1690/parecer_016.2019.pdf</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1691/parecer_017.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1691/parecer_017.2019.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Lei de Diretrizes Orçamentárias – LDO para o exercício 2020 do Município de Nova Mamoré e dá Outras providências”.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1692/parecer_018.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1692/parecer_018.2019.pdf</t>
   </si>
   <si>
     <t>“Movimenta créditos orçamentários do orçamento anual do Município de Nova Mamoré por Remanejamento de Recursos”.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1693/parecer_019.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1693/parecer_019.2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional Suplementar por anulação no orçamento vigente”.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1694/parecer_020.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1694/parecer_020.2019.pdf</t>
   </si>
   <si>
     <t>“Movimenta créditos orçamentários do orçamento anual do Município de Nova Mamoré por Transferência de Recursos”.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1695/parecer_021.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1695/parecer_021.2019.pdf</t>
   </si>
   <si>
     <t>“Propõe alterações do art. 7º, nos parágrafos 4º e 5º da Lei 697/GP/2009, que trata da vinculação da CASA DE APOIO ASSISTÊNCIAL DE PORTO VELHO, que passa a ser da SECRETARIA MUNICIPAL DE SAÚDE-SEMUSA, e dá outras providências”.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1696/parecer_022.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1696/parecer_022.2019.pdf</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1697/parecer_023.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1697/parecer_023.2019.pdf</t>
   </si>
   <si>
     <t>“MOVIMENTA CRÉDITOS ORÇAMENTÁRIOS DO ORÇAMENTO ANUAL DO MUNICÍPIO DE NOVA MAMORÉ POR TRANSFERÊNCIA DE RECURSOS.”</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1698/parecer_024.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1698/parecer_024.2019.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO NO ORÇAMENTO VIGENTE”</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1699/parecer_025.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1699/parecer_025.2019.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE”</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1700/parecer_026.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1700/parecer_026.2019.pdf</t>
   </si>
   <si>
     <t>“PRESTAÇÃO DE CONTAS RELATIVA AO EXERCÍCIO DE 2017 DO EXECUTIVO. PARECER PRÉVIO DO TCE/RO CONTRÁRIO À APROVAÇÃO. ANALÍSE SOBRE OS PONTOS ENSEJADORES À REPROVAÇÃO DAS CONTAS”</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI (2017,2018 E 2019)</t>
   </si>
   <si>
     <t>Claudionor Leme da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/126/projeto_de_lei_n003.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/126/projeto_de_lei_n003.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional por anulação no Orçamento Vigente.</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/127/projeto_de_lei_n005.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/127/projeto_de_lei_n005.2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Especial por excesso de arrecadação no Orçamento Vigente."</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/128/projeto_de_lei_n006.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/128/projeto_de_lei_n006.2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Suplementar por anulação no Orçamento Vigente."</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/129/projeto_de_lei_n007.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/129/projeto_de_lei_n007.2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Abertura de Crédito Adicional Especial por Superávit Financeiro conforme art. 43 §1º inciso I da Lei n° 4.320/64 (Lei Orçamentária Anual Exercício 2019) e dá outras providências."</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/130/projeto_de_lei_n008.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/130/projeto_de_lei_n008.2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Suplementar por excesso de arrecadação no Orçamento Vigente."</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/131/projeto_de_lei_n009.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/131/projeto_de_lei_n009.2019.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional Suplementar por Superávit Financeiro conforme art. 43 § 1º inciso I da Lei 4.320/64, na Lei 1.430-GP/2018 (Lei Orçamentária Anual Exercício 2019) e dá outras providências.”</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/132/projeto_de_lei_n010.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/132/projeto_de_lei_n010.2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional Suplementar por anulação no Orçamento Vigente”</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/138/projeto_de_lei_n011.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/138/projeto_de_lei_n011.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar por Superávit Financeiro conforme art. 43 § 1º inciso I da Lei 4.320/64, na Lei 1.430-GP/2018 (Lei Orçamentária Anual Exercício 2019) e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/139/projeto_de_lei_n012.2019.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/140/projeto_de_lei_n013.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/139/projeto_de_lei_n012.2019.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/140/projeto_de_lei_n013.2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional Especial por anulação no Orçamento Vigente”</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/141/projeto_de_lei_n014.2019.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/145/projeto_de_lei_n015.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/141/projeto_de_lei_n014.2019.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/142/projeto_de_lei_n004.2019.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/145/projeto_de_lei_n015.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do piso salarial profissional dos Agentes Comunitários de Saúde e dos Agentes de  Endemias</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/147/projeto_de_lei_n016.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/147/projeto_de_lei_n016.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Suplementar por Anulação no Orçamento Vigente.</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/148/projeto_de_lei_n017.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/148/projeto_de_lei_n017.2019.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do Orçamento Anual do Município de Nova Mamoré por Remanejamento de Recursos.</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/149/projeto_de_lei_n018.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/149/projeto_de_lei_n018.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Especial por excesso de arrecadação no Orçamento Vigente.</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/150/projeto_de_lei_n019.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/150/projeto_de_lei_n019.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Suplementar por anulação no Orçamento Vigente.</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/151/projeto_de_lei_n020.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/151/projeto_de_lei_n020.2019.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do Orçamento Anual do Município de Anual do Município de Nova Mamoré por Transposição de Recursos.</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/274/002._andre.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/274/002._andre.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a realização de Seminário Antidrogas nas escolas da rede municipal de ensino e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/275/003._celio_brito.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/275/003._celio_brito.pdf</t>
   </si>
   <si>
     <t>“Altera a denominação da Rua Dom Pedro I, para Rua Manoel Antônio de Macêdo, e altera a denominação da Rua 19 da Abril, para Francisco José da Silva, no Município de Nova Mamoré”.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/672/004._andre.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/672/004._andre.pdf</t>
   </si>
   <si>
     <t>“Institui a premiação “Nota Mil" na rede de educação Municipal de Nova Mamoré”</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/685/projeto_de_lei_no_005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/685/projeto_de_lei_no_005.pdf</t>
   </si>
   <si>
     <t>“Proíbe a comercialização de produtos de qualquer natureza nas unidades escolares públicas localizadas no Município de Nova Mamoré”.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/698/006._mesa.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/698/006._mesa.pdf</t>
   </si>
   <si>
     <t>“Autoriza a revisão anual de que trata o Inciso X, do Art. 37, da Constituição Federal, aos servidores públicos do quadro efetivo da Câmara Municipal de Nova Mamoré”.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/699/008.mesa.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/699/008.mesa.pdf</t>
   </si>
   <si>
     <t>Denomina Escola Multisseriada Professora  Claudiana Carvalho dos Santos o Nome Oficial da Escola Multisseriada Nova da Linha 27 - KM 45 - PSG</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/700/projeto_de_lei_no_033.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/700/projeto_de_lei_no_033.2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Suplementar por anulação no Orçamento Vigente".</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/701/009.jerry.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/701/009.jerry.pdf</t>
   </si>
   <si>
     <t>“Alteram-se o inciso I, do art. 5º, o inciso I, do art. 14, e o § 2º, do art. 22, todos da Lei Municipal nº 762/2010”.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/702/010._jerry.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/702/010._jerry.pdf</t>
   </si>
   <si>
     <t>“Altera o §1º, do art. 16, da Lei Municipal nº 661/2008”.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/703/011.edivaldo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/703/011.edivaldo.pdf</t>
   </si>
   <si>
     <t>Proíbe qualquer forma de trabalho por menores de 16 (dezesseis) anos nas unidades escolares públicas localizadas no município de Nova Mamoré.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/706/012._antonio_hiran.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/706/012._antonio_hiran.pdf</t>
   </si>
   <si>
     <t>“Revoga-se a Lei Municipal nº 614/2007, que institui a Contribuição para Custeio da Iluminação Pública”.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/707/projeto_de_lei_no_032.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/707/projeto_de_lei_no_032.2019.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Lei de Diretrizes Orçamentária – LDO, para o exercício de 2020 do Município de Nova Mamoré e dá  outras providências”</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/708/projeto_de_lei_no_034.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/708/projeto_de_lei_no_034.2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Credito Adicional Suplementar por anulação no Orçamento Vigente."</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/709/projeto_de_lei_no_035.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/709/projeto_de_lei_no_035.2019.pdf</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/712/013.mesa.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/712/013.mesa.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 1.262/2017, a qual institui o Auxílio-Saúde no âmbito da Câmara Municipal de Nova Mamoré”.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/713/014.mesa.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/713/014.mesa.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 1.236/2017, a qual institui o Auxílio Alimentação no âmbito da Câmara Municipal de Nova Mamoré”.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/747/012._antonio_hiran.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/747/012._antonio_hiran.pdf</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/966/projeto_lei_no_015.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/966/projeto_lei_no_015.2019.pdf</t>
   </si>
   <si>
     <t>“Altera o art. 88, da Lei Municipal nº 878/2012, Código de Postura do Município de Nova Mamoré”.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/967/projeto_de_lei_no_036.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/967/projeto_de_lei_no_036.2019.pdf</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/968/projeto_de__lei_no_038.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/968/projeto_de__lei_no_038.2019.pdf</t>
   </si>
   <si>
     <t>“Propõe alteração da redação do Art. 18 da Lei 634/GP/2008, que trata das gratificações por titulação, e dá outras providências”.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/969/projeto_de_lei_no_039.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/969/projeto_de_lei_no_039.2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional Especial por excesso de arrecadação no Orçamento Vigente”</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1066/projeto_de_lei_no_037.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1066/projeto_de_lei_no_037.2019.pdf</t>
   </si>
   <si>
     <t>“Altera os Limites dos Distritos de Nova Marechal Rondon, definido na Lei Municipal nº 969/2013 e do Distrito de Araras fixado na Lei Municipal n º 089/1991, e dá outras providências.”</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1067/projeto_de_lei_no_040.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1067/projeto_de_lei_no_040.2019.pdf</t>
   </si>
   <si>
     <t>"Movimenta Créditos Orçamentários do Orçamento Anual do Município de Nova  Mamoré por Remanejamento de Recursos".</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1071/015.mesa.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1071/015.mesa.pdf</t>
   </si>
   <si>
     <t>“Revoga-se a Lei Municipal nº 281/2000, de Nova Mamoré-RO”.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1211/projeto_de_lei_n.o_041.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1211/projeto_de_lei_n.o_041.2019.pdf</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1212/projeto_de_lei_n.o_042.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1212/projeto_de_lei_n.o_042.2019.pdf</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1213/projeto_de_lei_no_043.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1213/projeto_de_lei_no_043.2019.pdf</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1214/projeto_de_lei_no_044.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1214/projeto_de_lei_no_044.2019.pdf</t>
   </si>
   <si>
     <t>Propõe alterações do Art. 7º, nos parágrafos 4º e 5º da lei 697/GP/2009, que trata da vinculação da CASA DE APOIO ASSISTENCIAL DE PORTO VELHO, que passa a ser da SECRETARIA MUNICIPAL DE SAÚDE - SEMUSA, e dá outras providências.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1215/projeto_de_lei_no_045.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1215/projeto_de_lei_no_045.2019.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o pagamento do adicional de periculosidade aos servidores públicos efetivos, que desenvolvem atividades e operações perigosas com exposição a roubos ou outras espécies de violência física nas atividades profissionais de segurança pessoal ou patrimonial, e dá outras providências.”</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1283/projeto_de_lei_no_046.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1283/projeto_de_lei_no_046.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Credito Adicional Suplementar por anulação no Orçamento Vigente.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1291/projeto_de_lei_no_047.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1291/projeto_de_lei_no_047.2019.pdf</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1441/projeto_de_lei_no_048.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1441/projeto_de_lei_no_048.2019.pdf</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1442/projeto_de_lei_no_049.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1442/projeto_de_lei_no_049.2019.pdf</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1443/projeto_de_lei_no_050.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1443/projeto_de_lei_no_050.2019.pdf</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1444/projeto_de_lei_no_051.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1444/projeto_de_lei_no_051.2019.pdf</t>
   </si>
   <si>
     <t>"Movimenta Créditos Orçamentários do Orçamento Anual do Município de Nova Mamoré por Transferência de Recursos"</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1445/projeto_de_lei_no_052.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1445/projeto_de_lei_no_052.2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional Suplementar por anulação no Orçamento Vigente.”</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1446/projeto_de_lei_no_053.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1446/projeto_de_lei_no_053.2019.pdf</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1451/projeto_de_lei_no_054.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1451/projeto_de_lei_no_054.2019.pdf</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1452/projeto_de_lei_no_055.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1452/projeto_de_lei_no_055.2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional Suplementar por excesso de arrecadação no Orçamento Vigente”</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1453/projeto_de_lei_no_056.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1453/projeto_de_lei_no_056.2019.pdf</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1456/projeto_de_lei_no_057.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1456/projeto_de_lei_no_057.2019.pdf</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1457/projeto_de_lei_no_058.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1457/projeto_de_lei_no_058.2019.pdf</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1458/projeto_de_lei_no_059.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1458/projeto_de_lei_no_059.2019.pdf</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1516/projeto_lei_no_017.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1516/projeto_lei_no_017.2019.pdf</t>
   </si>
   <si>
     <t>“Altera a denominação da Avenida Cecília Meireles, para Professora Terezinha Monteiro, no Município de Nova Mamoré”.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1517/projeto_de_lei_no_016._2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1517/projeto_de_lei_no_016._2019.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a revogação e alteração de dispositivos da Lei Municipal nº 634/2008”</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1518/projeto_de_lei_no_060.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1518/projeto_de_lei_no_060.2019.pdf</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1519/projeto_de_lei_no_062.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1519/projeto_de_lei_no_062.2019.pdf</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1520/projeto_de_lei_no_063.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1520/projeto_de_lei_no_063.2019.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do Orçamento Anual do Município de Nova Mamoré por Transferência do Recurso.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1521/projeto_de_lei_no_064.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1521/projeto_de_lei_no_064.2019.pdf</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1522/projeto_de_lei_n.o_065.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1522/projeto_de_lei_n.o_065.2019.pdf</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1523/projeto_de_lei_no_066.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1523/projeto_de_lei_no_066.2019.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários do Orçamento Anual do Município de Nova Mamoré por Transposição de Recursos”.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1524/projeto_de_lei_no_067.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1524/projeto_de_lei_no_067.2019.pdf</t>
   </si>
   <si>
     <t>“Movimenta Créditos Orçamentários do Orçamento Anual do Município de Nova Mamoré por Transferências de Recursos”.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1525/projeto_de_lei_n.o_068.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1525/projeto_de_lei_n.o_068.2019.pdf</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1531/projeto_de_lei_no_061.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1531/projeto_de_lei_no_061.2019.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa do Município de Nova Mamoré para o Exercício Financeiro de 2020 e dá outras providências".</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1533/31a_sessao_30.09.2019_-_2o_periodo.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1533/31a_sessao_30.09.2019_-_2o_periodo.pdf</t>
   </si>
   <si>
     <t>“ Insere o inciso I e II no artigo 197 da Lei Complementar nº 910/2012 e altera a redação do artigo 138 da Lei 878/2012 e dá outras providências.”</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1534/projeto_de_lei_no_071.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1534/projeto_de_lei_no_071.2019.pdf</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1536/projeto_de_lei_no_072.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1536/projeto_de_lei_no_072.2019.pdf</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1537/projeto_de_lei_no_073.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1537/projeto_de_lei_no_073.2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do auxilio saúde aos servidores públicos efetivos da Prefeitura do Município de Nova Mamoré dá outras providências".</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1538/projeto_de_lei_no_074.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1538/projeto_de_lei_no_074.2019.pdf</t>
   </si>
   <si>
     <t>Institui a aprovação do Plano de Saneamento Básico destinado a Gestão dos Serviços Públicos Municipais de Saneamento Básico, a saber: abastecimento de água, esgotamento sanitário, limpeza urbana e manejo de resíduos  sólidos e manejo de águas pluviais, em todo o território de Nova Mamoré-RO</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1539/projeto_de_lei_no_075.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1539/projeto_de_lei_no_075.2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E O FUNCIONAMENTO DA OUVIDORIA GERAL DO MUNICÍPIO DE NOVA MAMORÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1540/projeto_de_lei_no_076.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1540/projeto_de_lei_no_076.2019.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo l da Lei municipal nº 697/GP/2009 - Dispõe sobre a Nova Estrutura Administrativa e Organizacional da Prefeitura do Município de Nova Mamoré dá outras providências</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1541/projeto_de_lei_no_077.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1541/projeto_de_lei_no_077.2019.pdf</t>
   </si>
   <si>
     <t>"CRIA O FERIADO MUNICIPAL NO DIA 04 DE OUTUBRO, CONSAGRADO DIA DE SÃO FRANCISCO DE ASSIS, PADROEIRO DO MUNICÍPIO DE NOVA MAMORÉ".</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1542/projeto_de_lei_no_078.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1542/projeto_de_lei_no_078.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da ouvidoria do Instituto de Previdência do Município de Nova Mamoré-IPRENOM e dá outras providências.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1543/018._andre.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1543/018._andre.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A POLÍTICA MUNICIPAL DE APOIO AO COOPERATIVISMO NO MUNICÍPIO DE NOVA MAMORÉ E DÁ OUTRAS  PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1547/projeto_de_lei_n.o_079.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1547/projeto_de_lei_n.o_079.2019.pdf</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1549/projeto_de__lei_no_080.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1549/projeto_de__lei_no_080.2019.pdf</t>
   </si>
   <si>
     <t>"Movimenta Créditos Orçamentários do Orçamento Anual do Município de Nova Mamoré por Transposição de Recursos".</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1551/projeto_de__lei_no_081.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1551/projeto_de__lei_no_081.2019.pdf</t>
   </si>
   <si>
     <t>Movimenta Créditos Orçamentários do Orçamento Anual do Município de Nova Mamoré por Remanejamento de Recursos</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1584/projeto_de__lei_no_083.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1584/projeto_de__lei_no_083.2019.pdf</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1585/projeto_de__lei_no_084.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1585/projeto_de__lei_no_084.2019.pdf</t>
   </si>
   <si>
     <t>"Movimento de Créditos Orçamentários do Orçamento Anual do Município de Nova Mamoré por Remanejamento de Recursos".</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1586/projeto_de__lei_no_085.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1586/projeto_de__lei_no_085.2019.pdf</t>
   </si>
   <si>
     <t>"Movimento de Créditos Orçamentários do Orçamento Anual do Município de Nova Mamoré por Transferência de Recursos".</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1589/projeto_de__lei_no_082.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1589/projeto_de__lei_no_082.2019.pdf</t>
   </si>
   <si>
     <t>"Movimenta Créditos Orçamentários do orçamento Anual do Município de Nova Mamoré por Transferência de Recursos".</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1591/projeto_de__lei_no_086.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1591/projeto_de__lei_no_086.2019.pdf</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1592/projeto_de__lei_no_087.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1592/projeto_de__lei_no_087.2019.pdf</t>
   </si>
   <si>
     <t>"Movimenta Créditos Orçamentários do Orçamento Anual do Município de Nova Mamoré por Remanejamento de Recursos".</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1593/projeto_de__lei_no_088.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1593/projeto_de__lei_no_088.2019.pdf</t>
   </si>
   <si>
     <t>"Movimenta Créditos Orçamentários do Orçamento Anual do Município de Nova Mamoré por transferências de Recursos".</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1594/projeto_de__lei_no_089.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1594/projeto_de__lei_no_089.2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar por Anulação no Orçamento Vigente".</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1601/projeto_de__lei_no_090.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1601/projeto_de__lei_no_090.2019.pdf</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1602/projeto_de__lei_no_091.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1602/projeto_de__lei_no_091.2019.pdf</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1629/projeto_de_lei_no_095.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1629/projeto_de_lei_no_095.2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Feriado Municipal, o dia 21 de julho em comemoração à instalação politica-administrativa do Município de Nova Mamoré e dá outras providências.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1630/projeto_de__lei_no_094.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1630/projeto_de__lei_no_094.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação dos lotes 03 e 04 da quadra 1.03 com a edificação existente e da outras providências.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1648/projeto_de_lei_no_097.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1648/projeto_de_lei_no_097.2019.pdf</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1649/projeto_de_lei_no_098.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1649/projeto_de_lei_no_098.2019.pdf</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1650/projeto_de_lei_no_099.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1650/projeto_de_lei_no_099.2019.pdf</t>
   </si>
   <si>
     <t>Movimenta Crédito Orçamentários do Orçamento Anual do Município de Nova Mamoré por Transparência de Recursos.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1654/projeto_de_lei_no_100.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1654/projeto_de_lei_no_100.2019.pdf</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1655/projeto_de_lei_no_101.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1655/projeto_de_lei_no_101.2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Suplementar por excesso arrecadação no Orçamento Vigente".</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1656/projeto_de_lei_no_102.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1656/projeto_de_lei_no_102.2019.pdf</t>
   </si>
   <si>
     <t>"Movimenta Créditos Orçamentários do Orçamento Anual do Município de Nova Mamoré por Transferência de Recursos ".</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1657/projeto_de_lei_no_103.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1657/projeto_de_lei_no_103.2019.pdf</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1669/019._jerry.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1669/019._jerry.pdf</t>
   </si>
   <si>
     <t>“Alteram-se dispositivos da Lei Municipal nº 762/2010, a qual dispõe sobre o Sistema de Prestação de Serviço de Transporte Individual de Passageiros com uso de Motocicletas – “Mototáxi”.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1701/projeto_de__lei_no_092.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1701/projeto_de__lei_no_092.2019.pdf</t>
   </si>
   <si>
     <t>"ALTERA OS VALORES E CARGOS EFETIVOS DO ANEXO I E II DA LEI MUNICIPAL N° 634/GP/2008_x000D_
 QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E SALÁRIOS DA ADMINISTRAÇÃO E _x000D_
 SAÚDE DO PODER EXECUTIVO DO MUNICÍPIO DE NOVA MAMORÉ E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1702/projeto_de_lei_no_093.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1702/projeto_de_lei_no_093.2019.pdf</t>
   </si>
   <si>
     <t>"Altera valores do Anexo IV da Lei Municipal n°635/GP/2008 que dispõe sobre o Plano de _x000D_
 Cargos Carreira e Remuneração  dos Servidores Públicos integrantes do quadro do Magistério _x000D_
 da Prefeitura Municipal de Nova Mamoré e dá outras providências".</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1703/projeto_de__lei_no_104.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1703/projeto_de__lei_no_104.2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Suplementar por anulação no_x000D_
 Orçamento Vigente".</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1704/projeto_de_lei_no_105.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1704/projeto_de_lei_no_105.2019.pdf</t>
   </si>
   <si>
     <t>"Movimenta Crédito Orçamentários do Orçamento Anual do Município de _x000D_
 Nova Mamoré por Remanejamento de Recursos".</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1706/projeto_de_lei_no_106.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1706/projeto_de_lei_no_106.2019.pdf</t>
   </si>
   <si>
     <t>“Movimenta Abertura de Credito Adicional Especial por excesso de  arrecadação no Orçamento Vigente”.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1707/projeto_de_lei_no_107.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1707/projeto_de_lei_no_107.2019.pdf</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1708/projeto_de_lei_no_108.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1708/projeto_de_lei_no_108.2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Suplementar por excesso _x000D_
 de arrecadação no Orçamento Vigente".</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1709/projeto_de_lei_096_2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1709/projeto_de_lei_096_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Sistema de Licenciamento Ambiental e estabelece valores_x000D_
 de cobrança de taxas do município de Nova Mamoré e sobre os procedimentos_x000D_
 de Licenciamento, Certidão e Autorização Ambiental do município de Nova Mamoré "-SEMAT_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1710/020_mesa_diretora.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1710/020_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>"Altera-se a Lei Municipal N° 1295/2017, a qual dispõe sobre a aquisição _x000D_
 de alimentos da agricultura familiar do Município de Nova Mamoré-RO".</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1711/projeto_de_lei_n_109_2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1711/projeto_de_lei_n_109_2019.pdf</t>
   </si>
   <si>
     <t>"Movimenta Créditos Orçamentários  do Orçamento Anual do Município de _x000D_
 Nova Mamoré por Transferência de Recursos".</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1712/projeto_de_lei_n_110_2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1712/projeto_de_lei_n_110_2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Suplementar _x000D_
 por Anulação no  Orçamento Vigente".</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1715/projeto_de_lei_no_111.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1715/projeto_de_lei_no_111.2019.pdf</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1716/projeto_de_lei_no_112.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1716/projeto_de_lei_no_112.2019.pdf</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1717/projeto_de_lei_no_113.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1717/projeto_de_lei_no_113.2019.pdf</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1718/projeto_de_lei_no_114.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1718/projeto_de_lei_no_114.2019.pdf</t>
   </si>
   <si>
     <t>“Altera o artigo 33 da Lei 824-GP/2011, modificado pela Lei 962-GP/2013, o inciso I do artigo 203 da Lei 1.010-GP/2014, modificado pela Lei 1.444-GP/2019 e o inciso II do artigo 188 da Lei 1.010-GP/2014 e dá outras providências”.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1719/projeto_de_lei_no_115.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1719/projeto_de_lei_no_115.2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo do Município de Nova Mamoré a firmar convênios com instituições financeiras públicas, privadas e Cooperativas de Créditos”.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1720/projeto_de_lei_no_116.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1720/projeto_de_lei_no_116.2019.pdf</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1721/projeto_de_lei_no_118.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1721/projeto_de_lei_no_118.2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo Municipal abrir créditos adicionais suplementares por Decretos incluídos os constantes da Reformulação Administrativa (CF, Art. 167, VI) no exercício de 2019 e dá outras providências”.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1722/projeto_de_lei_no_119.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1722/projeto_de_lei_no_119.2019.pdf</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1723/projeto_de_lei_no_120.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1723/projeto_de_lei_no_120.2019.pdf</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1724/projeto_de_lei_no_121.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1724/projeto_de_lei_no_121.2019.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre os servidores públicos municipais, notadamente, os técnicos em radiologia que operam diariamente com raios-X e substâncias radioativas e dá outras providências”.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1725/projeto_de_lei_no_122.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1725/projeto_de_lei_no_122.2019.pdf</t>
   </si>
   <si>
     <t>“Institui o Fundo Municipal de Agricultura -FMA, do Município de Nova Mamoré - Estado de Rondônia."</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1726/projeto_de_lei_no_123.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1726/projeto_de_lei_no_123.2019.pdf</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1727/projeto_de_lei_no_124.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1727/projeto_de_lei_no_124.2019.pdf</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1728/projeto_de_lei_no_125.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1728/projeto_de_lei_no_125.2019.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do PROGRAMA PORTEIRA ADENTRO da Secretaria Municipal de Agricultura e Pecuária e dá outras providências."</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1737/projeto_de_lei_n.117-gp-2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1737/projeto_de_lei_n.117-gp-2019.pdf</t>
   </si>
   <si>
     <t>“Acrescenta o Inciso X no artigo 20 da Lei Municipal nº 634-GP/2008 – Dispões sobre o Plano de Cargos, Carreiras e Salários da Administração e Saúde do Poder executivo do Município de Nova Mamoré e dá outras providências”.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1841/projeto_de_lei_no_001.gp.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1841/projeto_de_lei_no_001.gp.2019.pdf</t>
   </si>
   <si>
     <t>“Altera Inciso I do art. 10 da Lei nº 275-GP/99  e dá outras providências.”</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1842/projeto_de_lei_no_002.gp.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1842/projeto_de_lei_no_002.gp.2019.pdf</t>
   </si>
   <si>
     <t>“Altera Inciso I do art. 203 da Lei nº 1.010-GP/2014 e dá outras providências.”</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/144/001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/144/001.pdf</t>
   </si>
   <si>
     <t>Institui a Tribuna Livre na Câmara Municipal de Nova Mamoré e dá outras providências</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1600/pl_no_022-2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1600/pl_no_022-2019.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Sessão Solene no dia 28 de novembro de 2019 na Câmara Municipal de Nova Mamoré/RO e dá outras providências”.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/143/001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/143/001.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve REQUER ao Presidente da Câmara Municipal de Nova Mamoré/RO, senhor vereador Denizio Pereira da Costa, no sentido de solicitar apoio para realizar uma Audiência Pública para discussão do tema: “Aumento abusivo da tarifa de energia elétrica em Rondônia e apoio à Ação Civil Pública contra o aumento abusivo da tarifa de energia elétrica”, a ser realizada em 26/02/2019, às 16 horas, no Plenário desta Casa de Leis.</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/247/requerimento_002.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/247/requerimento_002.2019.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve REQUEREM ao Presidente da Câmara Municipal de Nova Mamoré/RO, Senhor Vereador Denizio Pereira da Costa, no sentido de solicitar apoio para realizar uma AUDIÊNCIA PÚBLICA para DISCUSSÃO DO PROJETO DE LEI Nº 061-GP/2019 QUE TRATA DA ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL – LOA, PARA O ANO DE 2020, a ser realizada em 20/11/2019, às 19 horas, no Plenário desta Casa de Leis.</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve SOLICITAR ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, com cópia ao Secretário Municipal de Obras, Transporte e Trânsito - SEMOTRAN, Senhor DONALDO GOMES DA COSTA, a RELAÇÃO DO QUANTITATIVO DE MÁQUINAS EXISTENTES NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/271/requerimento_no_001.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/271/requerimento_no_001.2019.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve REQUEREM ao Presidente da Câmara Municipal de Nova Mamoré/RO, Senhor Vereador Denizio Pereira da Costa, no sentido de solicitar apoio para realizar uma AUDIÊNCIA PÚBLICA para DISCUSSÃO DO PROJETO DE LEI Nº 032-GP/2019 QUE TRATA DA ELABORAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O ANO DE 2020, a ser realizada em 19/06/2019, às 19 horas, no Plenário desta Casa de Leis.</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/272/003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/272/003.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve REQUER ao Presidente da Câmara Municipal de Nova Mamoré/RO, senhor vereador Denizio Pereira da Costa, no sentido de solicitar apoio para realizar uma Audiência Pública para tratar sobre as Mudanças Propostas Na Reforma da Previdência e os Impactos Causados na Vida dos trabalhadores e Trabalhadoras beneficiários do Instituto Nacional da Previdência Social –INSS através da PEC 06/2019 PORPOSTA pelo atual Governo, a ser Realizada no dia 24 de Abril de 2019 as 17:00 horas, no Plenário desta Casa de Leis.</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/289/001.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/289/001.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve REQUER ao Prefeito Municipal de Nova Mamoré/RO, Senhor Claudionor Lemes da Rocha, QUE A ADMINISTRAÇÃO MUNICIPAL POR MEIO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO – SEMED, PUBLIQUE O CALENDÁRIO ESCOLAR NO INÍCIO DE CADA ANO LETIVO.</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/295/003.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/295/003.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Municípiode Nova Mamoré/RO, Senhor Claudionor Leme da Rocha, juntamente com o Secretário Municipal de Obras– COMOSP, Donaldo Gomes Costa transformar a Av. Arthur Arantes Meira em MÃO ÚNICA, entre as ruas Antonio Matos Piedade e Av. Dezidério Domingos Lopes.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/551/001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/551/001.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve REQUER ao Presidente da Câmara Municipal de Nova Mamoré/RO, senhor Vereador Denizio Pereira da Costa, no sentido de solicitar apoio para realizar uma AUDIÊNCIA PÚBLICA para discussão do tema: “Os Impactos Causados com a Construção das Hidrelétricas de Santo Antônio e Jirau em Rondônia”, principalmente para os Municípios de Guajará Mirim e Nova Mamoré/RO, a ser realizada no dia 26 de abril de 2019, às 09:00 horas no Plenário desta Casa de Leis.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/554/004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/554/004.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve REQUER ao Presidente da Câmara Municipal de Nova Mamoré/RO, senhor vereador Denizio Pereira da Costa, no sentido de solicitar do Prefeito Municipal e do Secretário Municipal de Saúde informações em relação aos motores fundidos das ambulâncias Renault Master placa OHP 3126, e Renault Master placa OHP 3176.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/704/004.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/704/004.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve SOLICITAR ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, Informações acerca dos Serviços de Iluminação Pública no Canteiro Central do nosso município.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/705/005.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/705/005.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve vem REQUERER aos nobres Edis apoio no sentido de apoiar o presente requerimento, o qual tem por objetivo convocar o Senhor PREFEITO MUNICIPAL CLAUDIONOR LEME DA ROCHA, para prestar informações acerca de aquisição de CESTAS BÁSICAS E COMBUSTÍVEL para fornecimento a famílias carentes que foram afetadas com as enchentes de 2019.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/965/002.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/965/002.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve REQUER ao Prefeito Municipal de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, com cópia para o Secretário Municipal de Saúde, Senhor RAFAEL TADEU RIPKE RABELO, informações acerca de Encaminhamentos de Pacientes ao Hospital da Extrema.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve vem REQUERER aos nobres Edis apoio no sentido de apoiar o presente requerimento, o qual tem por objetivo convocar o Senhor PREFEITO MUNICIPAL CLAUDIONOR LEME DA ROCHA, para prestar informações acerca dos Serviços de Iluminação Pública no Canteiro Central, pois o mesmo não atendeu o Requerimento nº 004/2019, o qual solicitou informações sobre o tema exposto acima.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1438/requerimento_no_001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1438/requerimento_no_001.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve REQUER ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, a “ATUALIZAÇÃO DO LAUDO PERICIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS”, deste município.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1439/requerimento_002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1439/requerimento_002.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve REQUER ao Prefeito Municipal REAJUSTE e REVISÃO anual dos vencimentos dos Servidores Públicos da Prefeitura Municipal de Nova Mamoré/RO, em conformidade com a Constituição Federal.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1515/003.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1515/003.2019.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve REQUEREM a presença do Prefeito Municipal de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, juntamente com o Secretário Municipal de Saúde, Senhor RAFAEL TADEU RIPKE RABELO, na data de 23 DE SETEMBRO DE 2019, ÀS 14 HORAS NA SALA DE REUNIÃO DESTA CÂMARA MUNICIPAL, para discutirmos algumas situações relacionadas ao Hospital Antônio Luiz de Macedo a seguir elencados:</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1588/005.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1588/005.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve REQUER ao Presidente da Câmara Municipal de Nova Mamoré/RO, Senhor vereador Denizio Pereira da Costa, no sentido de CONVIDAR o Prefeito Municipal, o Engenheiro da Prefeitura Municipal juntamente com a Empresa Rondônia Luz Elet. e Construção Ltda, na data de 25 DE OUTUBRO DE 2019, ÀS 14 HORAS NA SALA DE REUNIÃO DESTA CÂMARA MUNICIPAL para EXPLICAR sobre a Paralisação da Obra que tem como objeto: CONSTRUÇÃO DE PISTA DE CAMINHADA, COM CALÇADA, MEIO FIO, SARJETA E ALAMBRADO NO MUNICÍPIO DE NOVA MAMORÉ/RO.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1598/006.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1598/006.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve REQUER ao Excelentíssimo Prefeito Municipal Claudionor Leme da Rocha todas as nomeações referente ao ano 2019 com referidos Nomes e cargos deste Poder Executivo.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1671/001.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1671/001.2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve vem REQUERER aos nobres Edis apoio no sentido de apoiar o presente requerimento, o qual tem por objetivo convocar o Senhor CLAUDIONOR LEME DA ROCHA, Prefeito Municipal, na data de 25 DE NOVEMBRO DE 2019, ÀS 15 HORAS NA SALA DE REUNIÃO DESTA CÂMARA MUNICIPAL, para prestar informações acerca do sucateamento dos maquinários localizados na linha 24 LOUCA, no travessão da linha 25 e as demais na garagem municipal.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1672/004.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1672/004.2019.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve REQUEREM a presença do Deputado Estadual JAIR MONTES, na data de 29 DE NOVEMBRO DE 2019, ÀS 14 HORAS NO PLENÁRIO DESTA CÂMARA MUNICIPAL, para discutirmos algumas situações relacionadas a Comissão Parlamentar de Inquérito – CPI da ENERGISA, instaurada na Assembleia Legislativa de Rondônia -ALE.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1705/requerimento_002.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1705/requerimento_002.2019.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -7867,67 +7867,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/273/001.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/671/002.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/133/projeto_decreto_legislativo_no_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1732/emenda_referente_ao_projeto_de_lei_075.2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1733/emenda_referente_ao_projeto_de_lei_076.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/122/indicacao_n001.2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/123/indicacao_n001.2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_n001.2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_n002.2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_n001.2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_n002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/146/002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/176/indicacao_n002.2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/179/indicacao_n003.2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/181/indicacao_n003.2019_vE3vLha.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/183/indicacao_n003.2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/222/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/241/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/246/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/261/indicacao_n002.2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/268/indicacao_n003.2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/269/indicacao_n004.2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/290/001.2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/291/indicacao_n005.2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/292/indicacao_n006.2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/293/indicacao_n004.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/294/indicacao_n005.2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/550/001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/614/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_n003.2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_n006.2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/675/indicacao_no_007.2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/676/indicacao_no_008.2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_no_009.2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao_no_005.2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/697/indicacao_no_010.2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/710/indicacao_no_007.2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/961/indicacao_no_005.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/962/indicacao_no_006.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/963/indicacao_no_011.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/964/indicacao_no_006.2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1068/indicacao_no_007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_no_005.2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1196/indicacao_no_008.2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1433/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1434/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1435/indicacao_no_009.2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1437/indicacao_012_odontologo_posto_20.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1448/indicacao_no_007.2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1449/indicacao_no_008.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1454/indicacao_no_001.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1455/indicacao_n_o_009.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1504/indicacao_no_008.2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1505/indicacao_no_010.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1506/indicacao_no_009.2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1511/indicacao_n_o_011.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1512/indicacao_no_012.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1513/indicacao_n_o_013.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1514/indicacao_no_0006.2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1526/indicacao_no_002.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1527/indicacao_no_003.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1528/indicacao_002.2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1529/indicacao_003.2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1532/indicacao_no_010.2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1545/indicacao_n010.2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1546/indicacao_n011.2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1567/indicacao_no_014.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1568/indicacao_no_015.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1570/indicacao_no_016.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1572/indicacao_no_017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1573/indicacao_no_013.2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1595/indicacao_no_018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1596/indicacao_no_019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1597/indicacao_no_020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1631/indicacao_no011.2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1632/indicacao_no_012.2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1651/indicacao_n014.2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1652/indicacao_n015.2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1653/indicacao_n016.2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1667/indicacao_no_021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1668/indicacao_no_022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1713/indicacao_004_2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1714/indicacao_005_2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/296/001.2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/711/002.2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1070/003.2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1200/mocao_001.2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1544/004.2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1587/005.2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1105/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1106/oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1107/oficio_n.o_018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1108/oficio_no_025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1109/oficio_no_026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1110/oficio_no_036.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1111/oficio_no_037.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1112/oficio_no_051.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1113/oficio_no_052.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1114/oficio_no_054.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1115/oficio_no_055.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1116/oficio_no_056.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1117/oficio_no_057.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1118/oficio_no_058.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1119/oficio_no_059.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1120/oficio_no_060.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1121/oficio_no_061.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1122/oficio_no_074.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1123/oficio_no_077.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1124/oficio_no_078.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1125/oficio_no_082.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1126/oficio_no_003.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1127/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1128/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1129/oficio_no_008.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1130/oficio_no_009.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1131/oficio_no_010.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1132/oficio_no_011.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1133/oficio_no_013.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1134/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1135/oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1138/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1136/oficio_no_003.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1139/oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1140/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1141/oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1143/oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1144/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1145/oficio_no_006.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1146/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1147/oficio_no_008.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1149/oficio_no_010.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1151/oficio_no_012.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1153/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1154/oficio_no_015.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1155/oficio_no_016.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1156/oficio_no_017.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1148/oficio_no_009.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1150/oficio_no_011.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1152/oficio_no_013.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1157/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1158/oficio_no_003.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1161/oficio_no_006.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1162/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1163/oficio_no_010.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1164/oficio_no_011.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1165/oficio_no_012.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1167/oficio_no_015.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1168/oficio_no_016.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1169/oficio_no_017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1170/oficio_no_018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1171/oficio_no_020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1159/oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1160/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1166/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1172/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1173/oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1174/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1175/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1176/oficio_no_009.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1177/oficio_no_011.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1178/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1179/oficio_no_015.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1180/oficio_no_016.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1181/oficio_no_017.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1182/oficio_no_018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1183/oficio_no_019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1184/oficio_no_020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1185/oficio_no_022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1186/oficio_no_023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1187/oficio_no_024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1189/oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1190/oficio_n.o_003.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1191/oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1192/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1193/oficio_no_006.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1194/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1195/oficio_no_008.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1198/oficio_no_009.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1199/oficio_no_010.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1201/oficio_no_011.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1202/oficio_no_012.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1203/oficio_n_o_013.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1204/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1206/oficio_no_016.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1207/oficio_no_017.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1208/oficio_no_018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1209/ofico_no_019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1210/oficio_no_020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1188/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1205/oficio_no_015.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1216/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1217/oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1218/oficio_no_003.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1219/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1220/oficio_no_006.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1221/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1222/oficio_no_008.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1223/oficio_no_009.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1224/oficio_no_009.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1225/oficio_no_010.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1226/oficio_no_011.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1227/oficio_no_11.1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1228/oficio_no_013.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1229/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1230/oficio_no_015.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1231/oficio_no_016.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1233/oficio_no_018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1234/oficio_n.o_019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1232/oficio_no_017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1235/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1237/oficio_no_003.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1236/oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1238/oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1239/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1240/oficio_no_006.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1241/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1243/oficio_no_009.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1244/oficio_no_010.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1245/oficio_no_011.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1246/oficio_no_012.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1247/oficio_no_013.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1248/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1249/oficio_no_015.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1252/oficio_no_017.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1253/oficio_no_018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1255/oficio_no_020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1256/oficio_no_021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1257/oficio_no_022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1259/oficio_no_025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1260/oficio_no_026.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1261/oficio_no_027.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1262/oficio_no_028.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1264/oficio_no_031.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1265/oficio_no_032.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1266/oficio_no_033.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1267/oficio_no_034.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1268/oficio_no_035.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1242/oficio_no_008.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1250/oficio_no_016.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1254/oficio_no_019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1258/oficio_no_024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1263/oficio_no_029.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1269/oficio_no_036.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1270/oficio_no_037.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1271/oficio_no_038.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1272/oficio_no_039.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1273/oficio_no_040.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1274/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1275/oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1276/oficio_no_003.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1277/oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1279/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1280/oficio_no_006.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1281/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1282/oficio_no008.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1284/oficio_no_009.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1285/oficio_no_011.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1286/oficio_no_012.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1287/oficio_no_013.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1288/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1289/oficio_no_015.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1290/oficio_no_016.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1292/oficio_no_017.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1293/oficio_no_018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1294/oficio_no_019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1296/oficio_no_021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1298/oficio_no_023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1299/oficio_no_023.1.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1301/oficio_no_025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1302/oficio_no_026.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1303/oficio_no_027.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1304/oficio_n_027.1.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1305/oficio_no_028.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1306/oficio_no_030.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1307/oficio_no_031.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1309/oficio_no_033.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1310/oficio_no_034.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1311/oficio_no_035.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1313/oficio_no_038.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1314/oficio_no_039.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1315/oficio_no_040.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1295/oficio_no_020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1297/oficio_no_022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1316/oficio_no_041.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1317/oficio_no_032.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1319/oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1320/oficio_no_003.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1321/oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1322/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1323/oficio_no_006.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1324/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1325/oficio_no_008.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1326/oficio_no_009.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1327/oficio_no_010.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1328/oficio_no_011.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1329/oficio_no_012.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1331/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1332/oficio_no_015.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1333/oficio_no_016.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1334/oficio_no_017.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1336/oficio_no_019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1337/oficio_no_020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1338/oficio_no_013.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1339/oficio_no_018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1341/oficio_n.o_022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1342/oficio_no_023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1343/oficio_no_024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1344/oficio_no_025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1345/oficio_no_026.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1346/oficio_n.o_027.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1347/oficio_no_028.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1348/oficio_no_029.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1349/oficio_no_030.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1351/oficio_no_032.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1353/oficio_no_034.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1354/oficio_no_035.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1355/oficio_no_036.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1357/oficio_no_038.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1352/oficio_no_033.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1356/oficio_no_037.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1358/oficio_no_039.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1359/oficio_no_040.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1361/oficio_no_042.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1362/oficio_n.o_043.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1363/oficio_no_044.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1364/oficio_no_045.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1365/oficio_no_046.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1367/oficio_n.o_048.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1368/oficio_no_049.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1369/oficio_no_050.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1360/oficio_no_041.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1366/oficio_no_047.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1370/oficio_no_051.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1371/oficio_no_052.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1372/oficio_no_053.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1373/oficio_no_054.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1374/oficio_no_055.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1375/oficio_no_056.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1377/oficio_no_058.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1376/oficio_no_057.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1378/oficio_no_058.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1379/oficio_no_059.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1380/oficio_no_060.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1381/oficio_no_060.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1382/oficio_no_061.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1383/oficio_no_062.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1384/oficio_no_063.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1385/oficio_no_064.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1387/oficio_no_065.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1388/oficio_no_066.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1389/oficio_no_067.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1390/oficio_no_068.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1392/oficio_no_070.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1393/oficio_no_071.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1395/oficio_no_072.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1396/oficio_no_073.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1397/oficio_no_074.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1398/oficio_no_075.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1399/oficio_n_o_076.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1400/oficio_n_o_077.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1401/oficio_no_078.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1403/oficio_no_080.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1405/oficio_no_082.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1406/oficio_no_083.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1407/oficio_no_084.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1408/oficio_no_085.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1409/oficio_no_086.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1410/oficio_no_087.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1411/oficio_no_088.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1412/oficio_no_089.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1413/oficio_no_090.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1391/oficio_no_069.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1402/oficio_no_079.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1404/oficio_no_081.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1394/oficio_no_072.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1414/oficio_no_091.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1416/oficio_no_094.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1415/oficio_no_092.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1418/oficio_no_096.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1419/oficio_no_097.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1420/oficio_no_098.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1421/oficio_no_099.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1422/oficio_no_100.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1423/oficio_no_101.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1424/oficio_no_102.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1425/oficio_no_103.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1417/oficio_no_095.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1426/oficio_no_042.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1427/oficio_no_043.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1428/oficio_no_044.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1429/oficio_no_042.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1430/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1431/oficio_no_026.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1432/oficio_no_027.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1459/oficio_no_106.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1460/oficio_no_111.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1463/oficio_no_045.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1464/oficio_no_046.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1465/oficio_no_047.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1466/oficio_no_048.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1467/oficio_no_049.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1468/oficio_no_050.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1469/oficio_no_051.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1470/oficio_no_052.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1471/oficio_no_053.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1472/oficio_no_054.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1473/oficio_no_055.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1474/oficio_no_056.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1475/oficio_no_057.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1476/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1477/oficio_no_104.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1478/oficio_no_105.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1479/oficio_no_106.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1480/oficio_no_107.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1481/oficio_no_108.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1482/oficio_no_109.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1483/oficio_no_110.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1484/oficio_no_111.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1485/oficio_no_112.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1486/oficio_no_113.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1487/oficio_no_114.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1488/oficio_no_115.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1489/oficio_no_116.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1490/oficio_no_118.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1491/oficio_no_119.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1492/oficio_no_120.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1493/oficio_no_121.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1494/oficio_no_022.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1495/oficio_no_023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1496/oficio_n.o_028.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1497/oficio_no_020.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1498/oficio_no_021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1499/ofico_no_022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1500/oficio_no_021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1501/oficio_no_022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1502/oficio_no_021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1503/oficio_no_024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1507/oficio_no_041.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1508/oficio_no_043.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1509/oficio_no_045.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1510/oficio_no_047.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1530/oficio_no_012.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1548/oficio_no_015-_laerte_gomes.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1550/oficio_na_017.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1553/oficio_no_058.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1554/oficio_no_059.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1555/oficio_no_060.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1561/oficio_no_030.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1562/oficio_no_048.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1563/oficio_no_049.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1565/oficio_no_052.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1566/oficio_no_025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1569/oficio_no_026.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1571/oficio_no_027.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1574/oficio_no_023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1576/oficio_no_025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1577/oficio_no_006.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1578/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1579/oficio_no_135.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1580/oficio_no_137.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1582/oficio_no_139.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1583/oficio_no_146.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1603/oficio_no_122.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1604/oficio_no_123.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1605/oficio_no_124.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1606/oficio_no_125.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1607/oficio_no_126.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1608/oficio_no_127.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1609/oficio_no_128.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1610/oficio_no_129.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1611/oficio_no_130.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1612/oficio_no_132.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1613/oficio_no_133.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1614/oficio_no_134.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1615/oficio_no_135.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1616/oficio_no_136.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1617/oficio_no_137.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1619/oficio_no_139.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1620/oficio_no_140.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1622/oficio_no_141.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1623/oficio_no_142.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1624/oficio_no_143.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1625/oficio_no_144.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1626/oficio_no_145.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1628/oficio_no_147.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1634/oficio_no_065.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1635/oficio_no_066.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1636/oficio_no_067.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1637/oficio_no_069.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1638/oficio_no_070.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1639/oficio_no_068.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1641/oficio_no_054.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1642/oficio_no_055.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1643/oficio_no_031.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1644/oficio_no_025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1645/oficio_no_032.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1646/oficio_no_033.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1647/oficio_no_034.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1658/oficio_no_018.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1659/oficio_no_019.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1660/oficio_no_028.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1662/oficio_no_031.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1664/oficio_no_033.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1575/oficio_no_024.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1665/oficio_no_028.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1559/oficio_no_028.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1661/oficio_no_029.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1663/oficio_no_032.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1556/oficio_no_061.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1557/oficio_no_062.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1558/oficio_no_063.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1633/oficio_no_064.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1564/oficio_no_050.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1640/oficio_no_053.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1618/oficio_no_138.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1621/oficio_no_141.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1627/oficio_no_146.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1666/oficio_no_167.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1581/oficio_no_138.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1674/parecer_002.2019.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1675/parecer_001.2019.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1676/parecer_003.2019.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1677/parecer_004.2019.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1678/parecer_005.2019.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1679/parecer_006.2019.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1680/parecer_007.2019.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1681/parecer_008.2019.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1682/parecer_009.2019.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1683/parecer_010.2019.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1684/parecer_011.2019.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1685/parecer_012.2019.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1686/parecer_013.2019.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1687/parecer_013.2019.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1688/parecer_014.2019.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1689/parecer_015.2019.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1690/parecer_016.2019.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1691/parecer_017.2019.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1692/parecer_018.2019.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1693/parecer_019.2019.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1694/parecer_020.2019.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1695/parecer_021.2019.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1696/parecer_022.2019.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1697/parecer_023.2019.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1698/parecer_024.2019.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1699/parecer_025.2019.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1700/parecer_026.2019.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/126/projeto_de_lei_n003.2019.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/127/projeto_de_lei_n005.2019.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/128/projeto_de_lei_n006.2019.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/129/projeto_de_lei_n007.2019.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/130/projeto_de_lei_n008.2019.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/131/projeto_de_lei_n009.2019.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/132/projeto_de_lei_n010.2019.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/138/projeto_de_lei_n011.2019.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/139/projeto_de_lei_n012.2019.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/140/projeto_de_lei_n013.2019.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/141/projeto_de_lei_n014.2019.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/142/projeto_de_lei_n004.2019.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/145/projeto_de_lei_n015.2019.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/147/projeto_de_lei_n016.2019.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/148/projeto_de_lei_n017.2019.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/149/projeto_de_lei_n018.2019.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/150/projeto_de_lei_n019.2019.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/151/projeto_de_lei_n020.2019.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/274/002._andre.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/275/003._celio_brito.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/672/004._andre.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/685/projeto_de_lei_no_005.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/698/006._mesa.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/699/008.mesa.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/700/projeto_de_lei_no_033.2019.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/701/009.jerry.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/702/010._jerry.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/703/011.edivaldo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/706/012._antonio_hiran.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/707/projeto_de_lei_no_032.2019.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/708/projeto_de_lei_no_034.2019.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/709/projeto_de_lei_no_035.2019.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/712/013.mesa.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/713/014.mesa.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/747/012._antonio_hiran.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/966/projeto_lei_no_015.2019.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/967/projeto_de_lei_no_036.2019.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/968/projeto_de__lei_no_038.2019.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/969/projeto_de_lei_no_039.2019.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1066/projeto_de_lei_no_037.2019.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1067/projeto_de_lei_no_040.2019.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1071/015.mesa.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1211/projeto_de_lei_n.o_041.2019.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1212/projeto_de_lei_n.o_042.2019.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1213/projeto_de_lei_no_043.2019.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1214/projeto_de_lei_no_044.2019.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1215/projeto_de_lei_no_045.2019.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1283/projeto_de_lei_no_046.2019.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1291/projeto_de_lei_no_047.2019.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1441/projeto_de_lei_no_048.2019.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1442/projeto_de_lei_no_049.2019.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1443/projeto_de_lei_no_050.2019.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1444/projeto_de_lei_no_051.2019.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1445/projeto_de_lei_no_052.2019.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1446/projeto_de_lei_no_053.2019.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1451/projeto_de_lei_no_054.2019.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1452/projeto_de_lei_no_055.2019.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1453/projeto_de_lei_no_056.2019.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1456/projeto_de_lei_no_057.2019.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1457/projeto_de_lei_no_058.2019.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1458/projeto_de_lei_no_059.2019.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1516/projeto_lei_no_017.2019.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1517/projeto_de_lei_no_016._2019.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1518/projeto_de_lei_no_060.2019.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1519/projeto_de_lei_no_062.2019.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1520/projeto_de_lei_no_063.2019.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1521/projeto_de_lei_no_064.2019.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1522/projeto_de_lei_n.o_065.2019.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1523/projeto_de_lei_no_066.2019.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1524/projeto_de_lei_no_067.2019.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1525/projeto_de_lei_n.o_068.2019.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1531/projeto_de_lei_no_061.2019.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1533/31a_sessao_30.09.2019_-_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1534/projeto_de_lei_no_071.2019.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1536/projeto_de_lei_no_072.2019.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1537/projeto_de_lei_no_073.2019.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1538/projeto_de_lei_no_074.2019.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1539/projeto_de_lei_no_075.2019.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1540/projeto_de_lei_no_076.2019.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1541/projeto_de_lei_no_077.2019.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1542/projeto_de_lei_no_078.2019.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1543/018._andre.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1547/projeto_de_lei_n.o_079.2019.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1549/projeto_de__lei_no_080.2019.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1551/projeto_de__lei_no_081.2019.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1584/projeto_de__lei_no_083.2019.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1585/projeto_de__lei_no_084.2019.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1586/projeto_de__lei_no_085.2019.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1589/projeto_de__lei_no_082.2019.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1591/projeto_de__lei_no_086.2019.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1592/projeto_de__lei_no_087.2019.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1593/projeto_de__lei_no_088.2019.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1594/projeto_de__lei_no_089.2019.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1601/projeto_de__lei_no_090.2019.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1602/projeto_de__lei_no_091.2019.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1629/projeto_de_lei_no_095.2019.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1630/projeto_de__lei_no_094.2019.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1648/projeto_de_lei_no_097.2019.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1649/projeto_de_lei_no_098.2019.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1650/projeto_de_lei_no_099.2019.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1654/projeto_de_lei_no_100.2019.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1655/projeto_de_lei_no_101.2019.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1656/projeto_de_lei_no_102.2019.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1657/projeto_de_lei_no_103.2019.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1669/019._jerry.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1701/projeto_de__lei_no_092.2019.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1702/projeto_de_lei_no_093.2019.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1703/projeto_de__lei_no_104.2019.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1704/projeto_de_lei_no_105.2019.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1706/projeto_de_lei_no_106.2019.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1707/projeto_de_lei_no_107.2019.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1708/projeto_de_lei_no_108.2019.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1709/projeto_de_lei_096_2019.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1710/020_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1711/projeto_de_lei_n_109_2019.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1712/projeto_de_lei_n_110_2019.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1715/projeto_de_lei_no_111.2019.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1716/projeto_de_lei_no_112.2019.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1717/projeto_de_lei_no_113.2019.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1718/projeto_de_lei_no_114.2019.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1719/projeto_de_lei_no_115.2019.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1720/projeto_de_lei_no_116.2019.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1721/projeto_de_lei_no_118.2019.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1722/projeto_de_lei_no_119.2019.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1723/projeto_de_lei_no_120.2019.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1724/projeto_de_lei_no_121.2019.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1725/projeto_de_lei_no_122.2019.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1726/projeto_de_lei_no_123.2019.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1727/projeto_de_lei_no_124.2019.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1728/projeto_de_lei_no_125.2019.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1737/projeto_de_lei_n.117-gp-2019.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1841/projeto_de_lei_no_001.gp.2019.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1842/projeto_de_lei_no_002.gp.2019.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/144/001.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1600/pl_no_022-2019.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/143/001.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/247/requerimento_002.2019.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/271/requerimento_no_001.2019.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/272/003.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/289/001.2019.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/295/003.2019.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/551/001.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/554/004.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/704/004.2019.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/705/005.2019.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/965/002.2019.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1438/requerimento_no_001.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1439/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1515/003.2019.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1588/005.2019.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1598/006.2019.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1671/001.2019.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1672/004.2019.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1705/requerimento_002.2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/273/001.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/671/002.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/133/projeto_decreto_legislativo_no_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1732/emenda_referente_ao_projeto_de_lei_075.2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1733/emenda_referente_ao_projeto_de_lei_076.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/122/indicacao_n001.2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/123/indicacao_n001.2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_n001.2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_n002.2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_n001.2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_n002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/146/002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/176/indicacao_n002.2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/179/indicacao_n003.2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/181/indicacao_n003.2019_vE3vLha.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/183/indicacao_n003.2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/222/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/241/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/246/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/261/indicacao_n002.2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/268/indicacao_n003.2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/269/indicacao_n004.2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/290/001.2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/291/indicacao_n005.2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/292/indicacao_n006.2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/293/indicacao_n004.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/294/indicacao_n005.2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/550/001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/614/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_n003.2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_n006.2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/675/indicacao_no_007.2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/676/indicacao_no_008.2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_no_009.2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao_no_005.2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/697/indicacao_no_010.2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/710/indicacao_no_007.2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/961/indicacao_no_005.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/962/indicacao_no_006.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/963/indicacao_no_011.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/964/indicacao_no_006.2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1068/indicacao_no_007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_no_005.2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1196/indicacao_no_008.2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1433/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1434/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1435/indicacao_no_009.2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1437/indicacao_012_odontologo_posto_20.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1448/indicacao_no_007.2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1449/indicacao_no_008.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1454/indicacao_no_001.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1455/indicacao_n_o_009.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1504/indicacao_no_008.2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1505/indicacao_no_010.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1506/indicacao_no_009.2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1511/indicacao_n_o_011.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1512/indicacao_no_012.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1513/indicacao_n_o_013.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1514/indicacao_no_0006.2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1526/indicacao_no_002.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1527/indicacao_no_003.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1528/indicacao_002.2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1529/indicacao_003.2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1532/indicacao_no_010.2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1545/indicacao_n010.2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1546/indicacao_n011.2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1567/indicacao_no_014.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1568/indicacao_no_015.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1570/indicacao_no_016.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1572/indicacao_no_017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1573/indicacao_no_013.2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1595/indicacao_no_018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1596/indicacao_no_019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1597/indicacao_no_020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1631/indicacao_no011.2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1632/indicacao_no_012.2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1651/indicacao_n014.2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1652/indicacao_n015.2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1653/indicacao_n016.2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1667/indicacao_no_021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1668/indicacao_no_022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1713/indicacao_004_2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1714/indicacao_005_2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/296/001.2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/711/002.2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1070/003.2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1200/mocao_001.2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1544/004.2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1587/005.2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1105/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1106/oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1107/oficio_n.o_018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1108/oficio_no_025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1109/oficio_no_026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1110/oficio_no_036.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1111/oficio_no_037.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1112/oficio_no_051.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1113/oficio_no_052.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1114/oficio_no_054.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1115/oficio_no_055.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1116/oficio_no_056.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1117/oficio_no_057.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1118/oficio_no_058.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1119/oficio_no_059.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1120/oficio_no_060.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1121/oficio_no_061.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1122/oficio_no_074.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1123/oficio_no_077.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1124/oficio_no_078.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1125/oficio_no_082.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1126/oficio_no_003.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1127/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1128/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1129/oficio_no_008.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1130/oficio_no_009.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1131/oficio_no_010.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1132/oficio_no_011.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1133/oficio_no_013.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1134/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1135/oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1138/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1136/oficio_no_003.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1139/oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1140/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1141/oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1143/oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1144/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1145/oficio_no_006.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1146/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1147/oficio_no_008.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1149/oficio_no_010.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1151/oficio_no_012.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1153/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1154/oficio_no_015.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1155/oficio_no_016.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1156/oficio_no_017.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1148/oficio_no_009.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1150/oficio_no_011.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1152/oficio_no_013.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1157/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1158/oficio_no_003.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1161/oficio_no_006.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1162/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1163/oficio_no_010.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1164/oficio_no_011.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1165/oficio_no_012.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1167/oficio_no_015.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1168/oficio_no_016.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1169/oficio_no_017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1170/oficio_no_018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1171/oficio_no_020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1159/oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1160/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1166/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1172/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1173/oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1174/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1175/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1176/oficio_no_009.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1177/oficio_no_011.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1178/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1179/oficio_no_015.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1180/oficio_no_016.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1181/oficio_no_017.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1182/oficio_no_018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1183/oficio_no_019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1184/oficio_no_020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1185/oficio_no_022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1186/oficio_no_023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1187/oficio_no_024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1189/oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1190/oficio_n.o_003.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1191/oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1192/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1193/oficio_no_006.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1194/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1195/oficio_no_008.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1198/oficio_no_009.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1199/oficio_no_010.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1201/oficio_no_011.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1202/oficio_no_012.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1203/oficio_n_o_013.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1204/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1206/oficio_no_016.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1207/oficio_no_017.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1208/oficio_no_018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1209/ofico_no_019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1210/oficio_no_020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1188/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1205/oficio_no_015.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1216/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1217/oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1218/oficio_no_003.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1219/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1220/oficio_no_006.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1221/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1222/oficio_no_008.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1223/oficio_no_009.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1224/oficio_no_009.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1225/oficio_no_010.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1226/oficio_no_011.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1227/oficio_no_11.1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1228/oficio_no_013.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1229/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1230/oficio_no_015.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1231/oficio_no_016.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1233/oficio_no_018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1234/oficio_n.o_019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1232/oficio_no_017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1235/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1237/oficio_no_003.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1236/oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1238/oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1239/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1240/oficio_no_006.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1241/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1243/oficio_no_009.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1244/oficio_no_010.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1245/oficio_no_011.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1246/oficio_no_012.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1247/oficio_no_013.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1248/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1249/oficio_no_015.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1252/oficio_no_017.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1253/oficio_no_018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1255/oficio_no_020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1256/oficio_no_021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1257/oficio_no_022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1259/oficio_no_025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1260/oficio_no_026.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1261/oficio_no_027.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1262/oficio_no_028.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1264/oficio_no_031.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1265/oficio_no_032.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1266/oficio_no_033.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1267/oficio_no_034.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1268/oficio_no_035.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1242/oficio_no_008.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1250/oficio_no_016.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1254/oficio_no_019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1258/oficio_no_024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1263/oficio_no_029.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1269/oficio_no_036.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1270/oficio_no_037.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1271/oficio_no_038.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1272/oficio_no_039.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1273/oficio_no_040.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1274/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1275/oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1276/oficio_no_003.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1277/oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1279/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1280/oficio_no_006.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1281/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1282/oficio_no008.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1284/oficio_no_009.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1285/oficio_no_011.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1286/oficio_no_012.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1287/oficio_no_013.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1288/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1289/oficio_no_015.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1290/oficio_no_016.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1292/oficio_no_017.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1293/oficio_no_018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1294/oficio_no_019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1296/oficio_no_021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1298/oficio_no_023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1299/oficio_no_023.1.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1301/oficio_no_025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1302/oficio_no_026.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1303/oficio_no_027.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1304/oficio_n_027.1.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1305/oficio_no_028.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1306/oficio_no_030.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1307/oficio_no_031.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1309/oficio_no_033.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1310/oficio_no_034.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1311/oficio_no_035.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1313/oficio_no_038.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1314/oficio_no_039.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1315/oficio_no_040.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1295/oficio_no_020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1297/oficio_no_022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1316/oficio_no_041.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1317/oficio_no_032.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1319/oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1320/oficio_no_003.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1321/oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1322/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1323/oficio_no_006.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1324/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1325/oficio_no_008.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1326/oficio_no_009.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1327/oficio_no_010.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1328/oficio_no_011.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1329/oficio_no_012.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1331/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1332/oficio_no_015.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1333/oficio_no_016.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1334/oficio_no_017.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1336/oficio_no_019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1337/oficio_no_020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1338/oficio_no_013.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1339/oficio_no_018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1341/oficio_n.o_022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1342/oficio_no_023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1343/oficio_no_024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1344/oficio_no_025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1345/oficio_no_026.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1346/oficio_n.o_027.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1347/oficio_no_028.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1348/oficio_no_029.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1349/oficio_no_030.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1351/oficio_no_032.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1353/oficio_no_034.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1354/oficio_no_035.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1355/oficio_no_036.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1357/oficio_no_038.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1352/oficio_no_033.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1356/oficio_no_037.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1358/oficio_no_039.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1359/oficio_no_040.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1361/oficio_no_042.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1362/oficio_n.o_043.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1363/oficio_no_044.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1364/oficio_no_045.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1365/oficio_no_046.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1367/oficio_n.o_048.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1368/oficio_no_049.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1369/oficio_no_050.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1360/oficio_no_041.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1366/oficio_no_047.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1370/oficio_no_051.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1371/oficio_no_052.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1372/oficio_no_053.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1373/oficio_no_054.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1374/oficio_no_055.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1375/oficio_no_056.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1377/oficio_no_058.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1376/oficio_no_057.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1378/oficio_no_058.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1379/oficio_no_059.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1380/oficio_no_060.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1381/oficio_no_060.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1382/oficio_no_061.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1383/oficio_no_062.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1384/oficio_no_063.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1385/oficio_no_064.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1387/oficio_no_065.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1388/oficio_no_066.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1389/oficio_no_067.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1390/oficio_no_068.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1392/oficio_no_070.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1393/oficio_no_071.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1395/oficio_no_072.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1396/oficio_no_073.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1397/oficio_no_074.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1398/oficio_no_075.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1399/oficio_n_o_076.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1400/oficio_n_o_077.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1401/oficio_no_078.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1403/oficio_no_080.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1405/oficio_no_082.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1406/oficio_no_083.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1407/oficio_no_084.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1408/oficio_no_085.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1409/oficio_no_086.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1410/oficio_no_087.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1411/oficio_no_088.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1412/oficio_no_089.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1413/oficio_no_090.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1391/oficio_no_069.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1402/oficio_no_079.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1404/oficio_no_081.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1394/oficio_no_072.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1414/oficio_no_091.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1416/oficio_no_094.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1415/oficio_no_092.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1418/oficio_no_096.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1419/oficio_no_097.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1420/oficio_no_098.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1421/oficio_no_099.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1422/oficio_no_100.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1423/oficio_no_101.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1424/oficio_no_102.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1425/oficio_no_103.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1417/oficio_no_095.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1426/oficio_no_042.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1427/oficio_no_043.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1428/oficio_no_044.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1429/oficio_no_042.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1430/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1431/oficio_no_026.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1432/oficio_no_027.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1459/oficio_no_106.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1460/oficio_no_111.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1463/oficio_no_045.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1464/oficio_no_046.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1465/oficio_no_047.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1466/oficio_no_048.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1467/oficio_no_049.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1468/oficio_no_050.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1469/oficio_no_051.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1470/oficio_no_052.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1471/oficio_no_053.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1472/oficio_no_054.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1473/oficio_no_055.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1474/oficio_no_056.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1475/oficio_no_057.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1476/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1477/oficio_no_104.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1478/oficio_no_105.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1479/oficio_no_106.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1480/oficio_no_107.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1481/oficio_no_108.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1482/oficio_no_109.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1483/oficio_no_110.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1484/oficio_no_111.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1485/oficio_no_112.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1486/oficio_no_113.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1487/oficio_no_114.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1488/oficio_no_115.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1489/oficio_no_116.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1490/oficio_no_118.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1491/oficio_no_119.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1492/oficio_no_120.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1493/oficio_no_121.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1494/oficio_no_022.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1495/oficio_no_023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1496/oficio_n.o_028.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1497/oficio_no_020.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1498/oficio_no_021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1499/ofico_no_022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1500/oficio_no_021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1501/oficio_no_022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1502/oficio_no_021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1503/oficio_no_024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1507/oficio_no_041.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1508/oficio_no_043.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1509/oficio_no_045.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1510/oficio_no_047.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1530/oficio_no_012.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1548/oficio_no_015-_laerte_gomes.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1550/oficio_na_017.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1553/oficio_no_058.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1554/oficio_no_059.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1555/oficio_no_060.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1561/oficio_no_030.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1562/oficio_no_048.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1563/oficio_no_049.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1565/oficio_no_052.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1566/oficio_no_025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1569/oficio_no_026.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1571/oficio_no_027.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1574/oficio_no_023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1576/oficio_no_025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1577/oficio_no_006.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1578/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1579/oficio_no_135.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1580/oficio_no_137.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1582/oficio_no_139.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1583/oficio_no_146.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1603/oficio_no_122.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1604/oficio_no_123.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1605/oficio_no_124.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1606/oficio_no_125.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1607/oficio_no_126.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1608/oficio_no_127.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1609/oficio_no_128.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1610/oficio_no_129.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1611/oficio_no_130.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1612/oficio_no_132.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1613/oficio_no_133.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1614/oficio_no_134.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1615/oficio_no_135.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1616/oficio_no_136.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1617/oficio_no_137.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1619/oficio_no_139.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1620/oficio_no_140.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1622/oficio_no_141.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1623/oficio_no_142.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1624/oficio_no_143.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1625/oficio_no_144.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1626/oficio_no_145.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1628/oficio_no_147.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1634/oficio_no_065.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1635/oficio_no_066.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1636/oficio_no_067.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1637/oficio_no_069.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1638/oficio_no_070.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1639/oficio_no_068.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1641/oficio_no_054.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1642/oficio_no_055.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1643/oficio_no_031.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1644/oficio_no_025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1645/oficio_no_032.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1646/oficio_no_033.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1647/oficio_no_034.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1658/oficio_no_018.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1659/oficio_no_019.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1660/oficio_no_028.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1662/oficio_no_031.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1664/oficio_no_033.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1575/oficio_no_024.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1665/oficio_no_028.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1559/oficio_no_028.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1661/oficio_no_029.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1663/oficio_no_032.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1556/oficio_no_061.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1557/oficio_no_062.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1558/oficio_no_063.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1633/oficio_no_064.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1564/oficio_no_050.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1640/oficio_no_053.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1618/oficio_no_138.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1621/oficio_no_141.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1627/oficio_no_146.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1666/oficio_no_167.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1581/oficio_no_138.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1674/parecer_002.2019.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1675/parecer_001.2019.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1676/parecer_003.2019.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1677/parecer_004.2019.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1678/parecer_005.2019.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1679/parecer_006.2019.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1680/parecer_007.2019.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1681/parecer_008.2019.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1682/parecer_009.2019.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1683/parecer_010.2019.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1684/parecer_011.2019.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1685/parecer_012.2019.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1686/parecer_013.2019.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1687/parecer_013.2019.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1688/parecer_014.2019.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1689/parecer_015.2019.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1690/parecer_016.2019.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1691/parecer_017.2019.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1692/parecer_018.2019.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1693/parecer_019.2019.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1694/parecer_020.2019.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1695/parecer_021.2019.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1696/parecer_022.2019.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1697/parecer_023.2019.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1698/parecer_024.2019.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1699/parecer_025.2019.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1700/parecer_026.2019.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/126/projeto_de_lei_n003.2019.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/127/projeto_de_lei_n005.2019.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/128/projeto_de_lei_n006.2019.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/129/projeto_de_lei_n007.2019.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/130/projeto_de_lei_n008.2019.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/131/projeto_de_lei_n009.2019.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/132/projeto_de_lei_n010.2019.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/138/projeto_de_lei_n011.2019.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/139/projeto_de_lei_n012.2019.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/140/projeto_de_lei_n013.2019.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/141/projeto_de_lei_n014.2019.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/142/projeto_de_lei_n004.2019.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/145/projeto_de_lei_n015.2019.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/147/projeto_de_lei_n016.2019.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/148/projeto_de_lei_n017.2019.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/149/projeto_de_lei_n018.2019.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/150/projeto_de_lei_n019.2019.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/151/projeto_de_lei_n020.2019.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/274/002._andre.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/275/003._celio_brito.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/672/004._andre.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/685/projeto_de_lei_no_005.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/698/006._mesa.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/699/008.mesa.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/700/projeto_de_lei_no_033.2019.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/701/009.jerry.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/702/010._jerry.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/703/011.edivaldo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/706/012._antonio_hiran.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/707/projeto_de_lei_no_032.2019.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/708/projeto_de_lei_no_034.2019.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/709/projeto_de_lei_no_035.2019.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/712/013.mesa.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/713/014.mesa.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/747/012._antonio_hiran.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/966/projeto_lei_no_015.2019.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/967/projeto_de_lei_no_036.2019.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/968/projeto_de__lei_no_038.2019.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/969/projeto_de_lei_no_039.2019.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1066/projeto_de_lei_no_037.2019.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1067/projeto_de_lei_no_040.2019.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1071/015.mesa.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1211/projeto_de_lei_n.o_041.2019.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1212/projeto_de_lei_n.o_042.2019.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1213/projeto_de_lei_no_043.2019.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1214/projeto_de_lei_no_044.2019.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1215/projeto_de_lei_no_045.2019.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1283/projeto_de_lei_no_046.2019.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1291/projeto_de_lei_no_047.2019.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1441/projeto_de_lei_no_048.2019.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1442/projeto_de_lei_no_049.2019.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1443/projeto_de_lei_no_050.2019.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1444/projeto_de_lei_no_051.2019.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1445/projeto_de_lei_no_052.2019.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1446/projeto_de_lei_no_053.2019.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1451/projeto_de_lei_no_054.2019.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1452/projeto_de_lei_no_055.2019.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1453/projeto_de_lei_no_056.2019.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1456/projeto_de_lei_no_057.2019.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1457/projeto_de_lei_no_058.2019.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1458/projeto_de_lei_no_059.2019.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1516/projeto_lei_no_017.2019.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1517/projeto_de_lei_no_016._2019.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1518/projeto_de_lei_no_060.2019.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1519/projeto_de_lei_no_062.2019.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1520/projeto_de_lei_no_063.2019.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1521/projeto_de_lei_no_064.2019.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1522/projeto_de_lei_n.o_065.2019.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1523/projeto_de_lei_no_066.2019.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1524/projeto_de_lei_no_067.2019.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1525/projeto_de_lei_n.o_068.2019.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1531/projeto_de_lei_no_061.2019.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1533/31a_sessao_30.09.2019_-_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1534/projeto_de_lei_no_071.2019.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1536/projeto_de_lei_no_072.2019.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1537/projeto_de_lei_no_073.2019.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1538/projeto_de_lei_no_074.2019.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1539/projeto_de_lei_no_075.2019.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1540/projeto_de_lei_no_076.2019.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1541/projeto_de_lei_no_077.2019.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1542/projeto_de_lei_no_078.2019.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1543/018._andre.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1547/projeto_de_lei_n.o_079.2019.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1549/projeto_de__lei_no_080.2019.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1551/projeto_de__lei_no_081.2019.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1584/projeto_de__lei_no_083.2019.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1585/projeto_de__lei_no_084.2019.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1586/projeto_de__lei_no_085.2019.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1589/projeto_de__lei_no_082.2019.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1591/projeto_de__lei_no_086.2019.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1592/projeto_de__lei_no_087.2019.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1593/projeto_de__lei_no_088.2019.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1594/projeto_de__lei_no_089.2019.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1601/projeto_de__lei_no_090.2019.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1602/projeto_de__lei_no_091.2019.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1629/projeto_de_lei_no_095.2019.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1630/projeto_de__lei_no_094.2019.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1648/projeto_de_lei_no_097.2019.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1649/projeto_de_lei_no_098.2019.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1650/projeto_de_lei_no_099.2019.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1654/projeto_de_lei_no_100.2019.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1655/projeto_de_lei_no_101.2019.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1656/projeto_de_lei_no_102.2019.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1657/projeto_de_lei_no_103.2019.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1669/019._jerry.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1701/projeto_de__lei_no_092.2019.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1702/projeto_de_lei_no_093.2019.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1703/projeto_de__lei_no_104.2019.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1704/projeto_de_lei_no_105.2019.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1706/projeto_de_lei_no_106.2019.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1707/projeto_de_lei_no_107.2019.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1708/projeto_de_lei_no_108.2019.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1709/projeto_de_lei_096_2019.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1710/020_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1711/projeto_de_lei_n_109_2019.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1712/projeto_de_lei_n_110_2019.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1715/projeto_de_lei_no_111.2019.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1716/projeto_de_lei_no_112.2019.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1717/projeto_de_lei_no_113.2019.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1718/projeto_de_lei_no_114.2019.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1719/projeto_de_lei_no_115.2019.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1720/projeto_de_lei_no_116.2019.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1721/projeto_de_lei_no_118.2019.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1722/projeto_de_lei_no_119.2019.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1723/projeto_de_lei_no_120.2019.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1724/projeto_de_lei_no_121.2019.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1725/projeto_de_lei_no_122.2019.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1726/projeto_de_lei_no_123.2019.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1727/projeto_de_lei_no_124.2019.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1728/projeto_de_lei_no_125.2019.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1737/projeto_de_lei_n.117-gp-2019.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1841/projeto_de_lei_no_001.gp.2019.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1842/projeto_de_lei_no_002.gp.2019.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/144/001.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1600/pl_no_022-2019.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/143/001.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/247/requerimento_002.2019.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/271/requerimento_no_001.2019.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/272/003.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/289/001.2019.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/295/003.2019.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/551/001.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/554/004.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/704/004.2019.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/705/005.2019.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/965/002.2019.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1438/requerimento_no_001.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1439/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1515/003.2019.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1588/005.2019.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1598/006.2019.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1671/001.2019.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1672/004.2019.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2019/1705/requerimento_002.2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H710"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="61.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>