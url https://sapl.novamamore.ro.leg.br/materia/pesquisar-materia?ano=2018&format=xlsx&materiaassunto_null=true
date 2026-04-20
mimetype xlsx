--- v0 (2026-02-25)
+++ v1 (2026-04-20)
@@ -54,4735 +54,4735 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Jerry Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/169/001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/169/001.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve  INDICAao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, que verifique junto a Secretaria Municipal de Assistência Social - SEMUTAS, meios de subsistência aos Ribeirinhos, deste município.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>TOINHO BARROSO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/173/001.1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/173/001.1.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, “A Necessidade da Recuperação das Estradas Vicinais e Pontes da 4ª e 6ª Linhas do Ribeirão, pertencente a este município.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>ANDRÉ DO SINDICATO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/177/001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/177/001.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, a PROMOÇÃO DE 01 (UMA) NOITE CULTURAL, abrangendo CONCURSO DE REDAÇÃO, e HOMENAGEM AOS PIONEIROS E/OU OS SERVIDORES MAIS ANTIGOS, através da Secretaria Municipal de Educação – SEMED, juntamente com a Coordenadoria Municipal de Cultura, Esporte e Lazer – COMCEL, a ser realizado na Festa de Comemoração do Aniversário do Município – dia 21 de julho, em alusão aos seus 30 anos de Emancipação Político-Administrativa.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/178/002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/178/002.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, a TROCA DAS PONTES DO SETOR RURAL DO MUNICÍPIO DE NOVA MAMORÉ, POR TUBOS ARMICOS, através da Secretaria Municipal de Obras, Trânsito e Transporte – SEMOTRAN.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/180/003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/180/003.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, a CONTRATAÇÃO DE FUNCIONÁRIOS PARA O POSTO DE SAÚDE ELENIZA FÉLIX DO CARMO, NO MUNICÍPIO DE NOVA MAMORÉ, Localizado no Bairro Planalto, através da Secretaria Municipal de Saúde - SEMUSA.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/182/004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/182/004.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, a CRIAÇÃO DO FESTIVAL DE PRAIA NO DISTRITO DE VILA MURTINHO,pertencente ao Município de Nova Mamoré – RO.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/184/005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/184/005.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, a IMPLANTAÇÃO DE PEQUENOS CAMPOS DE AREIA NOS BAIRROS DE NOVA MAMORÉ – RO.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/186/006.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/186/006.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, através da Secretaria Municipal de Saúde – SEMUSA, a Colocação de mais 01 (um) médico plantonista no Hospital Antônio Luiz de Macedo.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/187/007.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/187/007.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor CLAUDIONOR LEME DA ROCHA, que implante em nosso Município o PROJETO MUNICÍPIO NA PROPRIEDADE RURAL, que vem sendo utilizado por inúmeros municípios para melhorar a qualidade de vida dos pequenos produtores rurais.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Hiran</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/420/indicacao_n001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/420/indicacao_n001.pdf</t>
   </si>
   <si>
     <t>A REGULAMENTAÇÃO DOS PLANTÕES DE FARMÁCIAS NO DISTRITO DE NOVA DIMENSÃO</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Professor Denizio</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/468/001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/468/001.pdf</t>
   </si>
   <si>
     <t>solicitar aos mesmos a realização de estudos e elaboração de um projeto para REFORMA DAS ESCOLAS MUNICIPAIS MULTISSERIADAS, pertencente a este Município.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/505/001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/505/001.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, que verifique junto a Secretaria Municipal de Assistência Social – SEMUTAS, meios de subsistência aos Ribeirinhos, deste município.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/506/002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/506/002.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, que verifique junto a Secretaria Municipal de Educação - SEMED, a possibilidade de colocar em Cessão de Uso o Ginásio de Esportes “Maria Laurinda Groff”, para a Associação Beneficente Investindo no Futuro – ABIF, pertencente a este município.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, que verifique junto a Secretaria Municipal de Saúde - SEMUSA, a possibilidade de providenciar faixa de sinalização nas portas envidraçadas do hospital ANTÔNIO LUIZ DE MACEDO, neste município.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/508/005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/508/005.pdf</t>
   </si>
   <si>
     <t>subscreve INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor Claudionor Leme da Rocha, que estude a possibilidade de estender o Cemitério Municipal até o muro do Estádio João Francisco Clímaco, pertencente a este município.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/509/004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/509/004.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito do Município de Nova Mamoré/RO, Senhor Claudionor Leme da Rocha, que autorize a Coordenadoria Municipal de Obras - COMOSP dessa Prefeitura a realizar uma “Operação Tapa Buracos”, neste município.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Irmão Idi</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/555/001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/555/001.pdf</t>
   </si>
   <si>
     <t>Recuperação da Linha 21 com todas as Pontes Danificadas.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/556/002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/556/002.pdf</t>
   </si>
   <si>
     <t>Reforma do Centro de Saúde “Matuzalém Celante” do Distrito de Palmeiras, pertencente a esse Município</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/557/003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/557/003.pdf</t>
   </si>
   <si>
     <t>Reforma da Quadra de Esportes da Escola Luciana Maronari localizada no Distrito de Palmeiras, pertencente a esse Município</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/558/004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/558/004.pdf</t>
   </si>
   <si>
     <t>a Inclusão da Festa do Leite do Distrito de Palmeiras no Calendário Cultural do Município de Nova Mamoré/RO</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>ANAEL</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/673/001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/673/001.pdf</t>
   </si>
   <si>
     <t>lotação de servidores efetivos para pilotar os veículos pesados, pertencente a frota municipal, desta Prefeitura Municipal</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/687/002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/687/002.pdf</t>
   </si>
   <si>
     <t>Disponibilizar 01 veículo exclusivo para pacientes de hemodiálise</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/688/003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/688/003.pdf</t>
   </si>
   <si>
     <t>Recuperação Linha 2 B, 20 B, incluindo 22, 24 e 26 B</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/689/004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/689/004.pdf</t>
   </si>
   <si>
     <t>Recuperação dos refletores do Estádio Municipal João Francisco Clímaco</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/690/005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/690/005.pdf</t>
   </si>
   <si>
     <t>Reforma posto saúde João Oliveira Guimarães do Distrito do Araras</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/691/006.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/691/006.pdf</t>
   </si>
   <si>
     <t>Recuperação travessão Linha 21 que dar acesso Linha 29</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/692/007.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/692/007.pdf</t>
   </si>
   <si>
     <t>Recuperação do Travessão do Beta na Linha 29</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/693/008.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/693/008.pdf</t>
   </si>
   <si>
     <t>Recuperação de toda a parte elétrica do estádio municipal</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/172/001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/172/001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO  DE  APOIO  À  GREVE  DOS  PROFESSORES  E  PROFESSORAS  DA  REDE PÚBLICA DE ENSINO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MOÇÃO DE PLAUSOS AOS POLICIAIS MILITARES SGT° AFRANIO DOS SANTOS TEIXEIRA, SGT° NILTON DOS SANTOS ARAÚJO e ao CB FABRÍCIO MARQUES PAIXÃO, lotados na 3a CIA da Polícia Militar de Nova Mamoré pelos relevantes serviços prestados a este município e a toda comunidade.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/677/002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/677/002.pdf</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/678/003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/678/003.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PLAUSOS AOS PROFESSORES JOÃO FRANCISCO CLIMACO - Ed. Física e LUÍZA MARIA DOS SANTOS CARVALHO - Séries Iniciais - Pedagogia lotados na Escola Estadual de Ensino Fundamental e Médio Casimiro De Abreu em Nova Mamoré pelos relevantes serviços prestados a este município e a toda comunidade.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/680/004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/680/004.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO CASIMIRO DE ABREU, pelos 57 anos de criação e excelentes serviços prestados a comunidade, por se tratar da escola em efetivo funcionamento mais antiga existente no município de Nova Mamoré/RO._x000D_
 Senhor Presidente, Senhores Vereadores.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/681/005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/681/005.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO CENTRO EDUCACIONAL PAULO FREIRE, pelos 20 anos de criação e excelentes serviços prestados no município de Nova Mamoré/RO, por meio de uma educação de qualidade.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/683/006.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/683/006.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ESCOLA MUNICIPAL DE ENSINO INFANTIL E FUNDAMENTAL CEL. JORGE TEIXEIRA DE OLIVEIRA, pelos 28 anos de criação e excelentes serviços prestados a comunidade, por se tratar da escola municipal em efetivo funcionamento mais antiga existente no município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/684/007.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/684/007.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AS PROFESSORAS CREUZA BORGES DA COSTA - Séries Iniciais - Pedagogia e SEBASTIANA MENDES TEIXEIRA - Séries Iniciais - Pedagogia ambas já se encontram aposentadas, contudo foram funcionárias da Escola Municipal de Ensino Infantil e Fundamental Cel. Jorge Teixeira de Oliveira em Nova Mamoré pelos relevantes serviços prestados a este município e a toda comunidade</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/191/oficio_no._001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/191/oficio_no._001.pdf</t>
   </si>
   <si>
     <t>Solicitando Reparo da Ponte Maracajána Linha 27 e de outra ponte na Linha 25.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/192/oficio_no._002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/192/oficio_no._002.pdf</t>
   </si>
   <si>
     <t>Solicitar legalidade da retirada do poste na Avenida Manoel Melgar, mais precisamente ao final da rua, próximo ao Sesc-Ler.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/193/oficio_no._003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/193/oficio_no._003.pdf</t>
   </si>
   <si>
     <t>Criação de cronograma para atendimento no setor rural.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/194/oficio_no._004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/194/oficio_no._004.pdf</t>
   </si>
   <si>
     <t>Solicitar a retirada do poste na Avenida Manoel Melgar, mais precisamente ao final da rua, próximo ao Sesc-Ler.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/195/oficio_no._005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/195/oficio_no._005.pdf</t>
   </si>
   <si>
     <t>Solicitando Portaria nº 1.459/2011, do Ministério da Saúde, que trata da “Rede Cegonha” no item Ultrassom Obstétrico com Doppler, no Centro de Saúde Eleniza Félix do Carmo, no bairro Planalto.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Reparo de um buraco na Av Manoel Melgar.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/197/oficio_no._007.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/197/oficio_no._007.pdf</t>
   </si>
   <si>
     <t>Fazer a Reparação da Iluminação Pública neste município.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/198/oficio_no._008.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/198/oficio_no._008.pdf</t>
   </si>
   <si>
     <t>Construção de um muro cercando o prédio do conselho tutelar.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/199/oficio_no._009.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/199/oficio_no._009.pdf</t>
   </si>
   <si>
     <t>Solicitando 03 (três) caçambas, de entulho até a Oitava Linha do Ribeirão.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Solicitando cronograma de limpeza na zona urbana e zona rural</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Solicitando reparos na Linha 21 B km 22.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Aterro no Travessão entre as Linhas 21(vinte e um) e 23 (vinte e três) no Km 25 (vinte e cinco)</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/203/oficio_no._013.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/203/oficio_no._013.pdf</t>
   </si>
   <si>
     <t>Abertura de Travessão ligando a 4ª (quarta)Linha a Linha 21 (vinte e um) B, o que beneficiará de forma direta ao total de 10 (dez) famílias.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/204/oficio_no._014.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/204/oficio_no._014.pdf</t>
   </si>
   <si>
     <t>Solicitando 01 (uma) máquina niveladora (Patrol).</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/205/oficio_no._015.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/205/oficio_no._015.pdf</t>
   </si>
   <si>
     <t>Solicitando um 01 (um) veículo tipo Pick-up 1.4 para o município de Nova Mamoré.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/206/oficio_no._016.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/206/oficio_no._016.pdf</t>
   </si>
   <si>
     <t>1.	Limpeza do Pátio da Garagem;_x000D_
 2.	Recuperação das Patróis paradas, pertencente a frota municipal;_x000D_
 3.	Abertura de Processo para Leilão das sucatas existentes</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/207/oficio_no._018.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/207/oficio_no._018.pdf</t>
   </si>
   <si>
     <t>Solicitação de transporte Transporte Escolar do exercício de 2018.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/209/oficio_no._019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/209/oficio_no._019.pdf</t>
   </si>
   <si>
     <t>Realizar com a máxima urgência os reparos nas bocas-de-lobo existentes no município</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/210/oficio_no._020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/210/oficio_no._020.pdf</t>
   </si>
   <si>
     <t>Solicitando atendimentos domiciliares no Distrito de Palmeiras e Nova Dimensão pela equipe Saúde da Família.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/211/oficio_no._021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/211/oficio_no._021.pdf</t>
   </si>
   <si>
     <t>limpeza dos ar condicionados instalados nas escolas pertencentes a este município, bem como a limpeza dos pátios</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/212/oficio_no._022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/212/oficio_no._022.pdf</t>
   </si>
   <si>
     <t>Criação de um Cronograma Indicando a Lotação dos senhores professores em seus respectivos pólos/escolas</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/213/oficio_no._023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/213/oficio_no._023.pdf</t>
   </si>
   <si>
     <t>Criação de um Cronograma de entrega da merenda escolar nas Escolas Multisseriado localizadas nas Zona Urbana e Rural.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/214/oficio_no._024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/214/oficio_no._024.pdf</t>
   </si>
   <si>
     <t>sinalização com placas em locais com canteiros de obras, para que se tenha uma maior segurança dos funcionários e da população em geral.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/215/oficio_no._025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/215/oficio_no._025.pdf</t>
   </si>
   <si>
     <t>Informar os nomes dos vintes primeiros funcionários da prefeitura deste município, o cargo e ou a função de cada um deles.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/216/oficio_no._026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/216/oficio_no._026.pdf</t>
   </si>
   <si>
     <t>Realizar-se com a máxima urgência os reparos nas bocas-de-lobo existentes no município.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/218/oficio_no._027.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/218/oficio_no._027.pdf</t>
   </si>
   <si>
     <t>Reparos e limpeza no cruzamento entre as Avenidas Raimundo Brasileiro e Cecília de Meireles, localizadas no Bairro São José, tendo em vista o péssimo estado de conservação que se encontra o local.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/219/oficio_no._028.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/219/oficio_no._028.pdf</t>
   </si>
   <si>
     <t>Colocar um portão na entrada do lixão, para que possa funcionar apenas durante o dia.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/220/oficio_no._029.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/220/oficio_no._029.pdf</t>
   </si>
   <si>
     <t>1.	Quantitativo de pessoas atendidas na Casa de Apoio localizada no Distrito de Extrema;_x000D_
 2.	Quantitativo de pessoas atendidas na Casa de Apoio localizada no município de Porto Velho.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/221/oficio_no._030.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/221/oficio_no._030.pdf</t>
   </si>
   <si>
     <t>Realizar uma vistoria na Feira Municipal deste Município, pois tenho tido dos moradores que por ali transitam inúmeras reclamações em relação aos bares naquele local, onde possibilitam que haja uso de bebidas alcoólicas, drogas, bem como prostituição e façam uso inadequado daquele  espaço, que consequentemente é utilizado como banheiro público a céu aberto.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/224/oficio_no._031.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/224/oficio_no._031.pdf</t>
   </si>
   <si>
     <t>Reparo dos atoleiros na estrada da Vila Murtinho, mais precisamente um pouco à frente da chácara do Romário,</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/225/oficio_no._032.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/225/oficio_no._032.pdf</t>
   </si>
   <si>
     <t>Atender a RD 429(Linha D) em toda a sua extensão, mais precisamente, o trajeto - sede de Nova Mamoré até Jacinópolis e, posteriormente as Linhas maiores do município, bem como, 29B, 21B e 3ª linha.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/226/oficio_no._033.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/226/oficio_no._033.pdf</t>
   </si>
   <si>
     <t>02 máquinas niveladoras (Patrol), 02 caçambas, 01 rolo compactador e 01 retro escavadeira usados.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/227/oficio_no._034.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/227/oficio_no._034.pdf</t>
   </si>
   <si>
     <t>Faz-se necessário a compra de alguns objetos, sendo os a seguir com a máxima urgência possível:</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Reforma geral do prédio da Escola Olavo Pires</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/229/oficio_no._036.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/229/oficio_no._036.pdf</t>
   </si>
   <si>
     <t>Reparos com a máxima urgência na ponte localizada na Linha 30C em seu Km 20, pois, esta desmoronou, não sendo, portanto, o tráfego de veículos</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/230/oficio_no._037.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/230/oficio_no._037.pdf</t>
   </si>
   <si>
     <t>•	Escola Napoleão Lobo Miranda, localizada no Distrito de Araras._x000D_
 •	Distrito de Araras e suas vicinais.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/231/oficio_no._038.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/231/oficio_no._038.pdf</t>
   </si>
   <si>
     <t>solicitadas pelo Corpo de Bombeiros na Quadra de Esportes da Escola E.E.E.F.M. Casimiro de Abreu.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/233/oficio_no._039.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/233/oficio_no._039.pdf</t>
   </si>
   <si>
     <t>Limpeza do acostamento na BR -425</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/234/oficio_no._040.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/234/oficio_no._040.pdf</t>
   </si>
   <si>
     <t>Para sanar a Dívida que vem se acumulando com o Instituto de Previdência Social dos Servidores Públicos - IPRENOM deste Município.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/235/oficio_no._041.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/235/oficio_no._041.pdf</t>
   </si>
   <si>
     <t>Cópia do processo nº. 0154-COMOSP/2016 – Com o objetivo de Construção do Cemitério de Nova Mamoré/RO</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/236/oficio_no._042.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/236/oficio_no._042.pdf</t>
   </si>
   <si>
     <t>Realizar o conserto ou troca de Ar Condicionado</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/237/oficio_no._043.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/237/oficio_no._043.pdf</t>
   </si>
   <si>
     <t>Calendário de coleta de lixo</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/238/oficio_no._044.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/238/oficio_no._044.pdf</t>
   </si>
   <si>
     <t>A compra de 01 (um) botijão de gás para escola Jorge Teixeira</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/239/oficio_no._045.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/239/oficio_no._045.pdf</t>
   </si>
   <si>
     <t>Realizar reparos na linha 24</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/240/oficio_no._046.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/240/oficio_no._046.pdf</t>
   </si>
   <si>
     <t>Reparos das instalações da Escola M.E.I.F Manoel José dos Santos</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/242/oficio_no._047.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/242/oficio_no._047.pdf</t>
   </si>
   <si>
     <t>Infraestrutura de transportes DNIT</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/243/oficio_no._048.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/243/oficio_no._048.pdf</t>
   </si>
   <si>
     <t>disponibilidade de servidor a esta municipalidade como por exemplo: Supervisor Escolar da SEDUC – Estado 40h e no Município 20h exercer a função de Controlador Interno,na Prefeitura Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/244/oficio_no._049.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/244/oficio_no._049.pdf</t>
   </si>
   <si>
     <t>Início das aulas em 3 escolas, das 4 existentes na Linha 21, projeto Sidney Girão.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/245/oficio_no._050.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/245/oficio_no._050.pdf</t>
   </si>
   <si>
     <t>Disponibilização de 02 caminhonetas modelo Hillux uma vez que o município de Nova Mamoré está com defasagem no contingente de veículos tanto na sede do município quanto na zona rural, principalmente quando há a necessidade de envio dos veículos para fora de suas sedes ou ainda para reparos.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/249/oficio_no._051.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/249/oficio_no._051.pdf</t>
   </si>
   <si>
     <t>•	01 professor para o primário;_x000D_
 •	01 professor ginásio_x000D_
 •	01 merendeira;_x000D_
 •	02 zeladoras</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/250/oficio_no._052.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/250/oficio_no._052.pdf</t>
   </si>
   <si>
     <t>Realizar-se com a máxima urgência os reparos necessários no semáforo localizado no cruzamento das ruas Av. Antônio Lucas de Araújo e Av José Ribeiro da Costa, Bairro Centro, nesta cidade.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/251/oficio_no._053.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/251/oficio_no._053.pdf</t>
   </si>
   <si>
     <t>Sobre conserto de um gerador de energia pertencente a escola MARECHAL CANDIDO RONDON localizada na 3ª Linha do Ribeirão.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/253/oficio_no._054.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/253/oficio_no._054.pdf</t>
   </si>
   <si>
     <t>Realizar a compra de material de coleta para o laboratório municipal.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/254/oficio_no._055.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/254/oficio_no._055.pdf</t>
   </si>
   <si>
     <t>01 caçamba “toco” e 01 retroescavadeira para que as mesmas estejam à disposição da zona urbana para os devidos reparos necessários</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/255/oficio_no._056.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/255/oficio_no._056.pdf</t>
   </si>
   <si>
     <t>Realização de trabalhos de patrolamento nas ruas e avenidas do município.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/256/oficio_no._057.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/256/oficio_no._057.pdf</t>
   </si>
   <si>
     <t>Prestação de contas sobre o FITHA 2016 que compreende as linhas 30 a 35 do projeto Sidney Girão, lado B, deste município.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/257/oficio_no._058.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/257/oficio_no._058.pdf</t>
   </si>
   <si>
     <t>Informe o calendário de vacinação do Distrito de Jacinópolis, pertencente a este município com a máxima urgência.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/258/oficio_no._059.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/258/oficio_no._059.pdf</t>
   </si>
   <si>
     <t>Moção n°001/2018, de apoio à greve dos professores e professoras da rede pública de ensino do estado de Rondônia</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/260/oficio_no._060.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/260/oficio_no._060.pdf</t>
   </si>
   <si>
     <t>Realizar limpeza no patio ao redor da Escola Valverde</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/262/oficio_no._061.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/262/oficio_no._061.pdf</t>
   </si>
   <si>
     <t>Realizar limpeza em pátio  ao redor do Antigo Campo do Jonas.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/263/oficio_no._062.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/263/oficio_no._062.pdf</t>
   </si>
   <si>
     <t>Realizar a mudança de local da Secretaria de Agricultura</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/264/oficio_no._064.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/264/oficio_no._064.pdf</t>
   </si>
   <si>
     <t>Instalação do SAMU, para o município</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/265/oficio_no._065.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/265/oficio_no._065.pdf</t>
   </si>
   <si>
     <t>Instalação do SAMU (Serviço de Atendimento Móvel de Urgência) para dar um maior suporte ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/266/oficio_no._066.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/266/oficio_no._066.pdf</t>
   </si>
   <si>
     <t>Recursos para compras de novos veículos</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/267/oficio_no._067.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/267/oficio_no._067.pdf</t>
   </si>
   <si>
     <t>Viabilização de uma veiculo caminhão</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/277/oficio_no._068.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/277/oficio_no._068.pdf</t>
   </si>
   <si>
     <t>Trata-se da cedência e disponibilidade de servidor estadual.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/278/oficio_no._069.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/278/oficio_no._069.pdf</t>
   </si>
   <si>
     <t>Vigilância de epidemiologia.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/279/oficio_no._070.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/279/oficio_no._070.pdf</t>
   </si>
   <si>
     <t>Reparos e limpeza na Av. Manoel Dias de Abreu, em frente a creche municipal Pingo de Gente, localizada no Bairro Planalto.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/280/oficio_no._071.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/280/oficio_no._071.pdf</t>
   </si>
   <si>
     <t>Informações sobre quais as rotas são feitas por ônibus do município.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/281/oficio_no._072.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/281/oficio_no._072.pdf</t>
   </si>
   <si>
     <t>Informar quais valores são gastos com aluguel dos prédios onde funcionam os órgãos públicos pertencentes a este Poder Executivo.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/282/oficio_no._073.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/282/oficio_no._073.pdf</t>
   </si>
   <si>
     <t>Somos sabedores que a DEFENSORIA Pública é instituição essencial à função Jurisdicional do Estado.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/283/oficio_no._074.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/283/oficio_no._074.pdf</t>
   </si>
   <si>
     <t>Troca do computador existente na farmácia do Posto de Saúde.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/285/oficio_no._075.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/285/oficio_no._075.pdf</t>
   </si>
   <si>
     <t>Reparos em ônibus para atender Zona Rural</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/286/oficio_no._076.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/286/oficio_no._076.pdf</t>
   </si>
   <si>
     <t>Informe sobre o contrato de aluguel desta secretaria com o dono do local onde até ano passado funcionava a Unidade Mista A.L.M.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/287/oficio_no._077.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/287/oficio_no._077.pdf</t>
   </si>
   <si>
     <t>Reparo da tampa de esgoto existente no cruzamento das ruas Artur Arantes Meira e José Ribeiro da Costa.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/288/oficio_no._078.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/288/oficio_no._078.pdf</t>
   </si>
   <si>
     <t>Que seja repassado informações a este Nobre Edio sobre os funcionários deste Poder Executivo que possuem contratos de 25 h/s e de 20 h/s</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/299/oficio_no._079.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/299/oficio_no._079.pdf</t>
   </si>
   <si>
     <t>Ampliação/expansão de metas do FITHA da 4ª Linha do Ribeirão, tendo em vista que, do Km 18 a 21, está em estado deplorável.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/300/oficio_no._080.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/300/oficio_no._080.pdf</t>
   </si>
   <si>
     <t>Reserva de passagem para idosos</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/301/oficio_no._081.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/301/oficio_no._081.pdf</t>
   </si>
   <si>
     <t>Adquirir 01 Ventilador vertical para a Escola Antônio Carlos, localizada na 32B.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/302/oficio_no._082.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/302/oficio_no._082.pdf</t>
   </si>
   <si>
     <t>Solicitando produtos de limpezas para todas as escolas de Zona Rural.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/303/oficio_no._083.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/303/oficio_no._083.pdf</t>
   </si>
   <si>
     <t>Ampliação do Projeto Cidade Limpa, para o município de Nova Mamoré.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/304/oficio_no._084.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/304/oficio_no._084.pdf</t>
   </si>
   <si>
     <t>Fazer uma reforma na Escola Osvaldo Ribeiro, localizada na Linha 34.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/305/oficio_no._085.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/305/oficio_no._085.pdf</t>
   </si>
   <si>
     <t>Reparos das pontes localizadas no Travessão da 30 para 29 Buriti, tendo em vista o péssimo estado em que se encontra as mesmas.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/306/oficio_no._086.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/306/oficio_no._086.pdf</t>
   </si>
   <si>
     <t>Reforma e ampliação adequada na Extensão da Escola Laurinda Groff, localizada na Linha 20 Distrito de Palmeiras.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/307/oficio_no._087.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/307/oficio_no._087.pdf</t>
   </si>
   <si>
     <t>Contratação de professores e merendeira na Extensão da Escola Laurinda Groff</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/308/oficio_no._088.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/308/oficio_no._088.pdf</t>
   </si>
   <si>
     <t>Recuperação dos trechos críticos da Linha União Bandeirantes que dá acesso ao Distrito de Nova Dimensão, pertencente ao Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/309/oficio_no._089.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/309/oficio_no._089.pdf</t>
   </si>
   <si>
     <t>Implantar um corrimão na rampa de acessibilidade,para o Centro de Saúde Eleniza Felix do Carmo.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/310/oficio_no._090.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/310/oficio_no._090.pdf</t>
   </si>
   <si>
     <t>solicitar cópia do termo de parcelamento do IPRENOM do dia 30 de abril de 2018, junto ao Banco do Brasil.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/311/oficio_no._091.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/311/oficio_no._091.pdf</t>
   </si>
   <si>
     <t>Criação e implementação de uma horta nas seguintes escolas municipais: Valverde e Jorge Teixeira.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/313/oficio_no._092.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/313/oficio_no._092.pdf</t>
   </si>
   <si>
     <t>informações referentes às publicações dos decretos da Lei nº 1309-GP/2018 (ITBI)  com valores, e da Lei nº 1307-GP/2018 (ISSQN). Caso os decretos tenham sido publicados, requeiro cópia das publicações em diário oficial.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/314/oficio_no._093.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/314/oficio_no._093.pdf</t>
   </si>
   <si>
     <t>Fazer um reparo na escola Manoel José Santos, localizada na Linha 30 C e 29 C – PSG.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/315/oficio_no._094.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/315/oficio_no._094.pdf</t>
   </si>
   <si>
     <t>Relatando da falta de inspeção sanitária feito por um médico veterinário no Frigorífico FRINOMA, daqui deste município.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/316/oficio_no._095.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/316/oficio_no._095.pdf</t>
   </si>
   <si>
     <t>•	02 Data shows;_x000D_
 •	10 carteiras para uso dos professores;_x000D_
 •	25 jogos de carteiras escolares por sala, totalizando 250 carteiras</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/317/oficio_no._096.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/317/oficio_no._096.pdf</t>
   </si>
   <si>
     <t>Realizar recuperação das estradas existentes nas seguintes linhas 04,06,08,10,12 e 14 todas pertencentes ao projeto Sidney Girão, município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/318/oficio_no._097.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/318/oficio_no._097.pdf</t>
   </si>
   <si>
     <t>Realizar o encascalhamento do km 23 ao 28 da 3ª Linha do ribeirão.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/319/oficio_no._098.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/319/oficio_no._098.pdf</t>
   </si>
   <si>
     <t>Venho parabeniza-la pela brilhante iniciativa da realização da Oficina de Eco designer em pneus em nosso município.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/320/oficio_no._099.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/320/oficio_no._099.pdf</t>
   </si>
   <si>
     <t>Realizar-se com a máxima urgência a instalação de lombadas eletrônicas nos seguintes pontos do município de Nova Mamoré:</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/321/oficio_no._100.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/321/oficio_no._100.pdf</t>
   </si>
   <si>
     <t>Normatizar, seja por meio de portaria, ou outra forma por Vossa Senhoria percebida, o itinerário completo dos ônibus escolares, bem como o cronograma de limpeza.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/322/oficio_no._101.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/322/oficio_no._101.pdf</t>
   </si>
   <si>
     <t>Realizar na data de 21/07/2018 um passeio ciclístico com saída de Nova Mamoré (local a ser definido por esta secretaria), com chegada na Vila Murtinho,</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/323/oficio_no._102.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/323/oficio_no._102.pdf</t>
   </si>
   <si>
     <t>Que se faça cumprir por parte dos funcionários o que tange o artigo 20, Lei 634/2008, ou seja, o quantitativo de horas semanais para que o funcionário tenha direito ao recebimento de “Adicional de Atividade na Saúde-AAS”.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/324/oficio_no._103.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/324/oficio_no._103.pdf</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/325/oficio_no._104.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/325/oficio_no._104.pdf</t>
   </si>
   <si>
     <t>Orientação jurídica e a defesa dos necessitados perante ao poder jurídico.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/326/oficio_no._002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/326/oficio_no._002.pdf</t>
   </si>
   <si>
     <t>Emenda parlamentar para atender na Construção do Centro de Saúde do Distrito de Nova Dimensão – Linha 28, no município de Nova Mamoré/RO</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/327/oficio_no._003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/327/oficio_no._003.pdf</t>
   </si>
   <si>
     <t>Regularização Fundiária no Distrito de Nova Dimensão, pertencente ao Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/328/oficio_no._004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/328/oficio_no._004.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar para atender na Construção de 01 (uma) Quadra Coberta de Esportes na Escola Municipal Onorina de Souza, localizada no Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/329/oficio_no._006.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/329/oficio_no._006.pdf</t>
   </si>
   <si>
     <t>Recuperação da Linha D compreendendo as intervenções necessárias destinadas às melhorias e recuperação das Estradas Vicinais.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/330/oficio_no._007.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/330/oficio_no._007.pdf</t>
   </si>
   <si>
     <t>Liberação de mudas de IPÊ para o plantio na Academia do Idoso localizada na Linha 28, Distrito de Nova Dimensão, município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/331/oficio_no._009.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/331/oficio_no._009.pdf</t>
   </si>
   <si>
     <t>•	Construção de uma ponte localizada na Linha 28, localizada no centro deste distrito;_x000D_
 •	Construção de uma ponte na Linha 31B, km 20.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/332/oficio_no._010.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/332/oficio_no._010.pdf</t>
   </si>
   <si>
     <t>Concluir a instalação de energia elétrica, do Programa LUZ PARA TODOS na parte final das Linhas 23 e 25 do Projeto Sidney Girão.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/333/oficio_no._011.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/333/oficio_no._011.pdf</t>
   </si>
   <si>
     <t>Realizar  o devido patrolamento de 7 km da Linha 29 B, no Ramal do 5 irmãos, no Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/334/oficio_no._105.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/334/oficio_no._105.pdf</t>
   </si>
   <si>
     <t>Realização palestra sobre Miningite na escola Marechal Rondom, 3.ª Linha Ribeirão</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/335/oficio_no._106.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/335/oficio_no._106.pdf</t>
   </si>
   <si>
     <t>tomar devidas necessárias para o não pagamento do valor das diárias ao responsável, pelos dias não trabalhados.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/336/oficio_no._012.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/336/oficio_no._012.pdf</t>
   </si>
   <si>
     <t>sucateamentos das máquinas e ônibus da frota municipal dessa prefeitura</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/337/oficio_no._013.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/337/oficio_no._013.pdf</t>
   </si>
   <si>
     <t>Conselho Tutelar proceda atendimento ao mínimo 02 (duas) vezes ao mês no Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Infarmr itinerário completo dos ônibus que fazem transporte dos alunos na escola rural, placas de veículos e nomes dos motoristas</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/339/oficio_no._107.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/339/oficio_no._107.pdf</t>
   </si>
   <si>
     <t>Troca de 27 postes em estado precário na Linha Segundinha do Ribeirão</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/340/oficio_no._108.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/340/oficio_no._108.pdf</t>
   </si>
   <si>
     <t>Realizar reparos e/ou reforma no prédio utilizado como sede do Conselho Tutelar deste município</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/341/oficio_no._014.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/341/oficio_no._014.pdf</t>
   </si>
   <si>
     <t>Ocupante da função de Operador de Veículos Pesados, pertencente ao quadro efetivo municipal, em Estágio Probatório, vem fazendo serviços particulares fora do horário de suas atividades laborais.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Verificar correção/ajustes de trechos do FHITA da linha 27 do Projeto Sidney Girão</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Verifar a possibilidade de contratar com a máxima urgência um Engenheiro Civil.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/344/oficio_no._016.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/344/oficio_no._016.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar de sua autoria que seria contemplada através do Governo Federal para o município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/345/oficio_no._111.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/345/oficio_no._111.pdf</t>
   </si>
   <si>
     <t>cópia contrato aluguel de funcionamento do Unidade Mista de Saúde (hospital) e seus respectivos aditivos</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/346/oficio_no._112.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/346/oficio_no._112.pdf</t>
   </si>
   <si>
     <t>Reparos na Av. 1.º de maio, bairro planalto</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/347/oficio_no._018.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/347/oficio_no._018.pdf</t>
   </si>
   <si>
     <t>Realização de patrolamento e cascalhamento da linha 29 B</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>reparos na ponte localizada na 12 B km 2,5 sidney girão</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Chapéu</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/349/oficio_no._114.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/349/oficio_no._114.pdf</t>
   </si>
   <si>
     <t>Implantação pontos de internet postos de saúde na zona rural</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/350/oficio_no._115.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/350/oficio_no._115.pdf</t>
   </si>
   <si>
     <t>Informação de vistoria dos veículos pelo DETRAN nos dias 15/06 à 15/08/2018</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/351/oficio_no._116.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/351/oficio_no._116.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos em toda Linha 21 do sidney girão</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/352/oficio_no._117.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/352/oficio_no._117.pdf</t>
   </si>
   <si>
     <t>Cumprir o transcrito na legislação municipal qual seja 634/2008 art. 63</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/353/oficio_no._118.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/353/oficio_no._118.pdf</t>
   </si>
   <si>
     <t>Cronograma distribuição dos alimentos do PAA</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/354/oficio_no._019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/354/oficio_no._019.pdf</t>
   </si>
   <si>
     <t>Patrolamento na linha D BR - 420</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/355/oficio_no._122.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/355/oficio_no._122.pdf</t>
   </si>
   <si>
     <t>solicito ao nobre Deputado, que interceda junto a ELETROBRAS - Distribuição Rondônia para que seja realizado a mudança de rede entre a Linha 28B Projeto Sidney Girão até a Agroindústria km7.5 localizada no município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/356/oficio_no._121.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/356/oficio_no._121.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao DER envio de 4 caçambas de massa alfáltica para Município de Nova Mamoré</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Mudança da rede bifásica para trifásica linha 28 B até a agroindústria km 7,5 km</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Sobre resposta de oficio.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/359/oficio_no._021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/359/oficio_no._021.pdf</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/360/oficio_no._124.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/360/oficio_no._124.pdf</t>
   </si>
   <si>
     <t>mudança de rede entre a Linha 28B Projeto Sidney Girão até a Agroindústria km7.5 localizada no município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/361/oficio_no._125.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/361/oficio_no._125.pdf</t>
   </si>
   <si>
     <t>Prorrogação do IPTU moradores Nova Mamoré</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/362/oficio_no._126.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/362/oficio_no._126.pdf</t>
   </si>
   <si>
     <t>Contratação da empresa coleta de lixo</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/363/oficio_no._127.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/363/oficio_no._127.pdf</t>
   </si>
   <si>
     <t>resolver problemas dos alunos da Escola Marechal Rondom que demorar retornar para suas casas</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Informações a cerca do empenho global n.º 1237</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/365/oficio_no._128.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/365/oficio_no._128.pdf</t>
   </si>
   <si>
     <t>Informações a cerca nota empenho global n.º 1237</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/366/oficio_no._129.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/366/oficio_no._129.pdf</t>
   </si>
   <si>
     <t>cumprimento da Lei n.º 1320</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/367/oficio_no._129.1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/367/oficio_no._129.1.pdf</t>
   </si>
   <si>
     <t>determinar execução da Lei n.º 1320</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/368/oficio_no._130.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/368/oficio_no._130.pdf</t>
   </si>
   <si>
     <t>solicitar informações da OI as constantes falta de internet</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/369/oficio_no._131.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/369/oficio_no._131.pdf</t>
   </si>
   <si>
     <t>Ralizar a instalação de rede nos lotes localizados na BR 425, sentido Guajará-Mirim, em frente ao antigo Parque de Exposição localizada no município de Nova Mamoré/</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/370/oficio_no._132.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/370/oficio_no._132.pdf</t>
   </si>
   <si>
     <t>maior brevidade e urgência possível o nome do mencionado edil de toda e qualquer placa de inauguração deste município, bem como de seus Distritos.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/371/oficio_no._133.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/371/oficio_no._133.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos na zona urbana</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/372/oficio_no._134.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/372/oficio_no._134.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao CONSELHO DE ENSINO do estado de Rondônia para que o mesmo tome providências quanto ao preenchimento de cargos que a escola localizada no Distrito de Jacinópolis necessita para um bom funcionamento</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Recuperação pontes localizadas sobre Rio Ribeirão sobre o Araras</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/374/oficio_no._135.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/374/oficio_no._135.pdf</t>
   </si>
   <si>
     <t>Recuperação pontes localizada dobre Rio Ribeirão</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/375/oficio_no._136.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/375/oficio_no._136.pdf</t>
   </si>
   <si>
     <t>Reparos na estradas da Linha 28 B</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/376/oficio_no._137.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/376/oficio_no._137.pdf</t>
   </si>
   <si>
     <t>cumprimento da Lei 2412/11. A referida lei em seu, art. 12, VI, trata sobre o Programa de Verticalização da Pequena Produção Agropecuária do Estado de Rondônia- PROVE, compete ao DER manter a conservação das Estradas Vicinais, no âmbito da Unidade Familiar de Processamento Agroindustrial – UFPA.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/377/oficio_no._138.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/377/oficio_no._138.pdf</t>
   </si>
   <si>
     <t>Reparos na Linha 25, em toda sua extensão, tendo em vista o péssimo estado de conservação em que se encontra a linha</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/378/oficio_no._139.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/378/oficio_no._139.pdf</t>
   </si>
   <si>
     <t>Interceda junto a SECRETARIA DE ESTADO DA ASSISTÊNCIA E DO DESENVOLVIMENTO SOCIAL – SEAS, por meio de sua secretária, para que a mesma de acordo com cronograma da secretaria realize nos Distritos de Jacinópolis, Nova Dimensão, bem como no setor Ribeirão atendimento do denominado TUDO AQUI.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/379/oficio_no._140.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/379/oficio_no._140.pdf</t>
   </si>
   <si>
     <t>Informações a cerca do que está ocorrendo na distribuição de energia elétrica nas Zonas Urbana e Rural do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/380/oficio_no._001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/380/oficio_no._001.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO o Distrito de Marechal Rondon no Processo nº 718/COMPLA/2017, que trata da Contratação de Empresa de Engenharia Especializada em Serviços Técnicos de Geoprocessamento</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/381/oficio_no._002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/381/oficio_no._002.pdf</t>
   </si>
   <si>
     <t>Disponibilizar máquinas e equipamentos adequados para lavanderia da Unidade Mista Antônio Luiz de Macedo, pertencente a este município.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/382/oficio_no._141.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/382/oficio_no._141.pdf</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/383/oficio_no._142.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/383/oficio_no._142.pdf</t>
   </si>
   <si>
     <t>Realizar a mudança de rede na Linha 21 Projeto Sidney Girão localizada no município de Nova Mamoré/RO, a partir do km 29 ao km 35 aproximadamente.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/385/oficio_no._144.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/385/oficio_no._144.pdf</t>
   </si>
   <si>
     <t>Solicitado por esse edio no Ofício nº 099/GV/ALB/2018, protocolado nesta Superintendência</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/386/oficio_no._145.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/386/oficio_no._145.pdf</t>
   </si>
   <si>
     <t>Troca de forma urgente da caixa d’água localizada na Feira Municipal de Nova Mamoré.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/388/oficio_no._146.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/388/oficio_no._146.pdf</t>
   </si>
   <si>
     <t>Interceder junto a SUPERINTENDENCIA DA JUVENTUDE, CULTURA ESPORTE E LAZER - SEJUCEL por meio de seu superintende, para que o mesmo de acordo com cronograma da superintendência, para o ano de 2019, disponibilize recursos para o município de Nova Mamoré/RO</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/389/oficio_no._148.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/389/oficio_no._148.pdf</t>
   </si>
   <si>
     <t>Calendário com as datas das Licitações realizadas por esta prefeitura municipal.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/390/oficio_no._149.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/390/oficio_no._149.pdf</t>
   </si>
   <si>
     <t>Instalação rede Linhão entre Nova Mamoré e Nova Dimenção</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/391/oficio_no._150.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/391/oficio_no._150.pdf</t>
   </si>
   <si>
     <t>Realize reparos na ponte localizada na Linha 29C, KM 2.5, no Distrito de Nova Dimensão, neste município.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/392/oficio_no._151.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/392/oficio_no._151.pdf</t>
   </si>
   <si>
     <t>Providências acerca da ILUMINAÇÃO PÚBLICA DO NOSSO MUNICÍPIO, visto que devido a falta da iluminação houve um aumento significativo no índice de criminalidade.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/393/oficio_no._152.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/393/oficio_no._152.pdf</t>
   </si>
   <si>
     <t>Realize reparos na ponte localizada na Linha 08C, KM 2 (aproximadamente), localizada no Projeto Sidney Girão, neste município.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/394/oficio_no._153.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/394/oficio_no._153.pdf</t>
   </si>
   <si>
     <t>Instalação de subestação de energia na Escola Maria Dalva da Paz, na Linha 21 Projeto Sidney Girão localizada no município de Nova Mamoré/RO, no Km 52.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/395/oficio_no._154.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/395/oficio_no._154.pdf</t>
   </si>
   <si>
     <t>•	A reforma do teto de gesso da recepção, _x000D_
 •	Seja realizada a busca e posteriormente a instalação da lavanderia (_x000D_
 •	A devida instalação da autoclave;_x000D_
 •	Instalação do aparelho de Raio-x.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/396/oficio_no._155.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/396/oficio_no._155.pdf</t>
   </si>
   <si>
     <t>Marcar reunião com comando 6.º BIS para tratar assuntos sociais Nova Mamoré.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/397/oficio_no._156.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/397/oficio_no._156.pdf</t>
   </si>
   <si>
     <t>Reforma da Escola Maria Aleuda Nunes de Souza, localizada na Linha 08 D, está havendo riscos de desabamento do revestimento cerâmico de uma das paredes do banheiro, bem como é necessário a reforma da calha do espaço de lazer das crianças que lá estudam, pois, o mesmo encontra-se em estado calamitoso.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/398/oficio_no._157.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/398/oficio_no._157.pdf</t>
   </si>
   <si>
     <t>Servidores para a Delegacia de Polícia Civil de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/399/oficio_no._158.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/399/oficio_no._158.pdf</t>
   </si>
   <si>
     <t>Consórcio Santo Antônio Energia, para que este faça as adequações necessárias, qual seja, o aterro de no mínimo 04 metros evitando assim a necessidade de paliativos anuais. Segue anexo, foto da mencionada ponte.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/400/oficio_no._159.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/400/oficio_no._159.pdf</t>
   </si>
   <si>
     <t>buscar os alunos não está trafegando, causando transtornos aos que desse serviço necessitam, da 6.ª Linha ribeirão</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/401/oficio_no._160.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/401/oficio_no._160.pdf</t>
   </si>
   <si>
     <t>Tomar providências acerca do repasse de pagamento do Convênio entre o Governo do estado e o município de Nova Mamoré.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/402/oficio_no._161.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/402/oficio_no._161.pdf</t>
   </si>
   <si>
     <t>Informações referentes ao Processo 409/2013 – onde a empresa ganhadora e PAS PROJETO E ASSESSORIA E SISTEMA LTDA</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/404/oficio_no._162.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/404/oficio_no._162.pdf</t>
   </si>
   <si>
     <t>Mudança e reparos na rede e atender Nova Mamoré</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/405/oficio_no._163.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/405/oficio_no._163.pdf</t>
   </si>
   <si>
     <t>distribuição de energia elétrica pelo Programa Luz para Todos, no Distrito de Nova Marechal Rondon/Ribeirão, bem como nas Linhas 21 a 35 do Projeto Sidney Girão.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/406/oficio_no._003.1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/406/oficio_no._003.1.pdf</t>
   </si>
   <si>
     <t>Solicitando copia da ata.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/407/oficio_no._164.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/407/oficio_no._164.pdf</t>
   </si>
   <si>
     <t>providencias com relação instalação LUZ PARA TODOS na 7.ª Linha do Ribeirão 7.ª Linha Ribeirão</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Repara pontes e bueiras da Linha 20 C</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/410/oficio_no._166.1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/410/oficio_no._166.1.pdf</t>
   </si>
   <si>
     <t>Uso motor estacionário existente na Escola Marechal Candido rondon 3.ª Linha Ribeirão</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/411/oficio_no._167.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/411/oficio_no._167.pdf</t>
   </si>
   <si>
     <t>encaminhar remédios para hospital</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/412/oficio_no._165.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/412/oficio_no._165.pdf</t>
   </si>
   <si>
     <t>implantação do novo piso salarial dos ACS que passará a ser de R$ 1.250,00 ( Hum mil duzentos e cinqüenta reais), havendo progressão nos anos seguintes, conforme Lei 13.708/18.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/413/oficio_no._003.1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/413/oficio_no._003.1.pdf</t>
   </si>
   <si>
     <t>Solicitando ata da sessão do dia 05.03.2018</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/415/oficio_no._003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/415/oficio_no._003.pdf</t>
   </si>
   <si>
     <t>I.	Construção de 02 (dois) quebra-molas em frente à Escola Municipal “Rosa Olina de Jesus”, localizada na 4ª Linha do Ribeirão no km 31._x000D_
 II.	Construção de 02 (dois) quebra-molas na 3ª Linha do Ribeirão, entre os travessões da 3ª para 4ª Linha do Ribeirão, próximo à Igreja Assembleia de Deus e um Ponto Comercial.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/416/oficio_no._005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/416/oficio_no._005.pdf</t>
   </si>
   <si>
     <t>Notificando os proprietários de todos os terrenos baldios na zona urbana do município, em atendimento a Lei nº 878-GP/2012</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/417/oficio_no._006.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/417/oficio_no._006.pdf</t>
   </si>
   <si>
     <t>recuperação das estradas e pontes localizadas no setor Ribeirão, tendo em vista o péssimo estado em que se encontra o referido setor.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/418/oficio_no._007.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/418/oficio_no._007.pdf</t>
   </si>
   <si>
     <t>Realize a contratação dos aprovados no último concurso público realizado por este Poder Legislativo</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/419/oficio_no._008.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/419/oficio_no._008.pdf</t>
   </si>
   <si>
     <t>Colocar duas vezes ao mês atendimento de Vacinação no Posto de Saúde Procedone Gomes Aquino, localizado na 3ª Linha do Ribeirão</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/421/oficio_no._009.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/421/oficio_no._009.pdf</t>
   </si>
   <si>
     <t>Que se faça a implantação de pontos de internet nos postos de saúde localizados no setor rural deste município.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/422/oficio_no._010.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/422/oficio_no._010.pdf</t>
   </si>
   <si>
     <t>Limpeza do pátio da Escola Marechal Rondon e a substituição de 02 (duas) telhas que estão quebradas e assim danificando a mesmo.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/423/oficio_no._001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/423/oficio_no._001.pdf</t>
   </si>
   <si>
     <t>Providenciar a Extensão da Rede Elétrica do Bairro Cidade Nova, no município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>Trabalhos de Limpeza, Conservação e Iluminação Pública das vias públicas do nosso município, se há  um Cronograma de Serviços planejado por essa SEMOTRAN, no que diz respeito a esses serviços excepcionais para à Administração Pública, no exercício de 2018.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/425/oficio_no._003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/425/oficio_no._003.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma Emenda Parlamentar no valor de R$ 100.000,00 (cem mil reais), para atender na Aquisição de Material Elétrico para a Iluminação Pública do município de Nova Mamoré/RO</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/426/oficio_no._004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/426/oficio_no._004.pdf</t>
   </si>
   <si>
     <t>Interceder junto a SESAU a disponibilidade de 01 (um) veículo utilitário, para dar apoio às ações da Vigilância Sanitária e o SIM do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR no valor R$ 300.000,00 (Trezentos Mil Reais), destinada a Construção de Um Posto de Saúde no Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/428/oficio_no._008.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/428/oficio_no._008.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR no valor R$ 150.000,00 (cento e cinquenta mil reais), destinada a Reforma e Iluminação do Estádio Municipal “João Francisco Clímaco” do Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/429/oficio_no._010.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/429/oficio_no._010.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR no valor R$ 200.000,00 (duzentos mil reais), destinada a Recuperação dos Maquinários da Frota da Prefeitura Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/430/oficio_no._011.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/430/oficio_no._011.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR no valor R$ 200.000,00 (duzentos mil reais), destinada a Reforma do Posto de Saúde do Distrito de Nova Dimensão, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/431/oficio_no._012.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/431/oficio_no._012.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR no valor R$ 200.000,00 (duzentos mil reais), destinada a Aquisição de 01 (um) Micro-ônibus, a ser destinado a Associação dos Universitários do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/432/oficio_no._013.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/432/oficio_no._013.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR no valor R$ 3000.000,00 (trezentos mil reais) destinada a Implantação da Iluminação Pública do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/433/oficio_no._014.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/433/oficio_no._014.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR no valor R$ 300.000,00 (trezentos mil reais), destinada a Construção de 01 (uma) Praça no Bairro Planalto, pertencente ao Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/434/oficio_no._016.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/434/oficio_no._016.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao Governo do Estado de Rondônia, Senhor Daniel Pereira, através do Departamento de Estradas e Rodagens – DER, a “Recuperação da RO 420 – Linha D”, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/435/oficio_no._017.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/435/oficio_no._017.pdf</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/436/oficio_no._018.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/436/oficio_no._018.pdf</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/437/oficio_no._019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/437/oficio_no._019.pdf</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/438/oficio_no._020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/438/oficio_no._020.pdf</t>
   </si>
   <si>
     <t>incorporar do Distrito de Jacinópolis, pertencente ao Município de Nova Mamoré para o Município de Buritis ou Campo Novo. Em compensação Nova Mamoré poderia assumir o perímetro da entrada da BR 425 (entroncamento) até o limite que já dispõe em sua área demográfica.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/439/oficio_no._021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/439/oficio_no._021.pdf</t>
   </si>
   <si>
     <t>Providenciar o conserto da ponte na linha 6 – km 2, no Projeto Sidney Girão.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>Verificar a possibilidade de aumentar o efetivo de funcionários na Agência 4004-5 de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/441/oficio_no._024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/441/oficio_no._024.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de aumentar o efetivo de funcionários na agência do Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/442/oficio_no._025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/442/oficio_no._025.pdf</t>
   </si>
   <si>
     <t>policiais militares no Distrito de Nova Dimensão, pertencente ao Comando da 3ª CIA do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/443/oficio_no._026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/443/oficio_no._026.pdf</t>
   </si>
   <si>
     <t>trâmite da entrega dos equipamentos da fanfarra que Vossa Excelência teria disponibilizado para a Igreja Evangélica “Sétimo Dia” do Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/444/oficio_no._027.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/444/oficio_no._027.pdf</t>
   </si>
   <si>
     <t>visitar a Casa de Apoio em Porto Velho, pertencente a este município, no dia 15 de agosto do corrente ano. E, pude constatar in loco que há algum tempo aquela casa não está recebendo alimentação, bem como material de limpeza, para sua manutenção.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/445/oficio_no._028.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/445/oficio_no._028.pdf</t>
   </si>
   <si>
     <t>solicitar ao setor competente o imediato início de limpeza e manutenção das estradas indígenas localizadas na T.I. Igarapé Ribeirão e na T.I. Igarapé Lage da estrada do projeto Sidney Girão.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/446/oficio_no._030.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/446/oficio_no._030.pdf</t>
   </si>
   <si>
     <t>tratar da Instalação dos Aparelhos de Raio X e de Ultrassonografia na Unidade Mista Antônio Luiz de Macedo, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/447/oficio_no._031.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/447/oficio_no._031.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar de sua autoria destinada a Reforma da Biblioteca Municipal, deste município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/448/oficio_no._032.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/448/oficio_no._032.pdf</t>
   </si>
   <si>
     <t>verificar junto ao setor competente, o solicitado por esse edio no Ofício nº 006/GV/ALB/2017, protocolado nesta Superintendência (ofício anexo).</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>disponibilidade deste Comando Geral, haja a implantação de um posto do Corpo de Bombeiros em Nova Mamoré/RO</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/450/oficio_no._033.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/450/oficio_no._033.pdf</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/451/oficio_no._011.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/451/oficio_no._011.pdf</t>
   </si>
   <si>
     <t>Implantação de um grupo gerador de energia na Unidade Antônio Luiz de Macedo.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/452/oficio_no._034.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/452/oficio_no._034.pdf</t>
   </si>
   <si>
     <t>Retirar aparlhos quebrados da academia dos idosos ao ar livre do lado da Câmara Municipal de Nova Mamoré</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>Retirar os aparelhos quebrados da  academia dos idosos ao ar livre ao lado do Câmara Municipal Nova Mamore</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Analisar o Processo Administrativo nº 329/2016 de autoria da secretaria Municipal de Saúde – SEMUSA</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/455/oficio_no._012.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/455/oficio_no._012.pdf</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/456/oficio_no._013.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/456/oficio_no._013.pdf</t>
   </si>
   <si>
     <t>Instituição analisar o Processo Administrativo nº 329/2016 de autoria da secretaria Municipal de Saúde – SEMUSA</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>CÉLIO BRITO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/457/oficio_no._005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/457/oficio_no._005.pdf</t>
   </si>
   <si>
     <t>Informar o número real em km da malha viária cadastrada nesse setor de Engenharia do Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/458/oficio_no._007.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/458/oficio_no._007.pdf</t>
   </si>
   <si>
     <t>informar todo o trâmite do Parcelamento da Prefeitura Municipal junto a esse Instituto, relacionado na Lei Municipal nº 1.326-GP/2018 que trata parcelamento de débitos decorrentes de contribuição previdenciárias, bem como de outros débitos não decorrentes de contribuições previdenciárias com o Instituto de Previdência Social dos Servidores Públicos Municipais de Nova Mamoré/RO – IPRENOM._x000D_
 		              Vale ressaltar que tais informações estarão abrangendo: _x000D_
 1.	Valor da Parcela;_x000D_
 2.	Data do Pagamento;_x000D_
 3.	Valor da Parcela do Patronal do mês vigente.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/459/oficio_no._012.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/459/oficio_no._012.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao setor competente dentro do Centro Político-Administrativo – CPA no Governo de Rondônia a viabilidade da cedência do atual prédio da Polícia Militar – PM, aqui em Nova Mamoré, para atender o IDARON local.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/460/oficio_no._014.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/460/oficio_no._014.pdf</t>
   </si>
   <si>
     <t>uma Emenda Parlamentar,  para atender na Reforma e Ampliação do Posto de Saúde Procidoneo Gomes de Aquino, localizado no Distrito de Marechal Rondon, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/461/oficio_no._015.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/461/oficio_no._015.pdf</t>
   </si>
   <si>
     <t>Secretaria Municipal de Saúde – SEMUSA, a NOTIFICAR a empresa que instalou os balões de oxigênio na Unidade Mista Antônio Luiz de Macedo.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/463/oficio_no._015.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/463/oficio_no._015.pdf</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>Interceder junto Governo do Estado de Rondônia com Unidade Técnica Estadual - Seagri Programa nacional de crédito Fundiário</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/465/oficio_no._016.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/465/oficio_no._016.pdf</t>
   </si>
   <si>
     <t>Realização de 01 (uma) Operação realizada por esse Fórum Eleitoral no município de Nova Mamoré, com atendimento emexpedições de títulos eleitorais, transferências, etc.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/466/oficio_no._016.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/466/oficio_no._016.pdf</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/467/oficio_no._015.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/467/oficio_no._015.pdf</t>
   </si>
   <si>
     <t>Emissão da Certidão para liberação do Cemitério Público, Processo Nº 1801/01161/2016 do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/472/oficio_no._017.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/472/oficio_no._017.pdf</t>
   </si>
   <si>
     <t>Que autorize ao setor competente que seja proibido a cedência da ambulância que presta serviço na 3ª Linha do Ribeirão para o município de Guajará Mirim.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/473/oficio_no._018.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/473/oficio_no._018.pdf</t>
   </si>
   <si>
     <t>Compra de matérias para o Laboratório do Hospital Municipal</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/474/oficio_no._019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/474/oficio_no._019.pdf</t>
   </si>
   <si>
     <t>Cópia do Registro de Ocorrência do incidente ocorrido com a Patrol GD 555 na Linha 32, na execução direta do FITHA 2016, sob a responsabilidade do Secretário Adalto Ferreira da Silva.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/476/oficio_no._020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/476/oficio_no._020.pdf</t>
   </si>
   <si>
     <t>Explicações a respeito da falta de manutenção nas casas de apoio de Extrema e Porto Velho, pertencente aomunicípio de Nova Mamoré.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/478/oficio_no._001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/478/oficio_no._001.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao Departamento de Estradas e Rodagens – DER, na pessoa do Senhor Ezequiel Neiva a Adoção de 01 (uma) Patrol através de Comodato, para ficar à disposição do Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/480/oficio_no._021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/480/oficio_no._021.pdf</t>
   </si>
   <si>
     <t>Explicações a respeito da falta de manutenção nas casas de apoio de Extrema e Porto Velho, pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/481/oficio_no._002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/481/oficio_no._002.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao Departamento de Estradas e Rodagens – DER, na pessoa do Senhor Ezequiel Neiva 01 (uma) Pá Carregadeira, para atender as ocorrências de pontes e bueiros da zona rural do Município de Nova Mamoré/RO, pelo um período de 15 (quinze) dias.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/482/oficio_no._003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/482/oficio_no._003.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de organizar (01) uma “Ação Social com várias Especialidades Médicas em atendimento ao Distrito de Nova Dimensão”, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/484/oficio_no._004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/484/oficio_no._004.pdf</t>
   </si>
   <si>
     <t>Providenciar a troca da caixa d’água de 5.000 (cinco mil) litros, pertencente a Escola Pólo “Onorina de Souza”, localizada no Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/485/oficio_no._005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/485/oficio_no._005.pdf</t>
   </si>
   <si>
     <t>Possibilidade de uma mini reforma da Escola Multisseriada “ 12 de outubro” localizada na Linha 29 B – km 40. Informo que o prédio da referida escola se encontra em péssimas condições de uso e poderia resolver a priori com os seguintes materiais:</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/486/oficio_no._007.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/486/oficio_no._007.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Nobre Deputado, que seja viabilizado recursos financeiros através de Emenda Parlamentar no valor de R$ 100.000,00 (cem mil reais), para atender a reforma da Escola Onorina de Souza, localizada na Linha 28 Distrito de Nova Dimensão, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/487/oficio_no._008.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/487/oficio_no._008.pdf</t>
   </si>
   <si>
     <t>Viabilizar recursos financeiros através de Emenda Parlamentar no valor de R$ 200.000,00 (duzentos mil reais), adquirir um caminhão pipa visando o uso do mesmo na Linha 28 Distrito de Nova Dimensão, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/488/oficio_no._009.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/488/oficio_no._009.pdf</t>
   </si>
   <si>
     <t>Na oportunidade, viabilizado recursos financeiros através de Emenda Parlamentar no valor de R$ 200.000,00 (duzentos mil reais), dquirir um caminhão pipa visando o uso do mesmo na Linha 28 Distrito de Nova Dimensão, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/489/oficio_no._010.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/489/oficio_no._010.pdf</t>
   </si>
   <si>
     <t>Promover 01 (uma) Audiência Pública a ser realizada no Distrito de Nova Dimensão, no Barracão da Associação do Hospital de Barretos, no dia 27 de abril de 2018. Para tratarmos da PLP 137/2015 que trata da criação, fusão, incorporação e desmembramento de municípios.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>Emenda no valor de R$ 200.000,00 (duzentos mil reais)  por meio de seu gabinete para compra de 01 (um) Caminhão Pipa, para atender as ocorrências da zona rural do Município de Nova Mamoré/RO, contudo, o valor real da máquina está em R$ 260.000,00 (duzentos e sessenta mil reais), sendo, portanto necessário a complementação de emenda parlamentar.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/491/oficio_no._014.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/491/oficio_no._014.pdf</t>
   </si>
   <si>
     <t>solicitar ao Nobre Diretor Geral, que autorize sua equipe de apoio a providenciar a Limpeza do Distrito de Nova Dimensão, por meio do Projeto Cidade Limpa.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/493/oficio_no._015.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/493/oficio_no._015.pdf</t>
   </si>
   <si>
     <t>verificar a possibilidade de realizar-se com a máxima urgência o reparo da ponte existente sobre o Rio Avazante, localizada na Linha 29B Km 22. A situação é crítica, vindo a causar acidentes e prejuízos para os munícipes.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/494/oficio_no._016.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/494/oficio_no._016.pdf</t>
   </si>
   <si>
     <t>Reparo a ponte existente sobe o Rio Avazante localizado na Linha 29 B km 22</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/495/oficio_no._017.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/495/oficio_no._017.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de Disponibilizar uma máquina Patrol, para realização de serviços de reparo na Linha 29 B no Travessão do Beda, nos seguintes Ramais: 30, 31, 32 e 33, projeto Sidney Girão.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/496/oficio_no._018.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/496/oficio_no._018.pdf</t>
   </si>
   <si>
     <t>Solicitar ao setor competente a realização de patrolamento e encascalhamento de 60 km da Linha 29 B, aos quais são pertencentes ao município de Porto Velho-RO. Bem como de 24 km, da Linha 25 B, também pertencentes ao mesmo município.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/497/oficio_no._019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/497/oficio_no._019.pdf</t>
   </si>
   <si>
     <t>Solicitar de Vossa Excelência, os bons préstimos no sentido de interceder junto ao Departamento de Estradas e Rodagens – DER, o Patrolamento na Linha “D” – BR 420, no percurso da sede do Município de Nova Mamoré ao Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/498/oficio_no._020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/498/oficio_no._020.pdf</t>
   </si>
   <si>
     <t>Encaminhar um ABAIXO ASSINADO da comunidade da Linha 25 – km 56, a partir do Rio Azul, já fazendo divisa com o Município de Porto Velho, para que seja atendido com o “Programa Luz para Todos” dessa respeitosa instituição.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/499/oficio_no._021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/499/oficio_no._021.pdf</t>
   </si>
   <si>
     <t>solicitar os bons préstimos no sentido da possibilidade desse Comando da Polícia Militar a implantação da Guarda Mirim no Distrito de Nova Dimensão, criando uma alternativa de aprendizado paralelo à criança e ao adolescente, adotando mecanismos lúdicos, psicológicos, disciplinadores, esportivos, cívicos e sociais, necessários para a formação destes na consciência de seus direitos e deveres, voltados para o bem e percursores e multiplicadores do pleno exercício da cidadania.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/500/oficio_no._022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/500/oficio_no._022.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar para aquisição de insumos e formas necessários para a confecção de manilhas que deverão ser utilizadas no Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/501/oficio_no._023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/501/oficio_no._023.pdf</t>
   </si>
   <si>
     <t>Possibilidade de Disponibilizar um Trator Agrícola, para o Distrito de Nova Dimensão.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/502/oficio_no._024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/502/oficio_no._024.pdf</t>
   </si>
   <si>
     <t>encaminhado ao setor competente os documentos necessários para disponibilização de FITHA 2019 para a Linha 29B, projeto Sidney Girão, deste município .</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Valdomiro</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/503/oficio_no._002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/503/oficio_no._002.pdf</t>
   </si>
   <si>
     <t>fiscalização mais rigorosa e incisiva no que diz respeito às instalações de bares, lanchonetes aos redores daquele setor, ocorrendo infestação de bêbados o que causa odor de urinas, etc.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/504/oficio_no._003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/504/oficio_no._003.pdf</t>
   </si>
   <si>
     <t>Comando de Polícia Militar no sentido de dar uma atenção especial nos horários de ronda por parte de sua equipe à Feira Municipal,</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/513/oficio_no_001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/513/oficio_no_001.pdf</t>
   </si>
   <si>
     <t>substituição do ônibus que faz os transportes escolar na Linha 2B, 4B e 2C do Limão que atualmente é feito pela empresa Rio Azul, passe a ser feito pelo ônibus da frota da prefeitura, no exercício de 2018 em diante.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/514/oficio_no_002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/514/oficio_no_002.pdf</t>
   </si>
   <si>
     <t>verifique a possibilidade de realizar uma limpeza e roçada próximo as placas de sinalização desse Município.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/515/oficio_no_004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/515/oficio_no_004.pdf</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/516/oficio_no_004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/516/oficio_no_004.pdf</t>
   </si>
   <si>
     <t>fornecer balancetes ou outro ato que comprove a aquisição de alimentos por essa escola com os devidos valores, visando ao atendimento das Leis Federais nº 11.947/2009 e Lei Municipal nº 1.295/2017, que dispõe sobre o Atendimento da Alimentação Escolar, através do Programa Agricultura Familiar e do Programa Dinheiro Direto na Escola aos alunos da educação básica.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/517/oficio_no_005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/517/oficio_no_005.pdf</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/518/oficio_no_006.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/518/oficio_no_006.pdf</t>
   </si>
   <si>
     <t>fornecer os balancetes ou outro ato que comprove a aquisição de alimentos, com os devidos valores, pela Escola Estadual Mª Laurinda Groff, localizada no Município de Nova Mamoré, visando ao atendimento das Leis Federais nº 11.947/2009 e Lei Municipal nº 1.295/2017, que dispõe sobre o Atendimento da Alimentação Escolar, através do Programa Agricultura Familiar e do Programa Dinheiro Direto na Escola aos alunos da educação básica.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/519/oficio_no_006.1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/519/oficio_no_006.1.pdf</t>
   </si>
   <si>
     <t>fornecer os balancetes ou outro ato que comprove a aquisição de alimentos, com os devidos valores, pela Escola Estadual  localizada no Município de Nova Mamoré, visando ao atendimento das Leis Federais nº 11.947/2009 e Lei Municipal nº 1.295/2017, que dispõe sobre o Atendimento da Alimentação Escolar, através do Programa Agricultura Familiar e do Programa Dinheiro Direto na Escola aos alunos da educação básica.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/520/oficio_no_007.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/520/oficio_no_007.pdf</t>
   </si>
   <si>
     <t>providenciar a recuperação de uma ponte da Linha 4 – B km 3 no Iguaporé Mizericordia, pois a mesma precisa de reparo devido a madeira que sustenta o aterro ter cedido.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/521/oficio_no_008.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/521/oficio_no_008.pdf</t>
   </si>
   <si>
     <t>emenda parlamentar no valor de R$ 25.000,00 (VINTE CINCO MIL REAIS), DESTINADO AO ESPORTE DO MUNICÍPIO DE NOVA MAMORÉ/RO.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/522/oficio_no_009.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/522/oficio_no_009.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência interveniência junto ao Secretário de Segurança Pública via Exército, Marinha e Aeronáutica na Fronteira de Nova Mamoré e Guajará- Mirim/RO.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/523/oficio_no_010.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/523/oficio_no_010.pdf</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/524/oficio_no_011.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/524/oficio_no_011.pdf</t>
   </si>
   <si>
     <t>informações acerca dos Projetos dessa SEMUTAS em planejamento e execução dentro do exercício de 2018 que contempla o Fundo Municipal do Direito da Criança e do Adolescente – FMDCA, deste município.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/525/oficio_no_012.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/525/oficio_no_012.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos no sentido de que envie a esta casa Relação constando:_x000D_
 •	Todos os ocupantes de cargos em comissão;_x000D_
 •	Lista com todos os servidores que ocupam cargo com gratificação e seus respectivos cargos.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/526/oficio_no_013.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/526/oficio_no_013.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Excelência que seja designada reunião com todos os servidores desta Câmara Municipal na data de 19/03/2018, _x000D_
 às 10h00min, para tratar sobre o funcionamento desta Casa de Leis.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/527/oficio_no_014.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/527/oficio_no_014.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar de 01 (um) Caminhão Caçamba, 01 (uma) Retroescavadeira e 01 (um) Trator Agrícola, para dar um melhor suporte a Patrulha Mecanizada do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/528/oficio_no_015.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/528/oficio_no_015.pdf</t>
   </si>
   <si>
     <t>providências do Conserto da Cadeira Odontológica do Centro de Saúde do Bairro Planalto que se encontra parada e sem atendimento há algum tempo, causando transtornos aquela comunidade tão sofrida daquele bairro.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/529/oficio_no_017.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/529/oficio_no_017.pdf</t>
   </si>
   <si>
     <t>informações acerca do Convênio que trata da Prestação de Exames Laboratoriais, prestados por essa Secretaria Municipal de Saúde – SEMUSA.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/530/oficio_no_018.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/530/oficio_no_018.pdf</t>
   </si>
   <si>
     <t>emenda parlamentar PARA COMPRA DE 01 (UMA) VAN PARA USO DA ASSISTENCIA SOCIAL DO MUNICÍPIO DE NOVA MAMORÉ/RO.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/531/oficio_no_019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/531/oficio_no_019.pdf</t>
   </si>
   <si>
     <t>realizar-se com a máxima urgência a implantação de  02 (DOIS) quebra-molas na BR 425, saída para Guajará-Mirim nos seguintes locais:_x000D_
 •	Um em frente à Distribuidora de Gás FOGÁS;_x000D_
 •	Outro em frente à Marmoaria Gatelli.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/532/oficio_no_020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/532/oficio_no_020.pdf</t>
   </si>
   <si>
     <t>realizar o patrolamento e reparo nas seguintes Linhas: 2C do Limão, G, 4C, 2B e no distrito da Vila Murtinho.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/534/oficio_no_021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/534/oficio_no_021.pdf</t>
   </si>
   <si>
     <t>solicitar de Vossa Senhoria os bons préstimos no sentido de que verifique a possibilidade de me passar uma cópia do calendário anual das atividades esportivas que acontecerão no município de Nova Mamoré.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/535/oficio_no_023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/535/oficio_no_023.pdf</t>
   </si>
   <si>
     <t>possibilidade da Doação de 01 (um) Terreno Urbano, para atender à Associação dos Moto taxistas – AMOTAXI, deste município de Nova Mamoré.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/536/oficio_no_024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/536/oficio_no_024.pdf</t>
   </si>
   <si>
     <t>disponibilizar transporte para levar a equipe da Comissão de Frente da Fanfarra da Escola Estadual Casimiro de Abreu até a Escola Estadual Laurinda Groff do Distrito de Nova Dimensão, sendo aos domingos, a partir de 12 de agosto, numa contagem de 04 (quatro) domingos até a data que antecede ao dia 07 de setembro de 2018.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/538/oficio_no_025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/538/oficio_no_025.pdf</t>
   </si>
   <si>
     <t>sentido de que solicite ao setor competente deste Departamento que envie a este município o que segue:_x000D_
 •	100 manilhas de 1,20 x 1,00.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/539/oficio_no_026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/539/oficio_no_026.pdf</t>
   </si>
   <si>
     <t>informações acerca da Instalação do Raio X e o aparelho de Ultrassonografia da Unidade Mista Antônio Luiz de Macedo, pertencente a este município.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/541/oficio_no_027.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/541/oficio_no_027.pdf</t>
   </si>
   <si>
     <t>cópia de documentos do Termo de Cautela e, ou documento similar que regulamentaram empréstimos de equipamentos hospitalares dessa Secretaria Municipal de Saúde – SEMUSA, a outros municípios de Rondônia</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/542/oficio_no_028.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/542/oficio_no_028.pdf</t>
   </si>
   <si>
     <t>verifique junto a Diretoria Hospitalar do Hospital Antônio Luiz de Macedo o nome da Enfermeira Plantonista que estava responsável pelo setor de enfermagem (plantão noturno) no dia 30 de outubro do corrente ano.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/543/oficio_no_029.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/543/oficio_no_029.pdf</t>
   </si>
   <si>
     <t>Emenda parlamentar no valor de R$ 75.000,00 (setenta e cinco mil) para iluminação pública Nova Mamoré/RO</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/545/oficio_no._024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/545/oficio_no._024.pdf</t>
   </si>
   <si>
     <t>Enfermeira para acompanhar os pacientes de hemodiálise, nos seus deslocamentos para o município de Porto Velho semanalmente.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/546/oficio_no._025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/546/oficio_no._025.pdf</t>
   </si>
   <si>
     <t>Poder Executivo Municipal corrigir prejuízos decorrentes de obras públicas</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/547/oficio_no._026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/547/oficio_no._026.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/548/oficio_no._027.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/548/oficio_no._027.pdf</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/549/oficio_no._028.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/549/oficio_no._028.pdf</t>
   </si>
   <si>
     <t>Providências em relação aos professores lotados na escola MARECHAL CÂNDIDO RONDON, localizada na 3ª Linha do Ribeirão.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/552/oficio_no._029.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/552/oficio_no._029.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva na escola Marechal Rondon, Distrito de Nova Marechal Rondon, 3ª Linha do Ribeirão, Nova Mamoré/RO</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/553/oficio_no._030.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/553/oficio_no._030.pdf</t>
   </si>
   <si>
     <t>Solicita um especial atendimento ao município de Nova Mamoré,</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/559/oficio_no._001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/559/oficio_no._001.pdf</t>
   </si>
   <si>
     <t>Envio de funcionários dessa secretaria até a escola Luciana Maronari e ao Posto de Saúde, localizados no Distrito de Palmeiras, para realizar os devidos serviços de limpeza.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/560/oficio_no._004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/560/oficio_no._004.pdf</t>
   </si>
   <si>
     <t>Reparos tendo em vista a proximidade do início das aulas, e a forma que se encontra a parte elétrica e cobertura está pondo em risco a saúde física dos que lá freqüentam. _x000D_
 _x000D_
 1.	Se faça os devidos reparos na rede elétrica da Escola Luciana Maronari, localizada na Linha 20, Distrito de Palmeiras._x000D_
 2.	Bem como a troca e reparos no telhado da referida escola.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/561/oficio_no._005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/561/oficio_no._005.pdf</t>
   </si>
   <si>
     <t>troca dos Postes de madeira localizados no Distrito de Palmeiras, Linha 20, principalmente os que se localizam na Avenida Cerejeiras.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>disponibilize 01 (uma) Caçamba para encascalhar a Serra da Linha 20, tendo em vista que a mesma está intrafegável, ocasionando aos veículos pesados como: caminhão de leite e os ônibus do transporte escolar subir guinchado, causando maior transtorno.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/563/oficio_no._007.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/563/oficio_no._007.pdf</t>
   </si>
   <si>
     <t>providenciar a Recuperação das Pontes nas Linhas 23 B – km 18 e na Linha 24 Loca, em razão do intenso período chuvoso, e aumento do tráfego. Sendo assim a referida estrada, necessita urgentemente de recuperação de pontes.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/565/oficio_no._010.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/565/oficio_no._010.pdf</t>
   </si>
   <si>
     <t>disponibilizar 01 kit de material esportivo para o Distrito de Palmeira</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/566/oficio_no._011.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/566/oficio_no._011.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar no valor de R$ 100.000,00 (cem mil reais), para atender na Aquisição de Material Elétrico para a Iluminação Pública do Distrito de Palmeiras, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/567/oficio_no._012.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/567/oficio_no._012.pdf</t>
   </si>
   <si>
     <t>verificar a possibilidade, juntamente a secretaria responsável, solicitar da mesma que seja realizado reparos na Linha 21 B,</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/568/oficio_no._013.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/568/oficio_no._013.pdf</t>
   </si>
   <si>
     <t>verificar a realização de serviços de capina, limpeza e roçada no campo do distrito de Palmeiras, pois haverá um torneio naquele local.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/569/oficio_no._014.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/569/oficio_no._014.pdf</t>
   </si>
   <si>
     <t>cópia da planilha de execução da obra da ponte de concreto e aço que está sendo feita na linha 23 B, Km 5, sobre o Rio Ribeirão.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/570/oficio_no._015.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/570/oficio_no._015.pdf</t>
   </si>
   <si>
     <t>encaminhar para o posto de saúde Matusalém Selante, localizado no Distrito de Palmeiras os seguintes itens: soro fisiológico, gazes, soro monitol, e outros...</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/571/oficio_no._016.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/571/oficio_no._016.pdf</t>
   </si>
   <si>
     <t>Disponibilizar a chave da farmácia para o plantonista Técnico de Enfermagem.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/572/oficio_no._018.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/572/oficio_no._018.pdf</t>
   </si>
   <si>
     <t>Verificar a realização de serviços de capina, limpeza e roçada em todo o distrito de Palmeiras.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/573/oficio_no._019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/573/oficio_no._019.pdf</t>
   </si>
   <si>
     <t>Visita na escola Luciana Maronari, localizada na Linha 20 Distrito de Palmeiras.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/574/oficio_no._020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/574/oficio_no._020.pdf</t>
   </si>
   <si>
     <t>Fazer uma visita na escola Luciana Maronari, localizada na Linha 20 Distrito de Palmeiras.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/575/oficio_no._021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/575/oficio_no._021.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar no valor de R$ 300.000,00 (trezentos mil reais), para a REFORMA DA ESCOLA LUCIANA MARONARI QUE SE ENCONTRAM EM PÉSSIMAS CONDIÇÕES DE USO,  LOCALIZADA NA LINHA 20 DISTRITO DE PALMEIRAS, PERTENCENTE AO  MUNICÍPIO DE NOVA MAMORÉ/RO.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR, destinada ao custeio de ações e serviços na atenção básica, através do Ministério da Saúde, para o município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>Agilidade no CONSERTO DA AMBULÂNCIA que pertence ao DISTRITO DE PALMEIRAS, uma vez que o referido veículo se encontra há 01 (uma) semana quebrado, causando transtornos àquela população tão sofrida.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/578/oficio_no._024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/578/oficio_no._024.pdf</t>
   </si>
   <si>
     <t>Aquisição de um trator agrícola para uso na região do Distrito de Palmeiras.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/579/oficio_no._025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/579/oficio_no._025.pdf</t>
   </si>
   <si>
     <t>emissão de certificados, percebeu-se, pelos participantes do curso que, seus nomes foram transcrito com erros de grafia, motivo que está a dificultar a possível empregabilidade destes.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/580/oficio_no._027.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/580/oficio_no._027.pdf</t>
   </si>
   <si>
     <t>Realizar recuperação de toda a estrada pertencente a 2ª Linha do Ribeirão, município de Nova Mamoré, tendo em vista o péssimo estado em que se encontra a mencionada linha.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/581/oficio_no._028.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/581/oficio_no._028.pdf</t>
   </si>
   <si>
     <t>Viabilizar Ação Social, para ser realizada no Distrito de Palmeiras, Linha 20, em data a ser marcada, conforme cronograma de Vossa Excelência.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/582/oficio_no._029.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/582/oficio_no._029.pdf</t>
   </si>
   <si>
     <t>Implantar 01 (UMA) ACADEMIA PÚBLICA DA TERCEIRA IDADE, no Distrito de Palmeiras</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/583/oficio_no._030.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/583/oficio_no._030.pdf</t>
   </si>
   <si>
     <t>Realizar DIA CULTURAL no Distrito de Palmeiras.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>disponibilização dos seguintes funcionários para a participação de Ação Social na Linha 20, Distrito Palmeiras:_x000D_
 •	02 enfermeiros;_x000D_
 •	03 técnicos em enfermagem;_x000D_
 •	Vacinas.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/585/oficio_no._034.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/585/oficio_no._034.pdf</t>
   </si>
   <si>
     <t>Participar da AÇÃO SOCIAL que será realizada no dia 09/06/2018 na Linha 20, Distrito Palmeiras</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/586/oficio_no._035.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/586/oficio_no._035.pdf</t>
   </si>
   <si>
     <t>Enviar um representante para participar da AÇÃO SOCIAL que será realizada no dia 09/06/2018 na Linha 20, Distrito Palmeiras</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/587/oficio_no._036.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/587/oficio_no._036.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar, para atender na compra de 01 TRATOR E 01 ROÇADEIRA, para uso no Distrito de Palmeiras, vez que, o mencionado Distrito não conta com tais objetos disponibilizados pelo município para uso contínuo naquela localidade.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/588/oficio_no._037.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/588/oficio_no._037.pdf</t>
   </si>
   <si>
     <t>Realizar Operação Tapa-Buracos bem como o patrolamento em toda extensão da Linha 21, no Distrito de Sidney Girão,neste município.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/589/oficio_no._038.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/589/oficio_no._038.pdf</t>
   </si>
   <si>
     <t>realizar mudança e reformas necessárias de rede em todo perímetro do Distrito de Palmeiras, localizado na Zona Rural do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/590/oficio_no._039.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/590/oficio_no._039.pdf</t>
   </si>
   <si>
     <t>realize Operação para troca de Relês e lâmpadas dos postes de iluminação pública na Linha 20, Distrito de Palmeiras, neste município.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/591/oficio_no._040.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/591/oficio_no._040.pdf</t>
   </si>
   <si>
     <t>conclusão de forma célere do projeto Luz para Todos no setor chacareiro do mencionado distrito palmeiras</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/592/oficio_no._041.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/592/oficio_no._041.pdf</t>
   </si>
   <si>
     <t>disponibilizado para o Distrito de Palmeiras, pertencente ao município de Nova Mamoré/RO cursos Profissionalizantes para aprimoramento dos moradores do mencionado distrito e região.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>Informações acerca do processo de envio da ambulância para o Distrito de Palmeiras que já deveria ter sido enviada, contudo, até a presente data não ocorreu.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/594/oficio_no._043.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/594/oficio_no._043.pdf</t>
   </si>
   <si>
     <t>realizar recuperação de todo o setor chacareiro pertencente ao Distrito de Palmeiras, pertencente ao município de Nova Mamoré, tendo em vista o péssimo estado em que se encontra o mencionado setor.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/595/oficio_no._044.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/595/oficio_no._044.pdf</t>
   </si>
   <si>
     <t>Recuperação Linha 20 B</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/596/oficio_no._044.1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/596/oficio_no._044.1.pdf</t>
   </si>
   <si>
     <t>Recuperar Linha 20 B setor indígena</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/597/oficio_no._045.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/597/oficio_no._045.pdf</t>
   </si>
   <si>
     <t>Implantação 02 (dois) quebra molas do Distrito Palmeiras</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/598/oficio_no._045.1.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/598/oficio_no._045.1.pdf</t>
   </si>
   <si>
     <t>Implantação de 02 (dois) quebra molas no distrito Palmeiras</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/599/oficio_no._047.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/599/oficio_no._047.pdf</t>
   </si>
   <si>
     <t>recuperação de 02 (duas) pontes na Linha 23</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/600/oficio_no._048.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/600/oficio_no._048.pdf</t>
   </si>
   <si>
     <t>Informações sobre a cerca da energia elétrica da zona rural</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>disponibilizado ao Posto de Saúde Matozalém Celanti, 01 enfermeiro (a) e ainda técnicos de enfermagem, no quantitativo mínimo de 02.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/603/oficio_no._051.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/603/oficio_no._051.pdf</t>
   </si>
   <si>
     <t>disponibilizado para o Distrito de Palmeiras, pertencente ao município de Nova Mamoré/RO cursos Profissionalizantes de Corte e Costura de peças íntimas para aprimoramento dos moradores do mencionado distrito e região.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>Limpeza do distrito do Palmeiras</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/605/oficio_no._059.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/605/oficio_no._059.pdf</t>
   </si>
   <si>
     <t>Recuperação Linha 24 Loka</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/606/oficio_no._049.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/606/oficio_no._049.pdf</t>
   </si>
   <si>
     <t>envio de 01 (uma) pá carregadeira e/ou 01 (uma) retro-escavadeira, bem como de madeiras para o Distrito de Palmeiras, pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/607/oficio_no._024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/607/oficio_no._024.pdf</t>
   </si>
   <si>
     <t>01 (uma) técnica de enfermagem ou enfermeira para acompanhar os pacientes de hemodiálise, nos seus deslocamentos para o município de Porto Velho semanalmente.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/608/oficio_no._025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/608/oficio_no._025.pdf</t>
   </si>
   <si>
     <t>em virtude da Lei nº 1.120GP/2015</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/609/oficio_no._026.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/609/oficio_no._026.pdf</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/610/oficio_no._027.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/610/oficio_no._027.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar, para atender a Secretaria de Obras na compra de 01 (um) caminhão e máquinas pesadas, para o município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/611/oficio_no._028.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/611/oficio_no._028.pdf</t>
   </si>
   <si>
     <t>providências em relação aos professores lotados na escola MARECHAL CÂNDIDO RONDON, localizada na 3ª Linha do Ribeirão.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/612/oficio_no._029.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/612/oficio_no._029.pdf</t>
   </si>
   <si>
     <t>Emenda parlamentar na LDO 2019, para construção de uma quadra poliesportiva na escola Marechal Rondon, Distrito de Nova Marechal Rondon, 3ª Linha do Ribeirão, Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/613/oficio_no._030.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/613/oficio_no._030.pdf</t>
   </si>
   <si>
     <t>Solicita um especial atendimento ao município de Nova Mamoré</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/616/oficio_no._031.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/616/oficio_no._031.pdf</t>
   </si>
   <si>
     <t>Solicite ao setor competente desta secretaria que haja atendimento por parte de enfermeiros e técnicos de enfermagem</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/617/oficio_no._032.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/617/oficio_no._032.pdf</t>
   </si>
   <si>
     <t>Todos os dados dos repasses de pagamento da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/618/oficio_no._033.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/618/oficio_no._033.pdf</t>
   </si>
   <si>
     <t>Boletim de ocorrência</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/619/oficio_no._034.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/619/oficio_no._034.pdf</t>
   </si>
   <si>
     <t>•	Pau Brasil;_x000D_
 •	Marechal Rondon;_x000D_
 •	P.A Ribeirão;_x000D_
 •	P.A Araras.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/620/oficio_no_001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/620/oficio_no_001.pdf</t>
   </si>
   <si>
     <t>Fiscalização no criadouro de porcos no centro distrito</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/621/oficio_no._035.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/621/oficio_no._035.pdf</t>
   </si>
   <si>
     <t>•	4ª Linha do Ribeirão a Linha 21 Projeto Sidney Girão;_x000D_
 •	6ª Linha do Ribeirão a Linha 21 Projeto Sidney Girão;_x000D_
 •	“Setinha” a Linha 21 Projeto Sidney Girão;</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/622/oficio_no._036.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/622/oficio_no._036.pdf</t>
   </si>
   <si>
     <t>cópia do Relatório Final do Processo Administrativo 001/CPI/2018.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/623/oficio_no._039.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/623/oficio_no._039.pdf</t>
   </si>
   <si>
     <t>solicite junto ao DER – Departamento de Estradas e Rodagens que, informe o motivo da retirada das máquinas da sede do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/626/oficio_no_002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/626/oficio_no_002.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR para AquisEMENDA PARLAMENTAR para Aquisição de 01 (uma) Patrol, para atender o desenvolvimento e o fortalecimento da agricultura familiar, ição de 01 (uma) Patrol, para atender o desenvolvimento e o fortalecimento da agricultura familiar,</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/627/oficio_no_003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/627/oficio_no_003.pdf</t>
   </si>
   <si>
     <t>Aquisição de 01 (uma) Retroescavadeira Traçada e 01 (uma) Caçamba Traçada, para atender o desenvolvimento e o fortalecimento da agricultura familiar</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/628/oficio_no_004.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/628/oficio_no_004.pdf</t>
   </si>
   <si>
     <t>Aquisição de 01 (uma) Academia Pública, para atender o desenvolvimento e o fortalecimento da comunidade local, Distrito de Jacinópolis, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/629/oficio_no_005.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/629/oficio_no_005.pdf</t>
   </si>
   <si>
     <t>Instalação de Iluminação Pública para a Linha 03, Km 08, Distrito de Jacinópolis, próximo a associação</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/630/oficio_no_006.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/630/oficio_no_006.pdf</t>
   </si>
   <si>
     <t>Excelência EMENDA PARLAMENTAR no valor de R$ 100.000,00 (cem mil reais) para Construção de muro no quartel da PM localizado no distrito de Jacinópolis</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/631/oficio_no_007.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/631/oficio_no_007.pdf</t>
   </si>
   <si>
     <t>informo que ficou acordado que a referida AUDIÊNCIA PÚBLICA será no dia 18 de abril de 2018, às 10 horas no pátio da Escola Polo Ozéias Martins, no Distrito de Jacinópolis</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/632/oficio_no_008.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/632/oficio_no_008.pdf</t>
   </si>
   <si>
     <t>Requerer a Vossa Excelência a reforma do trecho da estrada do Distrito de Jacinópolis localizada dentro da reserva RESSEX</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/633/oficio_no_009.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/633/oficio_no_009.pdf</t>
   </si>
   <si>
     <t>designar sua equipe novamente ao Distrito de Jacinópolis, para que conclua os serviços que não foi possível realizar nos dias 10 e 11 de abril do corrente ano, devido os imprevistos como falta de energia e internet.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/635/oficio_no_010.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/635/oficio_no_010.pdf</t>
   </si>
   <si>
     <t>implantar 01 (UMA) ACADEMIA PÚBLICA DA TERCEIRA IDADE, no Distrito de Jacinópolis.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/636/oficio_no_011.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/636/oficio_no_011.pdf</t>
   </si>
   <si>
     <t>realizar Curso de Oratória, pela Escola do Legislativo da Assembleia Legislativa/RO, no Distrito de Jacinópolis.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/637/oficio_no_012.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/637/oficio_no_012.pdf</t>
   </si>
   <si>
     <t>viabilizaar de emenda parlamentar para a aquisição de alguns instrumentos musicais para a escola Pedro Mendes Cardoso, localizada no Distrito de Jacinópolis,</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/638/oficio_no_013.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/638/oficio_no_013.pdf</t>
   </si>
   <si>
     <t>Viabilizar de emenda parlamentar para a aquisição de alguns instrumentos musicais para a escola Pedro Mendes Cardoso, localizada no Distrito de Jacinópolis,</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/639/oficio_no_014.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/639/oficio_no_014.pdf</t>
   </si>
   <si>
     <t>Rotatividade de ônibus escolares neste Distrito, uma vez que os alunos desta localidade estão tendo seu ano letivo prejudicado, devido a falta de ônibus.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/640/oficio_no_015.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/640/oficio_no_015.pdf</t>
   </si>
   <si>
     <t>rotatividade de ônibus escolares neste Distrito, uma vez que os alunos desta localidade estão tendo seu ano letivo prejudicado, devido a falta de ônibus.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/641/oficio_no_016.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/641/oficio_no_016.pdf</t>
   </si>
   <si>
     <t>Criação de 01 (uma) Escola Multisseriada na Linha 2 – km 15, sentido Zé Buriti.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/642/oficio_no_017.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/642/oficio_no_017.pdf</t>
   </si>
   <si>
     <t>medidas combate a dengue</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/643/oficio_no_018.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/643/oficio_no_018.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar, para atender em 04 (quatro) km de Asfalto, para atender no Distrito de Jacinópolis, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/644/oficio_no_019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/644/oficio_no_019.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar, para o Orçamento de 2019 na Aquisição de 01 (uma) Patrol, para atender o desenvolvimento e o fortalecimento da agricultura familiar</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/645/oficio_no_020.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/645/oficio_no_020.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar para ser inserida no Orçamento de 2019, para atender na Aquisição de 01 (uma) Retroescavadeira, para atender o desenvolvimento e o fortalecimento da agricultura familiar</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/646/oficio_no_021.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/646/oficio_no_021.pdf</t>
   </si>
   <si>
     <t>realizar serviços de: alistamento, revisão e transferência de títulos.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/647/oficio_no_022.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/647/oficio_no_022.pdf</t>
   </si>
   <si>
     <t>realizado o rebaixamento de rede no Distrito de Jacinópolis, pertencente ao município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/648/oficio_no_023.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/648/oficio_no_023.pdf</t>
   </si>
   <si>
     <t>Vigilancia sanitária</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/649/oficio_no_024.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/649/oficio_no_024.pdf</t>
   </si>
   <si>
     <t>solicita um especial atendimento ao município de Nova Mamoré/RO, com um cronograma de atendimento à população carente, podendo ser alternado na Sede do Município como também no Distrito de Jacinópolis, que fica em uma distância de 120 (cento e vinte) km da sede do município.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/650/oficio_no_025.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/650/oficio_no_025.pdf</t>
   </si>
   <si>
     <t>realizado no Distrito de Jacinópolis a recuperação da rede elétrica,</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/651/oficio_no._041.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/651/oficio_no._041.pdf</t>
   </si>
   <si>
     <t>solicite junto ao setor responsável que realize a manutenção nos semáforos</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/652/oficio_no_028.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/652/oficio_no_028.pdf</t>
   </si>
   <si>
     <t>vistoria na estufa no distrito Jacinópolis</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/654/oficio_no_029.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/654/oficio_no_029.pdf</t>
   </si>
   <si>
     <t>solicitar a disponibilização do espaço do PROJOVEM para que a comunidade faça aulas de danças entre outras atividades físicas no Distrito de Jacinópolis.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/653/oficio_no._042.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/653/oficio_no._042.pdf</t>
   </si>
   <si>
     <t>Emissão da Certidão para liberação do Cemitério Público do município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/655/oficio_no._030.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/655/oficio_no._030.pdf</t>
   </si>
   <si>
     <t>Emenda parlamentar para distrito Jainópolis</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/657/oficio_no_126.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/657/oficio_no_126.pdf</t>
   </si>
   <si>
     <t>Emenda parlamentar para aquisição de um veículo modelo SW 4 com capacidade 7 passageiros</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/656/oficio_no._043.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/656/oficio_no._043.pdf</t>
   </si>
   <si>
     <t>Aumentar o contingenciamento de policiais civis e militares para o Município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/658/oficio_no._044.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/658/oficio_no._044.pdf</t>
   </si>
   <si>
     <t>Realize com a maior urgência possível as pendências existentes para liberação por parte da SEDAM do cemitério público municipal, localizado na BR 425.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/659/oficio_no._045.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/659/oficio_no._045.pdf</t>
   </si>
   <si>
     <t>Realize com a maior urgência possível vistoria nos veículos que prestam serviço no Distrito de Marechal Rondon, 3ª Linha do Ribeirão.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/660/oficio_no._046.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/660/oficio_no._046.pdf</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/661/oficio_no._047.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/661/oficio_no._047.pdf</t>
   </si>
   <si>
     <t>Cooperação com a Prefeitura Municipal de Nova Mamoré, com o objetivo da Recuperação das Estradas Vicinais que limitam os dois municípios.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/662/oficio_no._048.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/662/oficio_no._048.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/663/oficio_no._049.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/663/oficio_no._049.pdf</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>servidores para a Delegacia de Polícia Civil de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/665/oficio_no._050.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/665/oficio_no._050.pdf</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/666/oficio_no._051.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/666/oficio_no._051.pdf</t>
   </si>
   <si>
     <t>Que a equipe faça rondas no distritos de Marechal Rondon</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/667/oficio_no._052.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/667/oficio_no._052.pdf</t>
   </si>
   <si>
     <t>Construção de uma Quadra Poliesportiva coberta na Escola Marechal Rondon, localizada no Distrito de Nova Marechal Rondon, Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/668/oficio_no._053.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/668/oficio_no._053.pdf</t>
   </si>
   <si>
     <t>construção de uma Quadra Poliesportiva coberta na Escola Marechal Rondon, localizada no Distrito de Nova Marechal Rondon, Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/694/oficio_n_009.docx</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/694/oficio_n_009.docx</t>
   </si>
   <si>
     <t>Emenda Parlamentarno valor de R$ 200.000,00 (duzentos mil reais), para a REFORMA DA ESCOLA LUCIANA MARONARI E DA QUADRA DE ESPORTE QUE SE ENCONTRAM EM PÉSSIMAS CONDIÇÕES DE USO,  LOCALIZADA NA LINHA 20 DISTRITO DE PALMEIRAS, PERTENCENTE AO  MUNICÍPIO DE NOVA MAMORÉ/RO.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/695/oficio_no_049.docx</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/695/oficio_no_049.docx</t>
   </si>
   <si>
     <t>autorizar o envio de 01 (uma) pá carregadeira e/ou 01 (uma) retro-escavadeira, bem como de madeiras para o Distrito de Palmeiras, pertencente ao município de Nova Mamoré.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/696/oficio_no_014.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/696/oficio_no_014.pdf</t>
   </si>
   <si>
     <t>Eleição mesa diretora próximo biênio</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES</t>
   </si>
   <si>
     <t>CPCJFEFFO - C.P de Constituição, Just., Finan., Econ., e Fisc. Fina. e O</t>
   </si>
   <si>
     <t>PARECER Nº 013/CPCJFEFFO/2018 referente à análise do Acórdão APL-TC 00599/17 e Parecer Prévio PPL-TC 00040/17 – Prestação de Contas Relativa ao Exercício de 2016 do município de Nova Mamoré do Ex-prefeito Laerte Silva de Queiroz.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI (2017,2018 E 2019)</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/161/projeto_de_lei_n001.2018.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/161/projeto_de_lei_n001.2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso dos automóveis oficiais do Município de Nova Mamoré-RO.</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/162/projeto_de_lei_n002.2018.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/162/projeto_de_lei_n002.2018.pdf</t>
   </si>
   <si>
     <t>Denomina Garagem       Municipal      Francisco    Carneiro Pontes o nome oficial do prédio da Garagem Municipal da Prefeitura Municipal de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>Claudionor Leme da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/1552/projeto_de__lei_no_082.2019.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/1552/projeto_de__lei_no_082.2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza Créditos Orçamentários do Orçamento Anual do Município de Nova Mamoré por Transparência de Recursos".</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento_n001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento_n001.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve REQUER ao Presidente da Câmara Municipal de Nova Mamoré/RO, Senhor Vereador Altamir Fochesatto, no sentido de solicitar apoio para realizar uma “Audiência Pública para discussão do tema: “A situação do Transporte Escolar e Lotação de Servidores na Escola Ozéias Martins, Funcionamento do Posto de Saúde e Recuperação de Estradas Vicinaisdo Distrito deJacinópolis, pertencente ao Município de Nova Mamoré/RO”,a ser realizada no dia28 de março de 2018, às 10:00 horas no Pátio da Escola Municipal Ozéias Martins da Silva._x000D_
 .</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/168/001_3uztP5R.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/168/001_3uztP5R.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscrevem REQUER ao Presidente da Câmara Municipal de Nova Mamoré/RO, Senhor Vereador Altamir Fochesatto, no sentido de solicitar apoio para realizar uma “AUDIÊNCIA PÚBLICA”para tratar da PLP 137 que dispõe sobre o procedimento para a criação, a incorporação, a fusão e o desmembramento de Municípios, nos termos do § 4º do art. 18 da Constituição Federal, altera a Lei nº 5.172, de 25 de outubro de 1966, e dá outras providências a ser realizada no Distrito de Nova Dimensão, pertencente ao Município de Nova Mamoré/RO”, a ser realizada no dia 27 de abril de 2018, às 14:00 horas no Barracão da Associação do Hospital do Barretinho.</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/170/001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/170/001.pdf</t>
   </si>
   <si>
     <t>O  Vereador  que  o  presente  subscreve  REQUER ao  Plenário  a  CONVOCAÇÃO  DA SECRETÁRIA MUNICIPAL DE SAÚDE - SENHORA LUCIANA NOVO  FERNANDES,no dia. 05 de março de 2018.</t>
   </si>
   <si>
     <t>ALTAMIR</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/174/001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/174/001.pdf</t>
   </si>
   <si>
     <t>O  Vereador  que  o  presente  subscreve  REQUER ao  Gerente  do  Banco  do  Brasil, Senhor  YGOR  JACOMETI  ATHANAZIO,  informações  referentes  ao  Atendimento  e Falta  de  Dinheiro  nos  Caixas  Eletrónicos  nos  fins  de  semana  na  agência  do Município de Nova Mamoré/RO.</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/175/001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/175/001.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve  REQUERao Diretor do Campus da  Universidade Federal  de  Rondônia  (UNIR)  do  Município  de  Guajará  Mirim/RO,  Senhor  GEORGE QUEIROGA  ESTRELA,  para  tratar  sobre  a  Extensão  do  Campus  em  Nova Mamoré/RO.</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/188/001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/188/001.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve REQUER ao Plenário a CONVOCAÇÃO DA SECRETÁRIA MUNICIPAL DE SAÚDE – SENHORA LUCIANA NOVO FERNANDES, no dia 05 de março de 2018.</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve REQUER ao Plenário apoio ao não Fechamento da Subseção Judiciária da Justiça Federal em Guajará Mirim-RO e encaminhe Cópia deste Requerimento ao Senhor JOÃO OTÁVIO DE NORONHA - Ministro Corregedor Nacional de Justiça - Conselho Nacional de Justiça.</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/190/002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/190/002.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve REQUER ao Plenário apoio ao não Fechamento da Subseção Judiciária da Justiça Federal em Guajará Mirim-RO e encaminhe Cópia deste Requerimento ao SenhorJOÃO OTÁVIO DE NORONHA - Ministro Corregedor Nacional de Justiça - Conselho Nacional de Justiça.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/470/002.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/470/002.pdf</t>
   </si>
   <si>
     <t>solicitar que haja a cedência de 01 (hum) funcionário do quadro de funcionário desta prefeitura para realizar atendimento no Correio localizado no Distrito de Nova Dimensão, município de Nova Mamoré/RO.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>REQUER ao Plenário apoio para solicitar que a Prefeitura Municipal pague o ADICIONAL DE PERICULOSIDADE aos Vigilantes do Município.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>REQUEREM ao Plenário apoio para solicitar que a Prefeitura Municipal faça um novo levantamento através de RELATÓRIO CIRCUNSTANCIADO, realizado pela Secretaria Municipal de Transporte e Trânsito - SEMOTRAN, para um novo Processo Licitatório de Placas para Moto Taxista, para a sede do Município, como também comtemple os Distritos: Palmeiras, Nova Dimensão e Jacinópolis.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/512/003.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/512/003.pdf</t>
   </si>
   <si>
     <t>REQUER na forma regimental, após ouvido o Egrégio Plenário, que o Senhor Presidente desta Casa atenda a esta propositura, solicitando ao Prefeito Municipal que cumpra com o solicitado, encaminhando e determinando o cumprimento pela Secretaria Municipal de Saúde - SEMUSA.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/544/requerimento_no_001.docx</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/544/requerimento_no_001.docx</t>
   </si>
   <si>
     <t>REQUER ao Presidente da Câmara Municipal de Nova Mamoré/RO, Senhor Vereador Altamir Fochesatto, no sentido de solicitar apoio para realizar uma “Audiência Pública para discussão do tema: “A situação do Transporte Escolar e Lotação de Servidores na Escola Ozéias Martins, Funcionamento do Posto de Saúde e Recuperação de Estradas Vicinais do Distrito de Jacinópolis, pertencente ao Município de Nova Mamoré/RO”, a ser realizada no dia 28 de março de 2018, às 10:00 horas no Pátio da Escola Municipal Ozéias Martins da Silva.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/674/001.pdf</t>
+    <t>http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/674/001.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA” para tratar da PLP 137 que dispõe sobre o procedimento para a criação, a incorporação, a fusão e o desmembramento de Municípios, nos termos do § 4o do art. 18 da Constituição Federal, altera a Lei n° 5.172, de 25 de outubro de 1966, e dá outras providências a ser realizada no Distrito de Nova Dimensão, pertencente ao Município de Nova Mamoré/RO”, a ser realizada no dia 27 de abril de 2018, às 14:00 horas no Barracão da Associação do Hospital do Barretinho. Assembleia Legislativa do t</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5089,67 +5089,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/169/001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/173/001.1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/177/001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/178/002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/180/003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/182/004.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/184/005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/186/006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/187/007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/420/indicacao_n001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/468/001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/505/001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/506/002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/508/005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/509/004.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/555/001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/556/002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/557/003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/558/004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/673/001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/687/002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/688/003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/689/004.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/690/005.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/691/006.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/692/007.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/693/008.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/172/001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/677/002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/678/003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/680/004.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/681/005.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/683/006.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/684/007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/191/oficio_no._001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/192/oficio_no._002.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/193/oficio_no._003.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/194/oficio_no._004.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/195/oficio_no._005.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/197/oficio_no._007.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/198/oficio_no._008.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/199/oficio_no._009.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/203/oficio_no._013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/204/oficio_no._014.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/205/oficio_no._015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/206/oficio_no._016.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/207/oficio_no._018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/209/oficio_no._019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/210/oficio_no._020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/211/oficio_no._021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/212/oficio_no._022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/213/oficio_no._023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/214/oficio_no._024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/215/oficio_no._025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/216/oficio_no._026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/218/oficio_no._027.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/219/oficio_no._028.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/220/oficio_no._029.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/221/oficio_no._030.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/224/oficio_no._031.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/225/oficio_no._032.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/226/oficio_no._033.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/227/oficio_no._034.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/229/oficio_no._036.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/230/oficio_no._037.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/231/oficio_no._038.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/233/oficio_no._039.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/234/oficio_no._040.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/235/oficio_no._041.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/236/oficio_no._042.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/237/oficio_no._043.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/238/oficio_no._044.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/239/oficio_no._045.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/240/oficio_no._046.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/242/oficio_no._047.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/243/oficio_no._048.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/244/oficio_no._049.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/245/oficio_no._050.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/249/oficio_no._051.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/250/oficio_no._052.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/251/oficio_no._053.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/253/oficio_no._054.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/254/oficio_no._055.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/255/oficio_no._056.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/256/oficio_no._057.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/257/oficio_no._058.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/258/oficio_no._059.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/260/oficio_no._060.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/262/oficio_no._061.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/263/oficio_no._062.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/264/oficio_no._064.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/265/oficio_no._065.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/266/oficio_no._066.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/267/oficio_no._067.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/277/oficio_no._068.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/278/oficio_no._069.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/279/oficio_no._070.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/280/oficio_no._071.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/281/oficio_no._072.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/282/oficio_no._073.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/283/oficio_no._074.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/285/oficio_no._075.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/286/oficio_no._076.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/287/oficio_no._077.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/288/oficio_no._078.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/299/oficio_no._079.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/300/oficio_no._080.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/301/oficio_no._081.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/302/oficio_no._082.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/303/oficio_no._083.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/304/oficio_no._084.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/305/oficio_no._085.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/306/oficio_no._086.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/307/oficio_no._087.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/308/oficio_no._088.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/309/oficio_no._089.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/310/oficio_no._090.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/311/oficio_no._091.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/313/oficio_no._092.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/314/oficio_no._093.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/315/oficio_no._094.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/316/oficio_no._095.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/317/oficio_no._096.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/318/oficio_no._097.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/319/oficio_no._098.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/320/oficio_no._099.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/321/oficio_no._100.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/322/oficio_no._101.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/323/oficio_no._102.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/324/oficio_no._103.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/325/oficio_no._104.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/326/oficio_no._002.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/327/oficio_no._003.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/328/oficio_no._004.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/329/oficio_no._006.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/330/oficio_no._007.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/331/oficio_no._009.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/332/oficio_no._010.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/333/oficio_no._011.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/334/oficio_no._105.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/335/oficio_no._106.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/336/oficio_no._012.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/337/oficio_no._013.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/339/oficio_no._107.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/340/oficio_no._108.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/341/oficio_no._014.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/344/oficio_no._016.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/345/oficio_no._111.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/346/oficio_no._112.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/347/oficio_no._018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/349/oficio_no._114.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/350/oficio_no._115.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/351/oficio_no._116.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/352/oficio_no._117.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/353/oficio_no._118.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/354/oficio_no._019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/355/oficio_no._122.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/356/oficio_no._121.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/359/oficio_no._021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/360/oficio_no._124.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/361/oficio_no._125.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/362/oficio_no._126.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/363/oficio_no._127.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/365/oficio_no._128.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/366/oficio_no._129.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/367/oficio_no._129.1.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/368/oficio_no._130.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/369/oficio_no._131.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/370/oficio_no._132.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/371/oficio_no._133.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/372/oficio_no._134.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/374/oficio_no._135.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/375/oficio_no._136.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/376/oficio_no._137.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/377/oficio_no._138.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/378/oficio_no._139.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/379/oficio_no._140.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/380/oficio_no._001.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/381/oficio_no._002.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/382/oficio_no._141.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/383/oficio_no._142.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/385/oficio_no._144.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/386/oficio_no._145.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/388/oficio_no._146.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/389/oficio_no._148.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/390/oficio_no._149.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/391/oficio_no._150.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/392/oficio_no._151.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/393/oficio_no._152.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/394/oficio_no._153.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/395/oficio_no._154.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/396/oficio_no._155.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/397/oficio_no._156.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/398/oficio_no._157.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/399/oficio_no._158.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/400/oficio_no._159.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/401/oficio_no._160.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/402/oficio_no._161.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/404/oficio_no._162.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/405/oficio_no._163.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/406/oficio_no._003.1.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/407/oficio_no._164.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/410/oficio_no._166.1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/411/oficio_no._167.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/412/oficio_no._165.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/413/oficio_no._003.1.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/415/oficio_no._003.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/416/oficio_no._005.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/417/oficio_no._006.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/418/oficio_no._007.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/419/oficio_no._008.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/421/oficio_no._009.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/422/oficio_no._010.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/423/oficio_no._001.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/425/oficio_no._003.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/426/oficio_no._004.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/428/oficio_no._008.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/429/oficio_no._010.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/430/oficio_no._011.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/431/oficio_no._012.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/432/oficio_no._013.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/433/oficio_no._014.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/434/oficio_no._016.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/435/oficio_no._017.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/436/oficio_no._018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/437/oficio_no._019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/438/oficio_no._020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/439/oficio_no._021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/441/oficio_no._024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/442/oficio_no._025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/443/oficio_no._026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/444/oficio_no._027.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/445/oficio_no._028.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/446/oficio_no._030.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/447/oficio_no._031.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/448/oficio_no._032.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/450/oficio_no._033.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/451/oficio_no._011.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/452/oficio_no._034.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/455/oficio_no._012.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/456/oficio_no._013.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/457/oficio_no._005.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/458/oficio_no._007.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/459/oficio_no._012.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/460/oficio_no._014.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/461/oficio_no._015.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/463/oficio_no._015.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/465/oficio_no._016.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/466/oficio_no._016.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/467/oficio_no._015.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/472/oficio_no._017.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/473/oficio_no._018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/474/oficio_no._019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/476/oficio_no._020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/478/oficio_no._001.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/480/oficio_no._021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/481/oficio_no._002.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/482/oficio_no._003.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/484/oficio_no._004.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/485/oficio_no._005.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/486/oficio_no._007.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/487/oficio_no._008.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/488/oficio_no._009.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/489/oficio_no._010.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/491/oficio_no._014.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/493/oficio_no._015.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/494/oficio_no._016.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/495/oficio_no._017.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/496/oficio_no._018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/497/oficio_no._019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/498/oficio_no._020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/499/oficio_no._021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/500/oficio_no._022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/501/oficio_no._023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/502/oficio_no._024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/503/oficio_no._002.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/504/oficio_no._003.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/513/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/514/oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/515/oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/516/oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/517/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/518/oficio_no_006.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/519/oficio_no_006.1.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/520/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/521/oficio_no_008.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/522/oficio_no_009.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/523/oficio_no_010.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/524/oficio_no_011.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/525/oficio_no_012.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/526/oficio_no_013.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/527/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/528/oficio_no_015.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/529/oficio_no_017.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/530/oficio_no_018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/531/oficio_no_019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/532/oficio_no_020.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/534/oficio_no_021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/535/oficio_no_023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/536/oficio_no_024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/538/oficio_no_025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/539/oficio_no_026.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/541/oficio_no_027.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/542/oficio_no_028.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/543/oficio_no_029.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/545/oficio_no._024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/546/oficio_no._025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/547/oficio_no._026.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/548/oficio_no._027.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/549/oficio_no._028.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/552/oficio_no._029.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/553/oficio_no._030.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/559/oficio_no._001.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/560/oficio_no._004.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/561/oficio_no._005.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/563/oficio_no._007.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/565/oficio_no._010.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/566/oficio_no._011.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/567/oficio_no._012.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/568/oficio_no._013.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/569/oficio_no._014.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/570/oficio_no._015.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/571/oficio_no._016.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/572/oficio_no._018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/573/oficio_no._019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/574/oficio_no._020.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/575/oficio_no._021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/578/oficio_no._024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/579/oficio_no._025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/580/oficio_no._027.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/581/oficio_no._028.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/582/oficio_no._029.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/583/oficio_no._030.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/585/oficio_no._034.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/586/oficio_no._035.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/587/oficio_no._036.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/588/oficio_no._037.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/589/oficio_no._038.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/590/oficio_no._039.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/591/oficio_no._040.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/592/oficio_no._041.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/594/oficio_no._043.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/595/oficio_no._044.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/596/oficio_no._044.1.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/597/oficio_no._045.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/598/oficio_no._045.1.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/599/oficio_no._047.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/600/oficio_no._048.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/603/oficio_no._051.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/605/oficio_no._059.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/606/oficio_no._049.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/607/oficio_no._024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/608/oficio_no._025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/609/oficio_no._026.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/610/oficio_no._027.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/611/oficio_no._028.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/612/oficio_no._029.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/613/oficio_no._030.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/616/oficio_no._031.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/617/oficio_no._032.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/618/oficio_no._033.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/619/oficio_no._034.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/620/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/621/oficio_no._035.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/622/oficio_no._036.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/623/oficio_no._039.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/626/oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/627/oficio_no_003.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/628/oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/629/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/630/oficio_no_006.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/631/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/632/oficio_no_008.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/633/oficio_no_009.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/635/oficio_no_010.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/636/oficio_no_011.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/637/oficio_no_012.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/638/oficio_no_013.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/639/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/640/oficio_no_015.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/641/oficio_no_016.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/642/oficio_no_017.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/643/oficio_no_018.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/644/oficio_no_019.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/645/oficio_no_020.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/646/oficio_no_021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/647/oficio_no_022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/648/oficio_no_023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/649/oficio_no_024.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/650/oficio_no_025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/651/oficio_no._041.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/652/oficio_no_028.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/654/oficio_no_029.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/653/oficio_no._042.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/655/oficio_no._030.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/657/oficio_no_126.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/656/oficio_no._043.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/658/oficio_no._044.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/659/oficio_no._045.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/660/oficio_no._046.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/661/oficio_no._047.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/662/oficio_no._048.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/663/oficio_no._049.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/665/oficio_no._050.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/666/oficio_no._051.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/667/oficio_no._052.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/668/oficio_no._053.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/694/oficio_n_009.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/695/oficio_no_049.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/696/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/161/projeto_de_lei_n001.2018.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/162/projeto_de_lei_n002.2018.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/1552/projeto_de__lei_no_082.2019.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento_n001.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/168/001_3uztP5R.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/170/001.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/174/001.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/175/001.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/188/001.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/190/002.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/470/002.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/512/003.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/544/requerimento_no_001.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/674/001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/169/001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/173/001.1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/177/001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/178/002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/180/003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/182/004.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/184/005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/186/006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/187/007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/420/indicacao_n001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/468/001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/505/001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/506/002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/508/005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/509/004.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/555/001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/556/002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/557/003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/558/004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/673/001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/687/002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/688/003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/689/004.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/690/005.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/691/006.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/692/007.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/693/008.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/172/001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/677/002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/678/003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/680/004.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/681/005.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/683/006.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/684/007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/191/oficio_no._001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/192/oficio_no._002.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/193/oficio_no._003.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/194/oficio_no._004.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/195/oficio_no._005.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/197/oficio_no._007.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/198/oficio_no._008.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/199/oficio_no._009.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/203/oficio_no._013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/204/oficio_no._014.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/205/oficio_no._015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/206/oficio_no._016.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/207/oficio_no._018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/209/oficio_no._019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/210/oficio_no._020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/211/oficio_no._021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/212/oficio_no._022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/213/oficio_no._023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/214/oficio_no._024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/215/oficio_no._025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/216/oficio_no._026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/218/oficio_no._027.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/219/oficio_no._028.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/220/oficio_no._029.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/221/oficio_no._030.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/224/oficio_no._031.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/225/oficio_no._032.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/226/oficio_no._033.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/227/oficio_no._034.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/229/oficio_no._036.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/230/oficio_no._037.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/231/oficio_no._038.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/233/oficio_no._039.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/234/oficio_no._040.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/235/oficio_no._041.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/236/oficio_no._042.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/237/oficio_no._043.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/238/oficio_no._044.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/239/oficio_no._045.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/240/oficio_no._046.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/242/oficio_no._047.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/243/oficio_no._048.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/244/oficio_no._049.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/245/oficio_no._050.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/249/oficio_no._051.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/250/oficio_no._052.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/251/oficio_no._053.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/253/oficio_no._054.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/254/oficio_no._055.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/255/oficio_no._056.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/256/oficio_no._057.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/257/oficio_no._058.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/258/oficio_no._059.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/260/oficio_no._060.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/262/oficio_no._061.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/263/oficio_no._062.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/264/oficio_no._064.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/265/oficio_no._065.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/266/oficio_no._066.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/267/oficio_no._067.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/277/oficio_no._068.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/278/oficio_no._069.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/279/oficio_no._070.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/280/oficio_no._071.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/281/oficio_no._072.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/282/oficio_no._073.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/283/oficio_no._074.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/285/oficio_no._075.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/286/oficio_no._076.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/287/oficio_no._077.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/288/oficio_no._078.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/299/oficio_no._079.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/300/oficio_no._080.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/301/oficio_no._081.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/302/oficio_no._082.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/303/oficio_no._083.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/304/oficio_no._084.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/305/oficio_no._085.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/306/oficio_no._086.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/307/oficio_no._087.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/308/oficio_no._088.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/309/oficio_no._089.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/310/oficio_no._090.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/311/oficio_no._091.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/313/oficio_no._092.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/314/oficio_no._093.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/315/oficio_no._094.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/316/oficio_no._095.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/317/oficio_no._096.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/318/oficio_no._097.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/319/oficio_no._098.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/320/oficio_no._099.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/321/oficio_no._100.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/322/oficio_no._101.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/323/oficio_no._102.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/324/oficio_no._103.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/325/oficio_no._104.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/326/oficio_no._002.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/327/oficio_no._003.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/328/oficio_no._004.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/329/oficio_no._006.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/330/oficio_no._007.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/331/oficio_no._009.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/332/oficio_no._010.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/333/oficio_no._011.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/334/oficio_no._105.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/335/oficio_no._106.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/336/oficio_no._012.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/337/oficio_no._013.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/339/oficio_no._107.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/340/oficio_no._108.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/341/oficio_no._014.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/344/oficio_no._016.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/345/oficio_no._111.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/346/oficio_no._112.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/347/oficio_no._018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/349/oficio_no._114.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/350/oficio_no._115.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/351/oficio_no._116.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/352/oficio_no._117.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/353/oficio_no._118.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/354/oficio_no._019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/355/oficio_no._122.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/356/oficio_no._121.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/359/oficio_no._021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/360/oficio_no._124.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/361/oficio_no._125.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/362/oficio_no._126.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/363/oficio_no._127.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/365/oficio_no._128.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/366/oficio_no._129.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/367/oficio_no._129.1.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/368/oficio_no._130.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/369/oficio_no._131.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/370/oficio_no._132.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/371/oficio_no._133.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/372/oficio_no._134.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/374/oficio_no._135.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/375/oficio_no._136.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/376/oficio_no._137.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/377/oficio_no._138.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/378/oficio_no._139.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/379/oficio_no._140.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/380/oficio_no._001.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/381/oficio_no._002.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/382/oficio_no._141.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/383/oficio_no._142.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/385/oficio_no._144.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/386/oficio_no._145.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/388/oficio_no._146.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/389/oficio_no._148.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/390/oficio_no._149.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/391/oficio_no._150.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/392/oficio_no._151.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/393/oficio_no._152.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/394/oficio_no._153.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/395/oficio_no._154.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/396/oficio_no._155.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/397/oficio_no._156.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/398/oficio_no._157.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/399/oficio_no._158.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/400/oficio_no._159.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/401/oficio_no._160.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/402/oficio_no._161.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/404/oficio_no._162.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/405/oficio_no._163.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/406/oficio_no._003.1.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/407/oficio_no._164.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/410/oficio_no._166.1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/411/oficio_no._167.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/412/oficio_no._165.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/413/oficio_no._003.1.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/415/oficio_no._003.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/416/oficio_no._005.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/417/oficio_no._006.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/418/oficio_no._007.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/419/oficio_no._008.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/421/oficio_no._009.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/422/oficio_no._010.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/423/oficio_no._001.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/425/oficio_no._003.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/426/oficio_no._004.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/428/oficio_no._008.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/429/oficio_no._010.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/430/oficio_no._011.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/431/oficio_no._012.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/432/oficio_no._013.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/433/oficio_no._014.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/434/oficio_no._016.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/435/oficio_no._017.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/436/oficio_no._018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/437/oficio_no._019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/438/oficio_no._020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/439/oficio_no._021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/441/oficio_no._024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/442/oficio_no._025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/443/oficio_no._026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/444/oficio_no._027.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/445/oficio_no._028.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/446/oficio_no._030.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/447/oficio_no._031.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/448/oficio_no._032.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/450/oficio_no._033.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/451/oficio_no._011.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/452/oficio_no._034.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/455/oficio_no._012.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/456/oficio_no._013.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/457/oficio_no._005.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/458/oficio_no._007.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/459/oficio_no._012.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/460/oficio_no._014.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/461/oficio_no._015.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/463/oficio_no._015.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/465/oficio_no._016.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/466/oficio_no._016.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/467/oficio_no._015.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/472/oficio_no._017.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/473/oficio_no._018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/474/oficio_no._019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/476/oficio_no._020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/478/oficio_no._001.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/480/oficio_no._021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/481/oficio_no._002.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/482/oficio_no._003.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/484/oficio_no._004.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/485/oficio_no._005.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/486/oficio_no._007.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/487/oficio_no._008.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/488/oficio_no._009.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/489/oficio_no._010.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/491/oficio_no._014.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/493/oficio_no._015.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/494/oficio_no._016.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/495/oficio_no._017.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/496/oficio_no._018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/497/oficio_no._019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/498/oficio_no._020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/499/oficio_no._021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/500/oficio_no._022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/501/oficio_no._023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/502/oficio_no._024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/503/oficio_no._002.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/504/oficio_no._003.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/513/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/514/oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/515/oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/516/oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/517/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/518/oficio_no_006.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/519/oficio_no_006.1.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/520/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/521/oficio_no_008.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/522/oficio_no_009.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/523/oficio_no_010.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/524/oficio_no_011.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/525/oficio_no_012.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/526/oficio_no_013.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/527/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/528/oficio_no_015.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/529/oficio_no_017.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/530/oficio_no_018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/531/oficio_no_019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/532/oficio_no_020.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/534/oficio_no_021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/535/oficio_no_023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/536/oficio_no_024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/538/oficio_no_025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/539/oficio_no_026.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/541/oficio_no_027.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/542/oficio_no_028.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/543/oficio_no_029.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/545/oficio_no._024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/546/oficio_no._025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/547/oficio_no._026.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/548/oficio_no._027.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/549/oficio_no._028.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/552/oficio_no._029.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/553/oficio_no._030.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/559/oficio_no._001.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/560/oficio_no._004.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/561/oficio_no._005.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/563/oficio_no._007.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/565/oficio_no._010.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/566/oficio_no._011.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/567/oficio_no._012.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/568/oficio_no._013.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/569/oficio_no._014.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/570/oficio_no._015.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/571/oficio_no._016.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/572/oficio_no._018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/573/oficio_no._019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/574/oficio_no._020.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/575/oficio_no._021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/578/oficio_no._024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/579/oficio_no._025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/580/oficio_no._027.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/581/oficio_no._028.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/582/oficio_no._029.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/583/oficio_no._030.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/585/oficio_no._034.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/586/oficio_no._035.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/587/oficio_no._036.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/588/oficio_no._037.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/589/oficio_no._038.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/590/oficio_no._039.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/591/oficio_no._040.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/592/oficio_no._041.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/594/oficio_no._043.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/595/oficio_no._044.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/596/oficio_no._044.1.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/597/oficio_no._045.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/598/oficio_no._045.1.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/599/oficio_no._047.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/600/oficio_no._048.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/603/oficio_no._051.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/605/oficio_no._059.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/606/oficio_no._049.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/607/oficio_no._024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/608/oficio_no._025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/609/oficio_no._026.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/610/oficio_no._027.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/611/oficio_no._028.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/612/oficio_no._029.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/613/oficio_no._030.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/616/oficio_no._031.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/617/oficio_no._032.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/618/oficio_no._033.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/619/oficio_no._034.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/620/oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/621/oficio_no._035.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/622/oficio_no._036.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/623/oficio_no._039.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/626/oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/627/oficio_no_003.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/628/oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/629/oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/630/oficio_no_006.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/631/oficio_no_007.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/632/oficio_no_008.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/633/oficio_no_009.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/635/oficio_no_010.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/636/oficio_no_011.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/637/oficio_no_012.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/638/oficio_no_013.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/639/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/640/oficio_no_015.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/641/oficio_no_016.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/642/oficio_no_017.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/643/oficio_no_018.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/644/oficio_no_019.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/645/oficio_no_020.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/646/oficio_no_021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/647/oficio_no_022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/648/oficio_no_023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/649/oficio_no_024.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/650/oficio_no_025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/651/oficio_no._041.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/652/oficio_no_028.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/654/oficio_no_029.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/653/oficio_no._042.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/655/oficio_no._030.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/657/oficio_no_126.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/656/oficio_no._043.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/658/oficio_no._044.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/659/oficio_no._045.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/660/oficio_no._046.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/661/oficio_no._047.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/662/oficio_no._048.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/663/oficio_no._049.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/665/oficio_no._050.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/666/oficio_no._051.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/667/oficio_no._052.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/668/oficio_no._053.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/694/oficio_n_009.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/695/oficio_no_049.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/696/oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/161/projeto_de_lei_n001.2018.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/162/projeto_de_lei_n002.2018.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/1552/projeto_de__lei_no_082.2019.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento_n001.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/168/001_3uztP5R.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/170/001.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/174/001.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/175/001.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/188/001.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/190/002.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/470/002.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/512/003.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/544/requerimento_no_001.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamamore.ro.leg.br/media/sapl/public/materialegislativa/2018/674/001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H466"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="61.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>